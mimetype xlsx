--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c110bdef36b7d88ed9ef287a532c7f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552d47722f182527b9e51d3a07281b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426fcfe8af3a9615904e59f709037333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea57b6fad1b01be7889831634e37c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624eed3d7b9b6daf36f3e9c290047155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6e6a5e899c6ea303bba346b629dad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39141d614366de23e4cd27c7c3893367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a9894b1e81bd24b76ba1428228cf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06078091da34515b2c9854219e887d149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531ca781fa8bba5050ff72d0da6057a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfab6a82bd7516753807612972d81311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a93cbdb603ac92b317d166bfd06bbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a834d5f12dc3bb5d3ea6e9f184ad113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a263f40d15e2d76dfc84b6de0308c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d964923cad160000d423cfdd3321e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677d2e73f59fedd6bad56ff10d5f52e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0a66138e71964f31bfb6e2587295b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64a4a8354b6b1c3d92e037752b524718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966d5f898ea32b7e8da7673547ab1fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdc30f8680474a71c97d37678dbfb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c016663f0257d09b1c71ed46247b8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703f90d103a90a99134eee0ab2c9d7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f3b569bce8815e1cc47293a40814923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c7dbc96afa62fc00453cd43c6952424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7d6971e1bc664f6162919723030d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156abab5bcf2b52232442ec156818bd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d27e6a8b26f10f88d0be3e1262742b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ce048a69f86a1f435972b96a9d97428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636be1279d94eef7e1265146024ced929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a64271226bd2761225bcc837b93d9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db365b46a873a6aa1f427de6401a61b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d50f59fb97723105a44cb7ddc264432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81883b884d05f21402cf945ba09d1de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29585bcb43953e5ea43f2a0394bcacf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0b6a4ce5bb9890b85d7e3645fd18a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7da8f0845d050e9295f74217e0fe4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defff69541f31c6e5bda4990330a14037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b4eaeb75af68755b57c9422dc6e5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e947dbb11850a2944e62f6248bd752c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06321b93e12ab3273e5ba16501f2e8ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cb90a0e7c0a9e833e75efbeb4148f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949973b9d48402cfbc760b72c83da7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774180de9f1506a0775cc5a29020d5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73736ede09af11a36391675927747544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88e24d3ef13ef5bd8480a6265c2fe145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed39117a1758b57fb391ef5820989b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23db6fc2a04287a50fd90c6724ba3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2d53237c3c09fd828256f4c82ba3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d4b41a2c6ab596301c184ae85f92949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084b4f13f8540a21550ca6c63a0309a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871a00f0778255f17a99db38d9e6f3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263cb5a2b8c96a88d9500ff49b71c6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0357542b6a908b4e2bc25669750ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dcbea6d32ed9319397c4f94a21b4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f664e2b4507bb118374dba5602451755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911da6845a7c4f3ccaef85be2a853256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b311c46c473e8d3d55449a8796b9da457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99681aeac21271c8e5cb6877c3eb3f4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d580ff1911fe8183c52980c3a0731259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f71f121034102151d6def7d43709760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd88eaa6bba36154a0155d4468098a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef3003996e94fbaafb961a11e59ece62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c656e1a86f0478755d5b9034b324063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e2d4994e4de4e9c393eba51e39e9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2de8924c0f30b01ec719b8d59431a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69279538312caf5551fb460494f180766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b09afd10d61266938b5d93fdf584b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfde03eae3f69ca9685f2bbd0531f5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f79711f991e03d7698266747727f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88333856daa4472328868e6f79f2f9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5d63e1b743e33795a735ac9c4dc5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76667dd9d46947be3d0fadd2f889628572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474514a5aa86ba2f908d892796a852573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030272ca3dc0ce4f3e2ed16793b55ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ca907fb590d04efaefdd3cc95e5c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a073ebe62048c3210db2ef7252f01fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edd31744dfd6ac261d66fad07c070b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5589071e8b57ebe97d51c4011cc21a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1f0f6c890fdf6b1589d0b1a2e415f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3226e978ab52967378216f788fdc7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c7699dbd2cd896b4a00e1c26c831481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f247bf0ca31582e4b240496d679876282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea816e43f43f19f243fa7eecd221397c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c89bb8f015f6dd907ec2eefaa9f9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e3841cac354085ee13d13e0d4666785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208d7adbc6dcb7a4a2c68444a31cd4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8b92d274da70f69a58d7abadb20ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656d6eeb625927a5e56b25e89dffdf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4b5f388eb8d0c858cc34388eaf94d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe4097fa95c685f64729bd1d3903a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e525b06d7ecb96680c037d95a27033191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd463d41442a04e49db7e55e3b08c0c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa45519ec68e6314d64f74ef76796793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8343f9c1dfcf0af967c4de74781f3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e6f3efd7d827ab6bb1ffa94d3906a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90155fc84f035f3e8e4a2e8369715d5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dbe338154636f28719748ff62e00e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691676bdb5ec7e1e473cc2eba95604a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c56cb412057cac390bc504c44a3cc799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1718044523489c0c76975d27c6926a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465c028c59f5fc9838ba63473f6220d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31ad8cc7de43c7e3b0b9b66b80384c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808590e24fce91df83d8bbfaa4a47c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4229f42d16421bafb79a46907578d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20e411d0170e05edad44c830446e36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d7bb73ea259ce9c02e9c1424428c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1467fd904da68615d373617efcb223107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb683bcd778425e7254e632c075726108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e002835596bbb56cc0b133294f27473109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edaa5184518d9e93caeed0da44b853110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd20866ad14f8c7e02a06b4fd612ce2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee5439b97bb4a763207a7c4fa293d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a4a633ae0cd2aa07ca2b5d2ccdd18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45768eb336444c5c7bd86bfe5e255c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf6ba7a0c85a2051238114a9ec9ce2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d8d5ea1399ad7c5f411087c6be832116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3156a9456fc6a8a3f111d602c19c94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72a54decf4f8f6d84dd98318b8887e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14147bce79984775901c1dff03ae5a39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe4f28227463bb77a05074bb3ee3bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b0718946dba01c9284d791eb517cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf9321960d76d826f3b4431683997e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd137d6e791d54adbe5f0c844cdcb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524b2d028299705b94c78c0cb0f009c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50455489c9313e704747bf8ca253f404125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae95aba01b8f8784f1339fcb5268dfb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aca55265d61ca91520fea491ffaaa4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588fd29f7b583abb8cd16cbf7a8c206128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37131bb388b5c40e7df26c7901b11b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507aaec3c1efac47d171bbaafd6b353130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f8b999fa9620c2d670e2f8b687cd4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff43be89e600e50fd991f191d5fe07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acfc66433dd33072c90eb6a1911f38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b564812b896e013d10b9b21f72386e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b479f1f7246e51347f9c32abc5a92f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cb8437429de2f213a3975bd4057d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e99b1889199700f8602ad85d09056d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27299690cc5306befc5c4c5163ccf540138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829f45068de5e63a1a5922e468bd4cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ff58d7fd0986fa19562ae88b0686d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d4cc17e7b66958e881d3b5672fa22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6028afcae2e72ba9b43957f13f86871142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa644271669715cb940066bb84c37fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60c5ced0ad327f6400cba2611c68f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8ec144a20da2b5ba0efa8d1a7063a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa508553a928ab3f64c844564a939410146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bf373a1bc0222192838054d312309147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e8739934f546189291f0b0501a906148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76f1bb9155be2846ea359976647e69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96043422febd6bd11585e19b7ea9bfd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae754a9b33736be6389a0bf6530a0e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc10e242860e7880b763653cf20f56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb60b0f81ce7b2153d02f940efb63e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd23e984ecdc25386f84980ac794d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6cf69a8d08dd7bb62b0e315d4dbca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eea335b93a5712e770d5ba83c0ccf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af7315de36ee50fbab1c25eb6c97ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab54297422f2308211419c6f8d5bb1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a9547a04d2e20e31a49f61b597696159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d85820a4da2e4210dd1c18d59b7df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3ba5ac506427d382fc2f9f8dbebbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f85fca77a2306e69e54814c872b26e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec058e72606b875554f23f99ec26c28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2346ad6b897e7860913b5c2e7f4675d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f134c40fba3e1f23acd837b9d59bcb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea0b25feff662499ea3292c30e0654166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96e75e5b8f941470f6880687895321167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9bb0b0214948431fc76c1998cb43b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016215155ab4ee77a0b16e2d94ef018f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfb134f79d8fa0ce615df4c951c30c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e0dbc1b04d3af70b1357cd6838f7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ec94787f33bfa789c24ad8e3ef4f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b12e79394d4358a2eff00b032cb26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77f7d63f6c8ffc6953f34f735b07f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b40c0be33f10c9438c185baea7b5a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf5d883cb243a64bee8584ea24e7e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94866f793c0fcd02d6a39c37dfc7ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad48f046de3c02e71a95c82252e2413178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6c83224b90734635e69f9babf3618179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10c0190d22468dbf93285ce03a4afe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc465a5319ec0df9a2462adb14fc45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e0983ecffd7a62f0f146460e44f8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607feef74a47ccf03a8e4cb4fa053e3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefdb21bd5980f82ee762e9ffd8c095184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5bf1e29607a7c851ee3a560d53078185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428b63b468d1cd8f0028cdaa7c16d75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f11950bb7c7ee27155607ce11ed737187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54258cd72c5437178723343647a39b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e415812263115dacf4744f536363b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175e8ec0795a1d7775e0d3ba5ed6e50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b81552dc0ba708e8f81d6cb386821191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44aec90f1f8912cda36325ec98fcb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7efe53c0d2d304d52aa7bfb1759517193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37136a40f5413bd75272da0f85c0b5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2c89615f101728fe3abc0b57c1920195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa14164e535f65c18a756927e696f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad391b3f25062469c14650c624109c0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f049f8703c3fb4f3a54b17a218a071198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ed8a5dcf52d8455845b233903fe54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2f942c8a5a931e9e2753a8799d72c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129316ca3c78b4ea616d2d14f5fac479201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89670c809fc3fc9d6710e2c59f21bcb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7959d662fdad8d199eefb7c1478f45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d61ce3d11c5829f4889daaa98a6ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bfc3d030e91e8e9367093252dfe60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f0a33cbc004cf7b233ff2e51c0580206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40670f46cb1bfdb8668ad9c17faa4d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651d114b47f4df67ed1e02e41740269208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5de4c75f8c24bf91f8195863f3659b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c414fe9b4f0f8b1f20bfdbc3c4bba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175a1a38bf4c720711171a3c52d9468211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22817c4acb5fc38658c2f75ac6e68f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df8aac66565bc715d26225b5403566213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ee4690bb091c1835dda130f96ec6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84564e0f0bda17a621a9b28c94973885215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839681052c511932d7c440b7836296ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f2e6e4c366724dc2b7a53cf6bbae8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d296df2fc6a2de17cf4dbf27801c462218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a4f46d38f66f30a7b2f6b1a3b55e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d068c781e4decd10d146b837805969220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990724630c3c9765004af4ced619391a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56eeabc9fbcfed80e869f34835fd2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc239a68a2fcc65bf4ece4373c0bb3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf0cbbc90e0159537b9f1bfa5c5169224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bc2b859cad668fb85ce8f97a082a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695237c8cae272b7881887e593009bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40029b8aebe3413d40579648d07580e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2499c0d9cf5435bdef434889186ad5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29effda93f87c4f66bd432f9147413d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574499e51542b566fb8974e1949ff84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e8c23499b37f35eebcb89cae5d7f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e841db2920961b0dad7cf1e80ff34c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e146fe1381a5a6973611ead7588e499233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fef0a0c34102ef1e964a2302d4aa8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75647697211fc07bd3109d9f41c998b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad2c29e91da2cf26757f49a83c1895236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de1e833245f35df5c9d12b6eb94c2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe49abad7426e9b661de08e0a734a56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747d04e35daafa85a9d6ff55f5f533d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc8fdf22c1691b19e305768c706274240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a92b1fc788db6d6d19fd21a6c7b04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecc1af96aa121c27e35e21332fd1c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5005847355950d98a9c1acda2c4b1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaa1f24de3677663fee22d519b3f25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab18ed4a6601a2cc698f089328c9c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7555363d3c7b81baa2aa4f3c8d56a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131a52292705bc7f3a9a2525d0d18d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf7556c0d672db98df7db628556863248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48df34f55d69e2effcc8dd28f7663c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920b999bd0c4dc91525566df62be76e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf5fd0a2cebceb079e7bd9372ea11d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098204767cd911650edfe6ef74e21e3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8760dd4cefbc276883a78a24ce176f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737b0108152f98270bf858ba074e0cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741bbabbc07c9aa3a0459fc7d31409a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb693a15c73f1473f5f02229d7b5b82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707839a1de4bbdd0da94ffbb8fa50909257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ef22e5725b35ffa5b108da84b05d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ba155914ab661068871dfb2ed8692259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f00c349cafbab581d9abfd81f830c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a4ee878cde2bb82df6dc54be14135261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef741a689583824c669ba8d808ed09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb852af1df43173c52f60e72388c233263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b2c00a8ac16c83308f3055d0cbf2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63065d180493ce7cb18525ddf7b3e562265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b3df6f4ca10d81f123d5c30c722a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca0a1166a780d9a8d11afc5bd7a6a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7065ab1a21b4bb01e0646a5ac57e6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe339fa137ba3e177970446cfd31b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cbbb1bf5cfffca407f8dae704edd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c27eaa0d7246fc6f8722ca0485d81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e512deaa546fb748f1839906829d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789bf1a9e9b84913dd3755b51f87cc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31fc680752a23bdf9848b8d8ad4bd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e294721ed8bc557519a96b9da7d6d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093f55c243c5a66dfbdf87eb5529dc6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9a4be45c54a4d8bb0d008eb897f00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c401dfabc4c214c06f5cd948e8793278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba33a9cc45da41564305e26786c7836279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac620e7e345c3c6164fb702300d7d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c74bbc0330749744df8047358dbf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260bc4f49da44a34bf2a9796b820a41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2d431c5b026cd016c71763daa5e8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e02359937c88fd3d53daf27808e635284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a696d8877cd00325ebd78828132f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334194b932d634e5aa9110a0a2d94449286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb4d59da5351ca1c48de19afad0801287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b10c7c4d21af91dd56df6cdccd2f99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab41a6ad0fb3c0025b22b8a7fb0643289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c822141abcb8121b156db44bfbc18c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a5d4fae7373787ada41ccebd7c9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dcdcc9de16bf2d5f8f5dcbde7f465292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05276b6d74dd2297049a2aed9147180e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea480d33e922c3ca469923e44ff8c177294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d5206e3083fc2f1c1ca227162c925295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d9748678dfe912b5512c9919cd679296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355215c9f2ab75f292c2f08aefbd629297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339616878345a332e1a6148e60941884298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff48577d95259492132477b17e11de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ae7dc331293172363985ee406b34e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39363f000dad8f8148b0a42d79b15e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea2c516a2a87efcc3e3fb4268bfe12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb22d3dc4e3a678ff6a3c0b1cf73de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac94a3c70ff079ec6db1c094001cf2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7479f8357db062e58b068211eb18d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8f2d19af8ca608daa94c4c498a7d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b146c138a9b2b77686baff844e65b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b33cbb27d9753d2b94b5476bad201e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daa67c5832b0b457c5bab7b92215bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1b6bcc165c9180f3ee83746a69fd4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15ca9eadff880c608bd579dc50b005311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367b28c507d73a62990e2df141137fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fbd4c1fac62a56aaafa28faad509f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f287f6cf415afd2a48ea1d14293c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39e680873465dec5a2288af077a35f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaef8b309b80395b889724943c438f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf492f92110f34f90064acd37bcd823317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41f5f1bc6192a0f1a8f494d919c23d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c47a77ec886b96692f125cbf4b1473319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e54203e00c9003f55caa082d59835f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b347e0ca80247df127d664a99e1c75e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d91db5dc8ef80a2bb244743c4cb61d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00d95bcb84f1a6d6a030ba38459881323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728281a9910e765ccbae46224cccf96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507861f460fb317049789773cb0a5db8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5587fa3ea5e7e22776da86ab237d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e4593014fb5f7e845cb5971bde49a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59919496c4848c973883175610db7eb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94197af63c77c9c0ad7c09c7185f4510329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab20bc43d25407c6d3af0d6314c34b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d052425ea5f616706875907abd07c0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6145231cb89e8de0b30ec263de6de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdbdbaee2ab0ad2311171fbf85d0a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dfde8b9f949341916557655052171334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9795c3e30bc64a54423db63411bec99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a963e9a1587c1217ebe25b0159d0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254da7e350d3ee9a95c367fb4aa2656337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d79c5fd2a30c5e65bd6f1396f3c01f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe23c104363df673546e5b8a5304a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7261d6df8ade14dc761b3156d0b8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae76569d30f69e0729f1f601ac29b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da86452d1dc2f9f0613659890e83d43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa523e921044eb8e928ab8f1ab34024e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc3587d3dd0a7194f2690ab3e5ec64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4582543e93d738ade9672fc96fd35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360917a7fb4493459255d34124b8f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf16586b92422165db6d799e8db05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a16e2e6aead7f9a7468323a6a1b0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c184594623cdba6c0c68fb8646a071a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501739669ac9dcb993ae7739f408c302350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad2d5fc1ffcee855bd1c5fa0e1e2a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56bec371723e07ecd637cec96e39a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8be1a675ce3d0afb52f580b615eb92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41b8fe5c06556629225b092151fbe6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99db324030fafa952f254f423aad5a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e0d2893c34ba6871c06bd5c303130356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3e2f017813cf95cb77e8fb85de1ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87f64739a4b3614999f3705fd09315358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eb33799083c3586d77f29f6e6d9c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18c4ec79ffd70f0c11aed8f15a480c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993f96708ffcd1063f8ce20de36dcf5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b6a644b6d5e29aa51941cdbc486f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51656707476da52407abd629678572a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50021c09765ed44a4634b0d7e25c2a9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cce6ec6c321f38bcc635392a1e6e1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000218d0d60d34b0a7165b370b2088b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fb5e8d6df7ee04d872c0f692d3fcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6cf1f64468ca5e470a6fc17cf78a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102edf1228b93d0a7ff132254f192564369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f409af827ba122698c6aef3ace8e97c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b2045cc31750a9d435c5e16fc75ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3d7482ea5882cb11ce946265e8df5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f905da0405567ff78c3d3a63b35e23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099c87b7eda4dd349e7b8afb8327fa7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c6675f5c529ab1ff5caaec5cdb2d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cb02bc5dacdde85b3063acee33249376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3d9372fad2364247850f2c574195f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae53a1ecd9b0f85fd362736b04733378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ab3227c9a19d62dd95088ad9cab45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3dfdd81f655b07e857a9fa8d6ef2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701332fee68304d4a1cbffcff125f93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9be85791a2c544f8ef28407616b16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77734e5be0e6f4fa1adbc263b5901e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b331ce0ebdd1d2a4f9f92c97e1cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03369f3ae6a88e226f649489f68d291385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb0d6e6ea4a2844fc2f848b091c525386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd93482afdb78f6a65f94eef10ca969387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d56254ab16ad4bef50c95610513c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95619e1a6793328476f53bbf1027eec1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f9615f0f97cd895ac5eb2ee335965390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029081bcd0831ed7a13ee4af95c1d08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da557c06854e81b85967c878128ac3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1a76f2e290b4f0571b9f64cb554a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e834c1e603e1266b89f84299fd54e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64399c7d2eb5aa7a7b401affc0f22e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf2ddf466e2b593721e2de8f0e14c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9db180d80e948f55bd64bec9738bf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0885da8ca512b403b2b5611af5d7b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6d5836eb006161673b32618506b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f01ac8a5358b5f63304417f40cbff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ff51f4ecff197f1a7e9bd566c7e7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9964b1a943a3783f2f6b158518c4c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aafb8beb42373a4d4bf7524ab8b2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8362521014884dbf30a8a32891f8ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a6e2a45c91a783163e567b53927e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8b4708dd1de682f49ae16b9edecdc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb841d5759bdef310283f6f38b8d7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d979a95e6e182551966c515738b6fb8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f9cdb02507cc9c725fc4eb69e7590409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751300c73a77df1481b66c953676cd83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1b1ed4d6b2496eb9e51cdfdcf7173411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746d6d2ea24a129365ae88812ef1a20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afd8b436ebacb39f0c7b65ce2b5df0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921b289f08ba3cbe66e33fba99af3df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eca8d153b8cf6f086c79ef7b72ba4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd693fe4b12e8a0ae9df46e221e0f47a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4c4f3c26d77bd05d1e9dfb3a264e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37037596d7587943ac2da3403e45dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dce6d103c9e73c99777dcfd8ed091419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de130ae6b841f48ae6432d2ac2003420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b8d8101c178ffc2752fc38d6cb341421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1ad1b578afeb689aabe4f343f938b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01baa1fe35bdfa3a1dcb208f86b387d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b74d1cedb25281ee3734fc5f06e9d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1fd3b795de67847a1deabfb9642b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ed6fdc3c2c5511000049092642d81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8ef7d584be7d9c57fa410d26391f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf5a9c4ad99ab9e24da7946941a59c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d07e77a12adb73c544ce7bd44dadd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d05599994ad93d159196317f702a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9ac40084437334220e228fae9c6e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb9e67076c0cbc1b399b820f97e0bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a81ddbd6419dacc23474a5e60a855f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9b59d2fdd2e9431552af64b0b1a58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b8913ba14cec9cf1dd052e52fc651435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44965bd1d40ed5f152bcad2388ee92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392759dada6c44b398dec02616cd65e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96596036f54897182465c3c42896f65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b496c4de3a2337de5410587ed6830439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a3aafe4b71ddc6a652753b3b9c84d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f81dea1e1bce3402d610294350f51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12583158ae880c4c0642d32214e38d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec0f0263027f77556081f804bebc4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb10e409d6becbb780de6c18ed20276444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98748e71899af4114b1d2ddf79457a62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee706d2d872754672b71f7e1a86c74af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e252e418e49d188b270e119c1a232447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abf4ed238a147936a334cb81d4d7fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35034a3f7e55d5b6535323617516eba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb14f05ff8d78b3d8ae92cad3320c46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0460da5cb5d2e4f4cc77dcaa69d1df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e91651bfc4e39121145983de3ffc42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67652514c8709a51a3b1415577065498453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1907fda90af99505249190c29799bf6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada03916a4a26b3143181c21762a44ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa8d1e5e54ba340b360ff63ace9185456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf79fa7be57dc98678b36275e188c5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bef9ce93e528a07f0880812cc1b62b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874ed3403e14f3ed60e282e811ed78e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93787fe46c2751f9ee3f0e15e89bf26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fb089f25c52cfce0ecbe949413f1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783b2af48db6867d20b60c7c44e8130462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9568f7bb21a2afe3fc77c193454303463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc375c4501f3c7bf354d3b259f1e8af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca0cc9423b5421a9d88d1ec7aa5ee3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9ddcc1886f6573655af7c88505b98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464e8d752788f2b81898b6121d58289467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96903f5f46b5de32e0903380d44e4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc44b2aaa426a14d0718dd202aa2a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7b80869945dc34f0c76042f8cb004470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3649e61554fb1cffad42e09a4bbf1ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c828b65557fc35279b3611c541b77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebb61417944a303f876dcc8cc7397e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad68d40980cf7824195cfdeb8aefda3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28043fa32afb4f2680027bfcf7fb1305475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4426164e19d72604c33ab6bc17d880b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3967e65a7e7ca8c791d57788e607ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395292cc30971689f4dfb3c637dc99bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8381f1dec88ba9acd7774b7dc01fdd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefdf3f15900d8226259d5890e1626c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb20923997ca800c16bff57797a7725481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d3c220ffa4080c3d7a567917fdc44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06878b998bb8d737606f9e0ec994c979483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729bf653c2bdf54a801cc9f71a6ef88484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a6e645bfee58faac758a125f2af62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f724c22ff0635f02eacd82033115c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede266a7fc3dbe6fea523541c6733c51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39044a0b06ae9a11b1dab2f0df80caa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08e5bea0f0c10eeb87d3cf340843c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5115f6f66ef55ad739a7ed3ca3eeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48280c9ef52be0acdac419c409ec58cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3694a606f948d297b474d318aeceb1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69365fd84e29f5945e8b95a303a03cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54a2c5bc267f4bcbd60de8855f3256494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311484e6cc0d6053394e97ada365d996495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb62a83b4754b5bdc0f479838caad78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ef28881c90d66fbfba89bf761eeab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224e66a4e025fed012f1a3cf366bcee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b69f6fcc4c5065767e8b844c93359a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4d0d3aa8ccc5ac43492eeb3dcb23e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355bcab0e7350020751c6b2213beaf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453fc0c75e720eb70064932638c1900502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086fc090e968360d0303cb91f3e524b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46631789ab21f79c67b146667c9043504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993f13854b615c23354c40a68e8ec17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f9ac41dc8e475e88ccf7e659e69a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e5ec39192ff3fed73aa21dd9e1bff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365e598e1237a4f48f7794b3a158ccf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029804efb868c2bddd798f46bed7ec5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cce48673384cc8b58081bc6ead6dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ce870beca6d6dd73c9b528c347db5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2627f74c1da7e159f68730514c5572512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf5928909f14511758613bddbccfac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca98400ea3533866f2dda7f37c0a7a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1715e4d8c3b230245fdbf7bbce2d6c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9aa9ad7af7911de52e81f35213c27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4b808ce4e276e1f1cbf943d2d26e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc0bcdf52e7de8261dc9a0c1ce156518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14937f516756e3785444634b063da12f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae777345ec1336670f2981021f728d0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2415a0e3ed2b37d1b2a50e34d65b46f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437e385c57d7eb909a9043be117ac61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee0715c4d280536b487bfd924f94ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a1ad4d5f79b7b6a4013e232a05f3a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07f79af3da16032cd4eaff2fd04acd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84cfb0ec602ebbebbc1bf7691605ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3715f7c1281ec5a4fd7a346c617726b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b64eeab02c101ee1cfd4b34dda434528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052527eae9cfabb89e36a6ad6b87943a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10985dacb4bbb86d14e8ac32ae953bfe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981ec3935d477c1163367eec7d5ed0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef738d4fe63e062a4738c3ba01d16aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba23cc5a45b7e9fddf3396987edaec8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268a1049d3a20853ca4944bcce1e571534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3920c1651951cadcecf013aab9204535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a7caa70eb8d9836619e2497353399536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec79001557a52ddbf5f1a9df8570cdf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ed2ef7b9fd74a73fe2f70fa19be44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b0f8c2af3fd45528e612caf0fff5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc65d80a86a0b927064268a8ea3b856540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce8f2feb373444c22c01a721bf7cb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e949b0452455603894dc404c587e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d75f0f26a969039ec4540bad832cce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff1c9596f905331d30fd0c2c3431b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069846e9b5cedfb792784be989cc2592545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e327813c869eb52fe81bf3ad463eee5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cefa8c542463c50532ba183c39870547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6158a4553f531f7f833b61772ca3b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bcd99ff3b6f0fdbddc953ad566484549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d4c76d87f4f93d06a8db452c3c0d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f9ad1dd534886db1ecfa9c6d9fc13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3ad944e1156849484b56111584c51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea425e15ec62706b15e3b18d73fbac7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e11b36deafc3a5b04aead5fba41df3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fef0b97f3b27025b877167e9ef13d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963229bfb901d9d1b665381a0e7ddf9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06859e5a7db4e17f7bd97b1ef9464d20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20925bb2041a0b51a82c5c31f92503a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae6c3c56e238d1b7931cdbec59db42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44745a35b477938ddf3957a943c2a444560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95a8145475644a5eee955cb82a4db3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b94d29ace9d1611893c1c220986a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fd6a37e3d099de5a41d37381ae82b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac3ea96f68252350a96178394d0f42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ebaf966d29b7e2ad9852fb60f0ec0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939d92af2ac5a711cfb9af7286ec704566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5013c801e29297b4bdf2a9c5172de0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cee309e495f60aa531ed4fdcecfc90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b9056ea292ebde182216a74e63442569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392f3c30830560055f6e22024fbbcd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f95caa0bdb8d23f7e5ee9b620da424571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336199cfed17af95fc0ea974a4bfb26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f762febc030d336dc3222ee725d98b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a408bd924a327fbc59f7cb7c3c94ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265977b89d57c79406e1295b5df519d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306181022c60527f71b924561df8e63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50be087b59003a212386956af2ff2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac31fab41a0947259e3baec1fb22334578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a7be5b99ac36f800ba3b05e78017b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac756d9a338d2c4156e3cc9a8ef8c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d77840e07d9b9680e24fd5895b4e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaebb7cf54665ea4c1c0ab0e2c22fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c4862db4fd48666b723ea6a1d4968583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c636e7c46fee5110ee29b0d25fae3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f10f9a10efc7f424cb657a9d63805585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c85fd385ea02eed3b6bf2eb06a9667586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07521ad1e1083eb04440e8e125ae52e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2235639e6cc12a3c939c58ce70158e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47283dad1785f7b398574f866fc54563589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a573816e2606632bff27960829cab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59085151cf527036aa48df4cc3f70e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb11d42f55d3733318f967988941ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ee5ebc08e5da4fe8fde3c59d044d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703072418d008f6bcebd4495869315a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2e6bdd31d46be8ede6b20bf5fc71a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27f01dc2800c54c7017e18793227c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346f916bf337b4d09e3a2135ec3f43f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e0fcb6f59f2f4d43078e70a231d93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8394d12e798854ffb39cc5999702f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf57557c56eaa2fafdf9bb39f6a71f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6954d2e32d5ae778ef62f300dc946e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375726ad0bec6826732e92eb42da864602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1228ad492de0a1d52b24ba1e37a31fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e6aeeb1beb43dc54142ab66a927fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7e8ad030539e1fc5679cad7a12168605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09300884dd8354417ff612923ff91e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb07617d6f4d7505aa817f81e28450d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860f7874a5265137034ce5010a8a7c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dad36444667888540066d8814d258609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a47c8aa526db9d6e47588494a68288610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f165d79de47b61ea9a593d5a3f63b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d57aac6f4eea44f9f1bb605f798bd2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697678ee46e1be8b54dae75e6dd1dedd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27606b654e6a22fb58b4ea31bdb5d40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb8ec2f459632fb077a0bb7f2c1a12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa42f025f03503839ce63acfa88a33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8a165bcbca2dc6ad74155721d3153617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca971ac83ea2f53225e8df1415fa837618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34802255b300ca8f9e0bb0aa2d89cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bae302366d99e1782fcca719bb476620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b8dbc7519589af02258487eb81247621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f476d376439c92d60cfea2fea67083f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6085f8f20b8e0174c245effe716c43a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3465752694ce7f02c0745765bedecc0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39359a0f135e7612731e510a2989c809625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ebdcf2e14bab1d8c52f97a75ac12e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e15ad5061159b105278d5785784f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d978949570b9cf721dcdbbc57e5872628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a3c5a74e274dcfff6d3d9c0e1655a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7e8d277372da3a1078c6db45f3393630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eba5c5811a6fabd872ccef893f825631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150958d29a172b9d813a40b6c93c852632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cf5535cd72dae79eab8d459e1932b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394991391186fc69f32b8e082605ad89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379f5084a91e9744f48f6feb10a411c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1881dc056d5b88f0a1209a36a418b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747e38d44dabee28a2bdca5ee7df423637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4ce5c44d37d4d437d78a8fda2353e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d5f06f7545816e767fb6a508be77a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623e28727df03db5fac3187ade09d16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de562d6df6acf0e505b6ca66c2751a35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f03f795295f76975daa7a8f5f6575642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f22d78f6229e7bca8c47a0f61c92d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab582910c424f327e554e96e6b98bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8ff078cf08fb5d3630cf44bae92e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00477350c94ee975f0b071798474ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a07e49390f1e713c6fb838c4c6e0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf4c251e41ce42b5166ea0b46c5c40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e736bf1a18c0f81ffa43156f22d19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4813f6ebf23301b65ba1cd3c3c0e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cf89e2d4e0fd047ce83e48b395244651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75eecadc0a3cee21ce17fed8bda9d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0b8fe248c4e821b79ac801ff5918b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424810f11a3cdc9a23cae42d5f6efe1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01580ad6ea6a0b1ef77c86821ae654a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d691a8603ad347872615a31e45950656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec81df63f49a61fd68372ea665e7ae3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff01e5e7aca2bca673f0c1e67ca136e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51df88d1beb11ac965f3de64459fc85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec79e841c5783a8f00c12cd0cd7e6b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78145bb0751cc6643d5cd4d7c5c858f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b99cbb5509f1cc101c00d5d9b3b49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccafb59bdd113f611c28bbf63e3ab82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aaec20678c9ee5f051aa79b2602cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a120939f7dca26f0e776cf7397408665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038da60349ed8e5437b7dc27b4bb526666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71f32645a7395c93a130f0461224fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dfdd7378ab5bebfda6c03b3358b60668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69047c4921b3b8f41efcb3bef684c32a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad809bb344c35eded11926d3af07300a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a456016159e5f8c4a38a367641006671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c04be521c5486bb244fbe0fb0bc63672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84333e4310b76486731bafa46e6f2b46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cdef34fe53390088f25b1ac96431d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f90fd5e5bc5f6f205891e1d6013da2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29160fc7910c3ff3cbdc6d1c816504b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa60481054bc428e3a54dde421a29f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3752fc768452041d139f5d87a6334678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23ccc860ec9b5c96611f615e12e59b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5db07c2c92e71ba00a63784481371680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bea47f4a8a84bcda4c285dc54bdc0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb98f06c0429d37ba8959b3598146e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a892cde34fe3e04536ae387564dd0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fccfc4c5fb7849dab01e7f00f47c34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d738e29890f66dbf30f0a014d1bc355685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef42aa1d703879424954addb4ae9fb1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdf70abbcc7a6f2edea1ef547fcb2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadda1115771391d56c5b2caebcf725688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee29c325b58e9a939a91876045ac81c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46929373d66e18e57e4a555c424b24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac98ddcb2370cc82ceb92cd6897a21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77177e4559464be4c9eca9433b33a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdf1b124b7797fb95820fa2b56c94e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7023842c6eb6f77cb8c083c415ac7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6b0def0bb744871daa585127668a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d7aa81dee6343121b3e043d9d317696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09e4a75cb23779d9d98039aa0dee9c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae07999fc665514411ce00b5dd0042698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c3425bc39e7fa05b955b8e6b05d88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b37b9d78d5513e1b3e944fdb99bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d41d245c8b29260e99971fedaa084701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf4ad83584b151868630888eb46663702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ea042805396632f08d61bda9b9f1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0abe0ebde88789d80fb4e2ea5aac3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6ae64ee2fb53e3a3f6266f5cb9ced705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f194037415e26863c06a40b068c2c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9974285a0797b906eda6fccf5f8be65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17088d20b690a4a865f898b5ae4a5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbec73f878d54157953b0094286cce3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c83cf7a7bffeee13bc3ee11d53ff1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c1e3fcf5fdcfc0d3dc822239283ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d6da3f82351411f7121740ac6e8c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75c36af76dab916e4aff15a71b328d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab627995eb2fa1df31a3a74efbf63c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831c30c731d28207b28e1bb727092d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85b0b7979fe8e4e39f53d829cfe4b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273009afdab69fe1049962dfbfa0fd9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc52086623b66b2f86502fad3c5fa4a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19eff67cd87a95e6631133c8f6380f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebf237e8fcec990d8ad34b403fc373720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d70a6e80dcf3a10d726d448d974d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953704ef3f1c79f86f7013163dc802db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d285a6e94db1716c08ec9886490a53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b96062aa8d72ac24a14b7fca9eae35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392052bb3202bb5f3e5aca9402bd42a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d8bf3f9768f7db2bb8cfaa712bf31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e258569f0d55b2d02f78ae69ee7bab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05397b6eb8d66384aff99183b12bfd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f245670d8c638906725e40857b0f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a939b638082279fa1923fc95d5b674730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678d3086f8df7feb4a9bab70e9b27f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a3c56bc146a5d8055d2b373ad8e32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dd032a9c382b4cfbb1f5a48df0286733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ec6e31395f7381ba572404b5087b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323ad27e4b668264d45d0ae96bcad86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5100a13c1afc1628bf2e0c3a0f637f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845436b3994d42602e35edf473b0c1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83143d2e6fcf2c6dd7b209e80b12d1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957606ebd06abbd828bb58dff4a37b9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01911947fb9889408bb116cbf191eb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29c0fa1b6c5ed0a4348cf157eb2a5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10785c75fe363dad2b675140b90de10742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6003bdfc6a5ad8abda08748e811977743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dfd04d2fc8ceaca34aef08733b7d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10b0fb9193a2ce3fc8f3ffeb24cdeb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4cdc30ee80643336dee8cc9fbcf98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f530c9f33b0dd46a07c8717b0643eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9c6c493c1edad602f752509189359748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c276092b6040ff0eb73ee98e44ce10e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7adaecc31f92f58d40dbbc569b0c2d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541bd99f99ad5cebf4254e6ae636b47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eae7b3ed13df39222b7905c4f70e3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb659118568976094745c4a655649753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9ce4af7f904a976524ca474d3f6f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a847012b462b2e4e744d91f2a1704f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b09318378799477cd04886865ca10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22551f1cb8384d5f3da6a3fbe19ab2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf531e7bb3fc34e098df450b0a92e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df830ed8bb730ad5eb7a576d2ff024aa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2b60b14892e1f226f2cdfeb8dfc9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3619af5e98c59a122a119f4a3dfec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7bc0397fec85e2c14be1534b828713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7f7dd62b848f4ed4c48ba0a66ba5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66964c39c14fdda71da4c0d51e2584f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42381f2aa185f780a6a8aa44cd4301786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3138fe88b5af902294d7f70bc5a0fdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebce6e9e5a01373d2b1882110c15338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730cf13976f8ab1949d5c41e6e3b7159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b565dcab24e7304b63ed5903d0c36fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b78f65e1c78e678e5e4c23b6e989da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d68cd3eb6695fe65050c57d6ab869712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1901c9e16b01ed3005dafaf3444c0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451581f16a4404a2b6db8c4f428b661914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f7402bb7696229cdc2b92ee32972015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577614af456590f6b5a26dd2a9a3d2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a54e9090054d65702ae9c57dd8254817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a04bf0a629a9f4060845fe934b0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cefeab4202015af39eb4eded08b9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372f981c4c8ed960c89678d6f9d648f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1166f33604d8f5b8e5d40c1b2bc5fa421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed8428c1c2a9cd354ea29434b5e44522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d41a74e108267a5e211dd6b0aa629623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d944bd2ea66dfe19683969dcafddda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702da728feacbf51bc3fd321d11838925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a3928379e91782b20f0c649de255926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba109ef3126db585a6cf4f450da2010627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173945699d58b46cfeedc004fb8992b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf5745abe3fb9c4fc5887cedbd90e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec53a9325a00b2cc313bca5b0d0ceff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c67cf2375f8765aa20e009d573db431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41743b3827c07dc60c03ca4b6fec94532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677a18e076652c011af433789ff184033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a61ef9fb1789a91bdcc2959fe55e9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a1e5ff165a2c3d8402a4654bbbb4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f150c5849e73256940b0ef7935b4dc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cdd282716efc760c7fb563378f9dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea43f8b41aca2978f9f5c435ed2cbf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e61e6e5a044a4b422ea78a7f9c7b8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d2a22d35977fa8a4a3d991686ccf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86145b67f26c404529cb2845b9e07141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adb601aaa956ea4b97ffe5e1f2c63542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72da75a5df240de786c1c25d278d32b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312eb2fea3474226f4dd963eb48369344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24150ac5161e699b627b93bb1e8df8e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5b35eb66a8c55af5dff35c1162a7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4848151a79ec923446e2379dfcfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7a8622982581d6db7c75fe07f686048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceaa5ef032888afc2612bf659c110e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2045fbf948f09cc3be069d8ccf79850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19226d8b509813ff02fe5f8590db2bec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247868f0f22b9f5fe86fbb91be154e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6d2096af0f969fd50d875b435ac7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b86e72ff37dd76d1bf3c627d285b2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1630a93fc7bd7512ddeb988026ca0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179fe51b0a3fdf2c09a471f5d9fec0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435667c1ffba641fe8ef00d2eb59fec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e645dd5ea279a07987148e6bb053fb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532bc8980cc7445d747a7d6070cd4a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf020d85da16627de5c0069666a7ceb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f728759b4e79f7f9b79690ec72214c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a044b02086a993b5da90ac7a15658dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be498ec15e53e4a1d770fe8a6224df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43378331bb9179bc88d84ccfd7ab8edf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b2e12a085ce6fe14e2d75fa9243fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446dad538169b83d02aa0628ea26c3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eede75e4c5de1664855659ea42a37a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b78d882c61a8e504d17a2d071af6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae9560e40c640e88f59a30afa2ed2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f6e974a97da3d7cebe6f199d363fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8148c42e5517daa38db51bfb770f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e38ef686250a2c26052154b1d2d1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a659b5f867d90401acdcd4c8b2deaf773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abee408bf36700dc5333821e8c82b9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44381d5a8f211fba2dcd4765196ada875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b07aabe02ceadc8601af5732b792fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6ada01d8eea56c042dd7141c619fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb8281681c5c34635d4b883e52feba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ed7733479dfc1581adcb37d5d7ce079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1b5246d1016fd52ca7c93e521724480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0fedfe9038aebab5c459a4dbe1e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a124960dcad189f5cfb4ae344d05c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bc19ad57462978b0db5c2ada3e20b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0588391f804bb3b2719ccf70cfc17ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b648f962f1ef65f4ecca8b9f545dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dc43b25b77ee1309395ee86baf4c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a9af20be221267d56001c3002eb4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8218cbc1d5a01b598dc69a7f19f8a3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4772b0b3233753ccd7b6e4de90eaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f78a6811e1bf253d9a13d80b7a6b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a57bc2aa8414f5dec5c78160f950c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64206869bea1bc0f7c6424534037ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63ccba9fdc9a3dca3abba07b4bdfd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae175e5b8d55e0d336b09c60494ab2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed023eb27beaa69212b0712a845e8a3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032e9a62bfd6ce739a7a385816c97ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280122572a2f4f5b370d3501c40b7c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cf45cd0b7e581e1971898ed59622a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f66232b3da985181e2a9392be922199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e66382451ba6c8014cb35d58057e57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b191cc92cd366e55db35f40c0937e92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148410206208d7483e43506ce2adb48c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc383df8f823e52b8b8a625f102f782103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a62b82bd4501206066724c4063a7c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d063ed39501c4f6393da68a8f2d929d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1702a53d1c0d7c41906cf7419427b9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff81a3bac2f2711cd58a4390d9178d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96840788eb4483fc6fe30c67254044d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47791436a18d3b7aa112ad8d9d97f4f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f1b86abce4dcf318cc4d8094fa903110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7b66d7e0b8aede85a8445c9312d45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c9c21f6913fd3b3b196f843be2884112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57f57faaea247832df36cb590b9a17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9881e9924094c73a5e96d6a07831b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53207bd54d9e222c19e19866b7564dba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b881961072d99583ad13b6e2ec29d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfba3cae4e16a396bfb69a22efea7a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232545a25a3064d7d4e4fad461f2b56e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f944bd488742bacba8af582318f837119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1688bb3af1570c5d3df5d4ea189cc0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d32f5edfbebcd4ccc18a3e95ce514121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc26098143422ed133d63a26ad716d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21331c6f71315004131abfa164fa7685123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3640a5fc16b0339e2ec6c172b34636124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36c87ca458f63be60348a4eb682139125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7fe9ad0da46c2ad5ee806773b3ad7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1359edd80efa7b1ef0ccd290b98e9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14615512097f7d89629c834255197aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ed076690a7c548823cb1bf661cb4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031f79b1958e1bc21a6aec76df99e9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6477f6d947d4d2958a28a5480b63f6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec3d88d184e5c2726de317c5e81be8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344c757f96555acc33f6466cfc349c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30d33ef3919766f66ad11a0e5c96a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867c2c5a1bfac16d80b019a6eb85b5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7560cf1e43a42689de3095317f6362136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232e0bcb8de7e7672069a0ea1e33f61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae8aeccd9246a0d65fe39c9eafe282138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82047a4a5f76db43132700e7273b715f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1806fa125d65a8206c7e254d3e752140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59ffee9f2f0fd78c1cf433982c4ca2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18c3a1e5d97e51ffbf4afb66f23b7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf741f99efc0d1cc513c56ba47fd004143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a28824624d6cc4d2de3119f9caaa8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a911b66b270cec06ae7b95b46cf5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921d049a3666ff823d307ab0bcd4f90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ee9a6f659b7d32adca326f4d67e10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca10a4a25386bc7bef5078a1f877bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287efdbb58defb47d4b55ef8bef3247e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a7d305fd4135f01804e46a89823cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490704062fff23842edf690dcf7216b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c745511d9fc99e6d3b3b6eb78a489152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9749bcedbd64473298e3ff99ca0d2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56f647e2ed34de71d4fc208053feb2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aba6cccae33957b85fb75eb271a6c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb03dec1836de82d984ea5585f102d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9465626276adead32cbc1ff8c30dc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483fab605570c5c677fc540c5bbcf33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689f2dc7c98bcd22f01ff6474197c22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666ebb384fc619404cc384bed952fd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941dd89bd3be2d8de88c0415efaa17e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562bd3d267d2116a3392756457976cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f16d8af22ace204d4682039268633163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7b5660c0dd406d8fc47ab2b342fea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4289356b30aeeb2c5ca005d608eca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392e555c820197b1ac75dd7e5e9c2b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa776c0cb220e8b2569fd119310a931e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b662dc5756c81c4846c165262eeb84d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa72eb5a976004be2ba96ee84f0be7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89654b2b090c8f52d6c339d6ec50135d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70282209a0dfff24b5f2c7882c42d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de461ad0a8af00429cdb9707ceb2b66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f337888389ea032dbce569f0ce69f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf65f8632f186b95544f38bbc5f13d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c273c5f9166be384d1cc6c05efa1453175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac55da3a0e82dbf4737247eb168908f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fc3baa6ffec4f45c90cdac0fa49f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca5dba42e5c9e1ea1087e9919ae6fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb445ddff9706f36fc0c5411876f545179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde46607938eee02ce61c5c0d0e5742180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94779f66610875a14a4bc6546899cc51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea471a9ecf3fd75a4da33b20181467182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01274646949ba336434ca84ed93ecbed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207df234aa8aa435f4e90529689b38ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1c9096de6a3f4aacff8a7d1c8443f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b69bc3d2e95a1a3850bc793e50194186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab889d16179d72b70aad709f1ee5b48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afcb756064dbed47f34827eca88afe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cd6d1c158bddad14b50d6878ac7f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666566085b9b417d53856099ed95c04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebd6633ddeaf528800acf29e00ce1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df40091a0176188a834bee4b29674f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd0b7b0ffdea08fab65a7175c0e6ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed894ecc12d3c09ee80bc4adc6e629a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe712dd5ec702249122b01eef96c7880195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9b1ebe9449bd741414f5cfb101902196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae7f0de41075edf8ed0fbf5af3749b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd05f99a199b0d5ffd95193f2d3707198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547d434a3df1f3b1d51dbe4cb73fade199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057771cf50ea325829ed182fd3153dc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51530aa260f14d936be26ccbe998ddb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc3dfbbe19dbfb51520f974c5b1ded202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607e658f4cfc7213ea1aca2d2ff3f11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ca2837b6829cb022fc64ebcd7c097204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b60010598aa4123b64c5e88e6c533205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4521e4f5d20bf9d19c283733b86476206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4cd6cd86ac9702c54721533b838ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315ad9f3cef8997266036c4f2339e77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa4705ac5fb586cea4cf86fd4c599d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402f90b41254f74389f773b7f80df0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ef1110fff078f334cbc4d31ef2af4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708728400c4eeef62ce06f045387e66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c86e8653527f1b58b28421d1d47e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d0c5624cfc983365d4fdfae43f768214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc68b339b941344888260dd5c446a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b88fb977433c3f199089070e0f59d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32375ae9f178d73116dc48b8635bdc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721843df890966bec276e1c29831b0ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3475a720903fbc3ae6992cb1c6a66c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a59feef3c4f462c627f590b0ef388220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea88983d157f7ba8e91fd011fb0504221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96698167b36045fad826b47ac6cf5a73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6089e42e977345155d155932fd33e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6480c3eef6718d0e1b5471676a6b5b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694614e212b66d133ccd04a749c5e7e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ae88ee13c3b420e2bc9af9e20b9ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b379ab549ff232da33e5e7daac78b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bc9e117da4ad04cc9d11c17f15b28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bc1bad1fcdace8f035bb86d20a2a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba92bea1f0089eb0d4feec756e05f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e39e4fbabba2bb126dabf7794d0fec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a68ad7809b5d20da293b7eaa93223232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ef1bc1ad1d76c48b9a88dd4699aa5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba84bf1baa915e5d70b833bdedae7df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b1a12bcf91b67f686e6abc0cece58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abb802b253093fc679f1c850075190236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afca537d32fbb4b2ea26f3f9e40d2de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1cc0e50d73ef7a62ccb483fda51e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6e82d1bda6c3a21001096caa813a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488e6a65bc3c7b3c40d359f8756b47f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb505dcd5e0f81b5b7ddcabb700b51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c8c8ffec1658687724900060715f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d42ffc73b95c287bfb3f91b78bade243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e974ff7ce1d548e5fd02270136422244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdb0252ba0f1c0d104fdd259a4cac6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb852a9040849e5b1fd58dcf7c766da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47d643d5f7a2945cf7177a1a5cbdbd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ad2f7d9401f630115b66706012818248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40eaeac33bb7c2e967cd4d086bd37e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d78aa7b2d034aa373fd3e40ac21281250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeacd4590a80da012ea22fde05a7e82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308f73e6117586d6a10c27e35ff3cb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359b9b16adb1e3a12d5e12c5df1728253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00430d514ad524632a3757dfafe210254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b71efc66918bc6ee2374b87a5cf1ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9265999491f6ce4ff740d69525104256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72f2537ab495f8ca05690b56ce9bed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa91e9c75274d54e46b39d89cf1c72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84df708d411b5157af9b03ab8e410e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35698a1d7900cfe71bb114691ab8d3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca2938b0ac70d60e06aaacdba3fbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddecb2530ef7c07dcabca9a710d82ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cca3d3c09c13e9eb9c548f9251b6ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cecf5b78fcacc7d1a11328b6342465264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccd8da80f99834cbcedca0b8cf6ff8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70873ae1f9f83b5b696346b61f38def9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ca6086a9873656651911bf35fb28d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c26ba6547ac251379b7fc7fa32614f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149ab0eca33bd79286f52e18b252a07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64986209501941f98f89c27b9a29df6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7324ae9ef17ab56df7aa9b2217b4973271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e178075ff1f1ec958c67fe8e2345d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c8b2c568a3a3be29d1e9e7f3ba8d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e7534a93b859370f7f15a8d48cfdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3576b524268ba1cd6cfb7c0f53fb8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f2bd3356265844350d175a279b7b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1117c6bd8aa84cce2f1c5911a9b71c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c6671da87cd6f43bf9f3b5c8657b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b886ceb7f9fbac8cb8f8e518fd520b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ea98c02fe32fec56a7baa015519ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad19d78212ec29598ec7de8faa210f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24e972df275f590b4d654437d9afac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb6664797ec2fee85d07245c1184c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf1172398008b5de4b48f58a592007284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0e35dfce213bbd6931bcc8a95c592285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab006fbc02241f31105b1e29800fdd8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d876a52ebd40dc3ca16ad595c7ebf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7c50ffbafdbefadc5acdc8f29dae7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140db0c000b8b83fb42d87133c9dd707289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3d48aa337ed31c2d42dd3ba411a3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dccf839ec974e578939b9173a701a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c837ae5f9ee880a942411957f9c6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579de8ec37c56e527ff51ce36e9886e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff6b42163ad8995e9ed117e02e27d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3978b81ed2744aedf15d10c90e80b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256942625e04375db68972c955e83b83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647facb25a9d61710d34fbaed572a020297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98466f2b2700b1d4a52315fff89180b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2d259c569cde316fbd498b310abe9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da09f6f197335e4d54331ffeeccc06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749026436b4a038c55adb60852a925a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46210973b62e3f85022e6d95f8c8f26e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b242bf22bc73fda876fb1fa0b0e0975303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be176415fea1cf854444a7fc59f825a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be82e9648b332e1d5bd2a546b4276de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030f9ea507eb4e4a5b6a90bfcff4e3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af940abbd21a8e2ece7ae2978e1504307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2175d50deba4663dc88ee84c92f15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f41d7c574d97719c3541c8ef2c03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244bdb973463f55a0d362c6271e35ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ec0d9e9740e9a72698735e043a7ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf988261ba4843c9a64a9168d48a506312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2d0e2371b51746c46443e0ec0ebac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5bd38b2a403b5966902dbd272b444314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555e669098bf1d4d1c757bf65adeaca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f15f01529405e46aac9ec1102163d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6db71ebbe2b40fb5b43f40fb190e3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d132b6722465c50bf0b9efd0f21c47f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508a44b64ab972965d1a4cdd89a5af9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9bad9cb5b0bd7ace9fefbb006654f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c32da0e713b848741ec6e147fd0a52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04836bf4d4fc36b3ca50214c2cb356322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882b1806e8cdcfe583e58d9523390c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d3afea430903c8f8844393f89746d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720a227860d7e41bc79099444edc9a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633970365b37d01b8da75be78728d44e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32500ec35aae5b109fe8026cc74a4358327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db988ae8a4e8e7308be123279da03b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533645b8c4ce5be5c9e10e7654169243329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ed92a62a9c644838012c846f7498c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fc127843d8f1c35ef702161307126331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3b12b91e2b4b15063c32dad99bec7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0e87dd6bd1fdd73979d2ebc3636e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b0ad99e37014cec5998fa235394fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91372a3bb0580d45ffca099cf9e19171335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e4db02a7ba99380dc6ac257dda35b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aaee729f48560c189bb9f2a763d1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b1f75c84c26c635605c300dca47ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87534a96bfea4fecdfc1680847090f26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814a525b3c079a0b5d130f309c45ab9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff401170b47e157856a7a604f3179abb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c904500e41cec440579309f2f9037b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbfa2a3518c0fa63895de86c1ae592343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77961764c6927f3e234491805bacc8a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214abc61732c50986c8ec51cab286bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf74c7c7b17fda29a8b3aedc5fcc49f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb50f578e822bec66216a6c0a9ade92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d65e176d2feccc6a1f1b4aaa58d0b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55c78c7f3523423694f9a5b259f3de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7aa2d230a8f658bdce09b81bb8d6f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a9263ff9396f096b23a8462279ee0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c885954afb8b6259e30170b3dc57d93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ecd6a77132edb3187f45544ac7baa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458460f78a2ba7534cc8a101a4ead8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c9ed5dea3259e9326286c15f3f4e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb936a0bd0aa906b3b7eb3dc8d91c85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec4fa9e9c29cb53dcf415d494ff0c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d868c69829a5077962a9d3a4c0b296f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7341637f86684feab6a0894933be3a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745bea4b0cb2f7b0cee8b9928689f7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba16da96a5cae389a0a47f81e9c062361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2933c07c380ddcc3630cc189ef898d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8e20a4c802f7308fbafb89aa964be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40da0df4cbfb88d531237dd066905e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce9a78b8715015dea5812d9b144f95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf514b5a64ba1e8d3d4b2fad0e30b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24608b86ba0a96ea2ae23ae43a632491367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddab96f5fe5f8bc5109314a81b4be0f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff93461cb4b0e31ec141959790b68f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c1ab9badf5d1464bc4575ce9e316a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af04f75df595fcf3c5c26ad1f0f0c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9727bf21afe3faf9984608092858b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f968b9395417ed596d63a6ffdeef77c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dc1b9aafdfd9a4e8f78530722d112374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdf5e18a1ee0179585d9f67928086e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3d5cae3634137e27a60b05726626f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc80bc9a57e9ee3dd8f6ff49001186377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6b74863b3ae2c61002fc0a0ce6b01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e438972b4c3d6b2ae29dd1f6a4cf032379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9938e92b3a665ac01c95984f5f7c338380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e631d03596b1bcbb0c9a7cc1db530c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5856de226702043fa1543e15c971169382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34824bbf40c83fffa1ddfc142e4a8b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84735b1f23f4541fda411ed464f5f527384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7db645e4f326e0b31e8a0ef886a8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab79caddb31ec6b3e2f1da74bb30fdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e489f229a3e3ca6fdb915cad0ed113387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864deebbbec5ea136657aa8cf333625c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf8c06196a8f4350040aea2b2c77ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc646fe4b70374189a221364b582c847390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca32b85670a1dcb44fe3f49dc57cb13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d804a0a9485bc0699966dbfb79cb6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0a2ec48debbc4b3d2310a7c9cf578393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f959dfb4241c31a21703ac9b4584b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e71077d62db3f7971e2dc00d3b766395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1b34bdc92a05d4ace48cbcba1894c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2d0e4f61aaae25c3fd86e3b370d6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dac78564c823bb2385925625e23f2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efedd298897dbbc8de6c42e58950dc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56c9dfe7e70aa590fd3885b61515a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781003d9bc0d659808eb80d1d6fdbb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63bd47a88dd36cdee48c926f0640b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c57ae86f3cfaeea8a1891a1ae87c10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e17ceb3c03a381630b9432884a2f56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7ffb76eb554e17d24ad231ca010f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39f011a84c0cd8d2999fcf74ff4eec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfd640f0e2f15b471f4914d8f1e388407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6f8bb48c7e51dbbc1ca3aa6d42319408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbee4f9be9931178491357ddb760d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209ba6d8095ed74946a95ddb27451cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51f48a211a286b23f4694ce62046ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af003f0f9ef748bac8e22f1e327b40e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e10cc725ae85c7795dcd055293c7cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856e36441932a02041b5a57163f4406414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0933d22a75a294b04770f3125cefe80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82612853236dc81e28682a5846de9da9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497d8464930a9716225cfaa7704cdd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fa4d3494c5cb9a70a5f09bb4c61de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85739215b18f5cb967dc44a7eed50d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542ed5fc4bf648120e93336c4138234420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b84c2e3ad08885bab12629a38ee0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066198560beeb79ef6ff3777845db63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31548a9cdc214fe78ef3a25e4730280b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eccc1e65e763c8196cf6404d71f0e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bf364de9146bd067a87e09c8cd08d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8524046d42fcfa8af4c6498e604202426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68c0c27a51e7d070a56e22fecc71eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad09d5cbf69a848fd2fab510d2c252428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c94f585c1dbc4142a36dad335370d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f854e15b16bae88911a11a23fe6168f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05c8c06b6e5a798c1e96185291a0b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470daa6bb6b356b0111095dc1953951d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927cc7bb5b2c89c3dcd348e06573852433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2b4705ead961abffbf8f0ae5e057a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093db9ba25d7214783cc8993142abc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a3bad8206ae6654dd0e008768a3ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b342bf1c66624de74ed85d9cf8987437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f950497f95287bfc0c7178284a0e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d39ac625cbd60aff9ec95335bfe07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11676f7624a481de007bf964b81f60cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d38aea96edb15f8bbac4a8dab2f59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dac8b2683ac1f4ca7f491e3af4b0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a46b44322dfbf3225063fb292486a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034b2a99db72e38907aad17f2d54f79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96de8ca9811e3cdbb5a32f569c4f11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5498988f0be33df4a8bb6865e1162446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271ccd21b7e282a981b5673e71e046d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730e8fa0371ade89bb95cb80ba1914b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbf93226aa2e7872de7c955c2bc31c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba74edaa88d2c948acd73dad523720c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea621e9721dc2ae0f10559901901ebf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e985561ecc7af2fdd095bbb85e9065452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afc239e33d00966cabfc9bfa67677b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e5ffef47c37ba33f020a79014819d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b6307a4fde134a9fe98eaa6a28183455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bf228574fcc49e5bd36fb16dda11e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0bf65f3c62248f128a3305c53471c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca297adee9b31edfa4fd68048c9b777458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2b216d823fcdd21c76efd1f9a9945459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978244b9c8f3d5041313659bbba5529c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b220f39a379d3d1b9542caae3bfdb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4e34f4846f75ebeab18ad747b4427462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e80785f28da4dc02be257fdb2eec01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b106556274a823f06cc2d34e21adbe7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580934edf5f8b6b7cbfcb20125617d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63eb0693669af3f08a50e52ed45ad8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71343fbb547e2ca2e563cde156aa26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd25e6fa1464bf78abacb645c302b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eb4c42dc8da873a661aa934c1bda1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d637733197b56c37d422aed17fc00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21549e74cc3981be92f8cf1ab1d880471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de557ddf402534a56adb6db19f84f4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379ff30bc4883edf19c47b3c4d66ef4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0affcd456d6b21a5512bae447f35879474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba7ff163d83f5e899887afa8141ba8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a71b091508c7d8e236bc55f2af47fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a2015d0d52acbdc22dc54543e72c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f63161fc26a04a3f19fa34c964877c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679846612f9f6869a04fa4ba70f4834e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5250b248996d7b3a5168ded35f99c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab0a8dcb61183fb6bf84ed3e8b4cca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263bfb5f97c9b37bd1cb3050dec6d39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5329f74fdddb6cddef0568ee9c73c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee5407c8cad0e323a807584adba8ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca322bb7e4d905d82f42beccca8513485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8326dbc4c1e51b7b0dcaa3c2b9a7f87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9ee2717333aa9a3a6a2352761cc22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe3b82daa080952f527b0e8f12c69d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890b9bf2290bcdfc571c3e7a6a03165489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df199a306569b3abb1b56f56436a043b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2c01a75f67625300a9057596338ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bda994a089b9ef2a7145f3eb2ec74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca64563b665875e1dc496de858e9d52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dab69a93bfc69017c828495ff5567e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce29e64d3ec7dd0fce51bf97386814495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a405bfa249a17610db90b48dca00de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d3bcf7e594b7a4ccf89c3f2488c7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774b7ec64ab7a55327fd94bed702dd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f7602db5d67c6d9b0000fa0201912499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4d790a5b65c38ed748e7a7bb438a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a2b20e667c746a1496256bd81567a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7f466610cb1cfffe3e7af51b1fe07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5e4ff6bfd8857b77fa5b01a054900503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2605b83320167ad18b0dd279e4701c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd762f82cf4582751506a663dc9418505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbda496a8ef4574547d9e4674dbdc3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7a7f4add22a371be791008bbc2000507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c7f63496afb701ad73034d7ec30c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89667e7d4ab76d19976d204e3901be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a39aa66a99f6a424e57efea0ac6b67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5c7c3d3fa75e9a382beb174a988d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac807f2aa3a72975f3a805b398cfaf7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73847116c021f9b909fe7f10c509b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b993b80369d032cbc6e2317074e67fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6aa539e014b8733ec6de0061ddc83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74eb2d16bba14bd5643092fd32140e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4dbf8ff8fc629e1a2df6ae27ba02b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daed4b0ac57be3f3dcb817cbb8d199518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe208271a3951740087034fcbab67c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02938e8a0d693db442730890e0b496520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d018b70fd4b70a322836435d9e594521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168e2abc18ecab4df7ac5426fb9f611522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c076be5936c9889a40b37c7abfdaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148e4921dee84ce05af4ed1bebaf17f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22ec63b29e4158d9b9fce5b71e9191525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3484569b4e2598c43979b1db5b057526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abe73ed000bece1677fbdcd070aeb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4511bd4a629c3a71994093d6a383b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acc2956bc27b38a04052446477e9b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0947a17df774e68f81c205566285d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bddafeb1403e2e6a98b77ebe5323c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10b633592baa32d0164101c37018e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759deb9a7b2ed742ef5b7e25c26bc31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c34bb97367eb7a685fdc1cd8ca8f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54ede04cb79a3496000fd6f5d4dd1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535904be3ca779897060f18288ed5d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501f84e603b19bb3523e13d125d714e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908b4d1e0f4d48da84c6bbe7f61a91a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3931543b6d9c4d0234cb4edda63e850539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20468f22afaad841416a2ccd6d21293e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0d11d50880c4de64957e49a2c14fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cb19ba7c9ac2455ded6b0e82bb4a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0196e0835f554bdb5b3c00b226924543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aac4a7138c36ff24916fa55358cad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e750f791fc5e20a51c841f83c562a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1044c5f4230402edd37910c7550eba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3129629ea587e0e90afa0ab1bddc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfd5ef6eaa0ddcae8156bf27137184548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c363a9ecccaaa4ff78133b9b0aa62f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed1c59c4cbea83e335334418c337b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048cf4ab3d588258d117469866beb23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da841278f3928840cb29e619d0b4e124552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29875ffce783c124d7bdb190a55fc561553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bdbba667c300e161729a242cb9f6c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5a8b224fd3de1ce2aa292933a9142555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2ed0b412184ab9ebf925e77715a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df80a85ab4ea547e2e055b8a0b55ae6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582f9ea773d55409862d23f4d88d67e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42b06cd291e9122277eafc01bbec32559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc495f6d720885ea74dfa4dae58b2b94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7a1849d5cec627523c31bc48a4241561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c8ac00f0110473b5f95872a4a8d55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b3b20407adff6ae565c69a3040cb7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ade86b95eaf03b141fa544d2546cd8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f76ffab289770d0d1f09c1e34e8fe4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c47111308c00a2ab401bdf72d2bee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1e47ae5001834d154cd1012bd205c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b008ec03c17ac32307d41fab4f7ef4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c823d138b0f67710bae8a55499aa7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5227c1745a6c5a02c4031be6e3613570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e1bd447dedca7757f135965debca4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931633aebdba0c4e212fbee923416995572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaec53bc20aa11c333b8daa7221536573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521feea3adcdfb6fc64dfa2e73b5d92b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84053dd7a218e0ad6d50449924728ff3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc27682d78147bb1a81e85a8c43072576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba344b0c1a6febb871addaa4d4b3c70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02796325c35465ad78adcad9a06324aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16893ba3577cf1c8678c229fadd8d462579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293839b3d7e7488fdf32c4449c01581580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aef40c9862b3d27ff7d9789b613e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7a22ce8cdbcf717dc348e203b4a11582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e645865b15584bb79f428f57c86d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922167ce0aa8ea295343d95f9da3561c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c6ece650f5ef0047973cf2f5421c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06eb410646cbf1b0e5ca640fcd91a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a851f42f1095c75cadc2b64d0496587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e208f4db6f5f89b82ed2429e61c8a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea7ec4f923782dcb7afc3e0baf18c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f228b612905a4778aa7f8f9e4c2e7a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9092bcc5886e5cd193429f2676d52c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e599e00f97692259b610f83e45fb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5840f88401a43b81fa4d8bd3d4c48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e9c9a50ffb0cd0a6287e77322b4de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09467e198a9834b1b5d9cd24df61cda0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67fa194be7de9ec93623b8f19739e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ae4b061d9d4f0b12c423e359f0d0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656da0ed9817adf6ac2c9016d7a5b51c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394237fe7dfedb786284a996cd280000599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4d7402024122e93b3162a83573128600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df673253859487bdecea8170033449601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abed92f03545635a42bafcf57f0de8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f506a1d2ab39c31cadb423f256692603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df8debb686e95f56bee3fd15e05a13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fb5091bb469c37bdc69e918096f42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804b36719b6a8bf97b776ca5bdf521f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a30a2da996f9ef037606c95720712e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaaa88e629f49943ddb1dad2760ca5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f2648d695c088c5ab5703bdf483cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73537edf8f6bab15f6ce9dd5a086883b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e001f4f040a31a21eed37f2535dcd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c632a43ba40aad921fa8b0bb2b9ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef690fed730920ffa7fc6f5a8fe292613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932904e2647c197ab0125373bc5dc9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c75c3e57b9bd46a99bb0ee0282d35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfd7aa493e919e8b6259d71cd037cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fd9640294b929cc0cc9401e5052ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29817b0a2c03c04b05ac6f093296af1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaee5cbbd0f35e06aa22744be156db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208756cab0932bc6d58065568fade3f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46cb98954b6a4b565619258121ea64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5754fb64ddbb43eccadf506a43890c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1ee37f4655b11a72a31a2f05070f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8407366576a7012d7f841abc0dc29b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a178990151ffea97af4bdab8a97dff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c978a267f772c0907de97ef20dc56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0be21080419e1f6c920ab8cbebb1b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a98f8cebd57e8abfd87448f9650ed3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2d561b4f89f2ea78e58e83151d6f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe1af521e30a0e7d6f83d7319f0bcc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336548ab20eba8a5ae06f66899f69ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ddce1db42a94152c41c09d47a1822632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54e176cac31ffc008dda11c6083abb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da94610131c8fdea5141b9aab4fdf46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c02a9f2d022567409b938088e23df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a489ce8cbca5074916f793e611a2601636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c33830100fd7689f507ed6101b90e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d361ed8d5882063f941bab447f0b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120c5a07260bec0d45cfc72f7534bb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0865ba4f3f05a833d8bc09869c4c63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c1935ab6c4b24c8f1db6198807b0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95794f8061d732bd9624f7a508028a31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe4794f28938dafa61f23d66be2ebe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17844496a9a96c50064254dc8471c5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011eb8d2b5deb2a9ffb8355a48e770f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfc5062a57beaf941576dee118cfbb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d619a698b7f34adf2aaa5a6e0884d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6efcaa55e3da31ed2b446979e02f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479310cde6d09b05e930a5f57079499649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66599a45fd1eacdd0285b9611d9ad3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8e80ba3c5f93b207295c1fb7d015651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef444e591ec580df4239f16e315f488652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b164281e68458b755a7e6dfba7586b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340ac15bdb7200518fc8d881211b033654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f719be387612e284c3e82b84983e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b35ab27c2f05289e680e64d5e5fc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d002ed305dcfcafab59ccd2ddb8d427657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f23e380b25ad11e9b6ba3e6f3a694658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6071dcbfe09f72f8ffacfd8a573a802659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5304ab42cfc2ffe4bedf7a2e702a9c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a26d4b2f67ff6e1e345e564d574c25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32e4900c8c82863bc9b242746a3f75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184782dc9e6e3796b5764704761792d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e4a5d79062ca587b0721720c89491664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ae726145888caffe805f649be5243665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705740ae6a2b2c4ccde04ff8cf98001b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f67c1a492cf1db1d1e7a68bcd2e73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddda1099e9589c1a2786f7dd9b25124668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24400c643c46a5d5dd8a70579e2b42c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47e1f2adea8178ac0a85eb10c314b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be35d290f3346f4e064bab4940a6ebc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf660bf783e5b84770e2e552fdb474e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7f5fc28beb484a6758034b1fe5c17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69f065fae65445bb1375d8212578aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad327816a0b85a39c2c8642638603b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8cc23a46b0dd8ba78eff3de931d6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2be8c966c82dcdd6bbdfb655a506e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85815544e54795fa9ac52735e6a2c4f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec393cd430ed976a010b258c8cd1e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129671c92892efef6b97f3b7006f1b2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673bab550b4c87550061bd337d5a76f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bcc9405e03f4f6b2f466cf15ca3b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b364902f050db0ff7e41c6494491683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37f500a9839e9efdaf0be1e3aab09f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddfbfdf20983127ecd0b1af9d85bbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847f3af8c965ba08b320b81447985d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11139a27c2ac8bb3385affb2e7e4d8f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384273b137f35295e20768339b66d02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfa26f42c451497610504585352398689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c96c84b0c0357fb02d452d3f407b6a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcf082b4f9b7ba00be403aabf3b5e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e3558e45180562e70ac0e6d556340692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dbd85292c42b2ed6f8a6cfa59dd3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec827bdb81f78a65b6b38bc0bed58507694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9b54b1fcaf9bc1b63020188356ed9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2446be538d9c83df4ae8b0d32061015696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a198281f5a80692112f85750ec0141697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eafeb056dfa71f76642b9b870d8409698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff1980dcfc349b4fad9969a308b4bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6a5f50c2306adb3e434dea21265af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ec2791d209f0748fbd355b98e7789701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35181cfbab147a74ce067a7e63f960702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f5475aeb65000627b3634ce0d3556703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b556fd66dff028328602fb63a1b60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7903391a66323b91b757173548c37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e9193495e3f94d39a8e3a06d99288706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb9b24c790676a20be22475cec95cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a114c8564f504cc25e70162a36e8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ba6f1fc4ed44f970482c38ede1ee8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4700afc9dacb1b2b862ca86a5c93b41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e829c5a05a4a9572237110916fa14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4237ddc44bcf3ae0062ba5f04e108712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80ae668e4314c9240f5e2090b2b968713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3400192182a04e6371a36fc8503d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ead9c61ad92ec8b16c983b3563b62d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32c6548d6455d4b848d371d158b7b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762bb8edad9d8a097783312ba080c5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4022205a5d86a2b486730f7e940d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36875e8954046b821115b9d496a073719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795a813885b2c55695218c4d8b4d926720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eb3e4e68797c2dcdfec86a6c9e999721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab395cfb3e1f9f9192eb714306aae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f992ecc52bde4bf6d43fb2a19c54a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24570f32fcafba23c96858f0de155ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661585e46cd05cf6cc72ef57ef49c20a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fb35d433aa02865b8585d05c73318726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227159fbbb6274e69a9bf5950202b8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8b0651659c90f01dc058da4328aea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ed312a7603a896f21da412a355c1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2b5af8f8faf2bc8aec03c04f1e057730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd371f5c283d6ea9fe17d88c973dd0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb143fccb2b4e9181ecc7fa9b54bff0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198eb050c58ceece8a4d6c7591fd9ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81ec9db91717521410b0c5b0811717734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f192055176df018641482f3dba8b17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ecdad11ad871cdfaeb8305341130e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09487fde20fc2e72b79f45d3d3976e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157356f40a2fd64d32132e54657182f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd206876ab56bfe3596845213c2549739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99bb7867c9b860b9e09bffa229974c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc7e0031190adf79a5b8bce6d57180741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da071f4ff3a0b4e58f311ca0b504180742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267d65c0f78f1d168129a5d471e601c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194c45a935e68cfe765432c317f942744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c103b247d0d837cf2e5f12951474a4e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98fbf62e12bc59758058cac2f9d9ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4977f6edc29ebd71fcd4b101b20b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185c4aba0194bb798269412d4e4bed2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eca0f662406ea49b1526930abe0c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f6e8e40f5ce85cb32e4fa8154b5b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f9f10489f6ba03cf8f3d2d94569f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97857a980acdda20c06fd620712a1d60752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c0fa50fee481758923eab75c903a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390168761ecc7346fd4d4e96a8d3866754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e264e13e5fd0c4c3bd6d3f7ff5f146755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d1a8611c8437123ca9ca02dffe181756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f7886480f3933b06e099761219f41757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>