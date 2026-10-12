--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d792f6d799201566ec706044506c391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b58203036f9e209c71f8632b291fc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bc73d99174dfa1cdb301ffdcee8de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb1375db18194bd28e3bb8eaf5752c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47155e5dd62ade531b90f89d7c33a7d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fc626adfc3377d8f99ed8081e7de76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a2aeac4c6347eb13b6737808ccf1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e79b7cebba05dc9787684291765128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b2cd1884e3023b1829a605be9cbf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda2ff6226bde46f34e07029dd3a9d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1be1e2e06662a3ca903a423b522f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d99359c7418b9831d7b7548084a62812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5747d3050cae2e0f03aad0687c1f65213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165ecc19bbb80ff1ec292ddb2c23c6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ad274db627bb38623077b0fddf51b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e45218a5af319a72cc1643a2bed2a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ae4a551d73db4807a75eb89fc291617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24734f89dbef2972b239e6cd5098bd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5073e432896b425092158f91ce340a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ca7fed74757de3325a06de478333420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d5ea786bb71302f92d9824b026beb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df821f3dbef49be4ac363f1dc4472e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922e9cbb4862787287364914222dd4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107580fb6fe924fdeb559858b08a19d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec870f3cecbeb8be914937704fc2e7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff332b069598cce8ab10221aea0146d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4601544652d5d4d4879870c0dbc50327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401577d5c00ef46d87dbf470e6a5ab128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d37e25774405d594526fdbea24f8aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21423fa88903c11e0eff22d9d50b3acd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04b54dd69ad8a9d2608937b946f15a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da15c9587750f5ef38d2b37ab97e4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb744f0456607a2304601c12a4005733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3abb8987f8a487d842739e033ca0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393b986d2308bc5229faa57efd92b8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb708b8fb695c170addab0cc5bbe359236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49da7d4ffd64de9799f6f047b4cc4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1935b48f192c6fa589a54ccd9325838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc82f0f2072ce5e1db8004c6f89d1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551374a5ee5e33379cb31472f5c669e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac50f91761725646f5cdde0454d8c6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7a0e1920c16a41cbd6bd743f39f0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cd34b2a84f1e04883031f976490c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d881bb45a85bf54be51991ffd168144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf5ba963f494a07a1326a1222bbd0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59c8f0956f385caef35d38e37a636b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcb244ca90950301b7dee73dbd346347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10043389676a22c1b4b09ebde54a25c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f959681f85114e88c2919097bf66fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574e0b1f2e06c6d0903f4676e31115e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bffd95dbf9d3bbca25dd2eb985698051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050cf8ed61aaed49c8b4240f741d38352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de67bc4a47152a6e1c6ee56965dcc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305295518acf484c78582d16adc6f4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b04dd32347e973cc44f0c32a15d6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19563f620c8012d0018f0e0a7c570256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0788170b967abe60c3b08c907fce7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311905ee1bfb212f56c9252485c00ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992ac1616bbd66c5953556af7431e2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbb8d227070351de40e40ccffdfe5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144a0072ddc04963047bf7ba93513161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca01638f7f6d9b817ddb9eca7b0b4ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570754a161973106324c384f3cf152b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130dddf7a271b3378ba18af1d6c1b0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2522dfe541849f86f53dbf5993257f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4c12cfd20ef4de455d65664d52c2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8646e29419e56356e9c6791dcc63fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aef2110f42e8098f65b10a8088d0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915f1012165d4562055441edbb4466e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e98c8e054229927fd039a55000f7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6545120d17e4a15568f0710c78490e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ea823fd39bd73b2cb74073a972de272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682612913497080957ac77e8d39b41c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1630143b741bbfe1d2c573719fb64274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26d414fdcc60ffd32c8adbbf38c5b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b724b2417557c8887db9c76e9d2132776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e8f1b448c6baf2a1863eea4b993b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86641832714ad53a190cfabdb2b289c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9762f808ea3721579cc8a499674e02d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941af7186cdb63c4688f2534dc493f8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7179a901c3f60c9f4def409b4b54581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d768ab6f057a70fadd3ec3e4ea0a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4890e7554b328dfeb298cc2b43e831483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73f40f72f5cbfc8c6ab13f8a79c6ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94b303cdaff5a41838e26743f7d16a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb050a4c960c8236b2cbd38b66c2b3fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ba873f2630750cbc59f65a912df7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afc3a41bc72922387d272cc73b654288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89877558839de44e5196e5f57ea3aaeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de6240b31448aabee09be245e65fcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56c4f36ff957a6f5ece3eaed57eb9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea09f60de55369f340996881186250d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa5c3f50fca850f73d7f8abdffe44693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b8fad0e56f1f50f8ede5fcdebe98294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7e39b07b0854f59bfdb23f81f890095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f70dd7ca7ce53c7d1b1dc1435fb9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1d91187e3092319c35dd5175179c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a128caad59991a542fb290579ead65298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e9bcbed0c4693597d4b511fbbede099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b4c1758ece30ef0c86cc77dbd5d6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543c5a69a20326858f676bf2b9303c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75c9d241b34b67cbd681293c4ee8b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb26d8af6d673652c27e61b451485e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d8449bb472790e40c838f986f899f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eb9b4ccf1b7b2629f546899907108105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40dfe050044417023c51f2401316a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64c68b52961b8af47f58ceed01d505107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e594c6032dfcca8d8fe6b5b680bbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65438835a2c7fe462b4d62826caf71a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bacb3767174478a44f31412a9e266110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c4fc6d997565ac889808140ba7271111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e08b17fd29c0af50cd75f40dacf3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2c6d1394f396f820511c298b85493113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee59ab2088680802daab0ed131cc952114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a27fc3b6ebf88253f0627c6f1bbc9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b788389e7640c432c959058a6805465116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeb01eeeac72b9766d8014134c69a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a85ce7dde10f60ed98b1ee3fd016e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60328a82ff6c54601c5abb03e6578dff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5e489854d1fe9e54ef0a9fd7bb836120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadbe7e126bc6f1b45d05fa66fb7958121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd728e15d42a69fdfd0d512b236a617f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba4db3ac99f9912ddad185ee3d1162123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed404e2a3a0161bda7c2e451ff04b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ff2771fa755b2b2a878c5f2397e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02d393236675cc872ff42fee16558d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f4482e0f11807979dd925c308bc56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631dbce98dc09859b9f26b4031f09f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59a0478d4eb9796a742475e0996dd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630d1dc4baaf9a0b901a2570864d6bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9400927e3fcb71a1a9cccd5f4ee6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2fbb6401981747ff17466ac4f3f39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a9b1790994f287fc3bc3d869cfa67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e26ad9b0bd327d20ecb393103971c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6295a6a5b9be49db426e8f205bfec5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32036c1a29862b1489839bf8d1570f67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13a94eaa384c15ad9cfe53e3ee0541137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a151024dc6662ece44b1cfeb2b9891f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374d606ccad34504af742680ef7c9d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856a07167d25d1e57904b22a63b9a9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb77e3c7962f1b89a3872a93c54894141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba890d25798c68058efe20d9427cc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf7aa5ef1568ef163be32ff0736f8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c72b88847cd52346df5ef36134b0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0d4e7da4f8ce1ab7bcea14073513b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56879bc895214bf1a7ed1e368fa9513b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929bd570ab7700337cfaf6041a97b4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6626fce4740f20205de0768ddca5da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557f6b2cd3a46d75c45122fba4053c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1d99bb0e50e95a1a4bb2f9f04e1b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db805492c9a4c90a264cf8fdf2526497151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350b835353e8edc0f4f554b6d2146b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44ba650cfb07b8bb68629b11f5a564153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12e70af9faa33df01c5d9f24d4c63e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ebaf55198c29d8db3d2e4937aad5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7a7dccb1b5a224f23c0c1d6f5eff8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1842bc47507bc04358e43584425d23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf1a46d214ec935c62afbe6d7ba356158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8588dd16eac8d38a0a78beeff9189bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9aea26af2754da389baddf7224b56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56236edb2cec8db21ec9c10a7e2c414161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bab1a9623d04636ea1a5d20369ce5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b0a8417aa646420408f967872b5fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3e504835e1826bafd60cc708795b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160acec63c551fcaff269d74f05e79c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc89062df972b6194142c4c6dc9efa0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7e93d88857e63eccb464311103cb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf145b6de9be8f46c9dc78a878bd36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4036b6835b7e9d6dbaa80a512a2f7ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada61e38aeb943edd4f5d9dd805416b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46895f4310764ef7dd16a4ed11d535171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea3d40af87c06b03644a569ce8e373172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600735be5a5007741d0fe288f783113173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a57bcefe0c7ebc24a6e3458e5a4f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77015db64494906c4b1cdc6d081f2431175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa894fa0c889220926b6940236064e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064c07812bb25696242bf4c7afac324177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a58cbce92d113e83d20bf8ea2aae09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e243161504fcd63d7c1620b06673292179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4ec17caf6c1665c6bb6b7791dc5ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bb1780547d5bd8401aa13de44faa9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32186a09f038a6862b59d701de15707182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59031fa4086f938fcd65e72ccdc2831183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a7b1c7ed19adfd118646b4aba94a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46b5b146bc2b399620b8648df95446185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2650334a8bbbbcd53ec737ce983439a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaf80626d1646d413217e0aed75d17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ad95d3707651272d7486026e3c4f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024acafdbe8219eab310348f5cca3da6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ccd1fa240f97e77dd72fb58999c4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c350db34289271c57e2959b61d64d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef55c4255735565f608c423840afa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c004c4ef9c4c554a500b2b920a308193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683ef9ef84766c2b1170f33e3e2349b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831a8050f0dc262c2817a7227b7d36f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4f068e221a428b65e3756bd4f7a0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd32bcc8fad992e2a619a2fc5e26e2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afe1d57120b68e8d5813a4ed536d98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407403f82f5e5cb6b65eb1917cd0eb1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7af467174ea13425dcf2661c068636200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55cde0d968e21357d87e779cda443c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a087b89a4d3bdc2c131c4aff543318d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e337d450c9e507b36dfa8820843e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8134e44eb79797c6b45808441203e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fda8d620a1135bc8635b0917aa9c42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202630d8d400c02cedff0e27532c110206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39452a90831ead56a1d57f83d216ad72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03503d89041277260ccbfab939471f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c507a0dd096cde3cc26a45e9b522f2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b09ba127b949742f9eacc7f6042fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f967d8823544bef7194ba550067c63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47595fdc4f20d21472dc3c18c932289f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543bbacf9876de82c3549bc808485b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863f934bd5eb709f694bf4e94cf83ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12886b576c09e2c4bb55478c7f0f06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312fb913c29abcca079ea7c55744a5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cbc0f766fc11c43d2fc677a53ea03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053b2b3407ace6edca140441f05c2e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec8a75330cf60cbc0d6d8e36b67bd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849733d42463f57e3d5c6aaacc58a883220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f1859dc9567eca2a90344b8d9a741221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6937fc8ec7f925e8d230ed75137bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f2e9d3ac0743bdb96837c5dac199a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2789913412bacf37c8aaecf0e2df0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83fb104ce69941a49bcb7307b38c90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29def45e8d96426135e6e7662d792b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988787aeab78388877dd089a63723cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb2da8f169de805f9f2d520da18726228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c08a977911e416bb21b2c9807bd2e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515feb1fbd2b61084f5da34cbd035bcc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6bc057533ea1ae3fcc8c0ac2abb89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24680c83228095f34cf04bc33037c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0274ae749a167c6c2168945b4c4a9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52e4745f5d97868d75655f4b92fd7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc29b9f1855ecb908b282c33ec3902235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272da073984b420f3ee8a57c22d2f4f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092f9bbf385ac421180f19f8e18c899237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac785482b85e0e4fa05c785c372468d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685c9bf69367d1a3c220482b317bc49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8016fbde5cc38f8f0d0de5d37eb36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ed1d03bf53903b0bb8c99368f62cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0763404f381672f376b4f5b1eee7e08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a897acb69f38e2d2d93776d4432fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afa3eccc9a83246bcbf7323a7663a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c212a6b3a46936f56ab2dc9a2f2fda7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ccbc345c3f246438e5e47d592babe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda151a8fd15ebe7b008dda06b6dd5ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd097822bdc6fb676dc8a4d55a5c74e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556311cb9b88ba5440ce60b4fb935e80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e04dd04bad6a2ba8921d3d7d0f250250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddea096f166487920de5748e2cda4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dcc2aac2752ab99c3fb3a9e375a2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5157c8f874f7475ff1ff161f276d42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc5a8c9c3141a9b220f5599728c0ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87522483e6163439d88daff96c68d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203a6709d390af63e9005ee53b7a3ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e324d32ae06c26c7e38129c98d7a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f47a960ba0618dcf4597969a1f8a6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66492bdf443e6dc5b6351b6e9785663a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad692b7ad2da8123f621552e120c1816260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0299ef551c61fbc1522e4cd95fde7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a2abfacb5023f9625337948bee9a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972c951ed27ab898080597cececb1a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d60f367bcbf8492008fc23affd1179264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82453223885262a85b3c7ecbd1a201cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52c0ce0446909b10f730a017d3cee9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec09f6a48620422ed1f423da0ab6fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7bb215b9e46e42dffdd17bbdd20d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516644964266fa8948bfc112eb1725b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9915ce9b65531e87214e41386ffcfac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e262c803bed20178366af5020c934271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263fc50086bcf1ee75f0bf27c3a8d1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df23b2d5157c2529c10c065b5c5a276273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aba39dcab2092283028e397d40dba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984bd34d87de8a9f4d7f75448491df9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447235b7a57914217a682e6fd1f4a1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defcd88dd73f3a8b93c038992f8ded4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027be4e674a001f94a71d2253d378b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f28ce4f1b5a0df92d52219595611ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c90a4192551cd39d2c6eeb6af1dfd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66151e06ec1b736e169548e2cfde659281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f7260d7e28c70186908512cd7727c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb0273f71f8ae28c0bf7c0be9522cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e9392c5476ab80e0ce791736eccb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e9a6274f4f16ee4f9b04e238eb199285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc655724f9a522b5182c6473752651286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38ec913cd461262bab322b51f1556a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d109f0ce22bc7ae510a4016f71383288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22660e53ee65be28302cea9d9c8db9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02791d3e743fbb0361f23206f93be0c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be059b6ec395ae7e4b3a1f893f5a70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872d095d9ee407c8019b254ad0c1d48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feca13c6edc9cbc53c5df1f28ee810f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ee50c68ec30f82a83ba58543a4c5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48387d1e01a655320ee976f2441d1e93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa771855db99f8c6d6e6b716438d9d87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce41c897a3f8ee68b6ade9119842ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6876b0207cce56209fc65c84623f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eda3950b26042d6034d6284dcbf653299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f55330906edc99b73db73159a0f042300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b993e5e27a5c769199e73efd0f493db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9142983b25fe423c4438390dd69c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72916f453e3be5d2f89a7d5dd39e0810303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33bc0a8fdf75283b5ffe3fbe843ebc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532b33ecb30f7869c60cc1d9a871034305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e85c19cd17a3199eda6d45e62a465306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ed3705c4785ce427d4666c6c21443307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a5cba1eb4dd7d56e942d0fd2db7a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62225a304a0c7507d64fa69124c823309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b60a50d0066be4d17839c54a28c56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c759592b87b1e4f0aa5ee722b633f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637247bc8780c4c8e2b5819b7493d5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954ec89b74aa116acaf27ebfbefed8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f388bda48fc9b71e91684311e34436314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46e3b113522fa4c3eca99ed34bc673315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad31424aec2f52d1154963cc9b1a76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b225c703a07a16d9ef9cd836257fd3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b5bf7954a2faf60c3c68a18c7490d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180a207b8dffc35a6dea3b56250144b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d072ac9a09da818156efad58feed8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe85adb917919e7942f9ddb9e08c43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889109e3ee28163b9867a29e4473c12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326f1042105a3976d7b8618ef82e351323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe400e261cf15a3a6bad83f154161a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9703b35e06822dcc5c1715fa122f84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa2f750ccbe36f4c46a54f2cf87caf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed89822ef9db43e7d956c796cc30c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ac172769f4626d9d6ed213903081328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0bcdf797e9bf448c8729bfb2d075329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592541ad68a76cb1d37433e146677c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb6c170c850b7c862a7a8f4ee7ddf5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de910011293156a8f579b4dd08c31c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06f226a314e9904047b8491535a22d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c70cc5368e0fbaf258735c6a5656c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d47d8b247aa25178f25d2850389a1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecb14c2cfa2758a0497acad279b3bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccbaa38aab013f8c55c750170f9805337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c5cbecb60ae949fd5575efc337c8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ac754b2ebc66fc8c221f782c496a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29130c15977d277921c4dfac6392ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad086e2a799e1afda8949b3e822fe7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8953dd4524fd0f4afe985b11ea0a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd98db4704bcb1e7496c8b2abbd80f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbc2d50651d09ad559fc3e743b1f0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908908bc72fb2063522523fe75166f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600899f4aa178abd6763d7bede021e9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db826d896c9dbe6b1ccca8aaff7bca1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5308288ea8e958cafdb127fb14246348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434f1d1689737ac1c20a0e180aafd76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01548577b9a689e9d8637b7c49315bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15493e7647a3fb3567719d7db735a66b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df57b2c31caf32d48bf3d70401b9d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeadfc5870e080236d09551e9ec406353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051655596d6a4a22271fe6879e3753b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df834bf759fde724570f9a747f773d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64e3f30326bff742cd2d9f57df9e8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1b9479e5347aedde46768d020fa50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c650295c4a5add6162f71a2af78ee3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365af597e2eac5df396a2dde762986cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3be78a92e8eff5ae2a010777616cc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594746da1c116888e33fd9589f701ffe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef5c4c345b03ec7adc235da004a1c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af16ef286aabad9568f20ad55bc4cb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30463e103a909db47da99199e5e9781e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d2bd8e39b4c43921131b6b5a8164a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e54d668580029271b92ede86ef742366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2e12b48f599eb78d27882b59500aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaee03f68c3594d41cf4a501aa411d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7b224150bba0c9f3b12a4362ce046369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f603dacf3108034e017bed76ae0f97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eb2d0cb13faa4f4661b729ef0f4c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890f8dcedd7e1e7c1ff198f686cc3f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d456f81d47bf1fc5c111a7c964c0b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e348fc8dcd1a7849fd3f135b5bffdfe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15209b13ab74987e760a4356fbbb6494375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8f8f2cbc8a5a584fe2ce9d178d504376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc93f667ef8ca78343ff302e29acb3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920bb185baa15ac313027b73d6dff9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf7cd1f0e5e13160729a7dd70530b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fd5ab718994db72975cc709673cfa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f922738ef8ac6c9c048488d3debb86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcc1f70958f7f6f2e1811dec7896d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c545ee3c0a236831968e107b30815383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff8c0cfc05eb48c7bde5b54b8545a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9271091a72de06c98f83094c49bb51f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe33b46e977d4184452c832d30db63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ce724dd4a4a60742f328c4859cda5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e975efe5b015cdd48379fa3271cab6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd8be252fcc1e9e97edacb199e6dbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d073fee7be26c238dbcb47218ff2a66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42083d99edc69753ca1ab569238f41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ce585bd889d87d1c4f7e40fbca1b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7a5ce6db0c1797010a9e87bbad732393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1c4a64c6fc9298ac4fd7f0d479404394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da530ee508b5d63c8bcc9faf7ef2fd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff64adbd332f69b249693eda15930396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03cbe6747063d6eda012735b1cb4f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957df4e79b049f0219849cefacbf61aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9dee124b921b2beb0e43f11bd4d52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962b485ef41ba5209413a076fa39982400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b8bcda6b6197f180c26c198c3f662401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ba458b80ed19eeedcf72d7d5a9d8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde2d800dbd6a9a67a22e83b4563920403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a81c1249bae301615aad56a0286ffb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cd1b77f298a9bf9f88ac4cef5a8d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b966ae883dffaefa255aa17b9feff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603ced6399baf2eb297eef7a28d3e97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad3996ac1e34cfd0dd43837750d8fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171fcd266047ee4070df467fbb37897409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee106fd027adf10aea76fe152909a480410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd45600bfe8c2a556f125e8be6576ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47199e9401c14e4b881fe5b97846fc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72612f460ca6b2eb77ce1875b4e077e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392b4e10bc7ed3a8b1c20a7810cea8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce571b760fc8009afd290789fe4863d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665656352be99bc4acedcc783859969c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23829b568b8fee2f8431c9d9210f2a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73df5c09cc3aa78f2af1dd0855d47e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a400b9554c5d78b4499405872862a8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47d9f25581e7025ebe939e6ed426ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb28f06fa20df2992bf80a4c04da9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107af15979f477016b52b56e0d8bd14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5000a637c294657e336133e671d065423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c820bd3f8709b616b1b8601adb0140424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649b75e2b641aeef7ba8aba87fd7264425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a91a617a156c39c53f335243b091b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbf7a7b625dd15db8a7938379666a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702a2d7dd98b73ff627dab0a47f9d80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52f79be249c09bcecc5ef06c9a165a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8b940e1c2f837ebc8de078041d46d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b413fbe769b64ec0666427d63cdacc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198c6446936e5b4bef7a3b4bf4d63f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d0dfef01f4b17d18398b624c9a3fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36322e7ad4d631c8528f2d2950b971434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e8511b7050db9db03efbe80130eb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a9e0f2c7e1d93f0ef7a81c8ae82bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d52456bfdc17698a43402fb4de959437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c8c8f756d0d49b1325ef6db0d0ec8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08706689f850f22469cde5ae4c3162439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496f9e6b67a8cd064e696704177f8ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a1dcf696d6b9b3df64b2518327187441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92269eb67b7036b7c29020f461372525442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff771cbb990597479b315dc37a5d64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c56df38f5e606054e8a478be98c3fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489ab6a14bae7fc3d3dc3d29baf1763445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dd9398b0ba15b45858b97496e7dae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b3a06217688a96eb2d8a3404dcc91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0312a1f91eff746ee4c97570ff13519448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc566436e98e6eacc56e40138de0fe44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27feb13fc2de86ea338c0c1f7d6c7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71ffb715e1fef59e822895d38732a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d16eaecaa5a760428b6cdc154168a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9425bd3f34e0452180eef3e5af1f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed94798c4cd03b134f37e6ffa3cacc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8432749844b4ff517d608745edd67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1d8c08bcb4c4b79a3690694cb76e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704250cf9f0e1c4bdcb0d3d7eb7135b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323903cbdd31cacb16b55135a86b69c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c330ec458f38d618359b2e5a7ba7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219d1f71016ea5d9bc1b0c10fdcabd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c0c0b065eeee835380dd8be5d4797461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b7f9a8d5e90524dc0bdbe0e290ac6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650413a89b5ded7946cdc03c4603b43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd07b38292fdc409b04fcd070395e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562da4c1ac3c42a7083c0d95e070728465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca72ba9f09d69bebf91f1bf1454a7c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845773beb3656f1cd3324e50982dbe0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a9af7865537e853712cef119d8657468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7e023b6c6acd905158b38563dfd4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a41b81d0628ebbdde23b4412954f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c2bd137b96c8dcaa7040c591c3c06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14582de1a4b256d19936c7bf5516ae3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed3ce834cc9795c420be3e099cadba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdf5b865f4f85b95b2c029feb5ed29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17bc8a44e463fd63a047c7bcc65421475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e346e9f90601401f04cd129b3ea84ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deaefce35c5788cf59b6fe24e82349477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b917c969507bd657d6bff2f82ddd89e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fea7bb748c0bb95580bbacdadfcd60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fd64f1bdbeabdfc6ac3273b98b123480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fb40a9ad062d6401e73ce04006b4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea46134511a6201f50e3ecbbee4ae8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848ae1dbd902606fd50c4cafaade7b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31de18e1023db57d828e35568445895484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d6a71416069cba4bb7161b25cc07b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba99bee868addf677be752d8039c33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89ff72b6037799c0ed3363f837851d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61a91c05441bb3be5abb1b9f252590488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746702ba2a320fb07a3e88ce510da8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d61a4e17c1e04b8719aaecbacc348490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638e3547e072814dbf3d140714055ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78fb4ef672268688da96bd20010b57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7023ccab70b8a08b44b83eb84da7d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb79b6faa61557e3a8b88c3c4748e3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf6df360901e87cc0caf70046cc1c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b273a65554f78fc6b523a0189de7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e56b3b658b05d1aab9e4bcf604f8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9344985e99a68853b3837d2ed3a2b6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258c568141b7306bc1276118405e40d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54796d1253d57da3f78192abbd2f3e72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb6dd61800b309bcd99d7003d6ec97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2658fbc35acfceb731bfe6997ca6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf40f9694b5f0d30ae2b71aa9ca695b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e62b2e3f033a8df207989f93a971c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6404e9d5de494e1ccbdf7cf57e6015d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04159c016fd86b20d09a28a86451287e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a4c065747f71b61b8bfbf02cd6e26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0827d79cdb835adc151c0d588bb40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac06f08d46452d24495a56006fa56d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e057fef25905f8321051d1232d714510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a788f655b9249edea687c2e9647827511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9447cb18f2ed11560512044ef04f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3f97ba23711eb69ad857c205518bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df56ebcacb84cf18604a5737a17ee4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8551d9476643881d09961ebf83d2cb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1ac5d3cd1843cf44b12f73fe52805516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059ffc1923b6c808b5f515955f1459e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c800d178f52045b668b3c5cdde4ac2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc408f1631d72ff42a11239bbc22d83a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616bbfb3d9bc59fb7768d9f24c35e95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783ea9f25d188b89e00eea8fdaa40c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc238f4f0c67b659d851a598457e0b14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd30e3e9b51bf159757334da37aa772523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203b59bba3e3037975c11144d5b0ce6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9781c1e95c672ce156fed962027ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d358a3a13ac369ef56667ab9647ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5079cbe772534f713fbc1e132f47cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e633d2c0032bddbe0d912032c3b144528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417ca238bccd62984f2501e5cc0db32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bb3d4ff08dadb4358a11adee3a8ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7368fbbabb83dbd54ff3d8e0b9321a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c963424f441140ce5ffa0290332556532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5e9e67a349978f858328a0acff3f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cc93faea383ded8019623239d2822534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ef9a8b7a2f5bb7dfe8cca50af4783535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea70b68da8778eb17c5269a8dbd704536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08555404c8e80fba3b08bad114239a0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f36535e570194e8ef5c6dd9412b8e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b06cf8ea06bcfcde0298936e3a0eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cc9e1058be413a64ff010e10d38f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7740aa5b829380bbb2f59dde3eafe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb73c8c19946a54e01ce69f84b8582542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212c900f6f348d1963e78bd836fbee3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25243cbd3b83a97aef5e5a9192eb0acf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38876765c89313d373466a0c2b842c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31f4b60e9b4418a2c7e3a67096c4c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c77ac843e04f66d6e0b2405f8e2f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aafe6257e0ba147a7d9328dcab8a61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535f76a3bffdee5f82edeeecd1c5b1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519d9537b24d79e044cfe7d389b3cc0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80302f3ed02678325af76c6ebc66a2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b61f79926bcc1782ac8d634f1e3ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d46abdfbc4e39b9f9028d464fe5dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171b4050da8f9ea9f8fafb259af1745554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf29ea113580cf21df66924c0936c9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09423179cf0b558eadb57563c5e8b8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed55bd537f7925e347ef38d43e3617e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b354472242e9e7fb233ed4e7334e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65579b32dc98682bd2ac0436312ac9d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cca40668b24cee2a296b2923a7dfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd89a3f90d611d71b900c2744ce4be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec9bf0da91cdb478485212964f44af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45b3a5de5d875cdb2cba31db366e68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818099116141813b44b857d0e8e52de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6601c9cffb421302400f320154154b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85457e7a7bc958daf26d76a143433a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7886e0f5a58561f9db89461944443567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb0186af1f34b2cf613d4e3e93e0f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498ceb1fcf4845b0a7c711fe3e611f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f0cffd400bdce4e7163294085fc0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e15251b225d8f5c20892ca3b49dbf2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c37201688d4f52396a39278a147f89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b3c9bd27a2467fc596163e343afa2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ac9be23d0b05c85a231f40e0dc71a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9103bfd2e1e8a4d9eef67e0353746575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91528123a12e79dfed4602194ecbf71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2777d64b19eaf001b19014066abf69f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea2088fd9c30bd888a8ebe8c4c64c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd3b0c912f4b727185493c129d6bbd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d497e395a5ee02b5d6a5a6fbd86cba8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfd7e96dfded6fa5422446f676a9b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f579998700325c280a026e480e5b44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41967eb22d02a87ecb50bc4de615627f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20d1bb346c28f45053d770ec67e198584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6838e3dab394578f600b13ae9edbf4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0381d9c37a6d5aa13e2463a31542f0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def1fdf02985969a9b9d8f65d274efc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab86341c8757288b4a0ced801df0242588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a267e7e50ab2bd04d20e010345f7463589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39d293dcc5d47321f21eac39098cfe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c573f63afade246503a6315283b6a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928216f491f85132e2238c5739dd039592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bb81076781f5f07e34417a27c0db8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14493914af667b51625c8a0f86f15a8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0016dd19a6ad9db4fde501ca08539595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34030eb34e2c84aab80461c81436de5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443e8ab64d0f741b1363b365ca19df2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6365e3cf88595fcdd9b50bbbd176da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de35baf0ad10826509f7dcc975f3a1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfa7a289d07b73d25fdaee2735d25a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c510144e66fc212ce91aa8b22803451601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e354363e8a80f4f82444ccc7f9645602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705d812f6130477fb03389ff727fc02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45993333f8bb0612491e030c40f11012604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc1d4b00e21b8f5cff19610ea8e600605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27e67c607ace18dcf35b459f49d2d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a75d9777d4f48026793392ce34a21607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00289d5a07b0d0e257ccc5c6fb550328608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d22e3969405101620a03ed0f04f01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c31bd65ceb98c399c97667b20eb11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d194b836c74cd1a5e29367cc21892611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80ce1fa8d87db641d07e71006924aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0720652355d637c9e605e12167bb6a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8959fd80852f6ff59dd57df9a57c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097aa6384583311fac34292e7f684593615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2298c151803f46c39592a8e83f97a39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18dac9cbd62bb22b2185b5371348b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e7d86e99682b3394708fabcd6f669618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656aa8f85ca04bd3b540e57f4ab4754619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472bbe58f461de1f467b7622cc74d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89b0cf5a481ff621134c2a6be162e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46cdb51c2ddcf09a31084552a8af6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb681e2622c023df66f2ab75b1f9a733623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaa2ca4d9b900ada1d495a91bdffd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923dd55ab24e80dc2dc3324a3dc8f50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa516bcd4200e8e5da32f976b557608626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526136911c4a0cefa70a9d552e5cc73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7975f57d906f415e4a26607906ea0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c766a23fa467544d2db7c184cbebf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591b9df33fd241e8701f2a26837e2a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a54fa0031fec0610228e4b4bace061631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe33b7595e388870b123b6a3955a9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a71717ac1b2910c8774115af0a3f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b10f9b27c042a629c19eb2ef2a4d1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425074cfd8a3b41eddc961353d17f97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13b1ccfce57b15eecc55984e146c97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bfb8c33db99d6528726163ae9dfd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f20074d92b8303ad7d9d6aefaa429638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a5dcc1770c159612ccd90c4e10031639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74174f81d40e5f4defa678a1f67832640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ef6a4b9936356ca65e31514122dee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c05067a5588dae06df0e6038f15fba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b63126b3bed43d6e9a0a56522b9c30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973dc53de5f57ce4c1e3ca338816478644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1b45a157a3a90c3819ce2219d49d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673b99287e27bb34d2eb48c6ba75ad1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9da58594da1e14c46532b23591b5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c8e77a6c8d6f084f63aaa981e00b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b987910c0cbf719216078a30e082aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dc95de6525cf71fe62f0161795b77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af792f8e8504b8dd045760f9b64c23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e263b862ac305c1f362efddd6711fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44a43bdc5423713b722b86e03850a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bef88471547aaa12675159b99b3ce9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938416eac096b970fd928debf926836655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d3e1bf125a2881b4dcb2e292e6d59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e510477c3d6aef7031e2131415c5cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be559d4cdf8b1c9cb41c0108a62658658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d3c67da5e22ce9ce6c64be3be546f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5bf1bfc689073089678ac857e32c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713c576520a967c153c53e54c1ffdde661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861af234195e7c92b0d640d845141c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1a8cde1803d2a3fe9b77718ea9097663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d27cb8ce9641c8e9db0ee53be55a67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86975a0d0feb0e6e997e0e47762283665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943421b9fe4d4139c2df17241b4622f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a0059ae2fac73a2112d8e92c6c38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a5cbc27690e0cf8c0d40262d11c0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d6e3938dd200df6acc038451576e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911d06d7ea34647dddb4964af91ee27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c2a76904a748774e1482cbbe06366671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fae8a107f2d8c017d0cab262be02b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e06a5c4eb44b9a10f7755c662a11f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c61c965166f117d36fd85bfec51d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b186d080d265d149aba3bfcc37a2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee8dd8abbae9e50b2cfaccdc56a1a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ff5f6ae4a684a44a04004c5e52561677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedc162d6b35b4e794bd36513852a03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb2405f26d2174aadc529d1252eea9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76d11f47a6cdc3e59b75e46306006d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d1e4cc2206e4571d6eb18b99fb12a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11064244a0b8068247fe9b6347ee6de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37c53ee0619c381a339afd05772635683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e98c32d3d159f37ef451b383c3be1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b579a9d194f728407f5bea8cc7b628685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90d4db2fa01ec22f06e1b4a2e79aa9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dbcb056a98cfdf3dd1d8c4cdb9ad8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa5e8e065387c4ea84c7efad3b7287688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0f50f0c09e91d4eab874e9a09d7f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975a87081969c6c900d30c33815a530690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c72cd04f99ff170a3fc1612a780b3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183dcb40656b654009ddc76bb4d2872692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a67b56fc93554eba79cb514ab6443693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25087d9238ab60f735ef5f6fa97062694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1da40d606bfca01bdab53b49750b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ada150780884e4ad5fafed6e07371b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e285d8facaee7bb1f11b96cfd9bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814d2a39899cad00f5a018bb9467a51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4769c330d0c7ec51a1bca557d17d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537a517103c2571a37318fd25650ce2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47963d23c8336b2d89616e68b34d9e67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc67724692aa3723cdd46f7e81423a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189aed7d9732e71867ee1bb732ec610703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140083720b7f446c61f07651793b50f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cb85b74e65e7579b33abc45bb4410705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e8009a810c8c2ea50c3f4a66e82f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d5c09aa3cefb0c71d4c6598ddadb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa39d4cdb6605ab2866447bbec1875708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667bc7e83cad9c6aeaad83f401c9c89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cc3347ff7ad0eb1d7436f0f3bdcc0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b30be9725bc4bc46056c4f3287533711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6ccfe1076ac13f3d7aebf168b8c53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05418605b8ad21e81242739a5d8f7d34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757162baf694c1cd355fff2ca805a97714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbfdd5cce847acb764ee62d42ad715715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1128d843d0f58c44a9f95b58cd9ffb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6d77fa4bf54bd3a851fdd1b9ede54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee85aaeab38ca59864b6d133efcdeb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7cb525c416fc0083c77480b961406719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63728148f685ccda68c5ed14ff1b54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20575fdef4e006118b5fa0a29ade42af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfc9e233178649b8b8486f9c5914c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ada843c8e3999cac697aa9458855f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89e46c228a835303ede32a180e4ee9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3395c6e42168ea54606763a06f84462725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f14b57af76dc16d2396c21fbaa65e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51366e4790505ef20fde8f3ba286473a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291b934c06c14b99eb02b505c0f718e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bde1f711ae4bef0a4a2d0260c584b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce8e5c294aebaaa479c2bc07dc4d22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7395345a65c54f65ae0cbad043e1c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1efdddfae4702f59fc1e493d41cc8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7186d6a02dfc37574c096fcb72640733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82bc8e03ef6475f5446722d9ecf998734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf134e8d44a779f9c585443ec7ce4d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44696fdbad9d3878ee6a21736c0da67d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d459fd7997f60feb2f07e02ab3f9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb78e2ad08e40779e93d3d9e5d3f6c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1b69724968d3db14507da419fbd5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24755e4bb7c184e68b2003faa891df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc4fb0301065f77c1e6dc05df842e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b3cc683f35d1dedd13afbc32f48cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f50c1c3c18d86d070e001093beeb84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1eb3d40210d60692ad285c2e1535a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a136fccde25c54d31fb94a45e1644b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5321fd5060675dc3b989689ba2b5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e871c437169f7e2959789dbc9e1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cc072af7ed4c146eb9c93ceb3fd52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e06e85e86f0d97cf2eda561bd678c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0617988e145bcba1ff18510a99804750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14854740a2055867df4ba81882331256751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96277599813d4cadf8b1335044a7cf14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651b3322f936905b8507947af154400753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91846af03dc5c009f5b1da1b8e59f194754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee1a01098c219363f94b917f95880f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2467302a45e452185bb73191432c703756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307c740c5c4853d9b27398a01180d13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b199cc5da5ccd2e2b2d815d3f3f4b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f467d2f5eeb74b702f07b18aefab0c4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5b1d2d5fecbe6156148d37a4008ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f8ca000151317313671f1656ed62e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341747b7c2079d291fe8dd4d3c545b163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a45aca41e86fa15f2ae27c08d599d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f69db788ac504f3c4b07c32dec133e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9ce5de968ed3e3f4d307ff9a7d6126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4dc6ca635d2dfe29d27178c9ed8d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fe79ba7a230aaa958c5c66cfe5a958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24b80f9a6bcafa0ffcbbac439624749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773b15eaf181d6934b36ea05ae7458810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c2b5b94119508b7376e5839c47d8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710a567039f287833646a745c41c30112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679469b026138a3a41282de3c512d59913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6c557a7f90e54c36ecef4f5fbb83c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef38a739669c5888996cb878c12c8f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2454b6edbd5ce1ca4430fd46222dc1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3876b354979222ed3c74a3a13c0d7cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f75d58cde2438392f037f0d94026aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f51053751e36520b899d0d433efd719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e288b08d6c3135a1613c8cdce293820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfeda9d9587a2c06d8f660fa1790e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d9677f6575c160f5f6772ba99065c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68561652864730fde2a033f68fa75c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8272cbdb91d4d70e3ea768d2658b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f1fa8ef073147a3b9388b9ba48da525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5247efb5225c75f5772a941034010d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94223fd83c3ff8b0a04fc86709f92a3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b391a6d09d587a29932c16c3cb1fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85277e162eede22ebaf6a5bcf977a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8183f5ceb04822c1262c26be26b6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a1ca785d1f8b20548ca5611aa17a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be749caa6e7187f83ad9275c3aa18f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61910877bfa98ab119ef66f76e8bd80733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bc076dc54fa34c98df51c04823e0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84d3ffc423afca50ed3eb7ff14ac1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51947368bdac43a3d7b49e4a8702d4db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d2230a61af46d7cc5831fd69c2b3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af362a897514aa4b83ac8027112ae4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ebb9aef6de708be97ab9355027ecf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed7132da13db2dffa938f960f0c3ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eb579f0d856d607274ebcc2cc9c0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b1d7d972f6a5d60177ff1817631bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522f9853fb96aaaff18be1519d7c41843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f3b659bf1e739eaa6d82a688692af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7358d09f3ff256dc1546546c5b4dc0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11ddf9f136c8c08e3e7c6b330d4abc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96dd9dd01eebac1b74f6e8de0a80b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d267fd8c3a36b9f7f9d90e0591a2ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69104854578d1929b2c23501a60bc43d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce56d2c2f5932055bf15efe2a3482250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ffea9721ad08b04670da0bfa7e40e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a8d250ea8ab8ee2cc7ecea64c769a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4828a6c0080eaf4c45c41c9e2be6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5f3049fb48b256ec6de30ed14faaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ea72cf0689e5ba827924e79d53dde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e1c7f2813305661c9fa522148ce4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c906faf229bcbce97927af9ab7a964a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65da5dfc9d07cf98f1df07784221bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de367c6effd3a787ad07c64dfba2b6a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc5d5cd4f1d22fe2805fc8c5c97a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3883fc08ae7326f52b22180acf731261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fd27da1791250d9c564c601d0b61262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35183eea742cd2f4564b28c4d09da84163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1788782ad5f94588f34140fc16043064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d6d1b9c24b43f6fe8f5c6c495405465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7695cb3f1d31dc7c9d880027ec59f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117b95eb09cdd7ff6f21cdee1ace01967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044379337263a56f2ab304bf118ecea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e278d17f6c685e1eb0f72b680ff4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7f66b396e3055f358132bd140c78d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ded8e66aee231bd8c5866c471653f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74e67f48ef779ff4dc7e0cb9872d9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7538be9397b72ff7156de7b01fd7a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f70fcfca51d66a81c47d42f1ba6c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31acbcf176165b3b847b182fbd79f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83736b70bd42a269b406ee1fc0649d5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ccb4a0bc4cdcef9e9e429f67a1d4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53112764ceecd9f0237614ca4e771ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ba64862e5fedafd71109c1ad7cd4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1d6b5c2c4ead77e307d6ab4cc65d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede847a95e8b7232b674d8276eed462c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d809bcb4f54386efb7cc96bbd69b3fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b610c0e6da13c066454bf4f6d5ad183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4c4389fcfeaf059a25ca106c1692f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423fcdbc3c798c80f7d44c2c3ea862d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b8f37cac0a23b171b6a1d3561df1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e0608d37c8744cb16075a7f8351d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1628bea5abe8e887a523f3650a690f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd6da14111f247321e5e29d12b48e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37416df00e3af3f2d96504b4cc032dd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375f60c67775886173b24ecea5dcae291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bcb6eee90929386d7893f55059bdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073855b84793669ad055c12a66c52e8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769922a03a1a9d76b483dce8d18a13294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004eab1b326a2d204c40d98d7ff136e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeb92d2f4d753b96fc0cd834b1a6af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551ca2ffad56199de47ac3bd5c9a2d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575714e993ef3a4b1beadb3e3e05525398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb2450b48f5627bff9aacf47c4e77f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5b5b6a9e27e110c022e51177c6592100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77a775431c365d5e0a57f514b593c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d425d0080e9f75890056346845dfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687b10340663198a16b9c40f26d538b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590a8df175c24e8c954c31b5820bbd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4374a75b26971d6fa4c7d6f95218267105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88802abccce9782438b0fd74f5ed6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7170d7a269612e0f9678a39e5c678107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172330e79dbe475c32fe91fdecaa6b30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4807644bc48e56a1f8aefeefe81a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3de32a58817b28bf43f3ef8394260110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbf4508129fbd3e8bcd7d24aad30ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfdb320f91ccfc5da824bebdcde105112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07f740cb37cb76cf613349c04a6fe9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c2ddcc9da2e424f4a67316ad6dc61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dff5ebaf5be41f2ecb820b1e578a14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a15b4d2a3af99176ebb51661df6f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71927043bed961d660f6dc1614bbafcd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5e154f462f79c0e750297b57377a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265d605a1ddbad92839665ddbc841ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76118c6ea2b71e905d61643572604cb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dad19220f1dcc1169f83c1a87e48d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab189cf3ca81a26fbbb6e1f0a0f2891122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66cb4fb8f1db349f67f90fc76b92e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398ad5b9b1cb973f5b4b17ed1c01478124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c4c8d11ede904d1dc8172b803bbc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61eb26e5907facbf3e0fb2aec1fbab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc6cb184487145d4f6f9e5d97126c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc65084636592e2900f142ea83958e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c15f108403c65f97ae086378cf7ef6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3ce9669da8f1bf1d86ea476e30abd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc81ec8d58699d5770f3cbf8821316b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cd9c6de2dd5676e20d8a499d65e17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e0e8052e18feef14b4544f90ad2b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf21c9066a8d778a8217e820f85460134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26a34e694d575bd08ca339d5d352df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8367399db3863c42449c1bd062f5e62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7aa12a603fb4743cfc0730458d1d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc920d33eee7aad26f657d618df0a213138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fba0754da83ea48689c5615645658d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c77ea8753f5cbe46c8647ec7fb9d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e055180d3e52fd9abf4c8b97fe0dbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe925d95ac34643ed2a4037efadee66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52291a2d778d79ce5fe539c4f26ab466143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d17048306b66f70d4a900df56404f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290df6c7c6c256fa28e885e9a429c14d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b1de21b20697a43c69c71b83d3490146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a5c1277227cdc47144e5e3f1198ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877737afe55fb64fd98402ab36de598148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69de690f50f077385a73ace749b822149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d519952f71ed60ee5cea7459ef22dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86435e1b3bf398944515cea28f8d9758151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7c3d4de2a31dfc0e18b124814a2dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910d9f92ee9447c7362724fd217ad7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a430cf6b32df24cd28c7a99974f2bd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e376214cc9a3fcb65ee29a851c54bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a979ae3b18c1145dfad057b44819e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6a569d71e6c4b74c1d53d2da630f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e03596be87c9c2d2305bf8b45d7a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3bf948891abc7483078cfdee5b33d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ebf1202b5ef51721bf2e2c665f5d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9388ebeba5aff7dc257478edd9c446161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb475ec998f1a4c68055e2233ce010f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4d2d0c2b3133fe15cd8e0350a3078163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22097937e5262e54373428dc355fdb61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff8a800e519d147a9019dbb355fb5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1f9ceda539caa387936be16ad066b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd165980ccb554d5d11d9fd6c73794167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a81171f8d804df3625f0cba77c187168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0601853b903d6a2064d137cf96267f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da826db0697e1fa99e6f22862dc3a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717da826e00164c2b7effd457006806a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85f41192ba4a69dec5bcce5d8e33a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eee8ec7ddf59d565afc5739d24db69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00726bb41eb48461a0990136fc672f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207aa741bb3a1d96a898ae0d0b61edb4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e378932fd2ccfab066b6407d71811176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40182761890cb936ec94ac3a8f86309177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54655ef5336e7008c4f8bf1d3b6ec826178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab78f9b215b74f3ba1e280aafe7cd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86081311faaab1551dfbdb13642f0082180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737a92c80806596d46767f5ce649f57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f07a9a743dd1712607eeee9bb31261182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7565b11d2fd25c93a1a1dce30ab20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64870dc26f2830abc2f7c8aa3f0cfa5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a35c7aea069d2772bcd10951a3c566185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5120f3f3cc3b306cac5f266d0845a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e4f94e04609813480a42d4d27d10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fb255744309dc60d026e38fb8c303188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf2c93e616d51a8ed58da7410e8203189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1e8649d2999cb087b7105499a6164190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14685bf0aebf2a50d50214a2e2471543191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41764cd56b7c2b080390d821986f20d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a949b27ca5f149160d02a20bf2916193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d43a3d3b9e892e1ec3d651ff21458194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ec8b29280384d7e6e37e94794fc7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d45af8521681a0394b1bdcf52f0f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32300d494e589c38119d0a880e7a47f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5347ea2be995ed196aab010f04e864198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf67d6be3956d73afd9464e449c072199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5731a531ea695422a8d5cfd27dca3c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bf238696b9ffd1071ff8c46b828a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a686c4701ab8fa0ea5410865c83eaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7efe7c45fa00684d265656bb237adc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475474afb9bc1a5dc3315c0b6f0511d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908a3e10488cc315a84cdcbe59ec7aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e243486574e23a00fadec0ba8dff28d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b360743ca5f8d83d01b425bd92ce215207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1d8160dec33ca96652872fe8122c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd95ec88ad14a54eb115c810c7c8f0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652881285472d837edcc918619135236210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8f050c9d9e0f87994093d0049e228211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290bb309ec435159bf6726714e46ba9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f605ff86c8a9eb83d34758c8997de0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ef263ef93cc7c1fe9984ca15d4eb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182e951b83e5b7ec9053387b4c0ad18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e1f6a73496a752218a03331809db1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac67fdd3ea1c4d25d1a5e5adfac8d5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe9ce8e52a5fdd277ddcc225b31da4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87b3460f33f02344554de241052d22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeca5b3e7b599d0306b73426748b538220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0e3d03cff83f70cc967ccafcd36fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56137a348ec4c57a827def06f9838670222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7b987a993f84fc7b766932b88ad3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66478a6d25ec7fce5d36da0c19401ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61f10968bcc96bc8a838fac6024621225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5458df9db6dbd2ce1daafe18c3139a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302e0d25ed3396ab0e23701703b0d0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b724740216d5b523fb4f156df9292f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7119e14d56bf2a1fd6ce6e6b336e0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee02412dab1dc956af8714113f30f54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d8848329644ee044e82b6f5f5bba0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2c8bd31f00065594cfe1a4549c35e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36d54d1edf3b7607255cd4beda19cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0607b357205456f56ebf15b14710234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06160328a338be9d27e5269589720c3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39022a5b9034d90f81157c8932af54d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783874dacb27b3cbadfca0acece3961237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122401d454d9cf9714306fdac99e82d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b16bdfca1212f9b8a52daf3f7e248239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f6392135b817917e76d1d60ba4a9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a603075d8676bb559df5ab3a86388241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa6a7d01bd3e1fe3e70d82f86d6d32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02c651ad29efc9f6ba4a7ece53bd22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d8fd635385439c0e0a7d75a2d9fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f01ec4f7d896e370fb0a73a5b1471245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dc39c729bd06bf58bc5040022ddaa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5e076e93a1852ab325a32833708b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e8b430e07f2cbce77ffc42ff4840248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd4a9d9376adc8d1cfa2fea4bfff8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00511330533a4c59eb2929992a9f9ecc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a683f755fe74b2401e811be8050f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3e0dd752b3d31c3f926ba13460c62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2b20db65eab7970425ff6e07f2ba9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65551d6b821247548a901d4cc08db633254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fa6fff9baea0b2a720d125f1ad792255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a35c92bdb32ce0a099666b734e5c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667fcaffaa563a0873314034d70da1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668a52d0319d1d53528a36faa6cdd2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4754efe54ae1c36733bdc332f557a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cef09ed4276cf117cc847432171b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8a05e462c9d5e4c60edc970c2ad08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f0afaa73ee58f06d9c5f9993a4a7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e479ad8148b4f6494d63d53a59d4991263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44015978a89a68ff825898d91864609264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b8deff1550de9449bcc533f0f5edc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7d884f541c279cc96ca7df97f0444266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eaed10f0a94a6bf6dc1195bb1c79e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816115a559dd2aa19fee03cfb2b6de3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7a8529ba34e253284812babb0de27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c58d531391492b7a372f3b3d84899d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32619ecfdacd9ad913bb6248ae33ef60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b73fd880e3229684248b1adde6cf24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8953ca2fc5193b31d5a044b030ce3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6120cc143a078ebb21cdeabe62413cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e6f893f7a6f171e95a31e993b75f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41df4547892e6bdc8874d1286c383a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d02e6c04785e0f737e9a0da84f77a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f32227788112f69eda8a7ee1c589f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02c7f7d63294a487b0e300af8307c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542dc1eef3c0d0a1ca5b263777c9709280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1262adc9dc8b2a797f9b08e225d7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5605e4cb4ebac62f3b7dfdfaf2353282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa69af7a2dc129223fc3630ea507d69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af582f37624591ffd4ecd7ba0ec5d449284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775a65d260e69b69e6433a669287e65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bc496c228b73972a796bc180dcccd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf659cf4f2dcfd2ab253cb6bd185a13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4d0074b49aa8abbb3917c1482ef4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc20df6f225b1f93151d5e3cb015ef4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88fa00d3fab7fd3c1b56037c7d070c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda5c97ffa271ccef785fbff56b598f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cf0cc01dc111a255258278b9a0dd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac056027842851a43116ff5365ef4e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fa487e4eee20dff66fd0946682a9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312c65f03f9636405c2e3194eb4f19a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb7b88812033b1a9c26907a185b43d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e13a1d049083134e7d1f3b72927d5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1574681639006ff88e6e78f5752175298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80926d9a4f7eece9fca630d6f618b55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3eb609cdb52b893a5f77d10806d46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da044813b1e1cb0b650a0a8a3168786301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda6b72ed7318a53b05cd38690617c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7eaf13196de6235938ccae7fac9d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4e61f59e397c3175a658097ca2d2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668f9188893583260a3755292e114d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b4bcbb22100982509493eeff9196306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363914f47e82d8722ab63fb8963a822d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2506235188b9c0b60e6f95c6264b22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456413716fcc6b6f1460eaa35e6edaf7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a7ed14a31f24a791a884acc3ef75b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc10d59743bd180765667b791965b6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36ec685c48883cf9fc9bc4b7a1dfaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252782c607931f07ec4149df6bd8edd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39cb1ab1e2608d2e3f55448b55056a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e056400c8c87e59ba55295c15bcb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538a026c99f07f1b1ea46917ec0de1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23338d10c8293a0b8cb2540973fecde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4662cded8476d24b16671cfc90604318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc75a88bbee974607fda393b6845df0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac070cef12f9b4f5cd0090215badc702320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c15ff33e8bd5f94a060d5816d6345321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148dcc33a3258b9df767dfa25f3d620322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f02a9c97ae47ef2bfa10c232c4439323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89e423a9af6d552e5ee264ff30edff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277cba199875180eb42b55b18e4790c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131843fdd18aea3465df2bf35a6856f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf0c5b9f694f83cfc5b72b91a2ef75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc22c2ca9af799bcd5ce682d84ea2c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1b109731167754623ed7522b9d25d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb33da1e891c35c1c878ccaec36e1f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dde700a4d1c063f7ba00c4a72e591331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658668ef52872fd05aa5dd0499c86bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ec1bc8382f5f978ea4f5af9df301c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e586706ca25b21f1e4066a10bd9df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c1eda6495a641607d39c29719cbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7ee55c48b90fd2165a373e715de2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e021573f285fa1c07e9e8a1aaf748337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904a270a7f3c4e2b2042cea67d4d6fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b9f09b7a17764cdc4b7d26b0cb28e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97ee265546da3c1927974bcdb37e38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4ae20d882de74d5adc257b2dd3af2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2281fee9507e7c89053d8923d50bac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6bd5fcd9650ab5fe15af03f96bce3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cd2fdc3d087b2338e7b3ca5a783e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b45528b1d75cfccab1f77d1954d74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06063d6b1e79d57d4e6619035a300601346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dab54766808bc6737cc917a5a80b8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eafae3707dfc6d28dbf0b71eb708e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e29f1a2a02ba7e70f746f0f970e7cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48017389a5648a79ce9604cc10498a13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2efd025a22c2e5b4e5947b4c126f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dbc023165a5ae0becd7c74fdda8d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f505673aaa8c1d9328a3f7198b61e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc9c415c31fdabdfe6e7e9240d8d87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006bf1eddaa10ae17728cfb3979e3a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10394eb7a2a7acc5b4aeefac8c9839356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e925905d6d1eebb5d48e14e5e8f49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303a74dd74c0a64124631d2c273bff5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac07a0a0e20de0d9d0d120bf82b2a92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cf4513c717eb63fc5e4f9e23e3d93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393886b166413eec9b75beae9e0f5dc0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7091deb1c2748bd8e4b4e36a23693b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde656d260df23019bef1a3eebcaaf0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b30b6facf052dd232ce437c9dd80b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b95ed11ba21ceb94cbd6050f2d5169365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc13ed45283f7cb232b6982f66689f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5c002a3f04abfb5dff689e85e3c66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e15024fd2b66b4856cd21717f841a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37427efa2f6050b026a2728778d706369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fe56acdc067e22fcff9b6f10ab0e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1e193adedeeeb548c85b2e75a9ee0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f06a6b2b000ce7b472a9bb9e56a8cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4329973da8c216f647a92c2533d50f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe947b728988650b99e34e9edb817ace374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fd24aff068bf1270c5724735139a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96bc21ec457f270ed998b9e4763eed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0edff9506d751aa6e1ec873dee7b74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65164463fa95ff6c3bb1603d4984c5c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d99e1749ac3fe511be1e461f1b61e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee85485d34ff3978e13a861a002a86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34377970867f4bf023288889cbc5d229381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f0b2c684c327f54f7590b7bbe96c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ca6cb76fa76f19005524ca6b7ec5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691aecd51fa34505a27731ff139c42c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397f70cc9927376d46a0552cc4dd128385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369738a4d650d161b5a2febafc45bf5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e25562ff3aa3e540ccf865e979ee23387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d9cce6bd43064c593415d3e99f919388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f86c33ca57f8ffa60bd6c7345d7573389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dca1be922190f50d7587a113f4435e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf855414e66247662f1fbebacaad8eac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337b4d91c6440487fa9ec11d35f8b6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab81d5fa6e6c3a420746a6717970fd1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd299936baf2e3077854827901097f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0c617b70935f9179db2f84096df0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f407ff98e41d5d724a12f93a2d0e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0310313782273c7b6efaae3a13f4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18b7b5c19dca3548b38ea3256ce486398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3273c7ec4afca321164b7e459f5e56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63303259ea29e605c92456183780020400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167a19951ac98bb6defb37f02e75413401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69582fb5c65c7e1787b628fa6a0fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c777e419b374eadc8fffdf75c6e3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cbdf7705d629ea3835ec867190673404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c91e3461d1a08408bad34477aeb5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8566ddfa6df0bc71f01eda6e72f92a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efc519525c972a35d83aa767f9385d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2e82188081eaffc1fa6957f0c179f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e58d77f9d6b900502a1d69b61e7c0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f76678e0e783ab3b63f2e29ef97ff4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4b1989dffa687b0eb511a7101e367411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7636d703273d278e66cadd0e4c4c802412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b2fc2f417715a1dcc8cc134b61643413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65b2846c1b040d994724c0f0c4d029414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f9b829568d3222144e20c49cdf49f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05b42fa2eb4bb95b85f54c4e988a81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19f91389f093afefcb17504df95697417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda05ed4b433bbc68cb52b957fd5ce9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd4816c58c48c8f2e21d80a31ade1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2248b1296c778ec7fd6a8a016fec08e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a5a8e694434cf5704a0e22ada09e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4fde06021a21e78d4792a670dffbd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f462785fd0d2b64596b49e8dc4be544423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45a64a0b9081194e207c6e6a60f7e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59690fc825c3cc33e3b9f4ca4c436c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dd9a272ab3354ecadaf2776e38201426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f6c17bd171444273d48a5154854e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2f2b95a68b398831a6306e1926b43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9bfb6e21ebd49613b380a51da0dd2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1b2e48e995b6c63ef0c0bc0131279430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbc5785d1fbf67f4ba52494ebcf29b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa3921ab3db04fd440f6c175d66ae0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1849b727ee0c4287a8a512d624bed3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe2e3f7f175bc056daf7b94998b68a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff0991057bf3ddb068bb7170740dce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7656a9e6db7d17a6993f954d8340a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4973845533a0344f2698f60dfaf92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deff5149713e843b147ed4603de81c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad691b74a5bb092bce8c528f40176063439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c07fb4b8f52e8ce072a6dfb1894bc5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcefcee5faf845844257ad7802d4342441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307db3fe9601210904b73ff8e499159442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286cd72ca3ce75a28ebed9dec6986bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d656e161071d8ee7b48572dbd61fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72235091d4d99d07767a2d55d66fa5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c9f03964c619d8b4e1848b910216d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042990d50ffba2f6a207a62cd472f43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf4900a1561812ecef76da3251ec03448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ad6f5cfb46c754b2b9ec1185d437449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16a774b3adfac44798777bc7373a2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b1a33d2945d4e27cc0417389aa83e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc14fcf83e05d061c1eecf7b22ce064452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bcb60745585b53170cc532b86a6b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d16d41d391960d5adea6164310341454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51748eeb1c7fdd51ac575271e8c5f388455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d32eb187ad2c34e71d6fb6fbae829456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c405f0a07941b55372b25a73b1feb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efef8815b63cedb980510e242b9942458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c11560d5cbde235b117a78526c97e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228864a76d515cb55621c9e41b3d9809460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6851c3e85207c1e4aa45c6d161da539461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192ba64fc6ed2e27048f047f2c34ae5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde5e369eaf62a9fa446d6e781ba697463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ba6e126f6d5a6b95b1446ab63ce07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a84e322061b824e2d7c7299cbc5389465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83af3b1d26fc9b97e45804884f5685a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83db741c3206146e41479a0dbf163c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3de44b535260ff654b179ecdb29e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892b321e6c4e0ddff0dac8376e8e56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68badecce3890db25221eb9fddb7087470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c88970de997e4f952844a09b941fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59fab7d33c4a6524f705722d64094a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a6b5bf8b14855a5539d7d105092c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9f3722cf8a4816bf0e52f5ce14b10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ac332f9aebc85fac7a90fad926a46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3db1463d06c2b7488d07378f67b92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb9ba425ce1f750f49023e0d7c9a70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e71cf99be7900f0af63de097cd486478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f57031077615c3e9748a7398c79eeb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dee83574534a359b837a07ffd76c90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2edd0db9675f6a4b330e4bb221c44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b83d773feade8a7a7d608b1fd28d49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58628b0cd174516add5bd5d2073000483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f1cf46a005520693bbd80068dc7e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e51ceecc302f5b96e45bc37b854f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e911c36881216b97d0793fe68e47a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b290a05c0c3a50969763baa3dfa554b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5653d0dbf563d6fbd894805985472488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40eedf84ee89deb12865b25323103f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060ed8c38df5de540d6c85865283f9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa34b5ec828fd8a6c48ce249c7a6ee5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640a2092d0165fd96b25f736257c90f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83351fa9d4351e67c8b8e9e3df732db9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4828d72d46ed4a04f1c1f7348c28a9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5461a2b8a191ca401298f6de1400557495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bb7de3fcbc952a29f606b73d35e94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e686d275acdbbd586f2883055d4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c07160476bc708907ada6728b9be81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5523c06c593b53eaee8d20a0b19cca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e4b9883e5ec4a865e2ab3d98a8482500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb72d274c8b574d7e50c1fd7c83a7c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b112cb6aecf4eab93dacc72ba62b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a55359a9f9cb00fc2af248e86e564503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b4648e6e30183ad321866ce36430504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01d5d4c3356c4695663af223ebca7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca491a3877c1bb6db5609f21ab77d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc998242cf14aaa19a658bc85a7d99c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51208fb827f51151b24f7df8c07297508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0443c526daee27cd3a803789d96d94d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f43c48ec9daee35f94ee911fd1fbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd221cdd041799da6a8ecafca31dfbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294b668b29f482d01f88eeb2ac82735512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f78dadb6defbff5506deb04ecc760513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0e60c9388c542b66f21faa212bb0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64797d7c8abd88efae762c04c5fc6cea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dccfaa0825e668a8eac88888eecf5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559900010df70c8cbf6f623984de2d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b32885fb4b060175239b99cfb4b427518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45e224aa429d62e74ffe8c9f2a2726519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b681bf68f575627da8a897805dfbb45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794a030db8af1cc988e6e5aef0c5462521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cefad8b4e7dded1215a5d308836f2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35a5445399ec50d57a9cd2c8287554523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3192f8686b43b77aaba6210ffb5863524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d140e63bfc89707c2ad649632c9ac38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb56fc0e457bc83bbd5a148e278b1e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7401207e89d72cf5645cf2d0488b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ab502828d67c38fae70e14fe5537f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e278d18fba802e45df4e7d1735bc9fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845317428f6e15c40ac64da0713c17fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165f15e1713e1d2ac64cb68f8613eca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f660d32191ab67439a037820204ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2a10b1ba43dba81a9d7387222f17e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0572e6143d63ef0115a61f5d246102534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f8489b010208c6640bf2ee4b2aeed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933dd27b2c2cb9cc3a09947d810eb50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577dbf1fac0e003224912f07a98df51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388fd72c3230fa85f2947ed2b10a243538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daa0dc15bbd7bc3ed203975b6d6c79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e02b918b34fc5b2139665dc6f96ee8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845247bd49894d3833601c4317909353541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dac16d75ef1e1f58e5179c78465e40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d89db2e0bb1408db0dc90802e48331543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4746588b34b3ad90781be4671a1ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b19677ed61821a9a27d437f036d81f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033badbc203724a64de0111e3798ced8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21adcbe655eef00cfa4d42ffd800c8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f481bc0fe5f1f628575ac9bc9e045c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf0aca55032fe073acdf6fd00b9eec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fc2731083bc83b49b24cc24c6a431550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9bca840266e846233c666311f02bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4839b64c27a0485dfc8d1ae7bfc099552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb9631f0b3a2f4110b0185a1e0e2c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169174ab898e753bd104ad40d2a733f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66865916a9a1175c89d0505c62b002d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2152d9ca58ca8fee15c047af81925c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f931b902b4e420d7842d5cf20fc17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc2155331053457b0a4f216158a755558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6f30dc4e2c9066fcef070af1451b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659535fa3e949ffc7829cdacd09a981560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc4c85c2711f5dac74412d9afb78d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a68255d33d2f503b33312ac5df6a3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2350ccc49c690d94168f820307a95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08778d796299956945d2628ec08b21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d46996a49d739629801a09b01bb23a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661771f104e24788a767689947cbd0c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf741f4c843ab31902695480337288be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453edb529566d9b8e7a4c44bbfb504a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf354412193cd95df00b5b9011d1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea18f2f0963494e3f51e3e2428913a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b7e6bb00d5d29466d7d8eae1b3f8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeaa893638271b331e8f24a851a43b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5f510299c4399e11c58b02468bb7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e1c36770592847102e88d6f626a9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd65e5bc39c17f845902fae477142575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e66f354000e19af0a2373177e865b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de54e16719197dc052b6d28adc877f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0396483b44cbecb23d9f7ab28f74faa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de321897a3decd8d18b16e1d4514b789579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82f72ebdc7eef409fe67ec3de55fa8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf70219f50e0faa55fa47198bc970ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b6207457c309ade10a37ef180b509582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e470cf2c9f8126e0ba55661553209ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cc284d72881f2fed2f41465619160584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04697802e95de725961ef9f54ba7e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098ce3a8c7c320286b69c82754c95a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93963d1583509dce9b6db6998d83785e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a57c669fd7008b359a3e31ab010c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a3f0f323037146f85a66433bffdf1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b31f324936623cd0e86cd6dc09c7d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caddae809057fbef1c6306569191e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a6562814915643dbda3630490917e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6e3fa1a034a74441ced9b43a173e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fc4c7d1bc17d8cb6a39e12ae6576f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0171d492e37b25db76cba2da8d3ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c4b0a2cc13f0304f9b7088bff7b1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39969a143fbd475242995209d4509be4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd7aced230a888990a0b9356dde964598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540b0674845d64a59016a88d54b65bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce642c2d57cb194f7eb7c3de46c9181d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131186c7d451c4d800c3f00435f34282601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb2d94ea46634a67197761174d29fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beb82b971ab617ce18a7405a9cda63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12450fc8536058ab15700b6235b6b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bf59117c0774204ac32c74782da2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a8e94eb958abd486817e7c299db7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6d57f90e68918b3c273d7937fe996607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a23f8d64041c47805dc9bab095f360608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453846f407e9ee0b7cc20520bdc2ce2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541c3f293f5a204dfcf0702a24e7934610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d1be7af82cd5322195343ffe568b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3079dfe5e4f9813b0b463dd68e5e4c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8d6dbfe00c16350e477d6763562f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1425e0a1108e6d5f82ec7404f7868614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0b6856400bc58645f6420db717315615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cceb9187c9348e8de857f8992e9cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848322b93c93d0ac526184bb2a90f2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7287d58d5945ecc39c2274a5d7ac67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b842469f6a59dd389c695029038c27d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912c992545d0f809a531cdf8454e386620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4031f36bd6e90845e2adbee1eb566cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2dae248654d0794cb1df66d608817622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d0829503fb3ad31f9ee6f0b0fd6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2ffa95898f0513e03de7b23316951624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a487e4f0dd81162c46b3ca18faf3c78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97a58c753d7eb5dd0599df01a3fc8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edb4c59e9ca355056b9254e10e7faa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932029d2ac3575f0b7816561cddbee3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297e3fc71f7a45f5f711a4121c3364f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e645260a3ea8f75f0c9f3f686eedb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384615bb9ccd9b97b667a3deb46e1519631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f4b1d545df61e8c1b5fa3f306d9c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b103acd60273cbde0468c9812d030633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73039db3720438911768825d1a936c5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea3839784405b7488e7702f52e0caa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164549d2d0d36fd45d44f33b6a8d65de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ee2ce409adac07d140d36df116ce8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eea32255683953be7be48ad3e1e27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d1151c7f032336726dcea99a5b0b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acf7afa18850597f93e8ebfe3a9404640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775325dc41dbb134aadde5cc126f5afa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ce549d5339c34bfbe958e424a794c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349ae272800dde8149ad089be9566fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c12c75382ab07e5093c188d1f4073c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43273f1424fa0d82b86466bdfb357eca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087077d3e530b0cca48216cbd5904aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d41a95d4eb79914bd4a194e032cb51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90cb0ab883b9868ea7843c5f2fcca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb97f20aab9b80408ba3fe2ccac2ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ecb2307f2fa5036fbbcbd18cd0237650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292cb234d8ba24c2117bdf456557ed5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe431cf5977212e23b4e9ba74ffba748652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad676dab36061e9c0d4f18007753103653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894644a00f15cf0410985edb2db2685654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c3422603bb3b5a73b7442d5f33fec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4d8d99b8bebc6ebdc98bf613710de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5dc974f5d0432119f813aa5c717cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d9452195203493f342a441de06d1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c426a180380b2f124744d48576663659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b26d577e76cd98a2a5d4cdaf2cad84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728820ff2b1b89a6acb60e181895b3b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28d3277b612c59ebd65cc963ffedab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9b401cfae1e7ae991831d4ac87024663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff4f9c1d5739d6550fbca70c7cbb8f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206d7e31351900c087b41cf6375520a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cc267605e60b03682de6cf3cd29f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d2e65e23252b919bdbd4b0e61b195667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bf4f0d57f1afc797cd5479ebb4f28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ca9a844837d6b891d37d1f22d73e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0af4adc1340d494997c97ef4a2629670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f688bf7dc7a89a90fbd610ee4eac6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28820180133ddb92abdba2f6828ee160672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e41f817552c8f45f2b9ff311e96f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eb226a29f6d0b6cbb4d31c2a20322674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcb078fc02c1692cafb9a7fc310aa1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ab48ddcd714022d74eac73a496a77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524a0df6168908e90ae8ae539174029677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8892f330144bc84668a7be79fdc2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b4aebcfd0b5fd15160b96559dacc7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49523f2fae856a48bfde7fbc961236ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb16818f715bb8b18ace4b9f4b98b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ea5421e72cc4980e1eec83f8fcd3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d0a307a4c2dbacec6568996a00dba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abee1dc5b858d319a121a681809609684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daea0cf1d6c8c0ba0c447322b42362f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40714174ef0b4ff9bba2d2f3fb085bce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b35668ef898f864a1f2c708c74e33d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572f0845364837a1531759c24988c38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae809ff8e766a053a6f40d56703b460689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ce36129ba8347a08400764b5c2d23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328974fda6c9f441e577ba37bddaa1b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34ffabc02e16bc440e59457822d667692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34b5be4ab2049f9f61cc108f54c82d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be47446c8263046dc0caafb77f60db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a3d5cee29a87695bd32184e0ae682695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c566baad5acf1639007321e792610696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fb36ca611e4eaa70566a7f8952302697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e786601bc09511d3b4b42baf20753698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeab6e3d4ce869de1997c0a435cc02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaca013f7b726e033ad0bd7cd1e851700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d63160764bd086a2c0c313dd7a7531701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73f138d9d119ef29608841bbd86619702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f925a723832f581d9a471e547b277a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed87598fd0c8f34f749d7020c4120704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12e20576e20f6f12dd9ea05147cf58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b6f2e9ca0fe26e86b55cba867f9ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169a8565a7834922425c746e5a985f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd775b92f7fc69fef701608f97a34b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f6cf4c213df1c3eaeea227e8bf1fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b02a47622edbc28bf17efc8c603ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cae1d5826b1eb8cd1627b3fcc974a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1e0ee9ad8db09b4d97eafa088141a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1246e5b331e31161ce52680905551b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753348df08e833c095f162b3d2e86c75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04713e0838207afe9a33e7e1975c3bb8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60186ea17b37da4bbcbc94b473fbdb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c12300646dec6f3810a45022504aa5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef66e738c796322dd98ff6409365c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979242868344dfbe75acbe5a9ec3594719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87f32d5051e6ba8667ff6a43370ec2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc345a8048db8885f8de40cb0e2eb3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49623668db612dcce0ff38c600f831c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446bae2bd384575c12ae38588ede3ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979abd9285c0bcd97933093e41010ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6df5f65f5802297170b41c71da5011725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9d2b87b501c8384d1909f12b023af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c1a1fd9f709d3731fdb723852be8d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f814f2c71b7a8f4506946f4dd70840728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fb161ac55e843ea97079b46fd2376729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984237a25c21b2b720fdcbc98516d93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227125c38750b33ca95c00c434653759731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4e6d72df6c0a5b7c0b920dbad85e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5cef2abd4f1d32886f3639f19b158733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeee6b1508ebef5ec18b1b7f0903be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06dd4b91136a1124380e0e3219c95b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb4fc2d4a93c9d833b9d075ef6a8c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf85ad11158c3c18175360de23174b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4f4ff46b1697790367f94e2c200a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77bf182630ccd0563c8cd7b39206c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b37849a65b98334e40a071ebe6080b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826914cacaf0f41c4f6eaaaadc28b36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c7c37d677fadbd1c3cedb2686303e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5739307fa1c6d3e50ebd56144a4b07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f014f32b5523fb02448c473e6cd811744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d4147e063ff76fe2caa64a51fcfe5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140110ec1e6d5ba9049ccc2d745366a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c1120e2b12df9c6c4199150f73b76747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb43a34356737e2d1a279ec86b544a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ff39d117a8a40e7cc2976e426f829749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c7da688017808a8c3cba6bdce2e23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ad153a27c6558bd44342a8f74171d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f38ce559fedf87b97f2bcb63d94b33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e855cbb3b7876877444fddf05356753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe325add4e612166f63a0787f772eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542d0f920bec92c1e06f9c8f7c0da64755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf777f094fd0883a9b5440beb0d2a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7d299cf2019260318ed66c0f4a7c6757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>