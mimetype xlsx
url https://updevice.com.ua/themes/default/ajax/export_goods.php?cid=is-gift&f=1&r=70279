--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8d2b34d12dab0c44bb725ffcb6bd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487a4673546619d069b1d72265fecc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d147395e510c80f95231518063c814b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2deb32a05934f4adeeb93ca7451574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb1184123c3ef968c7b784e9841b615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51c2a7140fd1fae4b7d0866d533db46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc70288f080b7b1823b2aaa5194ddcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c33e69b390fac10c951fe02785f088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87eafd1889f86e04bac0db14908e429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc897b42919022737b839a81f8fa90210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed5085ebe495200a435d955097116b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8cd7c1f4686b6ec3567132e18a55412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592bf96cc9e34fc9b7f264c79ef653213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939ae64039f9e7922c763301597c19a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f3aa88db84ce1a5c29bb795fb9c9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42003b8348316fc532145405be7fd5ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4651ef7c9b298d4b944bffc63f27beb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826c310c6c4d46c11466d9f38fa78a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8b9ba62c361b747e3613e8a8b050219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842840b347bca3d3cbd76c71b793d9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e75b31b83c72fe4e94d3507d331ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b6cbedb8f725520b5810bd4eefa9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c777fc300c6aafa13751b949598b68123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5fb9c2e3f5fdeaba87300479c877624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7964ce54e6b160f38b89d74eecfc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c116ffaa966cde76b1af9d69e2a0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbc0d00c419fe2264a58d30ebb4de127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfe37b8c6432c24a52235ae28d61aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba89ae4449e29b115a94a1048f5b3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32338db072b9fad5fff5917803c4e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c104b2d61a2a11be0da5f0b0e17ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb92b831aff92745e87d0c008808bae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642b492adb9f68ea8d3dfba1eb337cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b0c82ea116fac6748c1c16160f8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79482cd88cebfee652cee5fcc6fbb5b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efc085694eccab1608308468ab406836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c0b8f3d0a6e8d84d548e9c610d1cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f933b5eb461c8fa74ab24eda25c29ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa0bc714f939c12a54355fe41e54de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c0dd29088c9c2284a21e868bc727f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deafc2bcb1c496aa8a06ce40c719f0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556393939efde2b42f802ef98066ce242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b5ce54dc1bf01b19aaa0f6200376e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f4fedad45866e39a4ecfd365d61a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d05ac22f55a301041b54ea559b988f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f66f4f769bb2ca4787f884a0ec4f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b67c6f61e4541c1cf950a29667b7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79754d16936199a178019a202d8bae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc64714ec4d4f669c9219b4f61e16c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59d0a70ba44ff15d964be7da1ea98f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67b2e3c05d1e513b92e3e628ddc24651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cad3c4a33a1c69f7515198416a357e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f229b6c2c0b47dc8717ac329ccfe66653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dda37243f9ab788a3fb224b25e99f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4260c2fdce7ec94715811e8c33cf4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954fceec5c86760a911f3d7ecb5eb2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a432a7701ea6fdf2a5b27cce09b5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aae9473d2d8fe2cc350e479b07d4b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529762368c94963ef44ca9276495e3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818201e99bb16d743e7ae39b6b7d76960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ff0026f8b49cd1d69b0e87f02f32461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab72be27b265bb38b933f5d925bbe362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea339d950877f9edba398954e4d7853a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e2df2b5f8677b233f37132b904a3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ebcec945b8307a0fc63014ef7f2eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235881fe6585e8556a8f315c3bd8157266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df219e2249cd79162187a990794edb4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d078a8557234f166af4e3928a424568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad8d11856fb0f1e9a3f98e4f22bf4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e581aade00bb85c90ff1b87da84f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195bc7512d8229149fb58f9ce23b4cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0285473905453e9fdb98c8b37af7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056de3675bdf9319b4534d618f6d68e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237df27732a44b6de58bb6d1901fdcad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef626b3d7ab2ead6feb101a3a0d1d1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8105face45ec995ce6e64b4cc1077cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f337741f14a29248d4ebc685f7713ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6858fd0e144139331785a1891f4cdf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa69afdf4634e89e7d4a30187d2abfb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c1a6490605cdb7515b982f178a8c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fbf13ce7d38a436e1ea490bab7c2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d45312839b6203edc79de2ea11efd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994093e82f4a2201833caf086e554a7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae25dfca9418a240468d7abc425d93684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb965167652c67f950f285500047b5ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577f128d9a2f3142165e2c177d7969c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee63b11842b4dabbb4a5b50c3e32a1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78579b2aa9ff20911beeeb95c1dc6b9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806bb17af02abfa105de74486e9337d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3be68e5db047d9e4515288471fc3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6fc88c495726c187a96a600898a3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba080d27efcd52c438e16e3b98ca93b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263c18688cd3811f99312172103edf493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cb5503a8c193683572af67cd2ab6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456e2e8f67a3d59a9f6800403a3dd7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335a7cac4b1e506ca25ee36eec99b3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713c69ec2916c2e3013dfa81179bb2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e87f1c7758b2b55a80e02fbe1d7eac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba82d586dd1e24ecb9d8eade4eafa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c20483f0967c5b34a77b28f22e79aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecec093330a2cf4324224f5df023d07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df4772c1b38f5ae43375f22d280d42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d1fb2227a00fc80a2de21489b8a03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6f6a79ae6b95845c46a89d09b249b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dd6f1fcbd5dde67668520744f9433105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5cf0b99c0dddee457989df3d63923106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5d6b8bfb9bdf342f974496ae6ca4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7a2ac2a54284fa10d187cffe4256d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948a536761b23ab0fecbb571719607109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321a453e9eb64fc46669e7d2c4cda64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce3074e71a0d0f5cc64a91828c5ab9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539d7ec7ddb159311a0200538621e99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddacdb8886e4dc95172a04fd5ffa08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e4c8ae5992c074deb281bfb3b7102114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa93712ea4a56e515067534f605d1d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38a0fc3f2d4ccdfa9efd99f8f7cc69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483b25bc09749a96615eb6133d49e95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5af2764e8996ee63743c3a0b1a4c30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3de6d514fd60c9ee8c10f093ef618119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942907280931c45b1f405f62733646d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ad1f2a205817326b11724d6a36e59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941c08e6cf9132fe215ea03127fab1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4c58d437bebb88b1c9f72fdd0aa13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2de6acee8b9fa96882361d9b497ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726516ec3caafdf083bf07604e202172125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dc8e22aa590829460229d1dc4bea6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aff43283617afd517f6064c9c65b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6d3f4f7b063e9e52abf2a8a8bd34b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd7c62a700d6ae72974697f5cfc6ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc100fe17ea791bbd751f61a3c7158ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f683a14fc9eadc933ff8130702c0098131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb55d6f176fd8005007e40a3c7e04c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89233cf6683345cc723b39aa5df724d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ad182ea135516ea1db99502629b5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbe91c1f8f1973602b3d188b3422ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b04fb6b5eab605f3a3fb202e7be15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1970c14d67056525a4c2a634d48997b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20383833f4890dba80cd6e9e03d01ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d989f21764b5d6368cd915871f57b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf62569095f8aea40cf0de1651b7fb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bf399e903aef19c25cd045a25f21a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9d529938009ec16b35b487f753175142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d27925ce6e63df60beccefc64b0b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2a13ed93e0e8a0a9c1a417f04bf53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38f692367024e9d43a8f4acef59acc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed7b04ee7f54f5d07c42912e11db88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58125c07999a3139da4b6f60c1e3503147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e076707558badf6d791fc39a82cdbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8599dc547483c0ec1aab79b494f74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad95e48ddbe022b213adfa32ca4c1b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757af1086f093647473495d003cf6537151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b940e2fb9978654fd9ff90f063c2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0baa9345b8f70427f9e1c75447c6bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a7b9281f2f0593c8033acf321c312154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9b0bb946fd48d5245a4f3eda90e20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85a0db3e28757e82d9ad50ba4f8d93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b5db9518c972f9dc5f2f040c16919157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9040d3045ff6c2f283a85af4d02d66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4029b47d47ef4af334ca2411041a76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121ca13506c025d5ae609ac631252ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15323539ee19435742e8c51462b8f769161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b98fe795397ebe3a8f02ee4d00a46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cd8d9385462f355c43d2a3954cffe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cb26d7e1b0fc88cc5dacf5bfaf6f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830120f1d68132540a3dbd8697db342c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff406d13533d7a4702554ccea6e5132166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc406e6289963ab65054fa8131faa074167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f561ba98283c96c9cdfa1f324ba96c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dcae4259377dbc7b2f915b10762a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c43f5d9c4ef05d2c0e027ef4c32051170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5fbd25d9e7961f44a3f797ebb67a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359d5e11162882cf1f694db430ada51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01900dbe5ee1811d9f80e56050dce85e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5ce4e319e863d066713d4e3c35526174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fc1d04191bbcd124f13e9da0d0f37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d884b2c9b4e25b8362921fd93b137176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9ac1f0d9c4720ce65b5472f5c0078177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830fb419f8d63ff8a13afd29b735045178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d695bab633d09ab384c1ed77c2f8d6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e69ccab857e61bddd0f9e38ce581d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541bb72128ecea00d76b6a0e919c1d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c8595a65932aeefee05ab17f86265182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e245f2ed29ae9cb194e6431b5a762a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e912fea9e4fee24a364e9fbd2caecf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c27872406636b24513b0eae09de3ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fcbc09ee64fb127b5d6642d2401ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8774394fd9c806b3aaa316ab43a65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38d428cbc39a9883375147bd5259ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ee58ed55e273731292be5f0f18b77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b18101d75866edd25f7e348549000c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c7dfc31e3d980dbdf3c05850bbf31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d42bf2caae9c515572349abd5eb3fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d4864612f07609d64836d15005e58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd97a83c8d95ae8b993704a5aec9879194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351c18744262480fe008bbf20e0266e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97c8db0805d9c8c29818c4bd945892196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28b93b359d2dafbbd746f3ba3302df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a2b4de2f45283209839258d76a074198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a3a66674e1b0976c6a71d37ca3cac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febc3b065f04a41c68fb062113cbb22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14186cea5623b24d36a2f72f67be3072201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96f8e7f2111b7586d926623c3349e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e62039f0ab260d6fdc163d20eff5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0404ad57d4e67fcde27e81dc56b80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f666a7c1ca66a523336921c9bd049205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e2cb614137edd00c2debe485864cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0fef1dbf5dc5ce4b879374bedef00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f73576cdca0ca8aec4b48c449c2a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd41b326462879f6126df42784ce7dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cb8d1615c0429b47cdfd357dfa915210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd959ea736e00fdac8fe64d78906c61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2500a783a333f1c7d393c55d728bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e1babf186701bd6e5e8b5aa6b4d6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bda0627dfd53720f8f373380443d3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d119c365c2d64339bf473b316e9b15c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d29eb7c185a19e18ca9d213005263a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66983b445797e3d0f14c176c894d32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadce73588dd1899ff878967f481922218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d901f799b9a6e3c91a808c77a4d5a36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa15aeb1d908df5631d16bd96b33c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe4286455d0078cd833043b7c7b6e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dfed14b6f2d6a7225a2a0b02e0a0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605dab6e1fa93e9aa54437ba7cd02d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c4421ec4992faac1f860a2700d3f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bd0347c7b08f9af03e7685b6dd5f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56829b1296863fc0e3c1f50fc2d94462226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429c10d005d3c2fe0a9491919d20661227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611796e395d2bd4ed011c7010b7a7e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac4a20156f88a99ffa6b99fff54c35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cf027dbd75e85a8821d5a25ef6ff4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e1915ab3df4a1720fe8c487c161b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98c944f086695c443cec4c3a18f5d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfac64f05fee98bb62d365fe59e289233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8c03e232e45edd963e7860bdb7f59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ad3100397d11709ce6322b1880e93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1769004c1939dc5d9694eeb7600d34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909252ac272aa43244661cab53ad738237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d76240d4b6c9c89ea9ebd8123b307238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b72d223055e06bfa4cfb9b22fb988239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9839b223b88fd8084bfbdf2f56ce8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96991b8b9978b7b5e5edd4395ffc34d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de505805a891717c06652d576adbda5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cf726c0134627478fbfc070d5f2e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e02f4ea80f9f3b91fdface238e841244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311858b876e83b0e1aebf8525dae0c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9932c50e4e49d7f5a072af7615c0fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c6d990f226a026f01ed74240cfda1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9e7c85fbab5816d912fd0ae982b4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e22eeee4f1f39031af271c10a2b147249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbe9de06e796c5c3a7974d0c97a02a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa7d915a4b60f9d4f4d95affd6ab70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de66091897a1b54e94a85a6c34c816252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292ddf0ab4c332c4e8245a9fe3abdad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887d5f2b3167b04f98118f91e6e63ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703b1660cde0862af49f34aeac0de16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f53b8bb8014f86aa9172099efd8f89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436903bfa8a92f2088d2cb4fe173245257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b323da04ed6220bce429e6a9bb2cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c39e870b4c52954eb5df2dfebf077259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b4c0a381e0fe82383ca33836177ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054b9266134d83d7b428306d75bc7fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bc059372617c9ddee60ee33127eb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5358e8b398d8a29df6b0f49d88f72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea1c5f0e23c93413184dff417e811d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba4a80cab06ba7ccd227d45df314ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3c39daafa37ef13150bf6619248df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732defd23a96be3bc369d7dec51cdd1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a541a39f27c6c1a7845b4e5783bf6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25391db022087b829cfc91ff7d15015269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7b105b1c0cfe257d7bd3d50700783270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b8c6517b02e52f568b94e7e095660271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de68321fd97afbf586caf0a5e5d566272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd8444332cb47666ef9b86f21bff00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c57207530f80b5a0f2067c8e7f0369274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d294a72ec64d1970d9df3d866b2ab1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d582753939333f5523745acdf889c16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4359c3e4e8cb409585e2863ee66f4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5f53c4ae61881a8935e1b0457b4c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c38ae791115add70bb60a3f7e59f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae276db85a51b347ec5572b0dc419c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171b2baaab902304d68b18887fc0753281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e33abe7ab1a42a8ba8206dda57b9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf08f2abdd059bf21633484663f415283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511649b3931f45c3a66d7483872fc89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2bb9331d1626cde8aa53f595ce69d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3d38fb8b46a27354fdcdf744d5ebb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b6756042c775ade42e68eb3b74a3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d99c50a0ab9ebccc87f5826ad7822f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d3da01332d1a7b3132713e007bc24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75810bf3942c26c52bb021aa9d0954290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0998f128cd69a75ee513336358dc1df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1706c7220970612c8c9cd7832bd17eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2122b8ae099ef3e2ab3de3c3376f14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ce61cf925712a5946d3c7c7e46a68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07e35c4b6df12fa33dc3126d885aa1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3132e5ca07e3c9e4f39b21f9a5651296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae57cf46b48f8d59c376b6764345ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728f025ae2b730f9eefde19e2bb238e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce5fed61b2737d5175997eec8b7183299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6966c5bbde447dcb688ae711ba7f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa3a4aabb80db752feaa6b7fdcc50b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e33d57ef7944181939c2e209a9716302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eeea40d029ef2ac193ada31adadbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f77713db3d8bc350065a47663e9dc1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d2ca20ef76380aba95562a86fcb2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d836a59aa98fae3b0e2f3860651c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e068e89d51e12df470100524e19c355307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6019cdb5ef86c22dbd9c36241b8fa3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712565c85139da0ea542d662dbcd3cd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecef9c6db5b0768c21d2d63798a2888310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10a975f07a79f8fcd22c8b8451b395311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16002e6d7e54f1ec375db8a85c13dec6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77ca0d8a5cb6c79c4c97bf0dfa51ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efc33236c1fd524fe50691499a493f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0750b4b49a2055b31a0c1ebbbef458315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5538e436d0760d7558d0c08138f453316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e451592478b9c725824349ef7302789317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bd0e9ce9b8bfedee19707fb5d9ead318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90252632f8e210ab5f7d4b8b35a548319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc063d6212909d4ee18ae20a134f93c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeabcc9771e9131210cc9c2c1e697dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9465cf859e5aeb5462a6cd36d333ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5df75e20b0ce1341bf7c890f44da75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231f81e022f52d58f1bc6bc6adb2903324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25175fed7407652754dcebd041e8b8d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e50d0e80733ebab2978fc82c9aa03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032960c564a4c5bb565b3ed53a7eb7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08188f5a0172d0e32e1d323252c09381328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3b4865e586303ede682ac0f2548d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a456180dfa43ebfa48d57792ea12d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8eb5cf768aca091d6a2a533685fa4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f3797eb0075030efd2fea618552a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d6ad5b2f1f6e0aa77e91b2f028f47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bdbb94af51ad00091127c6dbeac5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514fb2b153146ebfaebf799a206040c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d02ba57a585233652d3f704445b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea085590a1cde25b610935aa208e66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad808d7d3d29f06db239f77f65197c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d6be20d6a50b5e0b8c330c5e67718339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e73864fc0e1d1140be023210a0a76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ef3b8b408750430a9ca35bcf008b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f408e4fded0a16b50c144a1fea635d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669ef026c879611ffcc77e2baf4387c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc55d26e1e87e2b6b633a46d2bfde9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd69edaab0ca4c4185959aeac8dee6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842c5b045da66fa7f00d0c505ba448c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea382eb953813b1b1aa7d50685580937347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b148616ef57b9b17c252b433b77ac1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf63546d8777e3d395c8b20427b8e7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb701152d4c7d2616cc429366944df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53d6345e8c18862504c98b80146fbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f585c5c374e9d061034169b69916ec9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077502ee9280dc8435498c14b33c01f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76be25ede44cb31924ed171e611132354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ef0a15055881fdb203fad94d07b5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c6ee521a7efdfe2caa6ea9e4f162c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f28d01101d4928668dad8d17a14ddd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23988c49528010426963f840411b595a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b0ac77b5e10738814a816781184f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb15934ee864ab26c96008156f7581360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8d7bf6df54d83445893cb58d649f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0b97ab8b531eea30ac0041d7eb546362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f86bc568cebf322d805f7e27cf6f07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfe3488fe0e5da7bbe84fa83fee6c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba6f13b40167a52d77c5e21aa2910c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78d57dbd19292146dde663e2fef7b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496bf202175bd886913b03d7436bacc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d564ba758de9072aaee07915b2c5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368590bcc341492e9875a2b7204a6af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca9421bce59397619775ebb62bf767370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2682a071c9749d2223ce44850902b16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90d0044c3d1de963a64e3321a73a1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc46825ceaaaf933932912201f5fd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a47465ffa08313939ca652acda7ac4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187bc1f9c7c1ebb1f45b133aa4b4989375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6de787f1161960e90003deb90c9634376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc8a03048582f4590eba229f98e336377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c837c0b5a1537e55d25b236cc6457378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b245d757663cd4441dce68a1f39206379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd173a2c58089f69f1bd5788e733fa39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5787e6d2660d1fd837ecf15bb2338381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac0714d911fce6abe34cac378478e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1f15ef055eaf4625e03a879280502383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46a62972fa233ff2c774677033e3d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fb59e1fd766f44d00e2995d37ba1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ac23eb30e42ce2feee31bcfee348a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706035df956451a7e03d1140790293b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868d5a519c05c27a44b0bf3cdf4a310388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0acb211b4a7285ba6136698fd74846389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644d8f8d415ced9dc4d345815d00202390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8459adcd6e5f8ac565c31cbbee4c59f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77af261ca8df4bd0317ab7d4b75fa92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94293b7201f0a7c07415f5a9a698d16c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057dfcff7ebb53df12be30fbd68c4fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a7a56dc736db3e533cadc17b03eee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6d1e745702d7339f5aa17d13710bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94d80a9b85b687bb5d4d89b1df22ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf7abcdcaf4a8f4c02396f1594a559398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8504d986c578c3dc694f2717abdbc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c4b2d051cecba5e22091658bf9428400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0fe75911dd6713b1ae65ff09d8039401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc35098055fd25414ae383661ff75f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dea11de88b6c38d73a0c80e419a0cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cc0b7b1c435bd20de0089e5b8b10e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1b076656d2bd52af55a3bc9b41001405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57011644d2662e13a62dc86e83a9ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6603b376bd44253e28913216d591c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713869b4003890081e2f6c8d8561c902408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163d4c79a438f5407f067a420b9a8aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511220e5fddfcb3c4f9796459b5f07c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faaae6ca521b8e853ebd23560ff3ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648fa01d1dad4c550ec84349c4be7b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e742cb9d729be34504e91413be90dba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611a3c58a202a7f398dfcce79cec1b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181daeb3a040083b15d95b129c294d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb0807d6c1c0edfc88b2dcac083115416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5464d1628806ca8ecd0fe6ffcbbd4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a34ed21b4dc3ab5947ba63567b92f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340ce4f07337f5202e6bbb985b4f163419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197645989f0044ec10963d5abacfb14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150583efa880d1c87dddebacd2f31a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36e7efb40a66f08a77910ba458c43b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e3d32d1916c165a4c24191b50ac85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327eebd1cc0a3fd1d4fdd0c4f922dd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c2bdbf7460d0a6370b533552615f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd909ec4f3fd927cfee32388d0326c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e3c567bcf4f386e0eb123bef98207427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee1a3948031e390bd490f23ff86925428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b8d92157c27df305d44bfa6f22d22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d6b781950b6720039bbf9001e7e8c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d043fb948f32892cc627ae44536812431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7588501a6111e1a0c38a1b112fe6bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aa5bdd9aabdaa1ff1de0ed9c9b0d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa7b91b906be3c5d2d31e878b9c042434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e4ca49d0bd4ba42ac9b7f6d578ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43ae7d6db10cb8391155f83e98b760436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c75f077e30b918e23e0dd4157234c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3d1d004dcadc192942f3d22d47c2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26815a599106c4aa2003fd331f9c8e6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fc49d8c44fc50ea0401682c85dbc5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37254a6f1dccceb49742ba5167f97fef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5137a937d5f330201adeda8e0fce2d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f4db1989fd9576e096cbec39d82a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ade120e5d2fd1da40c6e66ba2f3f64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d1555f9838a2a554c662ecb4091c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab29e5bf011ee9c9b4fa9541717f970446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea0b3a136d7d7ce5fbbe46481622fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5930129f5610be541031cf2087168448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d6a720c5944e37a7bd0b06cdf41fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f941a69ab30877b7b8150ed1da6a99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a776703606a68f687ea67bc61ae8a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587504c6041a14727a57e3b367450ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490385e10bbbafaf0de845c010c4fc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92043ff78414a622c407538346f50e67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348444f5cc2e8c037c4f45413b1e2fc2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e691c8271f6446fa7a6ba12c45e93456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3a4790bee086ee6513e642ef964c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f67f4c24a7ae689c0a4acc883e82ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fd705a33ead8a4bf1401ae4d4f9e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a50e327749a301922d99e9f7f7506460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ade9480d94884d36aa098857affb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6977dbfb304fd4ad2919f3287b8457462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a9586c3aa195e95c7726b810e006c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeb4556d17d1576ae800adf2277acc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbf9ff14135243212baeedaacd29f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d56eaa42bad1a6677d7c88c7601b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd80cce260647b826ff554b95e8e2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36668f0ed9028936baa6f4ce3334cdba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a20f0c5e79f41fc00d7c0cd9d219fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f6113294c3d33ecbc70b76f1292dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f87f5ea02ec8406aab9304b3f91661471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fbc0840afa01e0ba6f45c48b28cb2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e2c6e3775b99e5b38c36f3907cc28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9f4441aad4fa0de506f559f77df77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8f5cc7cb577a3e3b4a95a1d8a9ea1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc856e8e8af147791641f540eda7ca8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aed56af4b10635b40086eadfc9c101477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5ff95c7a9943b54bfc87b136f89a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa90a991374b81b9a5696821746e6d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366ecf3d00b98adc22093bea5a8a461480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86d08950ff6f017d8003442faeef1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5971d2a28f190ff24825ca8c6b1ab48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5100b4d436d4b44d47730c504ed16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643012a1851846fa11fa595c3a0e8085484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051565fed9a00a87d2a6ab20268f418485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94abd215be01528f38f75b2865e18f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d64688afe166a0c12cd0fdfc20f44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deb95073e3e02c35217369396b1076488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5bdb93ed69ee9460b77020f864e6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2b081315f69f8484a69a2a65e7097490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c205d3530e6e5e58be6ba81da14459491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c43be18826bbe89638cbdab536ac7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756d623c3341283c75f895725dfb8ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d248182564edc5cff5147aaa47e09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27cf042a71742ea37b59f2f503d53f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ae064b393080e54084870ee78a840496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025549c42f6be6620e498263771d4a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5712d891df86595343139dfc8db52d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034433dca4dcfaa8443c3a2cfe734e51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebf333e7b3cd0d799773cdd4ee8e80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed32fa63ee8f7953e7dd70639b1406501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fb4dcfdfed0d02dfd233117efe22b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146b926e5df3915bb40d655e13d0396503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eade56f7e09189007098f3cd6b8726504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3564aa6d5dbaa2e6f2130ee95e646f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdfa2594bd4dd3e2a53c869e0a8fc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a694ac5f741fedbefa13206308e875507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fd9bd792bf844152bb21857c56982508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f5dccff4ce92ed9babcadd4684da1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb7dd98b27db0deef8fc7bbf8c2564510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac103843f5c468e16c8f44e99baca92511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199d888df54bf94e3a9169c1d316977512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea1c33d7c95300b5663dac8415d191513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ae1e7533ac86ff9ff239bec7e154e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572155190ab7b683b1c3addee8fe0f8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624e4fb60d4ecade932ba809503c7c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1682c1cc6ffc229af60e336eb19b5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb9977f8b4d525ec4a8794ab0d3328518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6b30bda0a54c6ae8696e8bad8c85a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f6e529519bcb9465bcff5a84b5bc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417187883fd24c9493fa0718a92ac8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac1ad7039af33f88472f8b8a38ac33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cee6956731aafc4fa60dff8d3d9af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295a64ea432d7032d75e9b206189ad6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a851d17287c2987016309aa76dec7c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f74cbf6b0526204fb2a6da6aa3fa5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106148a4f76614801384658d5a24c1df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645711c7a52680a9dc14b5f895e04ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c77cd606af81a9821c08a8ce9fb78a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3497a1481d3d0ec575a9cf7b7e7836530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bb1fa2aa721c8c48b3c651dd103d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974fe26d61380044235b91715a8e7b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acee2e554cb6df95244d67fa9f76160533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10b496550fbfb49fa2b574d8f3d9e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b618414bbcbb98deaaf8baa239bbac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e0558f97081b44b677711621b3212536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e612803687aed23d984a5ef9d03fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65c0b23f0d431fd8a4e7ae13063dd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b6c27f6857a4899ff447e96444ce8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2e45f2e05626b11556a2f409035b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64ef84f246012eee239baa9d6e6f6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db6fbdd6b3e65841b0d8e7b7925e66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b31980626d3a8e8c0a468b117c6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757c7e2dfc87948ac730e46b86d9cbc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b059c42c3427ef523dc8c9c5f25732545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481645147997bbd41ff71983fa552d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c4fd91c3d222dddd5c500ee49ad39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae433fede0dbcf304924bd7af1c2d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a198ad012c71283dc91ac2ee4f43b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077fc03f2de05dc662b1ea5b842581a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac2c556ad900c19c143a4638fcdb03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719562212258ec72114ecc90eb629fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de596ff56a080b9464b60582c97fd731553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fb7e9bb5806cf9df6f8220a0c7a67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29b601167ffcdecd9b550ac7aba105555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3653d91651b07c9eb3b466e618fa89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a89d17cb78013ddb47053de729818557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a8ba839bfafd2c008a0428e414787558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a523bf25973d677fe69c312c31f026559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1ccd236d086c2298fd1108661dd56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af589cb7dd063e2de3dd40e14c4972fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04594c4be86a85537b2e10b8251fcc21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6cf2c5b718fa9442a7bbc165c3ea6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bd8ef6842e6447cdaff28d85eeeba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9e2a71766a2a617ffbf1f28ed74f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528f593fc5dffa0fe4c85bc269d3bd7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe606312acb5096dd340fd0a5f199d45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b883d6d464658ae9060a817fb3b721e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3147901e93e5ae580e10329a1ab3f9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef055559e07bf2e21aea73cfe100a5ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89a5b1751f52181ef10c69144e1085571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6abb0c825ddebc394bea1f8f98d5d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b134e8c41d6f34698bd9fbc0d121fd0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3470949ee3db36f9b2d7364ac60da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6131cb2c10063504f85a3eea529750575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1be33ad127cb98dd866cdb3242db14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0769d4e50b0a5b2ccfd7d04afb520577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f404f99377f53ecddc89ffb827f7e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938865077391d0346f29192809fe3bd5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b2a0158977124ddda76b37fda5efe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f639019f869247f8398be3d865dc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2696f5adcf657ebe852012dd6babf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd8601fb48aef781c2eacd26d45846583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc99e0d59b5724585c01b7cbd7cb29d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41d4fee6c5b2e8c4c00073e79bf2c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14519eb1377cbde34466f4a4e81743d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a3d4d363fb257b30fca342deb947d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409dc1803d83d9883019308595ecbfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361541da6e97cab677458a19dca8ac5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af020fac7ebdcf264d2c27309bfd977590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24472bf55ffe15feb9a5c95b8a73cac3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2ea34f86e3ddf670f1e33b57580ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e4ae154b7c3abab5eb8d27c53b776593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54001795a57f8bb0363b845d39ff8fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e2d1088b5ef6d9cdd6a0de2041cf2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b5ab9f910e780daeb331e39db5d9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da3d1a729a5811003ee456108f974e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5e6d217d03fdacd38db7fda21969c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02981f2803587223324d2fbca8a9979599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63f778bfff900dc7ab64efd424e339600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ce3c208cfed4a5ddd1127bab7afa3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3414ac3b9f6fd85999a157b0c494c83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337fd5d1768a7f460d6db9d774ecc64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6911478ee5255aabb190aaf29324b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8004ea331d4a12f6fd67dda500bf4d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1f9b9a7517f47949be9bcfad7ed1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cfe4a3a171215bbe9c89e30ceeadf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef1c04db264b7794b33536af85e942608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db003130d110afbbc071ecbfe96fff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad267738ef3e8d210f56c16050ecb11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39c32106a926897d21ca9638519969611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408bb7a4ec8730ef5b7001f8653b551612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601433bf9d5104b991b5d96af085f09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e96488f4427402a56a5a51939963b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf51626855d798502661510ac363599615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7cc1463e6cc299a62235d31d60060616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698eaadb55f393d6f3d8f34f0d68472617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30eb932c7b4bb867537b358db6b22b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f691d0d31adee78ecf1fbdd074edbc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14423246b810da1229bc11a60256f6ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1918220887bd12651744c9578d0278621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded674be4362a521c577dccb68210493622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e568a94eece9ca554d89500b93bc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c7acc5ebc5c22e4cd9490ec196162624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b808f541a2b29177b0121d0df3c97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496f95ec0a549d21e870d043015bcc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5201f53b7fec3dae07bba22189d3b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc2137d3309cb4da6cd4b4b09b2534628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c0b95341a6a443307dfa8e8888972629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228611e0f5d99b4385abf6a55887a8d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929ef54e0df1a74b8ab00dc356eb0ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f47d9b5831aba7cc6ffbce079ac19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081f2b241a914cfc9389e8d0c568a10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060812462f0c58d24300dbe3be3f0d24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82fba01efef00adaf7a0bdb41dbb6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e793d2f8d9573f48df619c8cdaffa7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c7a92d4e024851e8a8663ba1cb434637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df077e7f885119023bb95e68d76e3e18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8156e2883de87c2156a175b484d462639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef363c3c0199b384f587fce40d7966f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1703e64f46f7e063a369e060ffe3d47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019a22618e4cc9d09b537cc73e2ccee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ffe32b5d1a6c931de085f48b3f2be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec4e788400521204d5923de2e8d1e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e2d575e27ca90015855bc6ba0a097645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510cf2afde8e105f7cd0881755e7b8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287226681e6febd05f7964075685b360647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3ec946d4e536654f2993626e35772648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64016a5cf4743a893d3247974ef4e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52069d401abb484c97ff274c9cc5df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1ea7a99351c58b151d300179bbae9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc49241ae5a8f7ac7d0c7f2b48a6fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db33a6d28f8a9bc91eb43751be4db5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285338b3c1bc23f8f18daee4dbc1b80e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ffeb4d32894365a387c03e17fca0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456dde77fcb9a3fcd348c3f4a54eef0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de007758bfde6f7bfc52f6a7b7606b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf0b83c9009c17d0e04a8e2ed52228658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212480630e84a52ef9fa9edbe31ba8a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590683f6f3afb75414859b052f3402a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b9761855ae4a6419e8d3fa60471a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef07824bcd170f80c07d1211b201300662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfac7e406b5e80d001d054b64c5b9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a570d6281d738b84e44e8ab0a4756664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57fb37df2e91259beb01cb9fa8d3b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b697af57fb0f572661609fbf57c1c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fce5389d7c95d17909aab2b55c0c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c25a669b3405541ffd3845620bfac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3c38b4987d8937a52f9b25809ceea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271b7fca8a0b5f069eb94af14da1164670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ef16b97964410d8925248ffb55f5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b599d443aaab96053a4ba812e5582c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a05c61bd92f26af1cfd58076f76f8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d97d240b356c1c94c48aa3550cf98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4a7dc6ba42d4e9d7e6f129c0e0518675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbecc8bfd4af6ce857d0136939e54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd858263a90ac8bd8836d9fa9caf09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fed6a71d0595f5eaa76d181647135678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491c910997cc353189f9206bab9502f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752450952713818a067c29a09492b3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c418983a75676544a27fb1254eb096681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffc3644488bf30ab0d5b9532f86c92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b522ad14fc4b5ee67a9fe29f579684683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008ad98054d1fea5206fe58581bcc09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bd3ab9fbfcb9c82b00f1a59b103b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47e0668c889b42b36b52a776ad4d72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f13448219cf9bd7b9566a9c71b2d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f72eca0a003bcc42d0699033f1045688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cd0cf77e6c05b3685ee85efd6cafa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217b9c669afdf9b7c42d03db4e1f5d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58582bc30d0332879029ce449ed300691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615f580766635d4848eb5fda6912f49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4770f1d52c34c42eb542fc7d6f331f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b75be91a66894be9510db1ed27b06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afeac20a20383c5baef47b3ec7fd62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e05f7646edcdccebdb93e831c4269696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d00b93e69698477cc3c3436e8135f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361763b9e1380e7c23bd9a7a0830360698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0367e368f86a84f9e78af610ae164f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e413a968b0092785936d1b639f65a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6469234d2a8a2ba4cc2d18a6d8e50b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcc88b54b67031e395804e5f455585702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31841478c1b21e28140cdd376691b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d0e714343db13a72f746e5a7f8b52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bdb88a12b10eaa91faa359d241f00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0063225b8d94dad7428a83515883c1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0440790a4064760878546ce66b36780707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812000742d690ae2b9f01926653a0d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b73a33f631a448a8e11aba8ea594e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b051e71420c6c1327e6749b53314b84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc0e923233afdcb7ba7aa1a5f19d6f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a42c508c202b346b921d8d3d47a3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c5904cb9fcb055b9321006405b528713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a7038d1e5289f286c8d2f66ce9c40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284787776bbece73b746ac296b5d2a53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06686c97adfc341d05c86ef90e0d723e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728291f80f24b0d3e3830d6b8d08a4ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2d93e0b69342013a86eebe5b399e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b72a92401e13c00e3ef366f532e66a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83701a339429e440dafefa321f0f1738720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af4e1f15fda1ee5f3765bd1a7bb2f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe496fe4e7b78fe5bc28c0acd511d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfed8b08c77e66ff7031465596ef145723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86fc1d6e03c36ea0bff3649d8b575c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c61f7ffc03d9d0dc33149bb73c00b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bd18fd6f766153ab8765cc8cc1843726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201391cb02b794bfadc5e62555279785727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e505ba3284d3ed4aeb76556fa308a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ce4256491a61d200b4be77ee13c01729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178df4a3a75cad4211f22aa62425c62c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889e2b161021aa5ff6cbde7c3308461731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817eaffc419c98376860bf0c9fbe4b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b09a4bb5ca3675368fac3bf80a9703733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f15fe5f5233215dd90891bc731a94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a7ae77395d3da1f3484f3ddd861fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb04f48a17e48b1375303df356c16cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcef16af3c73b3ea11df75ce2f2a6e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2e0af19598748ccb70f263d7e239b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6da0269a9faacfd059315bd73688c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a0003524e0760660c983e66f6bbc8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00919344777dbaa38d21caf132876be4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c07c2b6299129809137e397f29bd36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d91c91a44bc2c0722ad3ac7e902c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba10331d8aa056b0b859464ba03daf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a8a4b37513964102f07b69669eaab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c69146abd0843197c97da35bf0e6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a2d10bc2dc14f8a7cc46aaf981125747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26302b33beb29e3226f6618876211123748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50801b85b5f4540bb2c6a634a920717749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c180925c90a1213b97f316fc6e46d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80f1986b17eeb5e07879cd8d1738c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0639900fe36c297002d8e695523ba5f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ddd44fd8162c6b0e31dddabd93ea6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7fecd25b0dbbd576b41b496f6b5a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18ffb3923a8395f309135e3aa74c7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d80efb2fea045c8a040956fee103756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a59bcbb648fc2139d3224a3016fd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf27f5deb09849a7b3e6c689438632c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037de7bde5a977e3484740ebda4d5f0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf4eb04afede87e0a668c1ce540bd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f0c2df02f8bc529696cbbfc1b6ae62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05339cdaa56cb8a795c0ff561b33063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af3473adb334f4c068bb6022a2afbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbe2648746b524130e415bcb28611e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1013d2a7f49d9ca4f32e72fa614b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150f3b34bdaad0ecc1566969ffae09c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc2c85b4ae819bbf8b6782264a025b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667e781540c619ee8246776687c942e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e52404d839d4836f6e053fb12f872b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f80c0ea7bd445b084097493f5b5b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897aa55f1d1ba590169c1df520067d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebbcfd1d4dba78cfd8217b68d0b65f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6e3b94fc0375f1e530abdb1b86a0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aff0286cde56d69ec05b1bd9b8fe9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12942ab5a6a74798837c35e7f89ec41416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a89976fd8795875a918d6b39f5b2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbb6ea67ca86d5ffd82205b6a25f1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dea6b58424e5dee023cad4a1a376819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4477af0f690577a623aa08325ccea320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2110c5fada213454c26df3b896aa39421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c69b5c145f36a249a4c136d4bd69722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84374a6579927de71a11b4fda0fc275123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd8e4070cc997feeadcbdb00edf9c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d571e23261a8939db5459eb199e23425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647c5a0b4b44729ec6ca4675197225b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471393f0272bdf0688d3f39a0186bf4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4f3e62e1ec94a737c1afa61c73ede28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12a13f82351964162bb129c0d3aeb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdf6896f4ec3c40d6a62b0b7c6288d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a8d921220a2514dc5e3313353b1bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041dc16f4976f78aeb68e18b221de5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5245fdaa2d544907c2f60a76094be6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccbd39281b727d1bc982c263ba59d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b66f922d97f678f4040ef2429247f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d7b3259ae146c4ce996e10ce1d0bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44443702b08ab76886ed4de4af5e513437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1d60666966fe7e2ef990fb99a6c7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fce4b79107a084b7a75e499f57b4a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4aac1b161b580bc99110d61f440c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5725f7bb937591b4cc8e8e0aa1e7ea041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5373704535792a6b0ec72ec3df0d5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa575c105766c76c54013ebea93e8c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41f81670a61c38840757b4ab43810744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fd1071b5664bd22dbbb153bbe484545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8220702e69e57ff0cabc20367194fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f23c56f1007b602ff7af58c4e72ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f2a5effadab86c30f89bed1e41df648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238a7c4def2e767b48a3d5f57bdf92d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9ff5f3cc00fc9a6ef822579c3da7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea09037550edf8ad7cca8f48a6002e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a52c1f99783ab12bbee8b15de3cfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19e3481426cc2dba0356dc3d962d4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca31d60522716e694148c7010deaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7859590c4886a9f50935e195bfa2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af01dfb559c5f3f579e49418f1eb34656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdfe638888635ec466890f3e0f195857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca810b430a4c616aac57b667c8cbba6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995462ffc0aaa9466e701851635eb6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e2e1adcd88a469122801054467d5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d20e62c87e4da1842642ffe9b1e3ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e844111e0b9a41941455eb7243bcee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b48954ef436b6c1c3b12f89e18cc5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c1f299a7700fc44660bc94c2c817964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c430215e67502972487d3d268fd7e7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b2d871ad75f0cd57aca6add20837666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f9bcef91075d2f460c08f9e80da7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deb49804321105e386d4f87a249e4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04da1dd46f616e8fb68e2e6d49f20469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0d0c40a708493a6da531a6f32225370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359bad0923c2ac9ed3b75bfd10962f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da83880c9a149afd0d43a85c0bfd7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaa0ce3edfc71a27bffe0ff0f4ac4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cd9d6dd0f33e63380d98dd9b0354a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6201caf22eaaa98e42ae0791904ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dfe860c8e68f194abcb9ae984881d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553acc03a09ebcbbda583c58ab74fe9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31d3ab33883863b2686fa6631f114d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e414dd074b549216eac1acb6c17d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b53bf1cdf0a8cd027ad5821680a6e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2f2e35929a1156b272e87b1c40b3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f9add5f07428f525a42e4d2c7dee082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67610703a8e9ee212a4777f5107cbd6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3dabfe679d78e4cfa1025ff8ede3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f70ceda189c9ce0d5944cc441377e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7652e9e707282ff9f80132a95ee8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f19f532161f3f8aab439833516847887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9e5a84c721caae0b2254ca0b7b1aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570d4ae151704996399eeabf3c7c20889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce5e05736882e735b04fa4e298983190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d1d492122df32d749117ecb63f33491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de475b8d15ab7b08f696b692573bf8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de517688cff9f23d793843f869b11693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7ad4c0aa0d9bd47ad3040dd27d39594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d0f573cffe15bc62ce67f9bad8b4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4e7ea7729db36ef79eeb3e55b484b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dd7790d9307af4f5f18e5e9956f5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ce4a4eefd332733217139d9c0a53798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fade0757e23e50fdf62c689f771a4ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6bdfa4e0200403acadf218345982c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773dba403476ba536431653c0771eda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18141f544521e19af3ce59be3351a375102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e117cce4b527ac1440d145292ecf45f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabffab763d2de9a58edafe76125cb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f03d0984b140a00076756109ca7b0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f86a5bf488441e6117c914d15f58a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ceb4495a49706ffa6844a64b1d973107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daff58005e9a13ad741df5ffa1ab4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abeea7bad6e5c3ae82fd4045c8ed82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b12bc9694f5ece10d9e8691ccc3ade110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08326c4d8c855c548da5e9bab26819b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc37efde5ecd55ccdf4a9ce9aa7f783112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00756f3aa75baad62c19d10447959e5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c1667729ad612e5d1f919f91b28ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fe152480a6ad7be955f09e290f877115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b84bf1e40f2e743d4a0ed11ec57003116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698a544f17c7d2038d29ef6a1150f6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17d361b34b46edced53fc71916725f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d848aec59a6d62a0380c1c106180d78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2855942caa5263073dd9ff24d4a486120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d25bc40d7f794cbe8fa3cf2054903121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93c035e368b3c703b96af15b315def122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef5715e78e590d8aa116dfacf733b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9918a0c45f65afadffc85393c3246124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3d6cecea369d8977c3ce15a71418f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7ce8185c48dd1ccd116990435940f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527b9cbf7c86dfe674cd9a609c6799a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f464a0d14fc852b04026497da9fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4d4b0a80a0f620144819b092b685e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b17c6e2263805148c3eea10a7f008130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da901790290560e70ed27c801ec8d79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c209fc4a99536d3616a724ac777f1a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeacc0018090debe0b04f7710b5f76a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffdb2e941ea2386e3b43d391ab7e46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29849d987c403b446e104b83b225d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebb87550ee0044455a24ea05c74a9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c70a5749a03e91b9c20cfd3846c337137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e810a95c275885fa85bd3fa20870dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec4c5ecf04e0caff0c1228999765e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e93a4d10c0d9d8c63140bef792530140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80988d10b235a36d65374d45da051f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1685e15e002afbb93f60b9cf327cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58037cc27f673ed3b2583c83552e2ee3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ac9eb46192fc32c7f9f167d8b9614144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9711b331f17f427069a5b3719fb6f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bce90b69c2a2a62807539ac41af86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47397e84ed258fdad8678be9548253147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd5dc11e8a9c0ed01e917fe8fc3cdc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbd0e6c31d598605a16f081c277441149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89784c63c934f69378a9c74310a618150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43893d27ad28c3a0c7fe5f590b91d27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685bd628982537d28204a2d65332ae5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d27bdea22c6c03ccb4ef67d09ef8e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfbfce62bd8dc0bae3102fc36a50ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e20d20d95c17fd2f51058c0b57cf1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f7f5832b8b1c4ab8ae2eb9d7c455f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df465e0e8b3bd88ed40833dc570446157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a706fda6254077191a16f4d36ad677158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a1842303f5440d061689f550ceb0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb7b387925e318b2136de244fba60a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e70ac506fe22c3b40457d015ed566161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692df4fe05f51c7005396d11833e8ad1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a27e52267112fd9ac58b140824a3b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6866a319802faa78788be305ef949164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28ac8436c4885855122919eccd30f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c38c414327ba889269ae707389d83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eba3a4e59f85c922933067841d4f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270abbb879dfe5dbdf6aa3b57faa8bf6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a81543adf0ea8b064a3cc38474f289169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76777123cb8759032c571a1ecc623051170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c550a6f7ebce103c4fd9b327188d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb96cfa86d643deec8162f23d27ad40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159c032d1864c7ea8c4348ce5429065173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d24cf5569b962e60fa511710bdd96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fa89aa1a3b7fcebef620d2b4ef359175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87569972df0cbe00fec111d0ac1c6d22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d53bf02b03f24e13317017d80f383177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5d1762ce565600f9e9f93556ecc8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2b17c397c034380db09e23433c195179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc85211c65c6d63ad33b0e03c20ddc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444a92c54e9bb57019523080865c7d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a43bab3d096e1a4af0dfd78a09e44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190e90deb0a281018418ee271dbb886183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378d3f3b4ae9109a1c3056e428dafde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31075cdb0de65f455d6ff2fff617339b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33718937c38da1d3ebdc467678a61848186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311eb32fa2646ef04e520da5ee22fdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e8698bcb89ad492a5a81b82760f9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b43e903fd4d209b26bc30897bbfdf9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a661763102ba0f5538ce19f3b98bed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a732d6d9f99417067840a9274f31f9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957986d27f2bf28bee6092b20ef755d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f281c6a9d5c9961d20db2dbb02bddf9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d8960c32ed0a65155e5ebdb033d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e1f668dab65dd1e61333d5595d1ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497d49a26a86305acd88dd26b2be940196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c22273d4f006ec36fbaa87c900ee4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47203834c2ae0fd1d9f43ded91ecb911198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5b23006eb4042fb48ad2b4eac6fdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a751a01b6c2d463c5d77de806690200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257d44beb2c5c8f7b8db4c741be41c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eccc3b0eb4b55ae268761c66fdd9eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fd037cb615cc4308f99bf385dbcd5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8487079e4b6d7ce2d756192dcfdc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a923ae825b91cfbeebabaae03d747205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d98c713c8cfe963e5f03938341c964206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce2267e4b532762f4670b9dc7184a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b037556205514435727801b2b9c58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93ad046008c9563d9a9085f1bc6f0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685247970d1759cd391bbef3f6c98f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3063779f9fe3bd3128e0e31f8eb058211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d0ab11b3aec5f9e1702af7afcb738212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90e021bf12d30abd85a8d04a6dec92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a298a4ffb691ac38a666413d0618ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116284d19c211a0b542b188ff21888d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1dde49f6693a0cfc1517708bddf20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705d9609b3e271f988345dfe28156c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c26f89573b6fb9949961568832c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799ded67f2054bcbfcfdd9c61cb86cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826599037adca811bb6b42d79b0f2ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e76066727d3a4ad434b4c1b60e546c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39330df12586e9eb29a07f8f5459bd3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082f197bdffb56e6cc72e88578cd690223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030fdcf9a31b28e68607390b271eb1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ceda539e6fc34d124837badfbfe47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c56cc872f48bfe2d3798331fc0015e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622cccf085e1e5a15d215d08f5b72eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50985dd611a4fef96a90b77973b3d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abdccc1f212169f04fac03beab40b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e8c36043ad25549a2db7147fb4f6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c4ddab6a4900769bde50b8c013bfd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5c071b864106a1b79800120795d7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ca19464e40ea7b681a553eebac5a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fddb96f5343ae02decb50f18db943234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b36ff3c42d49478c3bed72fad20ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a25cb0af3d7b0d5519d3cda83666e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a8bb0d66fe6a066d370676b316c91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbed6c8f32b64058f2bb7da4e9aff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5e03d8b767eaaf3a051f22424e64e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791e88db2ea0276a32b8e665f9fce56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c472fbba1db93c79fbcb8f8b76539241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e88fb63bead98927fd071cd061cb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecfef60e07c4c6f2e149019cf53cd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030ebf57d615ac6b262a6163f41784e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4431462f7e80681e59f0fbb692c3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b922314624b5dfa2d84aaee3f18d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2460bf5a15acb5647e4a7fc6975b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00d33eefea1cb59d3d67deb624aa19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8a9bf77e6db76ec881711fc2cdea3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bdcd82deaa7f93bf9ae8f116531c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0600c8bc43aacb9e4cf5ee5332bfb22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a054f2d5f84070c6bda9d16c471eca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17149040af8807beaed3c6385cd5232253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f947e5c0746937d3d65a5da3561cfa3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ffbce40005d8f1b3230dc7ffe9a78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db2b26add1b2acf069f001a14a96cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60c38c0bc530bb64c4420b05dadf7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc9c91919de9389a4521deadc675c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844acc4c27ad6349031895b06e8dce6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71f692c8be214a49fd8ea11cb5e3d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090e448af5ea338b2806a73c8e96d42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3443d03b4c7ad2758e08a3c6444726262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030105c685f63749686bdf6a0ede2f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73347fee2a6396d65b73bebad80dd27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02494935d604551865743d676bb00ead265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d83ded82e03566a5f34269b0a2201b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69eba12abc05098e3af5f479826e7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f164f33a93b8ce1a832e1ed3c448f5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d03f047e0c1d49f961d2520fcc4b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047296d239b604f531fb9f87f0a9213270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b526eb356cecc4b5c70a79700b67cc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1da00cbdb3a7024f5d7ef60be9a39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c83af73afd4e39369b1c5cfdaf6235273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752bdb53449c3d00111bc14cb4099bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761f5906a0d9e968aa162ed749c89fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780a1d950526f4de3482a7bb4dd9b60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb97d74d6348339d68e4eb5c24bd36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e6a9d93379be9be5f6eb5a516f45e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a6f09f5145b52c750d6b89a7e544d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f10106eabef3ce1f460fbafe8780a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879fab5d1d208f5f082e91c40a53658281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871bd2da27628230a180782ce32c1e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bf22fe022508b2490d350209b463d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160588664091a351ec3af612fb39e192284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c77192ca6fe8e215a7f009aa094d4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca362de2a66833efd7834425377d43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dc2fc03c5f7de3c641f76d207638c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86380028b0d0944eb39a2b408f5c38fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f756948ea14e85f380919e70a6ca98e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294bc4fd5d427d337b2c13945a5f246290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4a17d334d3c04f27fb931f411c332291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca65d10bc3dbd2decad31ea103df39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca72b68ea0825b5a097ade21d12a76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148dbfbad92073f41ce440b34d07d09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395ecdf72d2f1a86713811b3229bb7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5453be96b484bbf1a9741f5af9fd13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79147bc2e0b585cf7c807cfae5691ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cb82f023387eb025d634a9052ae1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ac1906e2af991b79f0378ac477709299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e09dd454ccffc8845a2fc69105b04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66089fe7f30449629fe7aa351e5a2748301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4bf3f11778311badee78896991112302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7efcad4aede7c333bc9c5871f067b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fdbb38aec36d2db52132cf2611034304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2f2e4fb67fcc32262cdc8e6fb099e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d08dd8f06ba3fef7e9a7b24bdf1ab3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ae1c891b64c82b11b07061b5e87fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc178c0bd3855a50cd556595a00b759a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7620718099081b1c0d5718311ce0e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dba9a962f07e653d37eb3824fa19a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f7b58a48528dbfe42ea256e1ea222311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cde3180a61a3141d767ce6f723734312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3f79974d14b3414b431a127afcd68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fea1977682d65a7844cd5e40252e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dc006039822af0d165ad30fc3291b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014950f674cb201e47be22d8d251d599316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c40b48b16f07ec808a61ba39587292317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925a8a6935b5b1743da702e6439d15c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e9a788962321b52454ce6b9935a22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084ec5c0a6d90850ea511a4d096cde7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55285f76263ad6bed74aa56ebcf378321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a109fc8d29e78ee09bf586eeb0b6188322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49bd9f38fc61c3c9b62f818e762604323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb8d969c5a5edc3fb2bbf795a828e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387016de37c125472ac335933508523325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6e965a43019c4125c605f85507790326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aec52dc7d2583eb3391e12e107d67a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45154ed534f8347abd995f9429743cfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b217c95e7d83bfab924032b463efc96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6862d816539f92531d1006b5a38fe1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54fed3383f0027ab4526554edb3bd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3af07a97c9594024eabb8e4e24a0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9f557e26c43aaaa07c7167391f270333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba23bc709d5014a7d955c46d3b98f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5194d93765bf70e8a4fd65fe4c1faa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ceb8b0594d5c19e5c8d591a20ffbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbd37b071971447f403e2abfe674f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb74c04af4fa7f29ed4846bea710b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6004c1e66946c0f7951d169280dd8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63d2a04583c36a3bf52bf21268a87e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a3ad77f9be7f1c4529c0e56b31d83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc00cbb1451fcbfb4165cb26d2ff1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0383d46b6ce995ceb3e3f6bef3460343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643e8c5b3c2092b6fb2664357f9585a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100d67f7d65e5b47b48cc3f4cb1ab31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490e26df3da713dfaafbe22d9f714f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31324bb55099ef587ac6f8f4ae52105f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fcc8027424532626a280f962f5363348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8282241d7f18f2f1c08ae5dcc0b1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5f243ba7611da77a71e105da74996350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941b4d03133c3d12f3162c0a5750783351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13543759ceefff91afc2c5d87c1e5dfd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34beb0c22aee597a7e8ee266c2899b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fe2d0314ca776af716b6b2e5d50db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88682b0664b0a55cf982d75193cde773355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f82eda8358069c1301696b865daa8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d03e9a9a7b7c9a837683088eb111d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841564177e9f602386abeaebdd1850f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08193c312f62742fdd9a03fcb91e48e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7480444fe501133a7b96ec6c2c820360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c4bff98507ba8cf7cf7a68a2583c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e06987b1fb816236b6c3c54205463362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ad67a3662a07467fbab598c0a62df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfff1942aaf3334ddb0351f759a832e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47b2735e386fd15b08b0980f0358d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea083b7b728d2f8c2afef00e0a728985366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02c10c0d03ad8a717eb094e8ac857b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4635fa718bd747a7b1c382cce297c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80518a20354ec57d8bccf362af32eff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fefb89e08d0731d1ec5b04ba4afc4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2268ec475ba6cc295e227a81fe09a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88256e78b6843f68d57891382b4095bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b7802aa68ba48e78a043dd479eb6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f388e9a6466a13176ac80609840b2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa54cab6c7f091d77ce20b991c3384375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e8c61aba039f72c1a1fa821411ec9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c203520cebd153a84b85f608c6cce7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d996ca2a3a73b87cf204803f18929c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e66120463bab4556fa01b970bc698379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf66dc9d94825d20d10cbc05e5197c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7b76bf9703ab8df9432b683d2d01d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19693a51c6c3b8cbeab3134a606437382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f69689d841726f5d327e3ae5a1022383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3ad7ea90312d4f2bdce42a14831f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583a74841d69ec8b9e3e97faaa060cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730a874fad8e7178f2a7a67d0f6b264386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e22da2c8dd39d11c5887bc0a196c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84276f1f89a72f7b083ee0f595ff37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157d737572a4982f0cdf0395a485cb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdfa95bf5c175bcb56890d57f44da7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f67d389cb7f96a1cede9b333e13091391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a566932abaadcb79cf0f88cea4eeb28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc070d836702d5b9e10857d276fdbda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a589c3738cff5d3ef77573004d6b40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbabd112fe3a398f2d76ae1b91e69e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fca0e13cf9f7f924337bdf93ef029396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849a94667aa8869f2bb3590ad2e3133397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8efb032dfb6eca0c4ea3d94f41942398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0aaaa4c994d5a3480792271d60499399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf1553a7aae5eaba306eb447b0087a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fef1b80d809fff9d776d932804526401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241071ddced19509d75ba30c281398c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c39bd7a05cc011eac2cf42c4d2acd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80e0208bd3691e24c839508f3741dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef98c9169cc044515fcabef8864be17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa815532e516155b1a84ce9cbb963aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aceee1954e3fdc5ab6e7a3bb59538407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e272140cdae7148e9dbee2d4a4baa0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5e8a4d9e37022bbc5d2ad30e2626c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2464cc441a7d0edb153024d29e8da59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4beab235b92121f0728cda2e27e90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48ef5c3055caf668e6ad62e93f887b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd054448262ba0bf2c0af236b066a3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f9a2eb41b7195fef7c2670fc60a42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef3e7efd87c75341dcb40b40b8c87d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae51272519c6c0eaef3d67eff16e1c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8bf6b59cf98212227d21e0007cbec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa30de66cd5360d043ec53d4dbd7855418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12b76ae6b03c372a8e32051378ff1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee9238f72cc9f9d2bce63f84ee03e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b7c2a6af26e88394b70fd9a1b2579421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace96c5562ca8f6e04f1e9daa96648a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec006fdc262337419efbd513a96033e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054c236762554957843ec9c0933e08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba13ee754fc60d1354ad2d93d7fd69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6446db821b92406dad7ec786bd7d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546971a3a4ccd72e285223d65325f5bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010ed61c7dce4cf0c6e6c698266661c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52304d6afb8b8624a7862684038ba94b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd1fc2c4a6050c8293ce335e309e81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1e8f5a5786f3fbfa5670cb3a5b03f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36199134a4f980aced958dc2ad9a39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72549516d9f375f4eb0ee0a8f96becdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baee08caedf3cac516e3e3b0fe6fcfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae3a59fee41528e0e117485289b295435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4303f50374d9469f9bfe1f12e3a723436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a44e2c9c040d87df28054ae0508ebd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c565ea27a41e268bb5146011260ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0005c54a9d7614fa731e9b731ad328a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0710ede797aa86a16c80bc4466c27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eacfd34c4022e87b79e49edc0a913441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0a11e3a629350e830c6376e7896a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb18e090dd8d6a02c2e72be736ff70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020de00d74cc79aaf393da8cb9ef1c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0273ce6a43f4e2586edd24c7198cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ac0bd7b59c979a7ccfc66fa95b9ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24635388d20dd508e85b0b38ba34389447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6725545914f400cc2070ec142825751448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b30d3c0316e255285d05d1184905e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7045a91f070ff3ae1c995c15f9d23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a7ebfbe44f1c21138f77cc220549a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e595646c33bb8f033ff6180c9ea60f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c00dd3a4777e2beeb2de1b9852e30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb5e8fccb6c0cc4d4a201d99d18b81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026587cac64eb107d3d9cd26e8fe12d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdba3704a6e06c8c168df9d4533a51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8789889e1ff955d6bd35972664f3239457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c495ad3cb397a100a2bbb05090561d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5083e55f470145408868c688bba1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509acc201992725f87fafe51d004f02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd030ff1bd53470eba0cc1edb29b21eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f94fc22461098792c6190f7e3ea3ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8da307c7004e8f1b547833475cf674463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c2117fac6204e1fee8fec2b2c2467464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cde3a470bcd3f8c7858f32f487a62c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5cd2c4a0a5a37a1ad928fd4f91016466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bea6739b79c2e3b6d85f1b29e79cc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ab4238c42daad905b37abcba1fb8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49364c8625cff276b09e1c8b7db55d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd60d40f535c909c2f5e08e9a1a57c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54938aacf003f207ecb1597064187207471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638faa837dcfe7f587bb5a85808b1463472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a8b04e967e196a5d40c7ac752ae35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943b485310080327181cfc6dbaadf97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d95acb7f0e7518f7cc2027627b998475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f983e771c3a6e83bebc12b1d6d655476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d731ebd669f1f984168903e6071d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2408d9a52bde07d21bba28622a4a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c380a483e7af974119c4bf0c90b111b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888d297c7fddd61ce22fa6246fcaf9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1c2d51761061a3add093f4f670494481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f250ea6c6407a934894be732ce459482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d6d6fa14fe399e8cb6db5ba1eadd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e37e076ca456f961da2e033a68fbab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81fed7323b44ea04147dc03fbf09fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded30621591ee6fdb21d8f47b770c49c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2005d952a0dfcd371aca87658406f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2190b034c6da2344e9cda58ec661db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f4654fce0c84a5be5035b5f7e4c47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dca6cb931b5c20d965981ad110ff5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bd2d1fb41a0947c6a337fddec0a02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02d4c16cd786e0f2cabb08b0f600f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c23d263c39af34fa2cedab8a43b63d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdd8aa87bc6a4d5224189c477e572a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affb04d0c14ae913f31fe6ec9dadfad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb433aeaa2e730a4ee210e1e5cd01772496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b07f1e5b78d21082541365a5eb1ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db73018cafb0af81be07e75c57552b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392471783b863a245412c3948a4ecc41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43538fdb76bbd091a9db738cc0bfb76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c13bd72eeeee3777a7539cd05d6b7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d89f0cf87b2bec28493a2a4a345ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e5da25b3d729edb2272b92b2270a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bbdb1be082ace8cdb5a2f3d2036c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02bd1d7e649288b93f3ca12d2615e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482206590aa3f6ec3ce93c9b889009bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bf69001480fe9b04a03edaf3c146e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adf5a8f767c3f061e83145c9f64b7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272801c2a5bf978e72eae8227708b6cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d86138a8fa84551bfa87b8bf7b03c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cbfb6db857a8d5c2673a61395c693511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1949fb06286cc52048e2815818248af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0803b6d3ab571dda2b0bfdad01d918d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d41c2e7237c2299b9ea90990e01a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e39844dec6ee1d8627eabb9ec62c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc8f359443564d506bdb82564118e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3f33c48742ab4af3b6b7ff91a4aa0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af93390c55b1285ad4ff25cfcef2ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa28ca19cb68002257f66726d74830519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a106e0104993aab350171380c2cd7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0b7378b0335eab66762c11d7611f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0e05b6085c679699d9586990f855b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff1b444ab80c0300004c8e29e68e10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764ac27fda4b9b996d27662ce5d956d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843426a508fe135084784dc2bbb0bdbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3fd79c93e1f1134388818ac11db6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5cf2dc0a9b07a224404c3bfb7ee4c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df65eeb22115a915380b74df81f385528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1b544f84a9d68678d10813a3fcb2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf1bc2d555cf0a952a2ca9de7c80c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b774f1f1907dd5d6f173791610984531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233ebcb0d11299d0bcb536df591737b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff34d4ca59a42fc637cdf2beeb2335533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1c888d63cf85caffda89bb8d10ea9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e0b762c419dc63ce6e300ea3b0cfa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4353e47b9a58185c9a969aa3ff2f77a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf4ee0a7b04ddc87bc71ae32952132537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710aec25066f5fb53b6be3718e5e9d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377caf82756ff1ad9c3d7b78ea80c27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318a4bb34dd78a43372dc549e7da82c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9be3a78d9822361d660caf102073c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd584a3baae2822cd37e1b72d094752542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023b9852a44c8b9ed3c9787455cd5ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c98a8eae3b7c15486d6a3ab25c131544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696465d2c45042ed93e3de5b724d358545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d50bd0a4366d1e5af1afe1153e9fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef69df486b89af1cdd9e44714145f49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1116c5e7141207b9b80f150277f09fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ec686e1b4cc7c7e729122a5d10ef2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88ee7d166fd85993a7b71cab64256c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca049eeeb8df18cf3db872bedc5e7ddd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a525390d69ea8b649cc471b8b801d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a9109206c0a1ee2ff5a565d76624c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b5707835e0abb181d244342c72bf3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb23f733a829040a37b15f06165880555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002f5c657ad3ef9a94df765ca964653556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0f9f70f195b97ebc6d7d08ab1e1e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ade957f7882ecbc2697b2e0a5a7741558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb5308d8bc120c9f6687d322001702559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4cfce9fb67bd246df2aca4fa8324e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262d33d196d76538dc4fdb432df8a8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3007987ee141077f047b0cf5f4c0b10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7396e323c059158db2e569998adb8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d11cd365c0351c95dbeee4e0e7311564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b6cd99d151e55a63ca6eaa4feae10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99218a7149d1dd29045725785bfda766566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148754059fd091995d0c0e85d732f697567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd3b996d39837fd864d64938db7ec3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6371283ef1580310503ad4c2d4cf5be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb62ad762abc82595cd80a7f2914eae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1f875e1a4e1b608bfe398eab9f156571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d21a150f3ac78439bd81c64b42b181572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c098198c6088c0fb265856fe1d7ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaeedf2880659d3f68bdef09956b17574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7511d5d92c047a7adfdd696378fed4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd31846944a0fbc0e7384db28f1e60b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5cd4cba08c58b8f7bc6a78189d466577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cba0effb4751e6752c6bc1efb69df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1287a6385db444b1fc91c6a900be81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2670ae9a488bb2bfe3a4440133d8af6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40d4165dc553bb612e1cbda6875210581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685cf36c5ef0c1e43dfefe2745e2a25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa948438af0bd7b954b8f674ebdb71a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd67f81ba1f7aa02dc9935e59939aaa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2e8cbc1ac307f1be528a2cc6aeb06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e3da60ffe30a7af8d026e837c906f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290e428114dbf42b694757181daf0e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eaca42bfa45a88f6014e116409eec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11166c99d34fb18309c4cb816da1bf7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e158387cbb616b7c60c33723e130f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd28b9bf5404864fdeb205d3b8cca8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124151212d84283b6b508fc885f8980592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18657e2f875a53e6c7ba4cad6b14fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946987f7dcf54f6576fb632b1f5c1031594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ba6dc4168b29245fa4c720507d400595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4687b95799a279fe2f2786bb7c6403c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd73edf175bc0f219f7cf5f83949f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e2c60f23583268a9835d501443556598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432727889a6aed822c5f66e4e160248e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c682ce773f61742d960cd172105ea2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfac6dc596ce122b3285b7764a694c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e0db298279ad7125c89697701c2d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd42d8db09dd5601cf33af679c7de54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03406d42c8f04de816776d6b3f450534604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed147b42d6b3d8e384b6e39493a3f3de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933fbfadcd2c8f772bbf4ace626bde9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656c3a150eae24a5eb2ddf6c4cf6956607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69ff86e697b4c49afb3d7185839699608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6915cfa456ac297727ed51bccb1fa68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ae29433ef74fad81e1e668074d76a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c23b8b463b5a35ca92ee85275b28b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb54e35f279cb7717d5e57b2209f427612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b75182f008da15c8883b079e5a01e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b3fbe951eb0b9cfccaabc43e0656b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3128f21b4b5a3032222ed0108fc24bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6aec08c9b76db54800a72676606a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63841c4aa25ed9fd26821c9151f5fa59617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56da1a06dd6a5956ec57d0dd6eb830618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf6084f6d308b02c1b8f8349cccabd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b5fbc16077054244f5a6015768c07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986770c4622514347756db89436c2b1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab46877a4b60418ef5513b07521a6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb72bd0d07fbd3842481c5175a2d717623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8787c68740cde95157dd8f432d54f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286e81da53eae15a18e7bad59b8ec27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69972f09a04bb5edbc45eb2ab69b7e65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d188bd2bf7fd27052392c4638bfd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10623664ecb2a8cf1f0afd6796a7970628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf781a7f4670c9966b247bf43c1208629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7d1021a311f3e02078e930e98d3cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddc0c859eb55e4a8f00dc96a5aedb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd911b9f12d40d891b256d91c562f944632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df75e72c2cff3c3764381d7132ddc65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd780364e1cdb290bf3fd14e16b8dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ab2be07d4225d410a85ffc10bf26b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66592beaba92e9859fa31be5068508636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9bd2853082dc86f2be5e873276a20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff136db27ee00ef4ede60aa0eee65e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa3aaf4582de287eed65850a26a495639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c3352b49b4c10926337a523d8c14e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f1e9decb6a876b741a7847b21a214641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f02908957992d3a2843fc4974e3a5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2b20a9e28791cb478c66c11c82297643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2ade0ec7888e0800eba58e8421cc3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c5fdb1a2899bd09c2ab886b95813e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6715224a676eb95d6d42c94fe72d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65346733414c585688e83ddaa3fa9d9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a69c66045a9616be8cc566f8f39e5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0895d0d13ae8c46ae566b27a01ba976649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753779ceb8d3773bc55648ab3b07c5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bd8ea518a9b53dbff12971f259110651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ecedfa680a9d6d2fe362fe5964b96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58dfcafc53d64476b18617205640b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c06b48527fadb232357af3bb1ff4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a3ed5d22f5093a492f278c4bdcabd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e86bc60c63c3ffbac2bff526cca10656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156472e9bdb374a9994fc756f4341bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b492b93049f4c447414ceeeb69288658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af4ff54f5c96cd999dfa33e73946d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a729282637de8338b3b31b07e8a73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236770b565bc42d8ae69d391926cb6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf66c87aa5eccd38e2ac0d5d776d56c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa776531a5a4716731509713ed574690663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c646c81b6bf7b157bee6915f21aad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec1c0d0a25bc9ab1aba2ff34c8aa65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b2a12595debebce3e291805892be4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d7662563c28e60236b4f20d7bd119667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d91dd8ba8563e14563a50b05ca0f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fad86c366b82663834881b3da54615669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733b3fbec395f5da943392ab7957163670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2e3c35ad4001637b927d97b21415d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c45fc150a5477de7bdc163ebe7d345672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e642ed637684f63fb7834a833d8ec48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a9af4710367fd32ddef078459a0ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d99871f29b40f25fc3508b5f41f5ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4a992f71802462692244434cc6f7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d449001bad9c0feacd473e837239c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0451f435c6798cec88893130455020e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e61d28aa74379e436497c3403436ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671937dcc7dad35e88151aa57f2fe9a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0733106ff6b98c7804384016f2d6d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cf2030044014f933ddf44da7322a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5705b7d87b838048f7d7784ea4d16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e75891505767d75c3d30def87cbaf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50d630812e793f76c1d53e0700f411685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0389c2402efe7a209c6ce165be7041686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98a8a51bfa88e7b9d8298d2c896943687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567b1de98cd919c95f5f057876c4fc8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cee211a6a9dbbdb8b7c6cfe85d6734689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ff0db7888c4fe7791515a5f898dea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7c9cf0cf694542e92315277911994691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10787b219ec8a451767904ada19a7c17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a43dc8aa73e79d1641411f8d24e46f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717665b8804160c53585bbefed9b29b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbde2a3559ccd4cf9d822ce904b3dc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd19689c57e69cd795d856c87b734de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb58173cca2a602729ab41996cec1b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32c98a42b739a7b8e41e8cc48802f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a7be7af2675e52cce532d803a903699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afc4c456fba9a0d28e43843522faf8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40400945ca88a2576d4d1ad1919dfb3b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b50053d34671ede93670182c5de6cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a814bd4790eef0c25c40b4709c210c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8f2d3f8cdace26baabfc521498929704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f8509f095028a844d4050efb24eeb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da8e02a2e73468e1f272b9e8c561c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef768fb1da4578183bc3d2d32d15bf1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a481b922eb19de8963522025bebd9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccc6fd8f7c8eacbc6c14dd4b8663d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ebbb37903715556bf2f5cf7fd4538710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d82a75cf12a7543b6f233b883c9b51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bd896ab9c2f4dafaff98e0a5ed65c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3ab85f2d652acce0b7672cdd3b079713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc70ada46426dbc7db3986e0f18c79714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f86c29a8ff31e2958c72904f7efe8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3acba50b613a0ff549ef87fec1cc9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47266d4d9215b1a2ad89b83d24d03aaf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2077e8301d4977f2c2c3c0057fddb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973b0d335957cb53b0df26e211158f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d6313489e0b84e21038533a49ba3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795c4acf7a5e4108599dedc4baf6324721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17c358a47a75a503aeeee4cd67ca31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e413c598edb6c50de493815fddc97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee267f53d1239c3fc063395bb1f9f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769df489e8dbdfce2fe166b90bb35ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1668d3d2411fe8ca81f02a725f90512726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f900598d1cf55814627f05bb5d31893727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3867d5cdb2a55f2aea3dbe8dc96a751728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee47ae22dfa682ea6fb512485c6747729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663ded170d15d06a062e824b9820d0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce535e1bebd5cffe693750b92634e682731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57510232e28b2edd871f62ce01b45d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542f80c8b36e9d6efc95107d7b728bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317386b6da8ca90ec4f0d37ac1a86c5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b078935a30676b3bf8ee521778442d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ed828c1b0331186a5868ef2b88700736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6ee7e3fc808cb4d83aa6603598586737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eb1a9b000135252eddba249d29d8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e7d0e5140f8668b92c098888867db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40c1c997d847c64eda33137d5d505a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a20d68b8cda0951d244f8f56e0353b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c6a7155667d44a6877da082299f0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2f983cc8956508e920aaeabe97e64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfc031842671a31ee9229236e757da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe4e9a5cce9f65096e7d6d3da09eaa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a4a1b3b77dd2b178e35e106162484746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033be6ba9f4bbf4cc89b23f318cb9a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6948e12f46c397cf9d3ae584eadf84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1455cf41f45ef8b7e52bdd3da3436749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745f6794f31c4441e156ec7ffae10af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150294590fbf8c1aef17fe929b498836751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7dcc270e88142bf54fe205a7ad192752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d12fdad90bb927749b777c88140b82753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb4ae793fb3b9066c02c69d862ea05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab041e30102a827b011f4795495bd8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567357666cfab371e59d5ab43870bfad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe63a5fb66071f06afa01af6206a39b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1afa3d6777853c1e439fde326bcf2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde373c739cecfe5145ee9fcac4a07a0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>