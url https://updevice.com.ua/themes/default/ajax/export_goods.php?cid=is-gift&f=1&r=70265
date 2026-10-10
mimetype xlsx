--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f7e34bdae611eb999375ff43594121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dacf76645bc87c5f7db16d4523a2eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ca057feef356d1b808c7c4ce4bf743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d9903af0192a3ab42f376cb6f05df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d9c078e2fb98fe9e17057c155a2a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772e3a581df8c6f60e087dc2a1191c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02b28de1a41d548d6bdb9847d112d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29e27451c86ee3ea398c4fca99cc6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e30bf6e2ca1c8985f4610c70badba19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29534d1c583b82b645fa640bf969035810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aac20116e83f46a200947ce5ba052811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0555cfc042072d9e2d45a126df65d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5142b85d73c70db86a5ae33b2d5c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b11bcf03ce9e82580289bcdc9a0f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db464eb5b3d9bae8f8784977ee40fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccff6637a96065d5a2cd5e534ce44016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f123a71042f9ff4e4a9872a5d4018617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e105f11682d0e89b66483ae0e62534118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284aeb2780981980507f7bd648fc06b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ded9ce802df93df05f904061aa79a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa8ef694d40cbaf9e0993909c052ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f004f58eb43bcb05680cbca9047087522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e600b304ad00f22eae98cb6690917f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182157350391ab5caa597964a45995c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e23c1a4b314c910b198a034d8bd5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ccad87fd3495c5edfbcf7326f770726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bb65cc9d69c455315d9e46833ff0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f25fb84d8b467fbc1ee387f4a81b0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136610fdfb5e3aed1c4e35931795c21729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395045244117618afefefabcae6b58830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241eacf20f9e9216c8f249b453a71ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9eefdb9405e582f637cb6ab8caea332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df667d506e5c8ccb849cc063c0fedcb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe818dee3e37900bec11500a197c4a2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721baf3ca98992d3491af28f79606b0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeccd6f04fc70c1e38a30ba889aee436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442740a6a7b196173e4eb78d9b99c8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dac4a4ebaa712d6d131d25e4cdfc1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6452186031a3551a2b93bc6d21d19039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8ce37cf5757a1a3b20643827be05540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21682fc22b00d5eb3297c62692ff07941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568f7765d2e94396a79b4b2baf5fe2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a381b5eeef28c15759b2ab14e4c1d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbd47042f57bf192b67c158163a40544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b36dff98704f49b63f9256a6df04b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6bbfab9f787816c8a1be76aa59ff746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43e1f4ed4f0cfefbb1e1235c205faa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c05a727e73f1d67b02e0bb5a03e21e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313c4aa8e63fc0c386936d7c60d1eda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1af68248bd6523506d4b039dd5d86150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e461fc72322e43ea70e091278e5d21c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad029734e4b1fd09ad0489470c36998452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954867c17898f46d298891b417f33cc653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f5704f791505cc55a0fc8ccc8437854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3e45fd65308795e3a5153d5aaa65155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83932adefed9b3df449dde303e8abc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc939a993a08fddc1aa1cd2ec743225857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2bad31185b4463668d41840b2dd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388cd1f7bf586c7c12d01de01fcd98159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1da6b0a93b228c9d80a90bf2d513160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c2cd54424139ec17b37c9d63c907161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919e89d29256122b8783a69b833fe7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd19a14fcd9461da4fa5d4c76ed15e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bde8cfdc312de0306f5d4947c9688464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29a1598ad5528aabc6643376a9942365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116234fb05747946bb3080682f3af93b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1b4b2288f8899709217618e4c0fa167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbd28e07ab349ba788c8d8bf00f6d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d51991f2f0b673219aecac3f72884069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b04895da58ba87d82db9ac864c5a6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d9432e12cc8dbdfd0fa779c08298171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce5451da9252467329c206b8a56e7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced56ec63d8ed5afdd657e10592d1e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853c645a7a501db0f21d4edf5f221c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be233cc93869cbdc3abe263fd0b0f30475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957d4e2f7e72a5221a7b19968dd61ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b71eaaf48a19012f6e350faeb417f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7670ddef4fbb35f56ed78a416821ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899ac6f96410f94f13a6f106fb15fa879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b682dc4154a8317d7a00018eb88aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620001cc9c73f05040e4c9258b5706e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9d5277ba8b4b486a92acb33270d2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19005f87ddb5609785e95e25cd53ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26cebd03c506e0e41b9609e3a56e1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c531865927c5d96d142de4b97c85485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36f7c725e927ecfdd53bd1f85d6fc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9672fb5fbd330d278da8c9bf10ef6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8af4bd825e09539e7bf9cc5d741de088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228d7ebcb5c227bcca07079ef8c9e3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452229494a500b43d863648a6ddbefe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa790ac72312c84adeec6a57efae8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754b01c6076be7ced1f295a3abd799f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2b5dae5a78a07398a2ca1ca2ca68093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48069db38e247030e62972f6a9c7536594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ebef49b31a14bef29954de3e2508c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c8809b242443aa542d90a5538c82c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14f2d9e32ce8d8054dd1dd63f4b78b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b2b74ffbcda851d430bd555a3394298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc62163fa2b9c1768d1f4cbdf80f21899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0afe93c22f05e5e1e1c691f9eae19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3982a76ad3518f36f82868d113231ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b816e3dbace2369e37102e87330d67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add76b67ffff9191c88822988a1c711103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d717c1002286f1fbb94ec7d93ebfc31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e7e42f7914d69f853069b60cd99b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8910e54091178f304aef31659fe2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654920791aa8ca60a39f44475d6840107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aada46b739c06d54a3b4885b5a69777108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f0d30ae200384beedc44ddf88475a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808abee3dd71a4347d748f45dc5e8f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1208158955cf3689e8e53a4bafb8da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad61494971f355f28d6bfdaf18db547112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09fbdb89a6e6b667c00dd2c883df67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d9ed0a69f53ac9ecbc81388c96315114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c603e75eadfdd3f5fcb3048477c2065115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666394b4d749e71615d5e45c4bd01768116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bc39dfaccc3f314481a58a35d7ff0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8509d00b43a4165c46a7a5d56a43d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b26226393ba6654e5485f5cf817cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46f286d2501db35f09a24911cc14ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8492126c294b26539487babde57f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861de62189eb490ece56feb8392ad4ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22b190b5716abf9f3bc4ac0f9f2bc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4515f01ea812d8a44d47f02fb8704124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4493718b639099d51668216fed0a5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eb2779250285caaa8becbde47c08f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fa1c57a83afdfeff3e3dc893e65f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bf2ff36fa72129a8a739b74b05003128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066649e577c340149246538f4c99b19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baf2fc01e3644fda347a292a94ad42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c1bb62939eaedf1eb70aad12d255f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2e8736c872e4e6793b20ba1974b9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e77c87d7506e598570b726b7f7abb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b446aa5b7d55e4edad9a5d2f77e2d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69354c370cdc2ec8777b39ed04c10e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7288b388271f4f6005f7842d0296d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903667ac582616fc2ab913f468f451ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a75f75a259cb563ed4ef6b5ce5ab7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd77448c6c12ae2ed8cd2da4ced027139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9942fc4fc1a622f531701e9002bc84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f664b45cabd860d7ddeb73547f34d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d70c747b44c8cf21f22bf108aba690142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6ddc526764861570ab7c2ff25881f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155927dbf2d986d96f63f69aa965ff47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264ae274e7bc1ff3030b477eae700e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8bf69605a2c09e04d052c6db25beb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7cdf50fcc0e38c290308e4666bffd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d8e0d79b1b64998e83207888fac75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbba5dbb0d1e1a971125c6f6603eb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d7e8a0b049fe46f3570b8bc5fb614150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43245e28bf7de4377631fd2f1c71f8c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da71fcd8618b9286a9a5f97f11d51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c34db482156088aee786f7b4b32cfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0355f7a97dd190eaf2a7f4b61fcce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aaa2800f4a3c12b565d8c4873ee8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a276186e1e8028d8b6d704596cc2cbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7300e802e1530fa55c876375d45a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0f86706e77a11da9ce32cff51171e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de616b6a0be7418f799fdbacdf7fba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c4891c1420c5b25d86a92753f64b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea59b362252ff2e3b7dc34753d9b03e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8822e64737de127e4f8df93e1532f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a6cd0b74c3e5882260291ed03cda1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7699c011bcc0ef5cf8383f31f76afc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5e756219287f1a61cde2beaa2a24e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11876c3ea15848ab4282185c38de9579166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78984acf289b66f2c5b46736e2ae778167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7b436e62c05b28579183d8ddcf018168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d39464f94d7fdd42a2ccbc041827d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ac91aafd1d9915a70f5368c128686170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626539ee89d3e19996899caba3388a1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d7e9ab8f930b85e531316efe64d01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be403da282362b1abec1e5491a9feb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37899799e376180b0cbe6250b8fb7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843ce969961a2149eca3ee4e22db134175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80906feaa953d0a5e8a7dd05e3a277b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabde909d93e8be48be266b5840f6f82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e0d9745ec3daeaee8858c1033418f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe04652f3957eb6e7d03a84ff8b6564179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7f120fb0bbaf99b429eed360ec284180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c349f554076355d80a5ec75305a99f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf9083143270e74cc9fc16642964c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f87dcc020d53309dbd37f8eebbe049183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b876fe373dbe340e874b12396fec1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c70881965b6527ef1cbfa1674d9a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760cd9f53615c3895e16edecdf7382b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57c7d3ce63904784b883845749ebde187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d8aaaab253d83003e90ce3fb3bb3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ba62c9655e554b299c8a51c5292e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe668e51a6274720cb89ba73c8ce2e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36075c2c3bb079d2c575f8f913438e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d066de5b328e9730c3a7ef861917d76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3722c3c716764e7c14f1ac134a7d975193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde618194845f45c014b4f56192ec2ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b94b4f919b12a4421cceb02daf6b6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e21330d288da0d68337da295146fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea3b8f272f1e6f1b8214e7930c478c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6e2255a6de610237838b30a01324e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc937edb98cf51228e700b5fdf1bb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fa220dff9ffec5c800079e7e78604200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71387c86104a01adc4540be37a2f8070201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93e4c456854939ad82d7f342ae242f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9f390d8d4cb482e3d3f8b178968c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8241d4d84a0270f34b13f167da185204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda625632e5cd2e7cd25808579632191205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5ca407773b7188d5716768193439a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cb33189621998a9248f0416ce5299207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcf0e45eceb558893a15c0d531da96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22d303b394620ea1d05799e42f505a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ae891f870dc4d1698ec7c58642488210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7b12e57fb27c44a3f075ab30c9c80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cd0c66a4f6ee8897462732645929b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7f70d594295e9c3f3a4a2564acb74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509364db48a94324e489b3d60ee1fcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd551c2d7b1dfa59ce273615610c4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d6c4617d588302a57c372e664112c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d55b46327ee3cb5a3608823012903217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3c1d33a0ec666d64454df00acbace218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1257f503f74cc8a64a3e68b21ed5ffc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e0d75c82f17860c06c86f5f7a5f06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158df0f055c9cd56474fc0763dc5f19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76610e32d6b3a75bcae3466c9d9eed33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd172dc5814c38eb7359062db6de3ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a23fcee2d6d2246db78e9e4f4f4930224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15590dafff5fccae98f93eef4b4b915225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e3f07b4e1f16cafca89c0a0ba4bae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5db62dc60a04b49834bd05beb5db7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96180aa71737fbdfa8396984b9812b86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18be6a2f5d354579fad32c189281b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cff3fe1f359691f14253b13c3ed65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c2b5b0e237a19a1ae9b114e1acac6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f32ab2c4697474ad2689c1f4db5ed6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6f539b8305e0737c7aed25f8b7af6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994d063054207eaa76c510f5db370c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208343431fc07a0cb5d200fbbaa0301235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872a8d21a419c4cb0c2612bd4ec7d94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f498952f56d14a3872ff901bfa522237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98e0be426e457a01ad3d55c4aa11b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5857de176ae38cc200135d83cd1f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36190ba66af343aaec39e6cd5e134ad3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456f7a972eac85bcc96ec496b5f3eb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710df91fc1e2b928705d2011b58a4bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab9540a8219f41126155576c836c62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31040d9ac1e04105354713da34de2acd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ca18ff4c98fd30d0c1e0a8707f263245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a336873d288f5b279bb52f4b2346fbe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135b89536dfa6ee5b8ab4e169e882f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162bae418b6971674d132a0486333fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fbfc20b334ca37c3a79c2939ea2af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ff3d2f1bda8a62974d8504993dc27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6f1ecb8bf043a62625cff182fde9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e704e87881dbc5f660a221d2bfe9922252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a13269041def40f1de7ad28e3f0d68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f2d09704c8ddcb5b4276b17fe5843254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a24503deeab437ff5ed2765c228f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdd53df48fa8b592bac87891730ebd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31bc796206693b6a5614d69a064e67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f48325c67a116ce7427ec687682df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df1535297627b898a9b901c2a4d77e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107440409545f8d9b47be55c563cd9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec355a9ef2b5b8820a55ae4daf6161261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83613869972351084d1ca1b3c718a905262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980a935abc2682622fda0255424177f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78989fe770d2e3f8afe74e4d8497fc19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d60dd7a3de904542a223a50314d66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c995f883168bae1f13ff601a66e45a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d923e75b32aa7a1c3332c47678a49a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639edf642b064aaf04a070c4607157a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112d7270ddb53fd1e9644afd211c590269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbb6cd9b9d6239cbef48c5c27c08a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c004dc78b544f5601b995a3ed4c2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac285c9f655ac7198c0047927ae8bde3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eec31e0bcb98d3c39293ce29d8b68e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74b4dc2bc506f4c52aacdfb6a4c727274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbc7bd4cf5d720a17277bd8d138c6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e3c2f4738e66705321f2183b00ed3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0361cb4abb15d4ead2f062ecee270277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3c7143fe225154f3e2f2eb4f0da8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716c1a9d0fad2229a9f56cec47a07b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1bd19de39a9c25c9dd3595134292280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04789991ab653a46d067dbb010424d8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ad5befeb1b239fa8151ab67ba127f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38c16e222d1508e052969e17b0ad0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf90c669cbb173c8c36df72242ab6ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dabd49a51e2a64d1fbb8c20c3d1fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba636ff03de3e50f9c30b43893277ab5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b192850fb410bbf9d7f3dcb7eaf10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601ff8e9f3a1d4d5e04b2522e8781a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9410afbcce4c6abfda6bf4a1ffc7ec9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110ea7bece8d9a21aed0ea5f6e012f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa1eeb076a6a5dffa8929f3d7c36d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc00a56d58ce919bed1a0d98ae213292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eddfa035726ce515e4e35ea36a5638293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f505d6ebb73579a0fd1a96da5b4b249294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215849ab91bf8d98b7f31eefcf26f4d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84673b0f570abb99f1b18ceeb13e74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26165fba6ae60aa3d0c1e4a91a8e994297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60679d425c79d06c95c22f51535a257c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25098fe43d6b03bc6ea22e21d773fc6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca088e97470272bb5b64d54d8e9d01b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1ef211751d02ccd07f8f30884180f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e09e610e61eab91ff8cdc03a73edae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a57bf40de13b96ef63839bbf2f1470303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9e4396ac5e5a4819a28b34f3d22e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b985dc48923ae131335a0aa50065f73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3864f43f3d1407d6e8f1c426cfa6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a097f24dfcdfd93720fb4b7c2fabc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72a644e20f4e4cb7bd9cdaaede0e7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd2072bbb5a7a9bdafe5bc6f2bbd7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a265afff26b9a2c32504d519f53ce2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c97e71851650114277d58f28131e09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e16d11c20f07bf9112b63e56b6783312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee8ce249ebea0699c76d555c226f7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a379d5557d55aa0902732da6b71c5dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99646a8c5497775e5736a74d6a536f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6dc17eb6fb18076bbc1748fd3d7b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee762b5fe51338db027ccb41b6d1319e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e6a3b12d3c03fb8ff3235500db75f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cee90131566453758fc55b3d43fa33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3784d32cd366523c4d11bd25eb863320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671d2f8efefc3c7ba205a16eb995332321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fab3ec05ed7601c446060d85dfc8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feec3af3901dd0d72bfe9083168092323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3646a931fc22d2f6147e5cc108ec6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b9c7fa6cdc4309d114c8c5be06fb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34340bba18da0aa3c753dc6337bd8e4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01894cc2167eeec9fecbfa909a60f14b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe99d18e196bf691ca0e98ab361456328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bf416b8782e1d5459c8640b18db76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b64f3a451dc089879baf76c0e08a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431705389d4908f2cc294aa3468cae67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe47970ef0e5ee1818c71509d115813332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1248d4dac1aa6ab4bd4b323f03387c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40188406a55ea70c88d1ae975501ad7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f87dcd172f98e65444e8eeef820545335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1895be7cc4d341c99b8578c8753ddb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902c1d506b90b646116537f40d94132337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b13e876161e01ec9111a4755fa56f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada79991c95400e717d15ba7034a4c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165f75b4ba3a1ebf367bc2c5e51944b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd0c4acfdc25ec1349b617a12f619b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114b5dda1b428d0d361746c62750485342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99194ac366354df733d6e01aa7873595343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b37d8752c8518a991d0072644009b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0022fde25002d54ff783a0d797d161345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91072f0694b546613eae70c7057c344346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bd68e9283d7b7dff9a9b1050d9206347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cafdec5332b6919e0fc938a287d3a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f862e52fa6ee4efdc7d91b9b54f16f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65241cc3c94538090298c273fc7aec7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf3e473fc43492d8f0feba82117608351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc427a33b67774ff6ae392871eb18a33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2592112a708a32875c147007f8484bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851b1cf10014b0635d902122a7a824f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f0879ad671c1c5fdfd19866fded6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406b6dc73cf8aead63f0d0216efe5f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d0595a1fb7cfb79286358df8335d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397be1d21e4c4bdc16dcb009ddc4b46e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329969825a6bcedead2f2ea99b13b8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57474f7e3f490af4906e468e0053bfb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6692ed47de87059530b8c3e9a500c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ef379ab1a4c3248171a31ce92a4cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640dc51bafc4573aca8780ead921341363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fce723ceb5fab72571b37710d3c78f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5faa1be37ee6de83c35f8f75e7d94e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098973ed76ca7d07148989fb9739213366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbd861ca1a3e9719881b6f5e32c679367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cec39e09321ea83555c4fc73f8bea1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c981092075dc5a9b41ac4d1e8440c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be51b1a4ee00199e85246b01b991d8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63110986b203f048e3c75ccecfc9f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b00cd1e442a90e26edf783b386ef67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67201fde37688ae05ad088d9fc617c4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad088101d9ecbc44b955d15f8ad70424374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9896753cfdf38d84a754900cb2e49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47513c6c6810481a1f84705f48258012376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799e025fc018932485ee78031d87187377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca7d21d05de07bc56d515bcadf35c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f4a94ac6c338ad58cdb58d8ebd3b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135febfb0e297603294d031b4e1e211380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dc5a699e3c992c3d3bfd0d32d07d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561baf4c2040080d952b40360503dd4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57632a437a3cb1ff941c77db84b901383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2fa6d39671360f823d2a14d44062d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce4b9101e56f6841eb6bdbabc5831b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60b4be2784436e4a16cde12965f124386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff82568749db89222a0f48d74fbeb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24177675994828605fe812efd207c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2728ad6e030769e7bc8be419004a90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f222925566836fcdc99d9867ebdd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e5cec93be4caffc7e5d882da2a9fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b61b9c63953bfde223f8aab2698b7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ea3922807357903aba742d75ddbc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5056bfac193626f3dbd904b8ec773394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760eab54680a0f25b4ff2dd7e64d6712395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81554f68ec4d276662b7aab5aedaeee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b49566b36c642569b8b52afbd6a8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c3708fae2c573ea8aef6fe521c548398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f6ab02e10b22d4e6e5cc657a2a112399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d6ebcbe379b3f1d56e5206fd92714400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71521ef1e72879a7bf6026bc8463f375401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9ceefb68e49f0036b19356a6da871402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610b5f5b1e363c328fc943ca2549488403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d702c0737c09130279892ca988f8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b58c135238e0a8e4bc44206a004250405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cb4fee3f677abbe0cb7df4d01569b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753678196c3757832756a39127f069c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10729cdfd47d27652a81fe0d5bab6c3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3b8307020540b0b54d65fa8a0600f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee3561ff7185a4df435d7d80650c47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc0e7e4c2f919197bf6751cc1cf4ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d103a35a025b1096f9050f4918fc63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79b9c23db74b29153dee4a9e2a2b04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a8b5729f6d4db15a801082b5e9084414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0af292acce15b9db5894c3e4c95a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7c739ce02ffd73e5c2826d4dc6929416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e1b60f64db0c7d34eb8564ecc3b42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f5169da709036c4c4ffbcad482aa5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07968813509ab75d6541e3b5f0d4460419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139b2c9e384bd43091a8fe375a04c5f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ed17b8930464166539fc7b6c00591421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10321e4cf3ee91b373b4a1cedd4871be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bef90966a84c4ceed974692d0ce46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da202e023fce19bbae7d2c54e552f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365d7f0e8b7176c74b2fedd02df5401425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9310b5db2e6fb3a47c1c21f1e1482426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831209c20e228d3d8fc996cf598e8fce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe143ef1d718b3e0c57a7864fb41c56d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f4ae85dee9981d980e96570b5e4a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de30b1be4213a8d5fac8e23f7999ee8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b915b6d08674a6b80986dce45084e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6f06d307d847e59d20252ced23360432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1acbd129e945206577fa6ac93efd45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e172f9c8dc05a20385d6d1b74e69dc6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572a8f083c08841ad77960bb0eda070435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d22a9c71ba32eab4a3f5a01c1f5d78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7606b955009a0333f85384f6c753d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ed78ae971f007cd5bd7208074071c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6c2700e7320cb428eb960b7a93d74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd716f9205c0a853debdbdec7e16bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fe23ae26f9f806a25c57202384864441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c5414d5a43fc846d22644947039ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43762bd33244bf055af21488eff318443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251fe2a304c754ab42c8d2d095e194c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3ca9717c23dd10c8268b41117dbb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551a19f936ad4125c3c62c52e240ef6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300b7ac61522cc27291795501300e54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5195f92700f789549b6a6b91cdbd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d4ed94dfd7274925aaf59e348e7b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a2fdbebe1f0f1cf1530842e802cee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc246b270e285c4447eaec5afdb3991451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150da784a11002c833d44ca565956f08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb7e006f88feee8de85fe368c98f36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7fa21a6dcd91c4a78225be5db8f6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c82e1dbdee20619d3e79c2436bccf9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3bf1442293219bc5159f738f2a03e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ebfd13703c4cc2e8a3256375a79e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba33e80a01f154c29d51e67ea3ae11f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52148287cfa101709d52b2a0f16407459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d454791f870e441318fd43eea321f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031ae9bb1af2bcfe874adb64f0eb25d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900b54b1a3638fea0b3dc9c387d1bf3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c5c68b6fcb0325217376747867ef0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06928b2746b95bc0a6e0598cdee3d59a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee619ba47d6bf7c2dd24649cbe732e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de92b390de9901a237a309373261eb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673648a9b685a8f51183b8d73ebad6fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4500441f02c7dd87d2c7d42a3953aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ca81656ed576559350f537830b8e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76025c03d2cc3d691e9f6731939198470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48f33dc3a7f3ee18687a2cfef932d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0341ae40813a08066dd32d092b5922d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfce983afac93e1b04aa6c04963e1fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853031ebb30dffe33fc6cf8e22b955aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816eb8ae6eee942c5d77ab301ea95df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308834cbc4597ea26874f7312b057a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0327aa53e773120bd20a52a6d9f5e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad87347a138f833758a0c6b78a6ef7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cbd0d642b547b1176ffb3a05ece13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dc792169ccc767e9c6952bd6c9312480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272d04d8bf75675772e4e4f7c065bbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e19e87b05571ab21c8747c182a8185482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72692f82aafe36069749b12ebdc0dc47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d42313c69a38a5ce99d28ca585527484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990a6c38ca1ebfcbf1626d73c1ed338485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b23fc749fa5d2f0edad49664384ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a166931741e4317a2e5c46679ababdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e7086119f37ec7906a16bdde8f0b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a99f7176a740f54f23a277b82e40b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f76a5023708b26ec9fe3e50b07b482490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029ffdbc280cbd8c5ad5175ba693818491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d502555af425ac250f4394ac8209d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be400a3669d00732c5d8e9bcbfa799c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d431376cb8ea3f07269649e6fe1d2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68599cc5ba037f431780f2c3e4215d25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde67c397f38d890512164fac6899b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70af855337de132560d22044e0a609497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e412da06de9666f536520a66a4de90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c312a1756d0b9498cd728c4082c4a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae8860858436ec4a1ba09e38effb16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd76614e601cb6c7df31c78ba9b796a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be246b3ee81107685511ca88eea0a62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f8a050d38cce03bae39bf92b24a4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0233a13d356ddc04f5e31c0c4ae4805504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63169e9bd01de3c713db28a4a2a31b94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87ddcf8f97eb58c7f0952bcce8f0b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f356102f9b39e8e46e06436ffa357507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e70a457a63cbcf97aa5128a28fe954508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f0eef28283042b979500c2bf2efd0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e9b42ed1868b0b898ecacaccaecc0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6695544b9516e8302790f2ccfb26647511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df22b07872a4149f0fa9bbc4dbfcd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5054bed9abcd1981074493e2da0ec8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ee348442b53dda50b1f9ccf40ca12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f411d50bfd0cd6eaf5d5eee757761515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0e2ca40c3bee36ef9d27534544f9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cffe391d6ca2a169fb5fa107124a12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467370d50dcd5f23b3de1a281386a0df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdf46f341477408001ad127fe3ab5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a332c887e7a5f4df5c131b5cc49b264520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06a7f917caf1761b1c5853691f87c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf18f4affc9eaf360a31966d983113522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d159892222613ce1d6dbf6f6200995d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd8023c81b2b6a28412c3b2b5ec9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a21b933d1c1a4ea5667ebd6f2fe28525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a86d754be6b094ccbb18acfb9735a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b61943eecacb311e436dd7a444af2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006ca8a3449c7b7c2119df3aa9928a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387100e0c1acbe68776327eda2a5572a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d74f1460cd7e8875496d8682f0288530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc45081df550332dfbf4e0c14787686531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c56348b95bafcbcfa6b803a3a6a409532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4105c84d345c3a6d3764e319b275e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8d91a896b87d7a4c5ef393f35b403534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5d083b8ff301c517d90bcca491fb1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe6b2633386e0c5a82b7792cfc5523536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb3b8f93154f37dcb40bd0f4f116e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442f456fd9cd2017a1bd4fe12038ce1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa15f31e66642a4996c7d4c3a79dbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0655276b9c26c65212d8f95ca7509540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ce588c09c18a5d5a5ca90532a4d91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980da9323c8a2f0bfd127851fded4e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ada0bcc2ccdd70bafa8435f0793af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9cd0fd533aef368f3cc592c2bc76c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a60db8c9d3ccf2a3b13ef04eaf659545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9219f52a71f0b4bf162a9c826f55c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e79a0d37dae82f54510276cf09c164547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fb93235e05b910c89667b4c0c9782548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce26e6a2f13fda3b11dd8a1848f65ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96c8186423010da06500afe9c8a1ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2615a70e81edafbc198a8c3ca3e664551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271c53bbf864f85215f19c754b17679552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea4255dfc8e0f6e239ced083afa42f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a141d075898a6d96d6a5cf8cd4db64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1810e7f34aeb14ad777860371da96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f1ba9764d07b7deab6b8190fdd20b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f04673f9056b8663c9efbedbdf9a7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfcf4fadfcd4b3d0c842ff5408dd75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4470c86e044389e189e65b0fdbdac1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c5dd88e949cc615ae0a4e828655c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e91566be6acae59d44fa3e9333f3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2f90d6b5ce98a838e7869371adc53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394c08fe205a6ff6720d21f574ff437563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d45d8a750928b8b41a0ed07cff4df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ec73687b416da0b6dadeb1bf2fa90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb54022cc486d2889d9f491de80b11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2e1f74abf4d8b431fb609bbb9d553567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399e712662a84cfff9870b6679f9e1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5148a35a47eacc2de9e4c9ee168d65569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1582ec5aca8fd0e34ea793a1b454c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c6468a8e74b736b2ae63d18087d6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda14983c786c2c6236ed58e9f5623d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e6f6f8196949c2ee4dbbe0d3ccac1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f01a198a85c31e2d415639b7aa2725574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e791160497abd84211ef46a9f25628575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2dd8075cc00294b865379bbd0db83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d2bc5e0f7df40d6493227ef26ceab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2b082e95241662475ea1fe3aabbec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d70ab823f4f67e80673a6e06f36466579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dac7c7f9c301e27f3544204c93c615580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe128692228ff86cc7b9adee7f19023581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bc760e3a3ed88c550bbd2648f39da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4d9216ac6205e61cdcfe1442b440d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f577a68e405eede4005e1e47f14895584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef708be864168436ecdeef15e7aaac47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a80d0bc578f1c57b796482634c50a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57781595d51edddecf9690da5de933587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a1fb77e8f3ed46141672b71328856588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33424106d87f4afc85723eafec2582b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f334c92f02b6e8f50228a534f39e431590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2c970f5502008f4cf00bad795a123591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900bc5189c8bd89cde9da9197945fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588730cf8389b5b225d328ba6d4e480a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c0491402fb5c0e9aeaad0065af53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cca0f4c4f6dd2a861b9389e9afc5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fb35f8fe13dd7be3f6cadab9c757d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537acecb1eb608d70162278f55e2808597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f5be1f68e844abc5da4d52d0b51b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632da2f88ea88e1fef49743f88ee0069599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d55d9534cf493cae43314249ddf2f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb52a9acca241189063e28b6d7efaa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733425cc44903d7e503f65a810d42fef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae6fc9e608a4cc34c186eefa49690e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c9c65573d77abf6bb3e4605d7ec8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161877312bacea50e61b0e3e8f72bef3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820a296ccda4060188f4cd4bc3ef577606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcebf87bbd51f913cdea4a907d9edd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1e1b2251087c198aefc16284c8216608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc798ed8a9ed761a9d6efadd5b57f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32db56a624b9965223378c7cbb08ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da3c977916a3ca3c1a23517761ff0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9418bf9734d33fadd7e2b1a5b5d29f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b6737eb137444fef4dc1574e8d13a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340243cf673fb82266e04694e84fc2c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05b56e8dc8dcf8ceb57c83f3e02a51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b59adfc6301f26d3d5768161a43db7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b10ac326bb8d53645582919f72c0c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f47db911d90b9961159c4f061b99b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07d81b4f47718675e01c34f6f59da0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a113a96b74fd2d40c31144dcd5e22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859d3711e96b7523fb7dcf8f14f76bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ea94d7743adc7792e738899053944622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7171b477d967bc958eeeaf26c1fa6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2aaf702505ef4735c09be2276178b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de51abcc30c42ded324ff2572ff380625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1969b25c85402bf655a3fc47c735c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366532ece437bb6278c850979dee3a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f645a86e4b7e9d7c6fc61350be11b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9f57ad3e2ac0f4870cc22d411d572629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79af74905263918d688ef8f19ec1c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2acc822776865cc8491d1e6719643631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab41657b904039ffbadc908de909f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b2ecacec8e99a2ab5199dfb25ca49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69437e5b6670205252a26205c6e35b4b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2dac24e2259b76ed0b21a7d3fb051635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9609741a5bf98369c9d0a48567865a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b218b7186d26a7eef6886fb13855637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ffb4d908e2773d5ea325f1d0e5bd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09376dbbd5b63edea95fa97641858774639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8389b86746de5c10e73e25e77ee74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70720d68788931897363e1e882338377641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c376ce4b69267e026c33ea97d9812642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5b74e475d84cb6502d35cd14a3654643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62e2fbf65dbc5a2fbadd961419d5a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deaf9cadf54553b1b8d3c8700fadf0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d2478aefc9a1d22dbc3ad223d7d09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcc76d83eaa3d80d4c3b7cb7378505647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df7790d08a74a4c9917a6270a53629648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49037046550d7dd2762da1af13a5d18649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a216b8c71d5119757b30a975e247b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13847d4d8c49062f8f99611a462443ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e248d40f9806165a6895a9a2d9b9dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28153743d12a5bfee4004af824111b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388e77ff7fa0eafa89a26a17459122c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7678616d1e07cde3725f6ca6265739655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7494044c7ca14ce1362222c0832df73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038e32e698edf4d826e3f2d54bbe2d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe725d7cae4f8d3189752241a8ed0cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998c28b6c0d0a88e05fdcbd3f0df414659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de715d68129dea617209da27e9191012660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35cfbcb29bc076c27a151cbdf7a4c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b17434862d64cf45845a45b6a772c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd149b3079a57a524016d43eafcd5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ab8b34251f797be04e91b657af2ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dcc18491f508b88e313296c09a51a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac718e4a2f7912945ab089d93217a76a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495607a61a0e5425dd555b7f6d4759ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4d44448ab554665a1722b74efb94f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c548719a2cc40efbb89186711204cd2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7889aa4dce7d4a9ff3441d454eec2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9a1d8336f1bb16138e46999becffc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6604f3dcbb483f921a047cf609d9a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2746a1f8da0d6975782878387fd3129673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffda575462570cf8c251deffe348071674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22309910258b8b4568394e8b2b0a26c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd6f937537b6230ad0471a1990caaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2cda2cff3f4aaeb9181b9988baab2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5ee8a6e799c9c2269444a7757d253678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3168ad686f6fd9631841bc0ce1df10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad05853b62b1919a5705d73e2296cec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3ab75f1e3121e9e5077c563be5653681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30323569729e4326be2f8552d9399021682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99078ca40bc764b9fc657831672968ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856699322084d2a4997d619abb8f066684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763dabfe8f4543fb5af83ac5b31fb18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa9e1875684bc4d5ab5189e47c4039686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad476932b13cdf5fe291f22a96521189687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e99f003aab07a95d18582ea0f8a237688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42bdefbddf9540fa4bf507ca8ac59d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b2ace9f4a298120c1e00913c0d902690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02166c20ae8bb004327ee15c0c1761c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a29a2a310281f10a3a30f189ea3089692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b44d6eb6f61463ddfc9b4fe5c00a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc48ca52cca06353934b8f05679e98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c71776e98123c44073ac1c9b4beaf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9949ede4846efa82f2746acad52110696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5ca64924714d6c7904c48483ce816697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598d306f208e4263e5df6ce2967d3e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7cb432232c28df4dfa317d1334e5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd0b85fdf9cc66bbcb503ba6c59415700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16954e162347c8854ac432b9b65798701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b31a82613bc2c919824874fb6f0c1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816f124d271ad54228803d6bef6ec40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0da7744a22246d31d101d7843673e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8e87e77ed16e9121ab7db4b61011c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea164f047543b6b1a920dc705702a660706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02b79bc04c773a19ee0a259af984f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec071acb73da8a6f98a0a49006cbab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4034c8a522d39eb64bf123e26ebdb1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7c30e257896581e0b967488baaf06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f0dac3d193a23f7d8e8efde121e82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6a3611e20f53d1e831a1139f3349f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47f4d95871cd4500d8c568dedc272c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389a00ed8edc8628826344b52be2a24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94dffa6052a09af26e1c7e34209e1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f327fcea7c3e97dbc6be78151e83b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4ac683f75062e9cf7a13a0398746e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18e4faf1238b408930c34a049906fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324353478ba5f9e196bb6c700b71952719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b562cacbb2aae1502cd6326531c584b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756e97d150e65e7cd43bb873840e443721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce1152a960825a6ab980905b6cc529722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a238bbd29395c37330aedf2940c442b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6474fe4c53f24c19d41a4ca6aa431724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dea2d42a56135f1bb2653a2f72ca1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b97b5ac21528654f570327dc591fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58921b628958ddd3a462398d196f0804727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f40a5c77370d598bc5abb370ed4e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fb0832972d914d150560a6a53eaa6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f077ccc96827db1fb55613b5f3a05c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cde7d4e2ea11509b59cf553f1c9465731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193863f7e7e09b2ea46d4b2de5390c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276c3239c9189e25a1187114f31a899733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69995cda3b3d610051d827eed8548f3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a796513bf1cbc66dbd005fd4c5746c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783f26bd88a7fbcd90f092dca6b2083736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fd8ccfa875de4d3a5a91c68f72e65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5c0a2dac9fa753475dc96f0a1ff77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b832db39edcb8fd74519cf80169785739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b93ccd8df580cbf154ac41a64a60c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85a3f36e2e8da1457027baf0064290741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933592750e8f5207770600cbda092c1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9ea89dd86e15ad869914f5fb4f9ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f54c990830a5b33eaf0758c533ff8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7d879b657548e1a741e0f39a99d4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478fed821d5a1c7d89019bbe7fd763b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402877872b2674aeab04bf3a9103e463747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b6fc73abefc50e151b240202aca69748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87047016a7585fc6f35eaa5ce05e7812749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05594ffa285a0a7e55ec6c6a73af5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87501a8088f419e867cb984bde755f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cf186109a71875794aa78c5085888752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a695e61ea10cd8cbe642d84f5a478de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40af652c1d8dea204a3a51dbbb865d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d188a67006d812f673342759c45629b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61123f0283db67c51325df801adab9ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ec7617447fdbd3d722618e3af9a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84254cdc5173462da6a044e6ef4a2cab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205f28bdeca9c95e897aff4283bb9d9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932e9cc12d60eb43539075b2d4ded7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f272eed14d8b1dd0cd4eff662538b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4baf5df6b176d038283d737eb23d663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d5d22ed7240dfc8b53e9cb50e98944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80454d97c2bfa8a36535b19fbbf61c245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ef19648440e0122cdcc2726f3d2706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdc20c7fb9960ae1bd753e3f75732e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3777095d1aad34610c21dcf12879988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca210630b25bc853dd0be53842f2dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7636807bc4768ed235d715dfc75e64410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf741ede4e47ec11b2e21d8f8227b0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2eed138ccefd04d65dbed32c8028512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001bf038d3277857798292da03325fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6438e71095c0c436a2b8f37748cec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f0cfccaaed628024389038585283d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f32ed80353e84d53ff9c830f264dc516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fe7880c30bcd40e63a0c50e12460717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea2803cf26062c1dde69eab2fd269718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7810664b8646bb0269c7cdd2c6b404d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67599d43e39c779b0b08f49326f0b7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bf795ec1b98be579241cdd20e63da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb02e5a08db8614f41cf8cbfa529f0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d78f5c6af80f064f3d1b28944607223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489e0f497c62ee4883de69ad5f789da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2aa398329d06e60dd315d80446cbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e45d4d1d2622ea7d4ee1279efecab526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666467ef106d98130b675e2f313fd5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97391c5454964fc1930abb481bc1b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bd764e4612b47a74fbb86c7fec18f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3899323c3bf2fce38ff80a45c47301f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982607aeeb2b78c0c2a59e5b3637472031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0919f4fc92368037ac1a152ab5c2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568092e06455b08cc541cae37f7ca82e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d194d84bafad22d1a931fe64454e23a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f34b13c97a264fed9a5f2e783faba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f4e51c6247aa9fdd030c569246cbf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007ce57d67a23625249ad8d1e5fdd7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cff8df67476873afa5ad54f20575e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a7e9006b80b590bdfc574019d0b9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523b462461475f035fa3482bba1943b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcfa694b064ab53c723afe5231abc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb822f22dc4d02a2027aa89affdb9f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073ba1365b5b31a285066785daa5efc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0e3f05f79fe24e778065c485e445644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e468c62d9e835242267b6994822ec2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad54025fc5b4939d6b8e5e6d0925c6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de649eb1bcbfe086de57e4efcb64cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310957cb46d3cdbf1b8aaafa418fd4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e36432c2050ddd8f54a867723c6add49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34359fccf6d992a1cf097839dd663eb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b0a43770868e2021755831f14acc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dee2ca61e91c4380b547c4713dab552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6f3317575d949e5acc2b85ea7e21f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae593635b1cca97d25df75da6c1e86854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa40ad2cc3e56c257f8484fa7e18f4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6cbb050dbf4663376acebbc958f8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07478cc6e90c28be465f4ee3715b0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bec23b755ec82f17be222cd2afd8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1457c364e20434bbc48119bc3bcf3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0f4aa7d975fae92c8ec56658e838d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d9349b93ae8d7ede323826c226cca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13710ebc44fc3a9eb5c209bcbdc55ba362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630ac4fa197226b191a23f10d5e509e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0a40e56193324892da1471a3c1a4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffff01aa2b1b6b12d5d8d6914c8d6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa8fac65c54420f0c2e003802c7f1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f51e40da79cc6f0c27e147d5e9c4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7870a09d4edbcdf6df79c572e00c55f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f848443551f31f9f5c679157db13569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7d7fb37f84047275a88cbddc53f2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34867ff3a8df2b187eaf44ad67e61cf971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cfa0de3c4606dc3375a5596eb28a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a637cbf0f33359c6c36c932490c91073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58215aa9527116d40ec225e0c8f8dead74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383950740185dc7df7aab8d6bd603dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a2273cc4e1a8bc838545be9da122276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1da96db0f8a3da61a7ea5fb1e62d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961de0a283f31440d660d06a55f7d8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8367b29b56351091ab07bb470ea7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018681e6559dba17ab1ff10f1b9c4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1a1a5cf0032bb04bf14f05734e5cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3297f711af41d1e1390b8fd007c0d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9b9affa8bdba11a17700cc5c885dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122c435deb0031426a3eb483f46e8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0551ba509d4f3d20e6abfb7da75dadd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c702a62b17f5e723252312dadd68a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51636af4ebc539fb5cc13a0aa9aa8d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed2b2c959206bd9a1965a81a4ed4b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3405bac4822403d7d483ef188ca0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b0dafbb2de09735c13754a732137e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158da80943c07ceed1df7dbd4ff87b5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d41d6d2d6edde83214a042e58296692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f227243ccb446831ce236a614974e3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1ff3b2f2ef3a0adc479fa9555335f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776c5e7365839d2c2b2f199d581471095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915fcf60628309f5628d6fc9e164b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdefae5038af1e9d06064e93a9203a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b1638b9e0a3d2718158e03b69bc6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3962a6ff60755e78fe8c8f7fcd56299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229860e22e897cc35584ba7a396cc859100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30dfbf93268bd80227c3d3048e73e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a607d47cd03ddfbd9de03332bfc1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d235c68ef84c6c614fba2554f25759103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcef2e4ae451166a981683423ecd2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3cf1b0ec5e8394dbdbf86a836b21d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b92020bb0cbcc71bb01b1ea16c35f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb289589d54ebb6f472f7141bfc090107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c9db6592399f5daf10585a74f4460108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034a1b0859c292e2457d69820303fde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40d4896f9b95b63550938c0ab5df66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea205a5f2280ec9d01a95f7e37e93f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900a80123eb19274caf2097f00327e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f945ca835c6d2526c01ef65a96dc7d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8a1520c64dd44c51be9a9ef3995c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df05ba958bb5d2f666f2a746784a19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ec561cde46643ea332a3ee29be9ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b4ff83891b16500bc24dcdc2281d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba360940e940ea2307868398a6e8ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530154eca38b5af86fdee26bec2a3c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9d50833f44e6737f06a455600b202120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33557b960c4e09f04fbd9792b61b1bda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf088d5ef63ba46b43a1c7fb78cd33c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c433b4680b30babb141fa7910a47d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463dc9689df20457d28b95b444b10dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd337db0b697d351eea21ee783c3e7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c938eb0c9ae061d96281a8b57a8cf3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f11bfd21dff2badd31b1848f0f0ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17596226dae89f4d8b37e30724aabbab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4f8169b5ae9a0683dbce8d4bded0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196777f8dee5ab2ceecd6088808d2ac7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bf189a83469a4b100ee0206810583131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8daa92ac3be59ae5f5cba0fb2790d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86974223aaec80e6884685ed017a11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a31fca1a1af45df2c5440067a73e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ccf92e7acac9c23513f60cdd37c93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7678f7d97ecb688aa49e315e2c571136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813f32849783c3162dcbda7b50a0203137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f866960fdd2412a6d26140c39f880138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163309337ae2889341c10ba28477f9c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6e5491f999ef09e4551d413377dab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4dd8759ac50e6aafea4d3abca5cf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0906c8a0057b3d8c35931e750338c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6abdd9a805822292e5c2f5a98dea96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37777849c05ed09e08ea005a262e96aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a68c135262250d3716616fac80a5e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4148f4f23bb0c8574e2cfb22119caf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302df1f88124d93975db6a6ad6e1f3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74823a60774effa163d205441e62daec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196566fb83bc3f8b119ce6b2ea71e429149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0df4e3253763fe5e323b7b36470f1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d00325b7beb990ecf3dc5760255a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30daba79e15849b9dae355b52c34b4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62555b6f71c0778590e4af2a9a1e6b22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2152fd13b893eac5a508ddc4e02ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9c04367568cc64fda59cfa1901666155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb3068cc3b8b2de19f5c10174865b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527cb4773bd5de3fb0840ce9129df65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbda1b83c358771af9db2e41ccc578158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889d16ed019a416f08a04b81bb4fbe2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3617b7a4ab6b2cba66416b6d5d8654e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f513486dacea468f0960d01ee90f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482756dea5604816c540bf957a857b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0c74b355a415426b3ebeb1fcecbc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac0c1ef2032fa7e94845c5b6a733d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28300a348484229ac522f8f6a262fc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52151e3f6003197206a0a77324e44b08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc11fdc2c0b71274609efca8d4a93f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc90895c0434dfd56f64e1d06c1197168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08781e8eaa3bbcb956567e948335a882169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049f89f100b77be0282c26e5ee218fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9f02cf253c003b8726577d396cfbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b6f942f6f34d7c4942811b8618a8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21bd5e0186f509d0990e2380505048173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ee6991a45d860e126feeebe7bf32e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f6342b0e7da94563aece5da9e9430175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbae3e859db5c41d5ad0fd8dd667ee0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43b31ccb5dfe1f52f74e3a16abeade177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee4f599c878340ee4bc10031626404178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d763d0ae449bba949f14564f39cabcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bd99b3494a06606c1e23fbe237247180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca278ce972dbc46cee80f74eafc244b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080629189f97d7051e4e2e2f7491de4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384769293c016971df79929f0599f257183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779e323e6c4dcc86fde6c133155e92a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11886d90d13ddbccbde6def89e8252185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ec72c01c7f198bdf2eb25270eda54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756bcd14f74b32b7a67055287d8f28f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a769e150ffc33bfdf833a883967b248188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1bac9126406a2e16a151103bb5103189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac6a58ad48b044f564d75c72424b30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc05a7b071f8ed014d9c15e4380a186191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc2a27ac3976f8c66832a579822d14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fe2d4d6c5600ae836cbc8dcebb23a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a7a6409ff35e3e2be966aa3f28c7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4035467247cb766f45993262a81ded9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f94159806f0f22a41c1bf9bd1f2cb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c8a59239de36d72c059cd9d224249197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753d3a4a0690c1124bb4b6d24b662b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc10b5c579693f0f94cb31cf2d7d6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6dd2b9f43caccec1579d5171e003d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf6b491432aa7dad4f317acdd654ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad69bcd4f1b5903fe2405f36e66e8cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777567d54d72c04c5c9ca82e0b7f67e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc09a7331485fb3f76212583cacd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d27ad80e1f05888706d5b8c57ad19e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc55fe7d5d9286cf993c861be5e67bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82964960d29b9710fdec8ba96cd1b07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bbf28dde04f3ea31ec3e9f0eb4628208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aebb512a12af82c5469432a79928e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e101a07c32cce0ce3507f982a3e5bd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547dfdd66d437003daea43b0a1f63fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ae635e6b7708b5f071144779b99c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d8257671314a4b66289c9282eb968213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def5749d30f1c29033b7f621d9ca19a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16e01537b96c705f616556ef18f5da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab1c6eb9d283956519ab8b0b8ca0c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560da31254ba0e4e6a82f1ff04a5f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a28708c9166bce666f9555acfb63d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d13b75bf2d856bd2581f2aca5fde7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1a97b1f4b22b337de293e15578729220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3abebabf7761990a9e6cb613bb999221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25319aa2902016fbc5a0f992bb702591222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736cfc2899211d6da1fd71fc2807193223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51244d10d2aa13cbbd5a5f12f03348e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c24cb18b113a636f04c98afdc57b6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dbce2f3daaf29f27854cc58942658226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181a92e3fd8ed7d1a3f97602c07ba96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a89765dbb5964994aa418d66e5342228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7cf24ae61924e3006c7e3ed55530a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68235bac231302cd1997b6e15571def4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edea70468488fdd2c1d3b52205b3ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e476162c23d93dd98cff7012b33203232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae70a741acc0368b59c38132eb62fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f01f67d542847ae19d804e879dd46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2c38f52bbf6d1411b1f660bff073c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f27b57469f2bfe67935fb9846c1ab9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9543fd4a3de0997092725c3c617875237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438ac29aae7d1e17076cc4b6c783f3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f6d8f9062b4cf97c362a8e34b3134239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ead20db8282ea141e2aaa55ee3316e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c082afd0475e545bbd96fb482c7156d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf27f82467d857c650319035d23125c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507467f0d376845ba62eefb22e1da34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a7b80e96d4c66951ac15f6d8b88c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c0c49dd0863d19cd3bed85b6315ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b13c3f9d5976a6c29bb406311fcb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df794e7a547cc2196ec3b12aa48d75ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cef82187fbbc5e3eaf7cf4672b4fab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d78b5a47bdc38f281c6b284d75dc5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf9093b38b912990d3160447d974a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253d084102622eaf9cca3ee87f26e7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300de8f5faf886829a0e5bd10c7e7596252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c88bf28df1d933ce7e823dcf0390f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d5f40246feb565fca98be2487e4fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466a624e47949b635e2ccf73b1fbc07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f50746e3abe34999091a3faf5aa741256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cebc8909fd6d3256c48d83122698f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6273e2787159447d094b5b7f41ec7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac33ca5326ed487b94d1b3951a1e83f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9194945e5bd2400b5729f8f71ed724c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3e62d75ce0be2e19d5163dc5dbc30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00977bd5920b3b165e007040ab39c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eba534b577ab971b4177849ef6bc93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c395736d073e2a333ac563e0e9c97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34957de22db363d96ef87b24ee976a12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29efa5def24185c96f6874410a4b956266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c3480a8a724e7e25d1e10480d045267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568fc0b939ac3c854074e55cdcca321268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c59c49f2d2a0e20c8f02c540966d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85c7781f4ab4469ad363e54e9bfede270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c42af953e993a3ee25380e7e17649271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5a072bc4ad8763f041037d0804c4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb32cbdbca727558df0d2986789c93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248e8dd7917af417116b81037ef0169274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7456e08a33949c1c0776416972a55c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e72fc2d672ab678ead23754810065276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b4e2db4a08f639c63b5da95eae8f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819b3f0605bdf85ac6af7518bd6f69a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87fe6818420f6ed5f89ffe9517bb23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f67983e992c87580e147699a2550fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f4e2c22181159da81ec62e33cc382281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a66f27a139884125cfa74230f9270282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585579f995f7cf5c32cb292382ffe617283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b4328ab90e8bcfebaa5ed69091f30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f03ddd804ef7ee14c684702c4b972285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4805a5de55bd248cee05d5bbc1e2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759442f6cda4b3085e533280dd15207287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57d9b037601c0ecb96b076235cfd9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb19635bff363d771bf9c5b5f251a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146c486347e52b2887ae3aa4e7d560a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ef06c078bd5192c048328f4a74e2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814afa1238b88d09b23379eece393d7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47e3ba86446042f1901852ce9b8776293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a4e6366f74835a0fe203b11341dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e600621ed528a017bb97af447a6bd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6e2bb00524d4fca1e7e5a55c4c90a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d64cf65c14397763de1af886c1c7bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07787f74cb5905e5a32b57b1bc9346af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27730fbd4b145f89dda45fc3d66d415c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4e4a37d8744d210af011c41bc91a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff953d9d900008679f987f4a8014e23f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d64f0d8f57284a75e59171f90e15f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4335d69a322e0ca048d337c06f03d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d704d83ac27258200a7be284762a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712aca9f6ff27a6abff75318e53112f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603a20bdbbe5b4fe52614cada4a77ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4c52d66fc779fd2b3c03b456e87dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a921d05eb978c14647fd208337d05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb219c2f7b1b3f6426ec2964980fe672309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573305ac00e04c5858cd802f9d799570310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c1ad44d70c73ba6ad129dbda7bc7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826d00a79b559fc944c911678ea7c8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03315783529f4f3a75256b42eb804ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535624c10c1eb6e5509b86c1761d2e39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96471bd27ad76d839c640e79f469a50c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f3152cad478a114cdca2c57fe8c1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb494ed0ab840d1710a80a49d1518ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee339554a47ea3fd6d2dbfba0e6d1e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5fb39bf3e26606c64c44170f5f55f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef433059c7e497a48c0cd03cdff7ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102ee8fc0db70f2db7aeaa566d41c9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d12a4ade5d6cad6ce425852ac8c53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6ea34d049ce1f896f350dcdd2e614323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2dbbdc21fa2dc59ff4c10c0317629324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a215c30b05949935c1251b399ef702325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76218584027351d1b70f1159b839456326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ad26d596af11b4b06964c562f4bcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e40b5af29b6038527363c1af38cbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553619d0b7b4da78b944527fc6f09d08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3382138061f9bb5cd8d332deb6f0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29703dd3de91c6317a0c5f545a0ddef1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700d8f128ae1df55fe5344fcf7babc5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a85f8d72a78ed0e39b81e6f4931e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1e669af1960604edba226dc310afc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0c9fced8b0d29d3fdc0ec001aef57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102cfbec7a4c81223db1914f1cfb2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbced63fd76db1c2262ae9b96e136fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65716b8807f4f80217b7fc9c9e9c6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb6917a9cace531c5e5c9891ea06be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f796ae79404caae31bdb32e630905340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ceb0593d333d10f5f70d2eeb2c1b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25693f67abb04bf8b17fc48ea7563115342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e570a8b636e2e3b9aa754511a223d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a4eedf8a45e8264371e0f53660dfa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009ae4b8d1cfc47ac453088a8cefcf5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7d678e2118de6f26ad95905c36546346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b615dd9d5bd121db2bd48de9fb05bfc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a29f01c2d405336defa3892c1e316348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913475bf9ef2b2ed43db93bed89990f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fd2abaab42552d5230a9f4bca7979350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad108ea1f1bbb312cfe0255fbc5d26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9596c856a3a1a0c3c3a99201e33ff6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d7d19316d408483996869d3517766353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a68e54e917735cb18559a0fffcae07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5d3e8693d4b37c3a9caa807e3a61f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcfb41f9c865cf87a79daeda798209356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923c5f399c7c21f0f95549889791fc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15df7cf0a45fe65466a47c996cb17d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755f9d3adde785bc524d2e55f8926f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227cc74dcf4548ea853feaa9a228d12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fd7a33347231fcd3e5de884d7fca5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34849fbe435e376dc203377ca69327362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0a2b42a0a3201e7fbc511d2414b7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa9c397ac383616bf2dfdd761a4637364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255932e4623ecb23348f79b9c496aab4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb611e57ff2d9b239c787436f627eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd201fcd7b9bdf7dd44c95c325446d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2d173f0d032d9cc4c844eab2067f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2ea3245f979057999cc0e222e7ed9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c625c6fa48662324847ed965fe59bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddb105454f40bdc653bbc4a884d4f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746c1f37ce7ce1000a83cd2e5f100fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa2e93c6cbf32cfd540038e19a5165373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594f78aa025362ac2886ec515ca1ea7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963565feb763f2845783a77b39b82d07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfba384ef5e6d8f41bbae6b8224660376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebca3f032f995c7e6327b6a34367d8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94bf986a890abd5c775ca01e9fb66f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbef061af0cf25ad14e5be5546d9003379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acacd0230f819a23b692fae4cbc527380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101009b7d86b01ad3061c58dc195308381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19995df9f69a2fef69db0bfaa806f9fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc969d3146dc443741ba26ea0729dfd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878f4092a0d69ba91c7770334e23d4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ab7b794d33ce0db06e05eb7d6283a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e986874a7b889aae49c32dcb17a3b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd275d9f2bd43b07e15316e9c3402c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db6a83d11169971614c30ae81ef2c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5ca9d9353b3e54551559e5f9cce0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04472085b6ff1fc3fa62f14cf1a725d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7efbe0990213e1581ba4409fe98498391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb960ef12ba43bf63a43f2ff6d9018392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaab0e97b475fca53c81d7e3f5d935e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11987649d4e86d5aa455e0599665cb15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbfb8aba3ca296c50e74eb00834efc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e9ce212a669750e6b7553ff03d950396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a02bc5139ae9c54b3f06c2e81b7f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e77599c62a1dbf2b40ee13b5ca32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0605276ee5ff0edecd663f8959736a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea2551af5e590e252cae405fe06262400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4f9e693acb5322209657ebf1aaf3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa780e4e06328db507f5cfa5532f2c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2e347f60ed4d11db3c8fa51dda771403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf28478499ed454e894e04ae817f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea1a81e81c704d6dfaba7fb0940634405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412573e31749ab637e99550cc3043ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69fab56047556a45e22286f2bca807407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772fb7ca9e9d0127b8ae64e3b58ae91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32095b97dcf0bf3dbfed79b0d9847dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9e80c5198b7bc7727ec2820422a46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95d3c6250a3ef991de4e1c174c5e70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fa8f64edbfb4e973b7502d26c9550412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30892da7b97f29289c2eb5c280ba028d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df364bc8cfa3c6d604d9438f1504c48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff458595ccfa51609929855182795522415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f2316f57b6b9265d8e383dddff790416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea9137f40dd8aca5a37d493dc7483e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f06582afa53d1c04c3cfa3cd05b93c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998b830591f8bfda213df697bedddf6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6b5bf8edf32c1b4f74a0eb889a9e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236017a49ab44c6f8e2f7c8096666fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0964dc54c19925dc3de75b89c4159e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c1906096d235dc7ca73a600614ed8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563507b4fffc703adafe96d56b807be4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c3c417c03b87f9f5d233e1b516a0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ef8f3b5f26c2e34f45e86f6b4f7a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f765e4cde030a879c4b7557ff3faf2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1bc795dc1a11196e87bac5ccc1311428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ad26254ac86fc2869639c434f70bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b569e8842eb740ec55eb1d138ea658430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4448ef84653bec850e4a8417e90d33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8d83db434b3efdeeed7cb91facbb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058d10cf79f276cec3bc4f4a8e1a59a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ba92dda6aab205e4eb8455617328e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fa2b1e700ddac68bac774a2e898a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd38a9f6ce7a490d68fa89e10ae9506436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6f83a7f4449a8f1578e4cc95571b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d3c337710766b4bec109370b0351a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894d12db33a7f63a3ff46e3ae99be7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d56830ce6fddf27b7be03429dd489e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3c02c2e4bdc679470ac76e71d9579441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff4bac8e7244051e495479ddeda749442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fdae17af63935a80bc5915b344895443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828c74fac3fffd328e97df99adf9b6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5454095c77d580cbe28c721f32250445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfd26ee3fa7fadd6892ef3a278311e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabba2730ecef96a3e12d730207c966447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32718bfc34eed9c876d81fa411a82881448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39de74d704bcd9403e973a4fbf677d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245934c7f78260df46d6ecb40e4a52f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13943b62062bd3e9a7ef86a7c0de9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7f7ad9ffc29521725b2a48ebc4bee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5b7392953706d1c2a7df0ac2730c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc69cd043cd936025843a1df7a557d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c6614e43b4ad66a28653f7ffdb74f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebb6b627940cc9aed3eff830d9a8a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f5643af7444bf04ae150de34708b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782297b4442581d2253c23636eccf2e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a26c039931c9fa793602e8d080cac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60790bdc55e65aa724f5e63adbf77d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c27d3d68297c6dc6b2d4f4ccfce5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373a01d8f4acb3e2bf57c2b8c6991aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9db64cd865cb78cb79e86091c5ac75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307d91bcb6787c39a9590f0a3ed7299464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73add562f42cfc0c74e06df5a277d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5cdf193bd76c1dba394dd92c0dc2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe3e52dfb0b2a3f13b464631215716467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1356ed8937e394f3e1295bbfbc41235468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16c3459f234df186bfcf3948742fea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066f0e768510a219f64266250c60365470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef7c5fea6e746399494441e9703f06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692762b62110e3e656c368959efe06f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e226fa8e57ac68d19aec959150e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673511948e9cd82f1ab8321e6c0ef7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793855331f419b834cc3b0f06f763e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdce82a9a188b0309c6b888dc3073d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41204060bf6ef2591382c2a82c364f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b37216f5a6dac81a41bc26e7ae731478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26604695be4ce6ab9b832aacb8f553479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a471223c4bdd26d2b5ff263a853496a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc26ce3118e9d16b3687ef150c3b41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894296c9589f0aa95be760aa287b493482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6c6ab36d6c26a8ae5e05fa9d6c70a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ed9a1cb007c17605c15dbe4e2d64e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8917cfb3467c7c8a46391c376d7871485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96163bfec72a664daa7f15b4f4d7aa2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a957dd2a257956c0b6367846e34fbb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44972f37f8e66f94d86ac8cdefb9e3a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961a3aded5164c0bc6182c0f97283df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008fd3f4e1877da64dc014b4b4adbd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7663efa3ff6161ab1855bb931adf5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735d5f525b7dd7405c14f8026b7cd73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43054971689a9140020b0aab6755c8b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb42e8753880abfe69fcc276e308263494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e01e7a745382f4472b70b0c3f38d2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f888e7f910a9b0f2946241ea8ab113496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bc9bcb9d15652edac264b1fe34f53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573122cc2d1ae9eedb2098fc70e8e64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6a6ab891f995b2f201c4f862b7f4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fca5a046932976f4b9bb400d65f6ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13071360a80cf519a5f4bbd6aaef4860501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e88ea75aa0560d2ff9a6525ed814f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2ea56b9b13f1d4e93a54216150288503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031e2a8fc83568f91d54061b766b434504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c3bfadfb14332f37bcd39227631af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e82d0d0d9e611244a9321d4bcef2e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc4dc3417e0e404bd4e5d98c16e9cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c9615a469ed0ee4bbbadce153679508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6d9cb39fd6d21aa7e07a7616a4927509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ae7f4b843a91efba64946daa2d567510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4560b6e1a9a1f0559b64cea4c34b10b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd22c74aef8597b0923abe69da049512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967a5818db0939da3615e0d43607b72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846a2d773e7cec5a807f2beb1d339ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aeae1c997ca8e433dfc102932a019515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010a2a522f1d1474c041b287b56491d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88348234470023d12d0ff4d338ccc8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d1e67ec93199a0caaa69012414546518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a32f1dab43f9f79f86a49f3236157519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c065fb3e0002ba7049dbff77baafef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc878b4c1bfb01700750f8f40f609d84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf24eaa30dab3f55cbe56e1ef50ce7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f1fa93c36708066efce6fae561767523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6348ced6db02b1b61cca0900f6e76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c2ce0d515fc71b0da84e48fbe1b1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb80608ca97a430a70b473911c55b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd7e889efe007ad0895a7ffb870c33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a9eb55b79d2e4ace5f55d3d29a063528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99966bcdd7db60073e9cf097cf861644529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3b9890011b6245470817428a02ce9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e635c4d872020bb80f1eb8b3ac9f9d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907a5bd7635b000846a1f72d4be67f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b96d043116626107b88334b1db2fdb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b7af6063b3a465317184885350713534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eec48fb918b18f7bf4801c5f3ef17e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f242db7fe1be68a005176e73c14e28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28066cd307d44a8815ff18e80324fb60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c101e5e55e5ca42e5cd4b98f848cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143a064eca4f564c9a29fd17448bb14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c237c55734139c4f54f20d9ddc194c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43bef9536f1f038309d612ecabba35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c009017d7bd1e77ab7ea33df58143b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed1f779b62959c8c6d9b63beac1e1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e8cb7b01936cfcfd11dfc46ffd480544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd48150b21b9c814164baeb575f9665545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03636521897923ee7fb4f750b6ba63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fb36717d6878e485267e4f635adfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e73d34c2fa022ec8fb57ab448d7ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae1b69becf82d37e0ca50a71f873c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb260268994f8957d859f058fdf10c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10007301d13b25034777b28dd3725438551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7065f3e0c32197460035676bd80b095552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d742dd376e0911c201e455b7c888a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf77ef3c96193d536a5dc8354e3b497554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf9a86ff70255562957a0173f38c18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f893bed0bfe27490f924f47045feb54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83336176c8ade83567032bbc9cac05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf32cb4e0fc998a0b6903a984e0870558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a649b99a5e3ad49d787a7b990217559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05167b90aa108c54d3c450aaa47713560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c460e7772988123420de06f20ee5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0790656c0dd8aa89588f495c76f4b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195157320d7ffca34120d04a05fe9af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cfe526367b40b62e331f4daa2e98d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35402124c1ce77e93a12acb9a4c7867b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb1d5020f89db5101fd777153f1c07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b75883e3d7e5da54b179485222d971567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ea2d79d146a1bdcbfad2ebfc9b5da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc66d3a006b2314a6a3e2858055659d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1b3c1bd9d20b926faa5a5fd9cd44f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d541142829228628353f117e33e6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883f5e66c13fc804995598dbbc52597572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adaa601d113f20f532f572bb1d97fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39978fbe2f74b8e182396cfbb1e093c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa757dca1acede989951ae470ded55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbed34e0b307e4d0373e5384d6f8a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281efd89b5816e99c85df02b776afd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c8044391c1d9f1cdee7b06b11f86a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a7e227cc7c774e134d8833943bb88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86013df5856c688f0430a7afe7d54523580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3cddd159c9e98408eba1c25c12968581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96db8ba7ce7ca99865a457b3df415c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf03e52a2aff95d01b013341bca856e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79ce33bd46d75a1e412a311dca9fdc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0897109d262779b6d140643c68c4bd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a130d508431aea0a1a9a9bdfbd2c0de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051fdbec21794cf27566b4257df3ee4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c9f279634bc0b2274b7c67f3f0723588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5bb71434637d19e1e1644a8df389e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44269d274fe408436bcb79c581b6c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73ebd7b6bbe60140564d4327122df6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15630b83dc36e683a010f41a2b48977b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82002d5a2e93dd5b08fe22a11073bcc9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe96809c9fb8dd246f9d56f82495672594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bda4be30adc04cb3214dc517d32240595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd6a404046b9caa805a2160f7ed7bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7a034542fccadcdf485e859e3ba2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4d660ca9095338b5b81f75430089f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b34ce4ae6e9dc0839148ade69ed40d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abaed114ea1c10e07006ca3eb3e218600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129925bad42354093ef8b88bdaf3643601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc87ebbd4b63866d6dea77ac7864e69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f23cfeabff224be1093ded510f7697603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aefd75caa43348e37c8e56e79a971604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a4e2321de11efd12ed6277b3cd022605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752bd9f27fb51874e4e7d0318fc30df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534711057ea79310c6bfe23e9b0d1375607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466735f72f15f0710ca796840b3365c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f080aefcff896eaf8a9e42d0a6b3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24f286dd58e37eaee2e7bc34dbd0e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93949567443ba5c0174d73ccf2d015a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaddc5918a93e9ff61b32fb0341f0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bdbe1ff310ab9caae1639089c3f07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf567d4f7f4a9d07a8eaa4fe0265de1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc780995d9a49c8e69f52772c8e1fc58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0243cfce383f235f8f9a92977c72d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3357b828b5988d8b283e163e7a45e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdb31f998e645cf2949ed8dd6e821b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1e7cdbc466562d50591c81325124d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bf25713eca26622e4d3d43c5823b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121b1ef6e94bb7edf64e426b316d980621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffa19d819dae7bf5c20f2c3206afe8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363830c1b34dd1e44f55e2f12144e4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb274b437b89aa0d10adfc29dd32890624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667f634a6a0763e4b8dd3444a12b1b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db476a18e9941a08b645dfe345582e9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46877d9bb27e5c412238c4335501f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f06681e4a847ab39ce3968e295b68628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348633c6a309fb3586f06681af48573e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d1975a5a47197ab004f9316ca1442630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbd8028bf8fb05c714611919ff0f2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc49a1830124c2174bccda6d368bef4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541fe06823c87944a956f2e8e329572633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58134dffcaba0723fa7dfd30a18500634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6e126bc8b0462736c0064fba6e561635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe137f19116abda30480386d59499366636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64122be233e0479ef207fe4758fcab14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f61e371ae1108144b90a6981048b66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc1d9911ad1dc9a8526f51e1a631c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896ab1bfb9ae50fcf06ce2007bdbd6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a045b75ec01e21993874260e5f3246641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67651644ff6f9a5bfa69af38aad2071f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0419fb722053771d16c5d22685153643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63fd3c14ea24d7e3a7225e16c1c5be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a421c213b681181f38d4bc2e5290d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f354dab686455539fead77321dde1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c20c79fa807e024b16a7d3e8df204d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dd5b7f84901d0c407cc307d239dd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ce22082d46cfc512157025b30a7fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76063ae0a56f55de5ee6c80c525a720c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1092be2bb9cfe6dae76fc17413df12a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abe84f9a52af94738c50795304e351652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26734b5beaebc6c967be49cc65a6d74c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeccf76e8f1a55c8d7997927bd8b1d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98578917e380caee049f1a9bbc713060655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489a49433edb22b4380a46926152b11656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a86aefdd2b7455cd3355bb5dade7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dd94cc488e94a0fac020887d1f977658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4160d9ac63d6b10472285007db6a55659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b9ebea723eb46d3a2ccdb088798ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ff7247b7758376f1cb7c1c4126b30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3164414cefc40dbf9fa1d8dfa9b58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd9cd6c0fb359fdeaf9311a085534b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b5583a05cbc4ed193d1dc9971f3a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c159e751c6dd4939ebdb92af5529f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9810faf2e39819f5e1413128ae305666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d65357741bdd6b69227b67b81a57f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504c05f34ce2fe4a606ac1a661c8a1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdea9b5b4629286dc7301c7b995f01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b3741a2cfc5f1cdf2e7da88488959670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58bcec9c18788092db8f9c9ffdf4d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab32281fcd088f8024214c19ace516e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95928f9c7c538908306e5771cadb8624673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d3466cfe656f25aad5cc6ea77700c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81772ffa6a43f5d34212a37b1a239417675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb62d35573d57d15c6f8f7ed51a73f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad806be705f6dce58e5faee9d39e64a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd920b1d373375f4665c74e4f3b43f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16fe858a0d3799be00024489e03442679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749feb796b5024e289a31d837077ef9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f420278fcfa7524a01a0a07bca3a07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03b03eeb1b388aef8075cb34c8145b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f68f7d77d8f3138f831571ae12a401683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516e04f1aec6e81ca727f62b84badab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a791d70ab3aee4b6afa9410ef42e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b279634584b2ea4d0a507ddc2b4016d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d85a9b6908fe382bd8bd519b3b6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226828dc0e95b1ec75850b70dff544bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca0d253c613b766ce328b2c862906f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1472d21619f28b5ee848fdcd322d1db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e301b681de3399c89f311f40d9650691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d20b56e2dd0a2bf3703d0c2782f7c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b74625b8789ca30e6834701224d62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b277032d8f92acf17d54cb75aa267694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b13b59ed926a4ee15aca76d81cdfcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c214245100d824bf59f81a06d7a5ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456293d4e0e320897c5fbbdf44f531a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00b03fac72eac186ccd5b13514954f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56d9f34981e5df63f5eeb27fa0702f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e51f182474585b9133cf494f156424700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491fba74ac97888bd43ba4120976790701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1372d4b3dc469f4f3f925bcadf60e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a043b6e31f59a30f3a860307318155703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3b7389854a91f69acac791740f359704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4511295370cfe3b1d496f26935c9d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cfd91b891d17800fd08ea262a50c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2b84184f76e716f71485194ab9ac2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d91d4b5014c38c8e8b1b1e796a8e2b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbf8aca0c6610fa491c0bd94161b2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656fc6a68ade317c2d47fe63de68360710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c67224502edb491648b61e920f0044711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abf65dfd1cf9128b5d1d69fcc21ac4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669fbf785c6ae10b36c32d28f8d71c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fb3cdc2d88478e9fb36b30e4d1357714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c82cbcee1b45c1e940cd10a46b4cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643bf589dd7d0a908e9f739362cea34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9be4249df97278e259089cfc9cda2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47bd86696d62e530875b9e614981ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2005190514b56c61cf9b01bf6f7ef9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2be574c8e78ebce38ef8436699c18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c030e02d3f2dfa9f109635f75e4a67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba119ff5f0492bcd07110d5b8cc0ba6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fb72d26540713da2017b44056ba7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f4b01b036634072d4c69fc399acd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e16973f9f08c7942e71de5bb410e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21408c28108b938795fa3a0ed9d10223726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90002b9aca3d0959c925db280e245327727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b875f7a07053a5d0d5ddc0e13b5cf0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a77b46983df21ccd1a6e8288e0c121729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcca09d02bf2a59db9107e75d801f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba8cf163316b9d8c7b97ddcf79c0ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbe05cfcbb7f7ff1fceb39fc382647732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12af2c934c2b48806d4e723947f0657733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8255fb2a7a25ee8d24160c9f1ca106734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac877df492cb4700b75aa7b86fd88fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee62d32950e7e9d0e885a8a90fe25f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c70de4449c8a8db8c147128708919c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aeebd7b609541b55dad4e6ad4b840738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f212b65dce20eda4f26f6423eb2ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd61501d4238e048da579d11f6bda1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22413ef3d092d5b89d4ef6c6a0523d1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11496a9d3b5bf276ab052278e096b465742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc3b8cd96339e757634bb2c02010d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993bd7a2bb4908876cea3a64c9e8b89744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bca66693a192d2a818dd430cf0a1c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e21f1946b8eb0a6289f92524e9beb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc99842585fbeb65c196f53b8dd0ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ba2b436b4f99049e7ec5156e2bb88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcb6a9319817dbf5ec13591d7ba538749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab8154c1362f4cda5ecfbd19702794750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2739f349ffb5c8050b065ca793edc2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40b3f6283e35ec8eabc6902dde12d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f228c5b9d76bc389dff9def1f213753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>