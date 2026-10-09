--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8e1f38519a73c29a90ca54b0070a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3eb2bb046bdc38c6885914c288a522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8953603642e24b423b5a90aa4ca1e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3420c56eeee66309324379fe21b5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080c4541a425ae53d857feb7a47ff0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5637f9c63666213de2ed529087dad8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c4c7715ed34e2a6c63647f4458ef47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ab87a98c26261c3b1bfcb2255bd8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e228f831e612b1bc12e0948ef63a269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73625e1f5f0b1df01e40fa6962f4fef510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87406401d62cbbc95151704cefcf6a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37550370cc48b65ec8f1d51d63b54e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147006ea86e04c069b98ed6ff371d17613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b854a8ebb869e0e78195ffa6461236e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3154b207dada0d597f0f2de23820fdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32dc64dbf382888d67ef6127a0714716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a358de3f1d9763d481be40ceffca6ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb45fd9fe89b4fa52478e308a1754a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1d0257f280d7248c384fc937b8a9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9da84b7eee16a9e9a205fbd2f82e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f419439cf8505890a43c6546cc102421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e404947388e5c3271f82b935a0ec1f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4b111ad0894118d166d60f65f972623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f941c21a2735b50c2da68b993fe82324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696cf61aedbe08095b829b49b15002225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776bf5bc74f8bcd457aca7fd52be51926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65024e2f2b6e65c9825b8519462273c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe7705fd7689de56e14e90507727d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb75e651ead480fdac030f3cbe1762729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a2177a0577ccdd9ccfe11df53454630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf361d6a18a5ca4935ac04a686f39b4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17864308516f59611eee3bf9be66b6af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5533a6c84c0093457ecc7ec7df4c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac530b604658f726e5810d51e9a4fed234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba08a9f06164e87498e4faabbe7cd3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3d1daea75f00ea9f6392248e8d26136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18eff8ef55fd176faaa9b7059bcea037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197de2bb2c8ce52b94a3e059ce4e392c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3124dbf4327d2bdf9fade43fc907639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f553c8a4eb4af9e01c216b1c879ccd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18a12892da356c3198efeadf590b7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7207c156e3935f04747e98530d59b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa094c6f8856d6a01f2b71c3abf25043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a50e2335ce231e8d1be1a05e80739844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656230752edf2bc0fb5c9fc40d99c1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ae808025aea09419ed3f30970353a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ee31ddf8b9d5d611531b8131d69b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4974a5be623f0ba43ecf97eaf6f39c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938955be4cdcec876b044e0d25e5ccb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cc98b48a18528a464a22351fa8b5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5a09d6953099e05c0bc9d4e401e1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c732615e10ce0bb7cc747f7ef4b372852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081812a37f0fb26b35dbb4f423d94cd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c12c677295df6232babab217776e4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526b831dae6da636d7e569892ea3e0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaace1a4a47db1e3821ce530d028e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d2ce32dfd25294ac3f5b08a6ca80e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd101b8060d291ce6e22d427ae556158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a8673d283a78e438facf8d5634c4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a6c7c3c553d7c44fd2457029be69460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7eb21ea74a140a6eacd4ab8be85b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bd22391122dd47a831b310908daee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f182d91618c0244cc280b0e9852b92863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58003270c77dd97c851f1da5e8188e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8dfc0d1334db96153c705c1c83b3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffab7c0aa694893202fabd80f01a7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda191371fc5cbdcaf855e664c2399967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58047270b65121970ab18cfc62d6cecb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2a8c4f57fcf22df38aeab75111f2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b68ba1d9082d821f26fe3feb81409070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1997b320a368caa034039b133f9448c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6884a5195c6b08c9a84b837ff79b0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be831f9c72af6fba34e3c118c4bd87c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac42a8d3760f5ef7c3efa26432e078874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e05039b280fb1d3d7d80106564fd1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fd5419b6deaeff788595d3d1df4b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e07ed92ed89cbe322c8817d868ca977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390276c627acd134b20b18d84907623378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e6e63d49a92689ae1bda96bc01d3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803f55b1d366a9f707607543f846b2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec71c013a4a56f5f019a5ac690e4ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178f2436cba163136149ca39d1c369b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e840c0bc6894dfc8ee92784268fcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16306447335b1f330c7fe1317b2df784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f402cf3e1fcda73893552abb019af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f858236effa8bacd45ff88517333186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdefda82a87dc9d2bc67cd4789a14687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17713d29ffeba007155630184bb1a29c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f21ea97641b0dbc94db78d008ac8d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af58ca9b01709e997f1c5fd98ff48090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2eee7f5e5085ade45676fb2e50c3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6cdefa2c4ec5e8ee8e50d8374cc8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2af5cc990244b331aa44a3ee7747693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fad8e7b7177e8013890e10e271248d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8de1ac1810748a46f9a6625a64009995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4075328b5b615b638c1c782154b7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e444cd095a30eaf0cb24aa0422bebb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5102a89c5c8a96f4d401759f0ee2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc34da499614c53dfe486f02fb68aab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274837841268c69e9d60e48a69b5cda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bace48a3faf4f43bb036ebe723a68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c86cba252112b11f6076c08f48581102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89a4d31a33f69a8999a00f67b6f09e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bdef490cd8014ba5b8d6cf6b394ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda182360e2dac678ba0f09978276b33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef868870380e4f23831158e984453e05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65a8c12ae3e6692615d6f58bcdf088107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf9d3fded154704e857625d20eca46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8870d9eaf371a264f74625d818571109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dce027ea6213f45ab10e91a0a139d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e031f377146078a12cc506ed5281c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb6917525262164083b9460f674c96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a2ab0adf1ea19930c9be53da4cf45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37ebceb13740b21dadacd28036e668114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbf6d7cfc42698d232b29c31704016115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c556f8b81f663d84bf7a44f207952e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2657d4cae69d05c2e2c853668dce16c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82877940c73c4779ad2cbd8b8aca56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae968dfa736950dcaaaf590093113b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed747f146f6af4c2664579995526536120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caabe77ac6d6c2f8e0d964632bcad7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041773e25f9ae03b77353b69c29a48fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c100d11e52f3b5bd615ae0e3dcd816c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988a3e8b644191d10cd0b4539d70ad0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351882931cae9c0abaff64540e6507ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6133d7f8aee6ba809c9501f4b8e0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933827fa501e72a01eb6aaad8e8fedf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7282dd7401f40a3e3e145dec6992a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4012dc26e51b941ddff7bcded6d476129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705bef3e0f260e50d2620ef9224e88c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ec7a01972443692dd54193737c53b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5a56ea494f39d00f18ef8e078a8ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894572a2659d12e1d83f06eeef5c722133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bccd3284e19a6171357213231ef029134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a049bbf92fd5ace10540f34535214135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69481789bda54070d03c8323ec8255136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7752b7df14bbc9ba779438351934518137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f8216943d7a2c65b6ecee951ebb97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e19d15cc4c6e96cef20080d0914fbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25fa51053f5234aaa02ded897a1c34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a589e9e95b920d528a4202acc2f3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6a5577e82ce0a0eb310457cf79b92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ee62001d81feda84016d85be282af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a71a17b065c5cbdf96a2f30c3cca8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485da7bec0455c47e48be2545c071c12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54069ea419f1b86866841150caae67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d98a7830b077ff0384653c5e81281147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73555b5112411df4e7f00197d3cad7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc330da86f46f2598349981e53905bff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0daf66f838ee7a143b6c544d45e61c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c583751eeaa4888fc93c2c4c4c50bad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9f92cbb82e530650a8966c4a379c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e4d5c1168e97f786f669a74bdc172153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9a68ff220f4b5fc9a75dea245d40f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a063db6300dd3b53d362be2a880fb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa5a3b20d3abcf8812b7cfea01ae6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56ab90b33c8d94a9b75a7ed94cb43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae73fc858569389796ae2387a8e847158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8ec5072fe2ed5a1acbcf6db5e5fac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f30ab7f556dd201d475e6b74f7413160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fb6ce95524ac1fa85dbf1e5849d03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89735f0d0aaa0a2286ecb39e82321b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cae070122fa42006f3524c4f9d105d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943796b534a3aa95b256bfaf36a9d97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56023d88f9d790fab3b0bbac9da7b0a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fd5f7e74f3f15cd4405ebecf43234166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467dc2f9d5dab80bd22337b288d4dea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089820ca803efd617776fb50a36383d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b2968ceefcb65954db7bea6d22cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf34d6d3d65532d151908218b871c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bc92e4c85ba6dc73ad1dde32fe188171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d13d11b61879b3e1538f427be5f802172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0329ed207511a3a75e12df49ca49c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb2368307d844713519248259b5768174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1dfd678d8ca0a278d3d4f825d8050175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043f8f982ec81804071fc92788ebfb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c959992471cb4174b5a96294fa21c1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f91653c3ea4d5a68b444f073fbc749178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1599b824fa511a4c5e9df1293bee4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0ace31971dac6c0801e0295e359e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff413c587e6f12ab8e909e719c4594181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fee399f67566714bc5c79eeec2944182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da892fa349791f0cac33a105c41e199f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0307adfc4265beba224a9cd056b6e20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a792976518320e5c0950d000847acc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a61b8c66b7a9f76b3a73aa3e5f981186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a11b5b1d92934ab436f40f7ad26c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa80cc1b1dec141e463c58e54b43181188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5166bdd8580800f1c494b71d407009189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29100c2ebd42a76023706420a9f01de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b14d06c2af5567c269529cd1d87528191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c8b75fc8d8097c8b9417db0ec0c2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c307cb94938481beabaca5d92410d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c9d6b6bda621386637f0fc2f6fcae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137ceed82c8ac0827ed1f1310c62aae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e1e77abb378ce5ed5262c000757e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8685eb800cbd352b26e8ac1847ad0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ad4d30b90ec4dd44cd9800c4f8391198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ffb532103f74cc5409d3850cbfc26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8cccb8cbc132096c43a2ea0fae29e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49108efa9659641c326a01fc730ba4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4467ba21915b2c62818f54c87b5f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79227a7727af38bf3285e77514c6451203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e9c2f6027545562c5c1ea7d4850c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27715059b49670e12905241e07d00e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b6c5b9aa7567f1d42a3bf74b6739b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adee1be4813ae61faa5c30a6654335207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca952f069b465b2485e8abd2a357398208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c761ef9237af0c81a8ecfcd6ba829209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5d716a056120d802fe2ca5d2c3122210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafd8227556e638e18c8682cf5b591f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958231679c812ccf123395b604ab2ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaec89a23c284b619b65c1724e7633213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83282d8aefadfb6260cf52db7e044ad1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34d2dfd3c337ba105bc5da48b6a4ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1c127756a847e08b962b75efceb63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ea19f9fd0f1fe5b9977595e0d5219217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1654bd9ac13cc3f3396dff51f2ed62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af3b8830e11bef4ec55297c3fe6189219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5990fb1f4b4cbeb86475c97ca22de1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb58e34cf367a3e324b948d58351997221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e7dedb731bfaa6e98231be38a56c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7745767fff29192dfbce9099656f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0b4468ccb2913fbcde84a4a7a0ad2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9a1c27245fef3a0f6458323ae14f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4feeec73464d2cd18ac02eb3ed0c37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7e93202701a1241a5bd8cbd62446b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0276e282170071463b8094f9a1c9319228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493897b605aa89499b0955a4dcb10d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24e80cfc9e4fca87ee186aa8da8b10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60675e78eab6101e54b6dd4eca4cf3ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f241becaddde0d6a22b95d723018bf1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acd755c2a979cd1869e6d264623dd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa9e84bf41334aa774cc7fa2e75e82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9ef1ad5ff201772a4e82ea89431b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718410479e802258ae4445ab12720c9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1bb8aeb1c68c5fb9936bc63373500237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152843775e2214966697b44f61559687238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2a475482d1b6ba3abffcf4444ab2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8bef1bbef457578976dd93e35ca6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667940d6a0c1d8de239629ac0c8236f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f78b80d24e0625e782fb07405d6219242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15cdb149438f8ccd21eb9e13d032a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356615af702913f476c976dd5b9f6bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4c2bde9d2d988941fb77529313f8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cab15d72a63075289043e78876ab7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9567b5304a08df4586d1eddb54f8ce5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e3ac5d2966ca640e5e9c4a9f7776248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4d48958d8d207b3eb61108110289b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8b6df7799773e4b8159ae083edc60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79de3c6657d938c280f643caac0e96f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7baedf44fb6279cd08d8db923cf3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623424133d711cf56e206b93ae8eb331253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f79381e769046de4024e8f3552391254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcea073dbff7af5c39960a3bf49007255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88548ca96133c33ffbf20bb29f7548256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417c2dbea61336819ad463d293989f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78666a4f42d6534a48fda9de7c17924c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85842fce27ecd9bd35a2063be4b67285259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678310aced53dabaedb0d0bc794e843e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496af5d768c4c864fc6531469d8b26f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f236b800486bb00467b727203775ff1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc0cc2d860b4570928d0ed4f167656263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b83f3c54910ad877e79b24f8f0df7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42d8754cc86b3f3d54ebb05fbc8e11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049011b398a471b5063ff9ed54f4f8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37fcd27f193523590e5eb3aa7fcc80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fcf5cc423e6125d6cd3a015109fd7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53998a2e335774a61e6bcd2e09f4ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aadd9bbfcd9d08f8fc0f076b843b6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c77e40a32e89c3ec88c797f0d2fd2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e2bd04fc19dbeab632b9136aadc7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afd3db60232d957e8d59f742fbd9a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664774392e12097efa82e71437588a53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c143a0407992aaf92603feb700cb13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52706fdf61c0fd9ed00f2d33f75887a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5600b6e99bd412868a337cb8762fcb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a651e528216c5a0259e87f7e2be3f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d61821760e80fc4149c76268c03ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46af09c110ba3369c79f1d3fa81e55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414723adedd10db2704df04c40c37890281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2a402d976539acb8762c5d701c291282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e077f6dbb4028642aa1aa3490e726283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb153e7e046367b8943ee3476846eb0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b617f88add87517b9d821a920f402285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4fb1351232dea431d07d85dbc4762286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960b9a013824a710869ca6a09e39de5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ca838e57b5dadb42bc895fab8ecc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14d1090a55a9d6eb0516dc700faff6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cdbd75355b4a9f940af061e5f6318290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9d08a83efc77e4b02008605246d18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffa21c702b8db799d26fef6f6fe254292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875a0384e997b6b204a71d1ef6950a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be061c4e1b797ba24c1a251fafede9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b48eb905b9652361f459e267aac76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b359a6097470ea80282ffee8c89658296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a4ee2572ed3b5217e48ac16114ad7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b30545ea545b34e6159de6eaa2ecc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc37d6b083d208e62a77fffd0b73a8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aa7d256a6bce6914fe935af171915300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c683220c25fd38d90749b8028b4f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275b0efe967f4ee5dfc3d96edea3261302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc391118ed0bfed24550c6da2ff20936303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e60b480fcebcf2a254d34588d2fbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75906c261c0a364995914fcda2c433fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e466170e2b63f7710e0ac7297a30643306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a708f78ac8623993e41f9e267fdddb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b35fb30b9db3ee958540ff5014091308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb4bea7ced9bf806d9a569724ff9d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41810fb6ec39626cdc2a2a31ec61db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aaf6d6ea64c724d01de5245b4fca5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f940325781aacfa9d64d4320c1826c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c09ccc05ad44e0fff39959db56b75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9df9548214806d546d366ee9e50824314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf23080f4b64006a3d0fde6cac3fe31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324d1ef93a1e27caf80bd60aafdadcd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab497afc6f56d4d2520225ad93bc00d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71070a80554fbace6720824a34f33429318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f6a2d042fdd0b86b41a2f1822316d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cbc8af98c6e380b06e217557eb9c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0998fbb0df466a43951a13fce96846321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7542b64fa1d3d00b855e98880fa9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3d5092e0650ca38fe714ceff10578323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642470ae980e5ac5f90ff9b4b067510a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4a26c0146c31441e9ce8809af72d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cdf5e096396a165dba338f1644bc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f073381bb83431fdf2c3c298156c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1448e06badfbf975a9b13895caf90ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe916f619dc36256e9b5bc47b45561329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cfe96e77d4223a2142504be0d75a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7de291e89a128d4321d7af2667031331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c64db34608ae0e445e316241b194a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfe3dfbe416bc443e1b25cfdee420d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9153089a6f02a35b43a3128c0fae56b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba972312bea34d8a2707b5b434e05d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1ee8e4fbea1709a118cc0af60a73e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1c138f7b5e14e5dff4b1ae9127017337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7a6ff4990eb7f9764cecea1a4ef84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abed2ee39ebd26b03d3c9d149660db1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5f7cae9ad40d50a566cf29da85939340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e04572cd1d4ba67bf338c3200e46c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda62279de13aeb7a026c500e20c588342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f81170478bdc844e9ef90e9628db4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525db2d360ff004193307ab5fcf3c889344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0798a630d90c91ab10656d89e6c43f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34692508ead496fb9b464635d03e1cec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29a482948aa000ea10b9aa17d3e6cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91912075f1be7c60198676447824ed9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaec784402524ce90c3c2ef96f2288349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0044f194b238faa955806d2c8c452350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800b1f8312419863c93ef84f751222a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efa6a65470d6f0c20aedb8e586ccf2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb7704df7a418471102f218e3386a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93d6af4e09753900b6156dba4da93a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b697fc0dc09734ebef26f127861cc8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428d63c0934c4b33465eb5cb4cd859a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c82f0ebb7607e28bd2e415125933e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e313c3a8f775eefea41e083fa38b2fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850ab692efdf9aac23b60a3f98bf20d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748e48507ee444f163336c9ab45d6c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81bbaaf0577ba83084857df9e8ccee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6c8a319a7e331c7a616c95f129682362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a3e97c010e9eac5e1312321b039db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da9e6c36269885576a8a3fbac84b41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258e54a47a8e9791505f4a59cb56f90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8636d6290ffa43dfa0453da3c193b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141277fdd8926703b3966618ce1ecccf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56336a0a35daaef49013d5e585ef0298368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba8c30042d93a7dc44b63668c38a1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0579621ed454a00b8b47f5891f6f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa86ace50f2cdda0ea19d65c4e91e4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827c61ab456e4992d2a5b43aa4f4d17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab0e9046cb6e56289810d5bdbadc2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065492bc433547614ad0d7a425868fb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ece684b058c860c050315fb307531375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188d83d4b55148c4e1abfd9bca6356d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1766e2e0228a23a4ee9147c7423fef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338e0138b9c8092b4865809ff92e671378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf21e513a5e0d380d8b34c29d608b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52e0ef3e1fa0c6b61cf185a23b245380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc45e96d86fc9ddd246e68d01f0d54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3f7535df5ec8df569f07569e5c19c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea701e2bbdcf294b4ffcfc61b8ca6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1d8cc46560dc3ae3ee5dfb005a0f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd273f6f6effa91cb0d098c4d6bce0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05bd395796391c7c60d38d7cf9346c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b6b7e5c03ede4da80ce99e61e2753387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49546eb9074f816d0309682c567c31a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482f04a51ea0b5dcb6582f7c3857bb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47ba158aa245550f2cf33ce2a7deb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91e37ffcabddceb25486f2a68ad4f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708029b2e8222a132eebfe5b102e473392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b32f2cc043b1fffd8eb2a5dbb01d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b421c351ceaa0b36dfd5352e6574e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4efa9af22f34e014bcf7fef8f20b50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb5b74cb3bb5460d139cc9f3ffb612396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8ddbc20342b233db810755a9471ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60427af4eef1861f00fff66ae599afb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298903bad00fac9ebc791ad6e25f5014399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ebc0df16dbe2d1aae5ad96e0d371d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06461b920ef4446ab1b24fc5e79a7f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7dbda8ed6fdac99fc25a6e5d7e0a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0988b4557d48a36c03f763a3a9bd548403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289b79edaae1f3ca275d654b7b9adc4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df067a48a2a400fc73f101be8b33d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe57bc1a60fbe2a9b982b3a9907726c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259960e571a7d40f09d74cc9d8e52120407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0bb1669ec7635f133696a57c49f78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11486dc4f1f5cf59316a24b5611d33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5a87572f82e58573f452a7156ecba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a6308dd216f6c2cf9320f6a1429cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa58fa893ac2e1afeb13407503068c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7294480275fb974e5d3327f8fe5ce6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd6679313a2f2250a7ad204f1ae316414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b6e0d0bf21819fab1e4a6ae81871c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070551b09eb15443b640ec869cf2008c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dc1a92aa19310a7c2f6ed4b00038417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224f69608b2f93549f9921025bcfcd2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfbaf429373337a5cc92d1b640e841419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9802c2f99d12d022ccf45c66e518317420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e327cac3f1b2abef655b274b150b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c6bfdc3a14c107e4433328032958a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265ada1d69170a25591c278347aa03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8d351afb343ad056a8d262a264dac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168981f5ec77e7531218f3810a7d50b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5554401d7e223f4138b5dd6bcb7cefd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78551537a8d9db10e6fdb36cbe08337a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6f56db91bc8cd52cd8b954d98dc1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bd0528cf561449cd86985f4b5abaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a145200268df909b20a12b50bdbcf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d87c26bd2fcc9789fd0951d2d9da4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b986d4666356eea1646de0080509e96432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b396083661c8ac6bae895687b4637c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b799f90c886b86e83ff27c0301954434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795ef0d77233cf695fea54a6281e60d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832972497b4e6e7e04b2369cbfb7eb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaa12846291223b4845469b3c31e04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275fd97a02b1e4d12d4eb4b9a7fe469438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f62a07a6a27bedbb11dc4f62e76ed5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aadd7b622cc264032d1712468e6eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fcc4892d152d8f18f28aee18b413c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99092976d35b44b9aaba45b01a2ffe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaad059361b776b9775cc00ef61c1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc4ffcb0edec874f4bb8b361cd537e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbd6eb21f68c29049d83c45060faa1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21be0fb7b7255412eb1f3c0c5d4133446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e1528f94a6920a355bc9146170d9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377917bd05d0709f54d95b0d5b3bbd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de38462021283b66d557f51b449f760449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840689f97942af5ad414a442a1a4706e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4185ea6b38e7eba7bd972a6bf083a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd241ab757f6da7394fca354a02580452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba82aa7c91e8c036169243225798156453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1abe616aef7c8ae3599bc597dbd6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50910e5e064a6177b3defb00e732c70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eeaceb663906f45c7679661215176456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7489f580620320e71236adbe57384d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804a0c271f718823d9578ae734b21bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698c43dbd6a2235d848664e168388ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff4c640b8fd3952e6386d3713f0ec1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aadf0acdcbd6d287e70a1eea74056c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbdae7ad6cd46be9920ed3b959e9a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915beeadfd168db4ac79e9c46b2f80d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf64ba312d4ab02daa7b949a52e740464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745235788304db823db86aeaddab768465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac9bf48e631d91a3adfe81c8a0c072466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd84e7edd77cf76da4d54bcf8d1829b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5687bcd21eb05456c1bab335bb7aa4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f6799b9f8496bcc24273ad8796749469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69fd21c3ecb066485299196a1fb539470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436d054c08b12ad285aef59cb29205a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64656549c6dd2cebf35c2ecad5c19a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf004d235d13b2fb1db1b7c960f10d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912c879e0293edad740f1b3125b9341474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253cfd0c956f8dd126742560fc50a13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b881cd72c7582e74f52d8c48f8ff3d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb07b626cc464e1c9a73981644b521477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b31119202221349072f66b05e6084d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d5c57428a2c6ca67581d05d0b1016479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8f9d0d9f45e90ed1d39e46ff0f59b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608900900659202808394dbc2507d3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de95786468ce0322f52be67a5b5506482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4a6b167438d864101a44de06530ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e49c2888ddab97bb6ead070a6bae41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a74bf8016fd2c4afc2623995e2a678485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bc6320faab072bfe55628d7cb0689486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820d964735357f46c23ea09fd48fc36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bb319bb20d0bf43f9d4650f314531488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eea01f06b7183d8ac5c24365cb328489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d0f8f44440f48f223c6d27e3e1104490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426785e76eedbbc15e2a9d40028bc2a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f28ce7bc294b6490cb1c175bb91223492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c91ee04f6156e914006f218ff9f9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2f13047fcc801701fdbe24b42f7f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d027bc007297e2e6119309c97fb49a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488b23071a7c43012b737869ce5d35a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9defaf7a6be6bb87ba16540f1fb889497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e8130e5c7c0ebd13c9eda3a7724b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffbd3d15a75a482cb327a9d627b76a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1249f633be83c5716e399f24cbaacd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24735d954d1d331a6086f090069577b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e4afb58f2932343a3951e27f7857502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d9f59b02879ae7948132211b7649503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340a6804df5ad74d473867048d215f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920696301a68fe899f8383df5dd6255505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b93e7c57159326213e4d1dcef9a27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9792927ad9c21ca910782de5f50597507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ffc935efd84d6201ac44c68b8dc37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c6da67deca62441437ab58fa68eb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69988d48a54d7487ffae931673649bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364cedf6af782f8e1d6ccca6378d9a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655b097ec5be2c76ff037ad88460c73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc6bb1b908a005debf5b4f609930fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773d0d778b503b55c66e6b359290f49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dae404d74e3bd53628e5405db605b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62914d31eb69b6367cefcb81c3233324516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916076e7072738b787864ebddf9b243b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eab1a94cfc7a0b3e53917fcd2daf4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acba44548e810396edb1f7b2075eaa8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809ee51a480b5eb3d621ba70a01757b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff211af55ae5f068082b6999dc504a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a809e73cbaddd94b751d47aae8c7e77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd834b7b2b673f1789f5e945cae06a89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdd7e1376e84df60ab3063f12fbdc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ffefd06be208e0e05fdae62fef49e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f73ff0175ea7c56fb30e61aceb781b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687fa668666ca79d4bf03014d108919527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26024c460d8cc55e11f02800ec3de37e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a6dd6810b666e6fcbd64c12e50f59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee41b106518305400c6c50d8004224530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586a3f9cd7b4dcdb72bfb43818a6098531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f399b6db17d7ea10becd92725c44b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2d818f58f5642f66b7f387644e6e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539af4f6f6d42fe9be055c359caa6b68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cba1c37c9f54a7924cc2e6e162fd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b716c4cd4e2c4c6d533022d489ae6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fca6f9dce08cb9c6b138468e2a81b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d28815b7e7103ee661b30eea3739e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8287bc4db3ecee2a68181531d585fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37d3d40517a4a84f7261b788bf0206540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43786d053f32e62cf9f24b91ef6a6342541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37056ed834b340407dfd3880695d2fdf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268ea9bbb0686d2485d9bf705b19391543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c957cd652999db7c91ad79c73c120f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cf6e64997902238613d5e810fedb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d0c473d592e8a9767c4c30cd8375546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747a9e7ef47c16e6dd7d5062d3477cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fcff1701053a181c63864f7aa3643548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4a2f3690987a648cfa2a7cb3a657c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df2007db17aef39b93d031a521ab7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff68dd5ceac8b7455f0bc4b3f7c531a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6c2f565c4a1c352fe7a9c2f3cd373552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace1bc79cc2406935b84b38b3e8ae58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08316c509e8bc2d243fcb1295612ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258e3d271e80d391e90c23b0d570557555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a067d4fd48e5c287dd4600c01f1118556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6bb455be3eb58908dd6077fe67a65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385d1428c437c731ed754673fc0ad80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031b69bd5bcc3d176bf8ca515e4302a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25531bbcf25210f724286ca6f1ae5d77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861d2adf386e074efcda949b1551198561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54540fc7cdb6e83749b9076b94d4f78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c31a7549cb9003f2e33a103863a7f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee35456e68ce9555dd2ad0d254b6f28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc801b6f2030c7e93b2cc5214022086565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9d8e57cd489ed95f4218709338d09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0c6d49d689754eeef1ffe3a3e4760567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b96ecc5cd7708c886facf949ba12c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b5721ef5f37bcda91a7e86eced91d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030938bd82be9a927db6c1ccb3cc5ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f06cbebf12c0ed212aa4d7a539a00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c8309681061fa67d40371d89fefaa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128ab7c103be5b6dc1af31877e69ccd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3380121828a0c71db1fba235b5916574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25146b6140bc07e507dc2b8fc1a4449d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cbe5d0f2085b3054016d651281325576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8cd8097b014521f0aaf4ea755d59b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9d61c9e0b524ca6897912ce785d7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43260193337a5f687f24ab4818434b49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaff050b6de180ac76442d495447520580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9d2a5a2b6a07405a4cd4751acc730581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c4d31d43639060c3679762fb3041a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f270c7c757abc584c0eab4ed1c32ea4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db1e5eb9093b182d4d842bb4a9676e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5537549adfbb8cfbee373be1ecef5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddc46fcf858af37864c0fa84250300586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb7243d1ab3f5c8370cba59c93d371587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b33f8a7e5989b23dcc20c0897389b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d346106079106f96959882b6004a64d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48737b6e4aae99a463224071c307cbba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906563b8e0591175f5b06a0fa483cbb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aca140f7d3dc9a1acb6dd099e34cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012b292eacfe1a53e303745e7c593e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3ddb6b89ea29643277bdc85a14043594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa07b77cf33d0cf7758edffbc9a8bfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75c4734bd715e3bc8387f9f4a4b633596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e97c150d72f482ee773b9f8b91bb35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43678a4b3992bbad225b4937bfeee69d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef99a076d492f7cb8289ff3599093f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c100747e7c0880ebd751b0184f12a67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1a0aafaad8fb01867bcde6168a0a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a8d53693ee0677b994cc5e8ebde76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddf3edccff60c1afb95ef3ed6f1555603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f865fb479e56ce7ba41c7ba4f0b726604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a0f3ad30231f9181f10659554fc28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adfc8dccb4402199ec61f20cebba1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557bfa00e450eaf434bacc4b9814b9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc95180b0d78fd4f51b81758f0b036b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc53bb8e2fd53a0330cdd6aba1b77c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfcec12e4dca8511b3e642ff49c2a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810371bb56c318d7e69091146d90619611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac341303939ab7f7d535f1d1edad53a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331892574bd673c07d120f6867e16271613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f5e70168cbc010d33ca47a39fea47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df912da98eed3e343a3a572112bf22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76991db048b6cdf3b142502549af99fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0506e6e00797fdf16c99b53f3f22e8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f52549a75c8598ca34796613f79e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89e08ffec96b3ed9044df74f88f051619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627959c7a4f0e045fcc90993ee4e14f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2289c45d7005d8b05fabc50e40af6eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa970105f749f965c648d249005aff87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e7f0467ddfd09dad16747c9e6030623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f452caf9a544049895ad2a3f9e7c7fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b7bfbed3cc406e704c8b3a122f552625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011dddf829623c64c3dd185f8abcffc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d237d821a8b170a2da81d5ac15082f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f486aed3b0cd5da944c39ca0da8475628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e3f930a5242dc39368355b70ff9a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51b83210aa89361426024b640d1ac1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558f87a1c93feb65c6191f9279d64c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc263a2ea56735f0a529497b0a7ff46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c11136fe66765829dfa18f748e454633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e70b0296af802fbdcb685712985a25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40ddb32fa19c52774a3fe042751100635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109a994f597baae95451d800259a5a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88f9ff052c037e89a1e1b34a4dc155637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e51f2bc2756cafca4b5921e52460d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70314192db822cef471b56f934ddfb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf8043f02162651bacf5bed92daa1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cfb832947625d1c0d995027e1f9ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbe11a1e6ab45cbd297a0316753021642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49091ada8b3a5b332b187056cba360bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e724711ccd1dcc25d362bf5ea77720a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16971d2fb35ee6ab8c5ba5d477686b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df968d90aa939d8144322b29e4279f8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885abbde128408af1189e8020426a2ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3d098d21da23271e584368ed0e953648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959db36c33355e0698ff3476a592ed3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79494ee466aa68b7e39be2b617a832650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30a7549b7839d1c62458300ef66c8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552d4b5af6bd82a27f98f3ca3a845d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494262a3fd0b69f9467756cafc2d6cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dabf0dfff5fe1938a7e22ceb9c0a89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdebac7a973bac42adbcf181d49c7fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e341dac605b9337eade066fcc615656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb72bfc49a69ee6eca6f16c00a22cba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8981af6df97eb6640f19b3f83b3b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454c1c19cc70e208df35d00ea5a3152659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbacb82a94b7f5cbeb808cc1522cc6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48d2df2b2770275791ba259ef8b6d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b61647ddbca6b66ba0af4f2dbf3adc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65260462165f4f2c710b44b90f177553663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bd8fe3630721c4b946707839fbd03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561816539ecec1b5032224ce3baa1a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfaeff4c7e57041ae4a9e1d0377d19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb707773bb6090c0a13c099fef9ea5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba53494f30ff45ab452973c714dc3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849be1ba2a30716de356c28727f3e47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74799dfa787eb92d622b86fa5d48d4b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a948968d2deac490d1d45382ff7d15a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14eb7d3d00f707fb05eabdfa2b9a4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6fd2e0d403b32dc5c6f103a0215f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68e18fc32692cd1caacad64b93ac1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b3856fa5e52133431367b66e81557675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262b55affa2dfdad41119d70672e728676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdbbb99c26435ab41f8fea4ce123e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60372d7665c754e08a2bfeea1a8eca29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2eda93991187aa57ee599b83a355e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719c492fd60a2de0e7ccfdb8e8e16f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e042d8aca4ca6c3d8065f77bc02ec7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78804a956ff342166f66d0377a502f67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60c223201127eca87d4903c73827c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7990f0b782809001b4e3610750df4fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df48dda61fc2415ddc0af1d2c0eb68d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a45f301ee443cfcb81f12e3fd0c99686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7d8fc563d0e66e68d6502428de5ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621cf112535b536cd63cbd8953d04d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3474435f30ced638ec6e30a18aea383689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c8a0680810a7c4bb14dffb48b06f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70503702b49553d3c82d10c361565c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dcdc6a5789b84512ac8b4e56a6201692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac3f66b13abd2b9fbe77adb5510c2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1fb6fd1ed9428c3e0d7755b0501ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e212c306c4df83979b9415ad18741695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc566363b12ddc459a477d939f81aeb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f204f1f10b739ea76b39bdb83ac737c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4453fc158686a5f3f795b39d2233712698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488882fcc9e21ae55f8a202f7badb34d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb13d50c624830832b00e9fc82a2363700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91189c8563a32a55708209637a7019701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d3b06fee2027d9ffd8172006c779d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32303c5196c40253c48a62db42424f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cfc8fcf820a250f302d6b06b5d4cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79bf19086f282e267417ed3719dfd3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f4f261a6e8d7eff4adfc31171d1e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285693fcad55cf94716b062b3fe8a972707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcac6efa0b61fb96b00e4182dd010d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3b6ff939ca620e7b590963347f8f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afacf1cba44a8fc2ede043427a3b74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2ad52e23972e05b5ed2e8fdf11607711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4b37a47f1c6269853a148a0e9dcb1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1add09525044a372124ffcb03a4f927713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a579d98155410c0938b8936e0b243e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3a9f59b4259a9996c7f6777a8b60b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789d41c366e2427aedf5bc1c740c476716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c198cec7dbaaeff9ea567277c9ff0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfc8d6c1e50a3794d426a74a9edccc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a73fec1788d5ddfe5e4fd94d8a5b2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e974bdd4e4c236ffdfde2f06650461720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8713a83ea0deced54b7acf1d22c19cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65223fa7058a439bf8050006e12f1ed9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501d66b07f5219c2d5eb1b754b7ba1f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15e92b31164322453a8e2885ae6a51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89191584605ca8a31d8848c2480a688725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb372529ed5eb555bb6cf6832acbc21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196f7eec2773dd7deb17fd2b2731018727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c6aaadde82223c48bd5a150a7af55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141b87fad83d035dac5b81d1af411ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a9ce38d7815e4868ab73960eaa8da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39616a7d948c01498f5e81bc1bfed1e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa960377abaa27c137542f1ab441d331732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2bcc079ec14e35887dd7ee1777e80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c688d33065c7567d750bf47b5dd8c6b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a2407ff7ea1fbf6880696a6571bbb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1574d9bb5d8a8da752ddaabb421323d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db66efa7bd68dee6d6d91529421d528737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e7b1a0dfad987280445303108a3f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12408f45ac83285d703c353f5e468ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39f78b401be59c34b3a60954f4104b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ba22c61b4fb278c7e6a2eb306e5c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a26cbd0410782140a111fe0afb3b27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea951348879b3edd7215a22b5b9cc7aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6ad2968ef06487f69d24f4bc2fa46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f504408eba936045509bf2a0dd561745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f463ca7e3cd096f709e380af20f63d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c52ed898e5910c8e08c50bc9243944747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb6af204d51293dc5afbd5ac325f85748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80e9a31c12b8c28dbc45082945124c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e9401271668c9e9b9ab4977375a8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640ef31726a9e4f458d5e04abec9803751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9c6896cd191f4e7e230d6f485cdad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252ec3b4bbf33428f7d81cccfca0154753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa298fbf37b0a7cc213df1f0a1ab3ca3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48f2b6927550c6e5c301a7bc836df2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80009d509a7db83ab3e88fc8c58e7f02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e26df29f8ee4d20f26797b6927428757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb78bff07c5b5ed638916828bc02be1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3bb466b04a2a1553affab7ec753ae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37383761636f95358bc67a7c12287f631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c0c3b37024b021403f2fe0497ad9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffca4ace53ff09997350344759acea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821091ac75e3e4a7224450fb982220ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881cf986b23d126c6627f6cfcc4d9885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405d6a87ca20b588c519f20656c54496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974a628ea91e49d0fbc1d38ed7d9ee07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9fbe2b8d440caee627ece2aff26548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f68f2b523d3e3acfecf71b1f415c549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b326f9db60736de90d189ad4db85910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404873cd03a88430fa44b588aaccd38911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e14ee56f677d2e740c73f3e72c9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e72e21ef58e1c0fc7966bd4e4fcf7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eb369fec13562c032fcc660ec47ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a19aa671e2cf220f41db32b224783515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e97903b838ccf0cb9d8cdd1943d0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e03e46cc2c4b0ae88eeef71765aac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b43e0fb34df9c0fa193b1d70e068518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd243ff53631db47074ee9a590f97e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef542e5d5c8d25c79d455c212d4a735f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8e4e2f804df33755fa8caaeddedf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd79f6a1186182baa72fc24da6f510d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fecf840c4face3f1ea35793078b4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2ab3c7ad8792303e8a7e1551559c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ec774752df57d557df87ead92a4c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69278d3c62446d4c2dd3da368aa4ec4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e1059dc2155d2c229796412264bef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8de235323c8191439fde31e7db30c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c0c7aa483606456d8c4b2a519af5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b71fc3904f01ac22770f652fdcff7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be411e6868d2c5c938c6710d436c9ffd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43456f5666243cb2d1b95f64718a70c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f9fd5b0a306f4a17f22ab67470b3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62fd425a23b2d24e74712c57b0c28c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbf011437cf3d0c4437aa0073b786d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac79b38fc2e523708bf3a726cec8c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bc83a882b31902d92f05edda1284037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af005f30697212cf9d890e1bfc75e7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0bdceacaee19f5a73ea2a5fd9a90939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0861ec2fc8c5e0117d602a1e584e4f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294033aef42fdf13914e1bcd304228341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2edb8a3bf504e57fad4f4f11b9aa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5672960b80ec954723b7439a8bb9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a713b96462ad9bb405341d3116fff444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fafc0cd0cfb09706660896724455ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008f5801ae1ac6ed2c7102a458ee6a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63da75a66035c25fb7260ae7010e00e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b4a309d233d8fdb713ab0e781fed248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548c83953c4e022e061c2a13f2d71ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3398a32dc6a009aee7ce72a72e9dfb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f7b0b0a1293d173fe974211c744fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd505fa1ea94ca83ddbd2602c919a3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64cc9ece777db87e879082ac6145c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad1e4837f07e68c2e5a2aacdccf12a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709a85ed76f3a12e3fe8ea4c133b80e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7eb950ec9c64efdb792c648ad6e3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120f1a3547570c508ca340296ac555157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be59cce0431866ba79d60704d21120758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26671b322cbee84bdef9c5d75f4a9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3780a85837fc4d1fb912c5b959b2b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df41c67af9ec0f3c5ff2ef1d6fc644261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287d4d3cd0f99fa1cea51e0eacdc95962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c99c03e44a8d50006a4709006d418963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde48b7da1fc70ff170a423c4e3a1ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558733fb3f9b6f91b6e36595a6fc56a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4f880ff220b75d7c4e08f857a6de866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c71fbe5309b88f88e97388ffcc6d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d5023680479665071f61bac11e90f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cc0447284a01899157ca8e2e2976269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dab2f1c5cd1a52f2ae987d6ca10eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa6b28a9cb51a0ffcc898fe56f1e5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7774a7e348fe43322ee711aaa22573372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b4479895f09ace803d6d85b16f6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dd87d16298abd81ed17e3fd78335d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac0079a1c224b02632f910660ac78b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e9d27bc6be5c0b5c12a7cca5c982a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b04e9fb7b1e639d9912256d37c1cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a979c19a69156b87a3d33547cf4035b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139b26d6eeaade6d12aa42559d1470e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea6ece6dad417c32a9c6929cfd27fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82ee06b12cb46e40624818f509fc0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa19b2872999caa6e58ecb5df8a5cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844da1f6154ab67b466098c6cf0499983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e056ccfe9653b5fbffbbbdbe42ba66a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc72c012f61d39fb413afae089e1ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d74634f62da1ea52ecd2e3fa077cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ebb808f90cf8f88d9b4b73383766787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5872bed26b38c7c8c8479a214e9f7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466285629b695e37ff04c75d458facc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ec6aa2300d1972bfcae883ef0f72c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02b26015cc4bd4bba119722662480c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d7e44341e18a831a38034339ed73c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81e8be03b8d4eee242c4d250adcf9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485c31ea6967fead2b774a324eaf72194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e65d8e4f22c9943fd02af9bf7ccacc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb59edb1f669e30b0722345d1c0e96f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1930ab1e19d221285016bd362d21c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba7d3ddc3a3a24c181d1ddb458daa198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522c2d4b7b2646b15c2ce3e378e9a0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cbcec56cd99c7b13a2045d9222f95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d89365c6d6cabddb856fe3a1b4f364101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fe44b3c4953d39a649fa270deaa53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad995557e91aa7493d7f5fee0883090103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0ffb7460f236ae03f1590ab785537104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d438bc6b3b1a4a36d86b57fd5e46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26da5f53bae9d14ebf3d8bb218fb3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bdc510e3344bffe26c66bbc0b85e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c651b5120ac93850ffd75d797a25478108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4346d0b7904c0b5a9f6900698c1d5c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f427c33e11d11c462db21b20f76f7f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f6dd99daf8c7ffda0fa8fbe7dd1c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5ac7e09c85f54c5e0c5fc67816042112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ee066cac4beb4cc3be2cb51eb97f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71631b103e3bc9b77ea283fa57cd4c2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634be09b83266ce1cfb908db98ad45e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847cde6790dd8e7407e43516cfaf131116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85c403eb9e7c80df88b627faf0b92a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511affccebf587d9c86edb031b164bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83513b11658ef3ec7617141fcc62e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eeca007def68d30aa3e6c1bc0468dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af7684aab178b0bbc9a9c5b24e50c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87f3634253e6075cbbe1493c1a203f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca2eca2a2b660a98afeffae41275b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73abfeb8bba1ae2f5b7a22a43f480e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beb488a49fa32d228b26309029a0c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01c1cc164140d475bb0a12338e4b5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c2a6e6288f925214fb0c3773cb160127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7e3e18d6f98203d7b84da54e1ac32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de9c36e0d7029d6c55b523748af53a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d9d770c19151c9e0e3b089ebde160130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed604af36fa950ee8d85c883844cfcb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7be435ff15942e60db2ee0524273c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61345b33993b2dcb8669f0a352e4f69e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabff525a6a0d2c69d87ddf83724147134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eec84ba050911f3e2b95dd7fc447b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589e9adcadbeb8cfcfba9cb0e7be26d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cd99aa4aec553eef6575897cf766d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e97d6568802a76196fb68f9ca32c97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1ff34a87520e4494f42b363065256139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc8d7426ed8881216d839a7cb74bde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41bad2b3aa6e259e574978ba719fcc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6352b9c537ec79b800fb7d233b59f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bf8ffcdb9bb077ff3ed1e20212848143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2725d47bafcde9e740cf9c531ea415144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5a523b1051e6778b91e3bb79c1a39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deecb57a87c29c49efe62303e95b70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804d12fe5f28fa0b9cbff279f6850e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363a9b15563c1ec37c0ad535017226d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734f366611e411923aeca37d9c25856149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc216b34e280f4097fde23fceed1a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364f1ce69125fafa143307618889de1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a223e3855337c69554b6caf98fbc87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90791d4e70ab922d26d959f606239ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ef6cfff95834da0b7ad169cc8bb27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4534fce8682928f2775445852c2b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2b2b95148bfe2699f5d6db77fd049156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387db5141577408b8b926a3698a754c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c332ed18ca28d1d9cfc80e408499f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9682cf6fde271491b70744d3c7bc38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ed6ddead47972fa81d714a3d18165160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1075832ff6a45b9fafa1908464c2370161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13965cd702f0ff4944d23677d9d9586162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c2aa5c0788eca8517ad33c0274f3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a504b3eeb445b706166f6542d4293b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe9aaa72fa3f106f73cd35d7a67752165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182e55b4d0f484f75794eece602436c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c083a49ce97da527b139f36a8f4a26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f0c0b9967518955ddb323832dc1d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac184e94c41f17fe73f9b6f6885cafd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262810f1a6bed956d1eca58fbd596310170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267e34dc042627911640ca95271a9c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403ca889285cb5e1ee0ca12a3c14813172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81263459a1ac2d5dac67db7409e21f5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ffa9280b26a795b507cc783da71f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ce1ad4ccbb05a35f0a9a4f51d84b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc2b34a4d798eb09671e1933bf8bb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693df83d7d2b15a424844f7684a612f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b397e24641bc8973ebdbbdd2634865178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d12eb2945addfcfbd997176e70d9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1297e0672d94f9616d3b5635265854a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4e0816aa8d7eeab57217dbbac6bd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b49199176f7c3725dd491cbe376b65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16db8458e13fd7c01c4b1768bbe0f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c79d4024054e29032b99716442c7b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aabe29b1a51527f7fad7578b3752a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635480c090efc3098b0ecff2fa16843e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5142e62a0b3dbceace7cd61b079a00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f9d53d66a59dcb25bb7c6dc4c786d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61e1af2585056280e45da60d8277dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7009e4268873cab4ceaae867412a5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec347a08a56d52faf7849247034af6ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346f48e07f9b6820c9e41c6e0bb21e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fb2e89f49a4a3f582a25fff94c2e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f593314bbf5c3dbde628ec81b7b76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f4f374fdd3b1d49f7331a32264d2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cfc8f1e17a073226900147d5b75c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495a3c6e58e12c25da81eb71dcd6bc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc7da990ece789df81e62e5e9a613d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e3561eaf373eeef3047115929d8d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d48da54b41589846690ff4eb72158200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb6a8fa64ca4b66d68d676b2c30b72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69903ad343f5b7250aae28ba377ffc4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e911aed3ae0f714008ad01a70f285203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133701ed8322e3a80ae6e447eaacdccc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c30cb075e6dce6c97daa78235ed5ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad36c9ce123c7cc411965b0778d284b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a337f9617144c77f16883faad0132207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a09e3996cd627c3822935dadeda1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59abbf14025fabb1ac60a229be446e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57e28a65def37199c92d328c3f442d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2832f9d8a928ced6b88326eb2fe8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d864bba2844ff09d82ea377ec8df049212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3e39ec3c035f4cb4f6f8fc8ad744213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a693ff36d184c7309cf518dd540ee0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d68a08a625bd5124a113d12ddbd5f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffc8cd58a7e352322acf62c300431d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca93ce35d2cb15442a4ef1b03f18953217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91c362e01962cde2bba6e1e80df660218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a07d7f680f096e100d12bb621d1443219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7279926bcf436f7728dcc5ca98281220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1e9e35d44dac0ef61d5c1da34fade221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b160cd0c047747f101b8cdecc52fb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722ac1f29a962e237169b6b08df164c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0ae967ff8b79c6dbae0ae7341277b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08d8aeb469cd2ab5d2cc3618399f22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164fc09ad38def2c900eb91f3da5fc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea8552e808e4eaf73ac87a7b59900227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda68d3b0c0d6ff32b536e30614c7cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa0efb98a640a9ac3e77347fa631ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180026a234e422207e00d4478792ca72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f2a1cd26779f60a7a15b89789d1c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edc69260a241196328ecc573c96f49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d75d86c8c180f1ba1fbbe81dbcd50e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158a0eb2fc7c08ab832b2f172b35387234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de17e2f35ba6888d325c158ee3dc415235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f999521f8f4d584e9a9b724db0aadf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5012fe52d73a353eeff38beb8d6fd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fe2c263f6dd873a79f2b65053b0bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dd0c38bcb55a86ebc086cd73e0ce5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105980cfc3fcc4a13fa2aeec2b3275c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1627170279edff1c6a287b8948589d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93f83dd170b6d0fbac0b232b1ce649242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3c98ebf900a3556c9451db81e5c8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d4eddd2bd7941197b6e248041e8fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ed7dacafac0852125176bb9620596245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac42deaac66c49e712a6975c027267246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff6d45a27f6fc292e1cc6a1598455d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f21da1de9bef7756e80f6fa3ec553e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ca9bb6046a138c4163f1ae8eaacc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f2978ed26d8a3d06e88b3a4b12346250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27b6539d0769b2123d358e605b298c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee295f99530909921724ea9ab1aa7c5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bb86450a7fb0470239ef87709fdcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81136b45290c233b33368449a4619697254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49d1f7940599c06ae015b50341abef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608702ba752c0fd4eaf147c86b2720bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014db13e281e389d2d34a59660cb48d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd75afcea5881c4d7886e2109d23be1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47e0fe0c1334fb9c39945021dd589e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771920bc9aecbbd786da0a507f82861260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adb74bd6484a762fb2caad075dab09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d29dee849315d1e60c076988d23a31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d936201ebbbe59998a4483d807571b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f5006c64b62d7b6ba5868eef854f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af6c0fe0f6af2b3b02185a39fdf86c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f830cef55a7165c4763c24c2adc1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243546c033bf1b9c3d460e56b0b439b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70ea8b14b89c230f30174082e990e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beceff7f87ecc27c05409ae51a59df3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e39b5ddcd5714687da4fea0038d76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b415065117a361fbe854a433b11835271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4094c60b77f1584010ecbbb9bd9bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233b3cc3f0ecdf1d67cfc1af9652a23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893fef069d5153bb077b9cd3f2cbd97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc435274752a4287fe9a42c4028cbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fa7c808ab3b7814b232fbd9993256276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87c8401a9661a199811919b0d6c987277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d0df7ab9bd519bc75fb7055bc3085278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc8639dd067a6244552fcfd5a79a94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d26539eb18a0fb6fb74dfc710cb79e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8f528eb5776198215e76be976cb21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844049efe485b0ab1c1220c58ca88384282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4e0d823d183bce9552e4fc457a450283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46902aff0d3ff72cf5ddaba4565f0b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b2d8fa4b981f6b9740a9a8b0fb2f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc5e3e93f72cf29dbb240175e8cfa9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2741e046097cc69d035bcafa539268d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c1b27be3d17f72725bbab1ea7099288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ca0d77bf9c7bfe291c963fa701285289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1e98afdade1de1bbced0b296eba97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33520b40d392e06b4e61d47d85afb6f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be21534a075d5deba1f09a224c579e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a23e8295ca708f7b87eef9fc1d1d06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca506ce07d38098f603860bb1e1fefce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41db78fd3b6b2f5cef303dba1e3fafe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e39dfeb9e4513d43866b6774c3371296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633af5c0d3318fd215913f3ef80c4bac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c9e86a3b6fdc9d4f5144de953c02a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54b80c22bc43a7236b670582c11563299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc68e1d439d60ac5e2fb5c3f9fe30e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ced930c50d1aa1f67ef3becd9d1d6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c087dbe0ddc6d06b66f4f9cdab28227302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5077fa44aba5b78c8b956d0f1ee87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737291980d51779b03b610786575399304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4118ebe6fa0da52c6aa2b0eefdcc344305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708619806db1ecc82cccc704255213f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9928833aaa97fa8513827061372d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe268d3f74e9bd1071e18afb16c3068308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d313dcfaa49b67f5e37eb57701c66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599bf27222b35790b827f5e942aa193310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75874d888fcef35d8bad13108d273c8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda24a8764d8ebaaa68d2026e5c0f830312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cf928e83b01d6dcdd7ed025486b11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da3e50853ff1ea4175f3e4e27e1c99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38e99e9fc4da9172c13a144a28eaf3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f28ac5d7a3867bd055a83e5b80752316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce414ccf4e8d8ba5dedac4198257f9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9672f452e3398eb9a360edf47f82f9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bcbb77352dfc0dcb9558613802e7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59175cda44c539a4592909ff360744d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcd4733a7aa084d7021145a94236f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55a9be6c8f373ee296f62552dbaa0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7f6e1a55d091ee0b74d8a5edae2c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d4c38945dfc249af65121966c809d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c14ec780a341a9f4eacb569bff2aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f57af2e0693ce126093b8190e05fb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a80a58d165d776957b2259b6b7b72a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704bee4de58646dbfbcdaed1dc512fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239b0e4e9bdf81c085251bab9770837329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1ec0a220037f043a8e30928a0873a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2953f04deb15d7b80e94495812be66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cad796d08a14890fce270cc59cebb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487aabb9279ea387250e678a816098f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928ecc16029833ce3e35beaefcfa166334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf83e60d4289a9f8c91217fc39691cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2539550b2c964355939a44cc4ce24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a01be1f74aa600f62a4853833222337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd80a06e43161fb647100af29d26681338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8fab1deff0024d20a3ebaac11cf93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e904da958e7f985f41e2251d9f50ed4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff474b6a118dff6e4dd32b2fd4260b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432c01365a3cef23a3fac3108cd24f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca869443294c14199a7ef58f3842199b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3535e581c08bcf28d8a92c7d2e964344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e13bab71f7039c83e944218fef294345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3451d5bc4f965cf934655aba398d5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdd7a8f531841cc20a357784bbbd01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977860621832b6e72caaf7eb519792a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995641323b42f7b50d6b6efb7e81967349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2796a63831d24e1db9f3554a1242cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72a1dd6d973abd8d2520448428cee7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b86d7b68057a8d78aadfb7c43a413352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775bb972de41d44b2a687ce719e7b5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c681a4965a4060a246fa9f4947c02db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac43cdf84faa68e688ce44fc5744183355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0a88576dbc4bb9ad283371d0b62de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d169415a84976ac559d49f95d3141357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bec6c3286aad040a30a8e3f084ee8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d04d342d7458eb933c57778169ec5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e211cae66f7c01d8887686440ac02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120dd4cfa32f1251054ec0924bff0b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd384f939b9fa515666f6d20f09393362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466991ca9db6e4cd990a6f8868341bbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0339c31e46827bf5e597cb209c1b67a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e2b72cf8b92127cdabfec8ae117d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a517dbfe1fab6c2aa3d5732cdf7842b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31410ae9639f9abfc14d8a2e135b128367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27762d025eb25292465431b9ea2af1f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99670c987a5daccb9c4bab7433886eb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8694b331040e938b40604c0492955370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e079f90146fb62acf839bd3ffe12fbc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bcdf077796b1415b7bffeaba858bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322418bf96cf02541e95e653f5e736b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da21a2bcf6856621951a7a94d9c105374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d77e9d35897c81b9c5a483ef93d85e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36cb70d1a033178541035aca0aa8db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1ae9ee8215a5ba4e874ef642a30b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c7ea06633998f1b69210887ef4b3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616ae83e8456875e55dd4b945c0b3d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837fff35910399470ccce1253254231380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c19f75b41b9bb50bee3a0bf1061ef4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f55d00ba8de3c00b17d38f724e3a0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec79bea8b95ef822df3c4b2b481c156383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ffdf7f5b799942b37d7b43cc492db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70033ac8e0c02d755978396b51956e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31123af1a55114257345918abdeaa9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b41fbee681a247f5555a8769a3d60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa88f590bd4febb371419090dd20573388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f8a7dc1c063dc364cc626e82dcae9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eee1dca5c5a51769f9caa2c4b13960390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a41a86aeb7da6b54ec399c8d28d53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf03ec5bbd67bca4feb19ac125b93a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2b0377385607fedda6743b53003a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fbbb2aa4bb340829e9ce35bde5a58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7077c080e3b1fcef147048c1de6f48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398e11760905e411798e18009df2d25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232255c4d560c8f09a6708ba91c271e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5de6511269bf415fd94ef9c9a34d52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96317fec71b998ee873f870e64767714399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843afa08342f6eff09d1f1e58b9da833400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228e7a16441832d6fb634ea76947a8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c87ec3220111743dfc2dbbe7aaee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc2afa943186985fdf3c4f5ef16f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf34d6f190d5b927611318e2d06ae8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d503a1912e5313afdaefc757df405405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5072c3a5b5a588e2b3d397e0aaf28b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d70c3d5f5f3a90560fe4e3b98bc83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18767891e2c48d2c81a65b8ac9464f4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fa99839667bdeb49bf85e5ef4133c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32728e3e11990c0580decdebf216e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cea32fbed816e98f275232fec4789411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386410e7014c4e64cbcb453828fdb99f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917cc222ea314cd04cd25c3b7d6e2da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953674b4d7abab542541161344366d1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af2126183225a97c42b27bb24001f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef9fbe8c875b1f961f229f2d5bf154416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193c167544659908318fb91305cd37a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e94838b8336caffb7d68739d23e38d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebbc6e29d27e28ea6bbd991f860122419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2050d3cc69557c6cc38445a75530f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca77176fd910516b91c409458ad4ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a0365c30ab102c0b2e0c6f8018ce8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df2486200868668bdedb545626b061423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edd116721d111fa069c86864b420c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ce20c5f9091f73c93f77d3e939c57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21160e5f7f7b5ce4f615cf92c9a490426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43026ad8e963d3b441b51f2c78db3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb9b9ef64534a8f75fadee99334070428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cd326d6078c7e167dd984d070b9be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b7b75babdce2c164e92a29f098f21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b60303e5ad214ed8c10b08bb6cc8a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a31b8fc0e2161282e424ba63d8802432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6e6b8e28d37f851bc0bab09397b41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30176ecba667b34993371138fbf22f8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7346757b6da79886e8a20f67a2025a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5cf9e09c601d24117f88bec808c31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfc1cd523428ca0fb4657849eba3e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ab55cba64ab3f07681a9ce0cb701d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e988a055607a0e0c240dae13999d15d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dd7b57385b02d85bc913d7d51a1f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e934b5252a0b9d6db4ed45e0c261948441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a9634b38583e7d810e755fcdddb1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4955c38d71772dd419038fb8a0b4a7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e511c12450a063c03c3b1117fe3d997444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82d8286cd822b8fdf7ca021ff492e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d1941e49a7c51c324e294a630663a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0950e1513c386492476b8f8fc60924a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5587fb271eb008ed90feb5816dc2ec9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5198d317aa3ec5428f96451a72a875449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357684601d347acd83c86b99d560b956450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc89601ade78aa817ab0eaf7036613c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fea8e5ebd2acfb5ae599af4dd84239452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241b0cce14644d36bb28303ada8bb00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3fea6d496ac492f71ec91329c234d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6ca778ac6fa0dccf47bf1c3d0ce62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab484aea82763520740d10e359ec3c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051db24af6c65d82ecc4335e12bd3ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de4cb60574639924e5f59f8adbf826458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64ba9a2d5f4ee5e2a212493e25d201459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40ca822267956365b7d096f65d2c63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc447b2a73b7a7bcb727d08666728c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8124fdf5e66dbd78f7d95a6347f1b2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eaede3b03a5ecc47363094184077c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b97763203c8a6e56b8af9b5c89c5ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f48adbc85633ad85469adb69d8788465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeffe826b9df0921c75afbcb1669203466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8c6818394f79b5d468cb9be270fb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dd79250f32434a8010c73ab7905ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d9e4365d947a6c8e38e4e6334bcb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5f35c4c5da8c451dbb3d4f94e4e53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772a5b56d3928f953b50b34a11bc551471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012823e3f366d0382a7bb2665501a80f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e86d7398a7598b7324b9a99ef174f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff52dc6a87e351b02f69e726b2a59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be037fdbb6f31cf6725cac18e085a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f15638ab984270f9e4bc8f77a190c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8279d2bdcdd876f38320a10dfe274477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bac69ccc8185b33351c00083f3bc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e7c057ae9dd1fd605d74b320887c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49310b712b4bfe6c2d7ec21d3382e27f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694b7a59ab8763b8edb12f7e5586e40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06f2218e74970f10ad5236804f6d85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72ff1f6f634ec7748d5813829dc86b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4219e248511b6595e47b7bf9e46e2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e909c5b7589d9818cedce608272b5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe42ea87404572935a054afb62ba074486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb040c74c743b029ee08c535cd6c73df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96615de5ea9b03b40648244ce2728c51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43942a8b9b1dc338693077f0262d344f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73513ce26d0f03ee8011041a96721b00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a16364361c3df99eb302d338270e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba37c4000066f350b99b326886f563492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167cdb25082f16324b9305eecab3bac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791b27ba7c7c73c32f03187732daba6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ce9f03eec99d56a51bda9754c05e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722030f1eff235ad1d788c31ca47ba0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dc8d920581cf00d6ba3696fac228b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d94b017dbc7922fffcadbe5ed9133d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fbfc9d120fb64ddf45919c865cfc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ba67648aaed3c1cef16935504218c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59242e68e5d92543a16873396819e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1bfe64f28b38b31fac01ea00a5077502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e7592cad05d164f30948e1d310825503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83720e2663267ea25d6649288303564b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652d2c4fd9effd8ed68b746fdcf3bb7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54419e18975d974b1934e320c405f3ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2046207070ef5a71488b627506bb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7f82967e48a3ce15bb7e9f0298cd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745bae581bd6759a1334b3580e761f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fffe53377db7f0b631b093d55f2e8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae4697fb1b12666e084e0e20beff73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df16ce90e98a6cbf955168fbb59cbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ba8bc30ba3ea450061406f74653d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e5ca2067978535415dfae7f0ff90c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f74eec9ba402ed44513026e015582515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec501b026bdda2aebf6086bc385f0e43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae82caa3821f89b02afa9c14f4c68e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9190d0ef811dccdf777e748251151fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44ee7cdc99d62ab2e6722aaaa89fdc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda65b18e22063a9a9fc10ff40aa7e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8574b06844737881400c956baa7907521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6464f9991ebc80e04cac4832ddc5885522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39872958aa12c48744cd2a871ca3dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c07318eca13b21a01a29fc69010359524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd993d3274c7ed5ff83d0fd916a3a54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0f3d462b81e07b13b461a903d9f16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3622850696c21a5e1bedc4ce2128f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5c7c40c7d835b90cb53332ee2c922528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00773ad1080247523202c6c4c351466f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafdbcd7356e1b2cba68269face2461530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397f6d8cc012d98d7677798706d8a07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e48da24aed152806911090e21bdd7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6d5ba7d94e40667e4cc5d95990ea9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054af596336bccb8bfd85c3f8c1ee7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeb4a26c18941c40443f1e4a4a39cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896ec03a08d950d4cc207b4582fa51c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b18b49f3d2718573bc084b87cea9ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166ad0681203a2570f93829a8be6bf3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898bbf9f7635b99de5b21defc57483539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ba5615b807d9cc8ec06b5c4fce933540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb703c3833b7961ef2592bfb02cb06a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c1bc18f50dbc376f46f9dd7bbfb73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ebc5dc16f08d02819fcb93707faff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f29b5516fa78d29dd82238b4638788544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948dda6772bc621c1bea66c76e71613545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86225b26fc4039014964682bb7d90da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaea2b7a3a9369db98db8c232453593547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559304054a6f3758558254bc982d929548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3912da603aa7a3c8ef0852993b28364549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f27aefc50d98258e913ba9dd021fdb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6c58172a49f6b1f78d222ba2da602551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298c1b051d5bf609d543b87072e4e7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18ba9eb131da4835ab9badcd9144e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0a5f6633df3bd7b562fd931090141554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956299aa2debcff024fb4f67aaabfee2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc17e8ed21744d04c0ea49d8ea40817556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93051416413f527b718f895c14327146557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab100f9176170f0821d114adca9f496558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a78103e85e8a6a2cd6af58b3149e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84da02f42af72056318c1b889ac4953560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cbc873f5c6faf421a59794ba6e307561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab40f2c077c071b1347e91fde5ea11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedeaac264c10b52239bafce5e96597563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb518dc511469dc37afe1d58df5ca85c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe53b8199636879226d8ec311b03a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1e2f861e3a2924a2468bf37549902566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ff4712164e5291fafbd7608842164567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a534d1fbb1e193ee2a8372d3b21274568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63852d6054a72341d018ce6ee290f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7e7821af78b54c63374c7e78deb14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb54d64082ed8124eddb7f50a477f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae26c8f8e151382d6a22b708d225543572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacac243f57a72b09656d58edf5d0982573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2de8cebfb816ddea048e106a749976574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb3a10a0e508d4640d34b5d30f9977575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8b2ed7fdcb0c32770409a4015993b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf893b37b320273f0a97ed1e278b16e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05b444d9025b2c9ac318069d264e02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb266a689ad7fa0ba0bce84f7e172d5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb55e2bdc21ec7e111c13dca45a99f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f9d8b620daee9b86ae7a6264e7cdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fae3d40e7678f67d3447fbce57931582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd0403a80939d2ae7b5d7976e04435583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbd216af81a6bb9e12a3ad422d3691584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd54372600c9b454aaee570be2c862c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84204dff8a8d28e1265a701db7648ae5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef903aa0c69c227a224b705d664698587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dd07d40da9011b7ee31cd06ee83fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab066bd46270ac34ec32d9a5bf662d7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7669138f8a5cfca75548ff0800d27590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e426ce92c3b9a1c9ae5309ddc8b6c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433a2ab3f4ac40516c24789c20ae41d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813b00029e45f6108dd2db42f9d13d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349272d7ee21944d600092ab667fd4b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485936138cb57f7713258c48e531484595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ab4f3273192e4e4bc82083422bb9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ba2c8b5578b9c9897608369499f33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fe2da74da7a64cf8d5471c317f1ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd10662cf3aab5648be7bd1f284bd41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256ec0a8fdd015bbd60b045075b9e42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c7445b6e069e0b740a25fc0d2a4bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c936d4d00977582750513d65feeccd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced60724cc4c3a16cb66822fe3727490603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b22ed18aa8eae195641955ce874e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44b4e54c578c07b2822f3143ae844d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde1709955b565c6b56ca35f28abf0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c8f305e4290927cfc939426aaa0bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1843391f17cb85e2d7baf463a9181b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9db1a470dde3fb8c86673304fccfd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f129af91b6fd74d4c03a18de9a8cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cfdecc802b5f26ed580b5e4864cb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3b8c8f28030a4ad5f2796f0d0b7a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b26ce34e05cedd2fbaaefaac08d12e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a860a303b708052824790ad012776614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f500c8639fb213b32425811a8ddb28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565cef6283739383ffbcd206ee7f4ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a503c7df972d4bb35c4d2d47d9b062617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833fb890dab39d642798cef6eaa79f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14388d4ba793eee2efe526787b7c4d41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99297809a383fba7a8a482c4e0882315620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a6b6c0f66e411421402dbf00d0dab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9228c282a711f7518b698a784dd3c00622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654c7d5c41bccf09997ed039cdd018b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207a0a5fec07176f33397dd919876a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df32a88a1d05f60e9bcc79a2a74b2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d636cb9f8754e90c908a41285b0977626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0f7902611a840c21e0d59640bfa7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942ae20b6ff583a8adffdf65bb7d55b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba84a340e6487ddad5cd5dd7a6339629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec48f5ce310f61e325973c04b031975630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d234eaad5cbbdb121684c0fe56107f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f6fc73befcc9bfa387f9c3ddb7d7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b69e31adcf0940cf5de3475dedecfc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40ed835ac62e07d69f4537d8dc05aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b12f4702b2e194112aa89fa1486d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d585f268e3a77c30b614dddaa17d3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273e2431e6b8155bb190850638b338b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2a5b3628de865d29721317d1afcc6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fd8248c0d6fcb0445be32b607e3cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c179b6b2e860e5ff0d458457e1c8f5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae7cb7899ae03ac75f4b70f6b9cdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa932b4114864dbb1f3d5e2f273ec0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8809dbd11283ad95a5e39cf3d1dac1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b19f75ab1e815640a8c7d95515879f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd66484cefe43cb235d6098d93c14f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e49cb04213d4001bccb42baaa0dc9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927729955708fded42074af68206699647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f9487986b2dc8164aaaec0063bb03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6b93bd436d20da5ce84c102758d85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af27df99d65be1fcfa67bb6d3b7adb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba419f72a070632157e3279a7daef1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96373c5a8f3d7cab54a26c272e0e94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5d371cc3fecd664fb94945bc9072f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb3dcbb11737c3b2147867f4777de0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a4315abf6bf753fca2ad456eeb419655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88857cb25aa40523d6d24a8588acc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c894ce65e88204d2bbea5fc5696cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ed8ff55970e99b210370498701890658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950ff4f9f57439100167c1d911f8dfd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145deda201dde03f96c939c3c0a570c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13e5154de9fab1110ac088b3738335661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca249d10aaaad8f84d10efa4a644cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f84dff421a7bceedef64d8ee63fd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324882b0667be32a997a5528244b183664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10ca25e3cfc301ffa0f042173dbc57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b8a5caabb7e00bc11da554aa4469e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf200b9b17d4205381a3b236bf0d09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a65d31fbb73a07b5745e9b5faf6df9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a28f5e545e5cd6899e5938ec5a60b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a179eec45c23d23770044107cba610f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48311223e686fcc36f88eacbfe808703671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1ce6e9e90bda177797cfe4b474484672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d6474e44f9fc4edc7faff978faf6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ea7a5f9c49aa30ac8062571485d3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632173e2d685daaeeed1bc334d014eb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba265c2c22211a0533bf5e7981dfd96676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0416bbcff106bbcc85966f36df49c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293390db3a82ae677d25fc4be8236a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb8147572711a89c11f64980903f73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8487051e9082050f941dade08799f36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7ce35ab38fd164029bb0d9483fd20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea168fcffa5e37f730db1dac2103ab0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1d1b11673b9b3025112c154c5a863683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cea9a8911d9a70ddcc5836dadfb727684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b953fb368bbbcc23828c55866da9c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25dc18532352db6d8ac127f6e9c17d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132e25962593e35d2941efa4d591f6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59350b7193d8d8cd5e79f6668e1aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b522823797d48d3a5ce39a6ec5e3b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cfe0833f3e18799482e70d12406e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f22aea56d4bb3ce721481934a7e59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4695804d3b68b2a1011445e5a7de8c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc6f0c72d9edb344732bbe2c956dcb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd7a0d03e545f70e00f139be6a1504694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fe48e53c9ed573980c927f8c72865695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba087545ff3661de72935d26d2ba2f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65dee981344f0ec755855603033c86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee58b0313f7708062c7a4ee239920e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8d2ddee6f50aaa39be58f7420e04c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ac5a40886bb6a7ab4768817355b60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bf59368eea7883a6eef5f7b17115c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7661b6e2526a99b0a0b8b67528b85d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dfa3a9a770fb6a05c696467f65436703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204b32ad83661bb12e1c6ec44e44422704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f296a08ae3fef4a29f62a7a701acd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4addac1212927f6caddabf90f718d57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180e31aecabae33f2c8588c4351afc3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba2acc60976990ff51a6769465762d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cdab911ccc8f58bdd9cd04a13a828709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0223ae840ccdbec0cce3e38400fe9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfb9074a2d2b42b5408bd953a41bba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffc1c2f25c9366a742ad75e9840972712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cad33908f814989d555bb6c05940f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8649460c7af4fcf8549e29c3feffbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046bb8672cc71a52eefd5fc2077be89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db619b6b81bbf905b5070030e28b5f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820466e3b0e4adbd4713cb54eb05b51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd674d476c2e2e90a88afeb2298f7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd6472f5e61a466041869b8f8fc701719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070610663c1d976b64d3488261062dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c661da649fec1c1b69099c05a801b52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7f1771b1be2e225f01fd982c516eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ad57125369e7432bbeea81ea5e450723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87678e6a9d27eb2bbffea01282f09f33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe56259f990575bee318d082f9d484c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185902ecbe31eb29d1ba1b12566768fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02c707a6fd2c8e8cf4f2db3a87922f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7b26d13cd736a602cb73c7b2492f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f678171f68f7864b351d9ad818faf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a0fb5a66724e81155d684cf602e1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b606930d7c9af32d49836a0211377cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41269ed44eafba984079c4702fa524f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16260b9da62cff522dab0f6bca285dbf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20faafcf7867157aee417414d3f8b29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e936cdaf38ea5177c9a75b262f885ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58aea4ae66bfe151aed7289927425b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cfd88622878c332ed650216c629de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eeaa7827a4eda21d4eec975818480738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13d11195827f54731767eb1cee6684739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139a4626346ff9f3aa60f8c1f92ce61740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1e270abe0a773f12170eba35f90ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e48fb557de9fdb41c64120c5f9599742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8dd0ae7c6ce6dfb2298bb2dfbf384743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd8058782ae0591ec27a3989d5238e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f349a283ce617d7e223989de247c34c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ac04f415639629e7d9f1510728f59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03666e8324282a5d553f7706cf4e69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c111734aa160dd45bf04bfd552dab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ef352e876cf904f434ad4e5ac8b7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b9cb7ef6b3ebada8b40a8ef1b3e0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55458d19fc6e88591724c7c7f9ff5a7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7425083ac5d37af345d5a9b0cc1a784752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc18120054614519c1432c5076e54bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5564d9535a3d4a38f1875f22a63e47754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574413c9a2029483ad00433e8fa14ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397ae1a9bfd3085971ff62a3f5b12fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f76bb6ea6f73173b87c3321dc9f2bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b6328a014518b13d6309c5d1751d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f2adba335e83f021252359bbc0f60759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>