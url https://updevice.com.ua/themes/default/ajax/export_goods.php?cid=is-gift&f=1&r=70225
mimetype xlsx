--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8775537b32f192d30925e18f4331b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db486019b2fa0a615d4f32363e74462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fef8ef06ec7a6856111d2c4e3cac13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62133d4f3c144060491e25239b7180844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36690b0a6c08b35d835a3d5de5261165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5f0f15f82f03feb6c1cd5e9ce34ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a9cf743841ea5c9d4739005e12e367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635a51c35862fe5a3d6edc5dc6989dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d74f91b76de2019a88097ec0d1d56a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad17544d9fc1ba17abd501ab34eba910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbc96318ea9dcbb6d57249be1b416511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d74d547a429bfbf73939d611d092412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002b0b242e684006a510a3528ab068a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49879f1503709e2930bc652b3d7499314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f346ae888370884b862729e897f08fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fa59ec95bfdba81a90876ede8fa4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1229082fdf80dafbd15a203c110728817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8249986a12c5c43fc822bf16c1f5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14153dddb8be0e5d5fe18d3262c7498e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec44521fa17c81805b97037c7042f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032c2b78393890d3221a267b75dffb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332e9fdf528b61d2351acc85d9b52b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384475067e19a8e402a4309f30c892a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22535841cdc6cda1125b377228f0f17f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c821b5448524b0cf2c2b302794785725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f8bc0ac4d4564888b490fc7b7eed226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8c2e77bd0c685ef2d6e040dcc19cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bf163af7969e8e59a6b5363ef4c9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d59dff27924fbe8b7ffed9bd6fc4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35c459c3db9118459d945d926ce08530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ac884f61e17d448905e317dc7d5d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29857fcd99bc8c550e89200759a5cb9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7747562f7f891bb15de83fc7132ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26dfaac6dc8c2aeb3bc6ce7d8ef1ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2ffce4afbeaa34327c0ac9c440a9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afb3e86e6852c58d4a4316ced892b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c13e9bb049e10a4ecb775f8740c66137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8465f808e90b3960333f8b6ce7a42438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01fb1f9238dc1b2376426b97996e6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da635d769bcf419a8b7627cc0b1527e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0479208e9538d56608e1cae793b9e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37171cccd6ce59695289bd45dfb2e8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19512e2348171d4de2409db3e590e3f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27777ebed7d1a36826cf185dc9da2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c75dbe3e03b1e1e9b727db91c2d0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000298bfd6645f57e2fc0adb1e0a48af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7feebdb2d281b98b22681c148f1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f4bd8c212ff260ae7abd531e7034048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0e424ea095ff29baf303c0cb3bf0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13642b38798d1ee819ba7d0012039350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172d0971d26e6b1635b9645794d8e5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fea501098b9d5807484d6895722c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e1095f2a73c2882c6fe909d5eddd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2710ca41ea82284eea251cebebe3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90718cec13c30a508a1c66698cd6646e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94143c9d1317f9d43cc1e324a4846af856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e69458f0bd4d3d0f42d9190431fed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b35ef67819e78c408b311a4204087058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432757629c76fa2a2c9b088c2cfe7a5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687218daaedbe0af8415cf5af0161c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9355decd1962aefdf68ba0e3c4dbf3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6000a77acea330666af7afda792f04462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f0863a1d1a120293205367fb6f58f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f2a0949217d836a249d9ecc35613e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8aeef9cad420dba0a213f54668be965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191a0cdc10c45638542bdf3482d597466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aea8681cec5180b45b290d1e3c0f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d08db8a34ff09bb3fbe68b342938568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714e356615724a05a52bbe4e35004bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c800059067699e36531e945b5f13a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21ae2aae4867c4c98812fb4b59422271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceb6ce68bdda99a55cafa7f2d7aa0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cccd22c494c3eb217ddbeaebc92b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8aed7e75fe203bc7f5cd13c65455674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954d9601755db27552df90b9a3248c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556caf4d05e5b15c3ec92fcc6a0a96f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007b94d0a0f51d0d9bcbfefb6cdccee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc651aae29c7ef9f39994bae0ee871d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e2f7139e3b3bef5befee9cf70472b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30978e2f8da2db9d3d6407650507353080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a96780e8bdb9da2278400538e9b21e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad946e8cb507a111d7b0531c5373426f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65894135adb9611fe9599661d21b47483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f527f5225ee028d60252167dc0cf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d75865dc8b9b62ddb88a43a510cf485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040c61f6a2dadcd9d8303565599d78386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed52c9f687dd92fed4db5307da123187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3789de05c67e4f912429520fa9e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7cfa47cb49935d6833a91750a4a9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607b389ac6410bdb9a26849d2c3268a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf8bf4379302fbfd5681f1265dbc5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba975daaf5acb6c5daaf7a76229960d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348218f94df258791795bdbb7e1a300a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313565ccaaf718a3f98f455d4fa9b3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a3f284a57936159a10510bb6b72b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f64b89e07a5221d40dc829df2e21796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf968b780f3db40fd281c7e5f2944997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5b6175816b842ea839b7523872c1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ae9bb50c4a23ec4a444951090980199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787796c8001c2ca658f4ac69e389bf1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f5678d57874d1e879031dec760d1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79491c54586b16ad1f34cfb6573b907f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7377834e378b3d6061a3f37d7359b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b53d5a1a4da91689830ac5619ecbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b967a5e8e23b3d7926b47991cb8484105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723708054d0658ff8b1784ec9820ff45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf97409aaab3c6ace72df0fd033c76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5853b8bdde424e75c43d8a01ec81ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935fa4421b752977b365f5bb88dff21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d4be0edf36fc06e722911cf380791110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bf43887af4f364c639740894512a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ddfe66dfe1f332fbb432a399fe767112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf94d6503d097c10e729511ba796222113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983565454ba2b872ffdf02272afb39a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ebbe96771ee7305ff0cc1d6c4004a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2cf82885cd5c6f06be06839e42a82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0ed106838247f4fe21cf6998fa55c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d01dfb8e660ac8681fb8a0c2ed3b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e80d6932d99e7a9c9c7e79159c224e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0742572389bddf42d32fa6c1a500c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056841e470944b6dfff0665d2fc78b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b0c93d3b41038d31f151cf927e77f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56541bfec23ecab077061cfa89e16371123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c756f772618590b9c250b5641383e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ab61a99b52716bde2824be8aeccdd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3bf22c878d1f25741bb06e153fa7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c453e8b8e139e8b1b1d8c97d6120d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4fd137bc608306552805ffffbe1d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c0751cb2cf2352fe25607a425b0d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d53ea2989884c3dad4c54d113886a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66874abf50922d76ad02f33af16e0b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce63f3c86588cd448ca9eb3e957dfea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19c5e611de3b3dd059addd75bd5531133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb88b559c7d5ec971375e2b1b01735134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5817a9406ca06ceaf8cef2bea46abc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7f898b205e1296dbdda082e83e57c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15b87ec22210bb0bde236f41afe868137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e336b469692d670aef9127c70cfb12c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7306980ef9a7edc1a2d427cdfec20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff5a3bb045e3a11bf27cb1a3ea966a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08e57d9287761fdf63e939c5061144141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555ab8f98350414ad3426797f06359e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a6bfdc3d4a85bc6ef26f51a4bb05c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec0828c2d9063bd3936d2e353c9d53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44068ec4e89b27dd17009f0e0cc873df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a66a995244e521ba06f3e4945d4d7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46bf3d132f19511457abedeb6f1c79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48314267b98723df33deb4fdb8b16513148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74cd3ed7e845cd736ebe080bfa89e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f60314d7340f7309d8f34e4c5efc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8eaba0d5ca9c2362aa8c7f02b86a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953545cbf71a73a53f632312cd791a69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f668050110c46bbd63557be343aa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca53db778530629eb2d90e8c5ae4997154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed7a0739b8d8fd04bca3989bc71492155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885708fb2039a547fae9e27e8cf13dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb0d18d294df9675517e9169f588b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a37337cc954fd92866f3d7b5bc50e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127b1f58024451b805b9fcb81ee9b8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5dc03a51f38d751db1ae0c281b947160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb577d9ee7e1512203b8e630c8d55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c0bd28f68d5d5e0502a65a6dba8d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b5849830690cc7e18f79464ed3424163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd24097d0181e3edb6178a8adf5b49c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b436361706fd437401901133a7fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d798fef8faecf2bfa1eaa8f67953166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6179039f7fd584288dca63416bda3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b8b5c99a19eb6271d9003447140ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11ac685baf99fe159503fe47e03bf0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543b25b600bc3ac21cf956ea64fcf18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55957efedfc7710e59f1a1fa9e6dd7fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca8b5823b3b4297b49df1250667d72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c60bf4e864088bed0d0c356707df53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fd4eb516a6184810cba6f99bb097d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183beb219fb18a46aeb454ab966276a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e3f02f60d23fbfbd45eb1f659968e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb64d0aa39462d5285bca8a22d37ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8a5874f610922d388c55260976c4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45047c3b7cd9d760f8eb50d753848dc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd46a75cc1598ca7ed0b7b7e3f5972180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700e0307ca30a944e4eb509ae146e5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdaa241696eaa861ef3e3d34471936182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b108319155ced9d7f55c74acc6bc09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217b4f7a76643d66ac7e9f37842f6a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb102ef598fe354490c4ce345d232ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b039ef38f9daf3c2e2e49418f59fc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b11dcb7e815a08c1d4b2712cc9914187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6291234689f4e7e483b6ea7c340ab6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8f6af9d40f4f31e6bc1062f254220189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2abace04fd138fa58ddaf40cb31e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18426e6a46f94e864a22fa9fd23aff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee3fb7016676981a827ad886759801192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64de6fb7b6e5021895b196e7fb3736c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275f8f4d1aaf31d5806cf6a14b86277194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ce7e3460324dc5308d1481e3d3a3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc008c318909c03a82b0218a077a332b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7411b3c3e5e5b6019185be54dccea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fd71adc11d55b48cbb85034a7d04e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ec67f6a461bf94896928c9522d574199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e2784df07e4f19df8e1bce878d031200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c56c989838cf8aaddc34de5d0df8b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285ef1cfaab2c6e343d08d82ab5aaf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5241850fc2a8378dcc51151560f4d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12961c4ea092a7f42c404a0374b03ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ee14c503d507276c2464cec4864e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0543e65a33b8125b037e942b5578d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ec6b1b53577a94d18b76c1ba99b38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67d19901b69fbfd71adf6313c4b687208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bd4608626cd58a07f6e8f02fe73ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a3434381fa6bc417ac0c196e77263210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873d9c05367998e5730c589f1ed6449211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e13cb06bc4fac9a74dd1b9f807c35c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee801d89405e1ff27b4bb3fe1e537ec2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac317ad6403bfaf6a9567b8892c630214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9303784c2e8b32054e5c78e8f3862a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a6a0a882e0fbfec0a0dec64d720b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9f799ad4ac30f1924bf54955be54b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1a67ec5f0c5b683abc0d529c1fbf9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132ba51582eca5484ec35e1ea3e6192219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428875464f006189cbab927cad209b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616e934df32125b980465bba989e26a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d4438d4e7301471fbac51e0db96a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd036d76b0a314b7dbee088e302bd167223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca98db30d8568a7a1f01e3749e6a9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a2b4c292adf6889c0fc4b1f16d607225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2d872bb36464acecfee6b4e19137c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e48ea3690c05dcbcefc96a22be1195227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f38abd250ffaecae40cdb3c0be6ff1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100303419308fee8d305f9770e802f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c330e2d91dfc2c90677d5eb74815be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f7d4c4f819982ba70e0df52b5284231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf838d231b59a4056621958cc538d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066430dca98345bb689ef03130802e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84f70d0494879ecc9221c9b66dfb56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7ae942226d99a773943a4ad952e45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd3f096eb03b2f5ad6d9842abb6d20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed748da7460f776cbca115ec661d333237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a22b40647ebfcf68cef48253927f19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd26082e239b91aa162f686f96345c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5888d1029c92e7599f10960c56afdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbee6e9119668c19bccc9903be8cb8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c062c4c4e97e965c0e4afd9e586a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c61eb3680f8d2f6812265acf697f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65125a5ba69ee0354ea500495d62967d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eeca9b2b7796abff50725477f7c63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba55989189cce684ae7ba34910a7db2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decade97dddc17de7259b42245a9b7a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebcfd319e8175f5d66b9d0bdacdd6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51bd5756e032bee5e9966409c7ef60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84d575a52341e2791330fa4f6f7f58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d526efb35cf5e5dc4a379412e9bf7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699929385fa3f20123c7b466af97e47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06c5907c5686a91a90d02e05900845253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf847f80f630e1ecc0aeadfc47a41ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6ee1c1618a675bfb9ca2d96a86504255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05232d7df4a6f37720626054cfe888256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d5c1c8ed2f8d60b169f95a9da5422257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdd745e831122e4bb897a4b2722df2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a52c704a7171ece478814fe31abcf5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de507820e01ce68f2f1e651d9f17d667260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77acdf95b5499eaa265633f28166030261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5257b325ccb80307bff418918a8476262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ce7dc183e26784f8d485617f564a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b448b656d1a42df17a928611a8542e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596f50d40f3f8ba920b53e0e66cacb4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc4b6e58ec48616fa2365f5a443a86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aa43312b79f8127f9ef2871ebcfc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3c24e6233c255937d5849519718a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c477ab72696e7414fa8b03a3366a27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0183f9a923cb0866d482a38d1cc21b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82b0c37062ec6d0fc6533b4fb34ed1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1728b2a9df3808c42dbc6bdfa5bfaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd53ddc4218c0cecd4393f3714d33d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b50a140461f2eb014afe9f9120c5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313a3b3a3ed1906ca40742a8d54d0bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3684615bdb62be60d268eb3637b9846276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f86d9b6f95e2873cfaa3ae13d58be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a12827283c3ebee6e485a50ea56400278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c38079f62f7bdc9ac0762b8d349bfa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d6a853a87bbe9a6f65bcdcbd23bc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803636cb8575b8ec5c81aaa253202de9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0d32b78bdd1461937035431665ece282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37b982c421c3af7dea1a23952ffc7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd762c612ebf3cd201ab3993a9c0af7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fec5f86aa6be7aa2e378151edcc197285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ed505d3075583acb32fa81d073f3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f795aed93cc6fb99a5b0dd8e57b3d85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cf5dcb2021e28a12d5e8d1db42ec4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc50c2c019100b1128b6a3fe60be46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d4f31cef2474fefba07cc60b5018290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d89e7690d86db8c6ebb1c8b8f5ab9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd6ed106a1c9b53233cbc2e25ce6dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2572a4e0f76148844a92d16b7d1f53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80990ad11146dbc91d3e27990fb4416294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314267dc9367cc43d5ea8240b2be0460295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829ae283019435bde97bea2ccff4739296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6b548b987f999a9206c33a2ac0c1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a958479108741a3f4f91da21079a23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9bf3298e1f574d26a8072b7d2a9f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb57c4bdddbc6d5c3a24682050f776300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8919807f45e323117a786e21143ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b03003d1efd0f215a7a5ae2e27c5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971e2396fc5f5f380bb8bd0bac43317303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c746b33e9e5328c1ebfbbb277a232d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3611addc409251f2aba943f7ddde13e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c01bef391c805a1a9f3c8de405f7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e308e7136a1b6a6a3c58b42c0c0ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1944b70fb8377829537ab221ab867308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439427b3801878b97feb99becd22949309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034312e4d5ea3512abcf69c3520859c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766af8665ea1f322e18ebb547fc0940a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecad4a1861e0bf2f834b574a24890d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb573fd9af70b40d5e3c0668bb7704e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0da7196fda5c4779a5a6aec3b82b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf4ff6d48231b6ba372e6a6f232d72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24bd03e855986654f51768071cf4df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46172adbcfc40573961f397578162da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee267f54c41dc9227a09bbdb8aeaf9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5952ee4b74b2d77ce74598b25af55a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcf19f3f447332c23bf9d1af9ea59a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b42c5e6ffdc3b21940d3b30f9cb34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe373a62a58615f9f29154b8fa4b38b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9544b88db33ff9649f427e4bf90d67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1fabcb2259e0764281bc4a4a923d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0428e304f59ef1e0a9797b64c1e249325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cdb32f65c4db5bd99853d0664a368326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1273a937c962e4bcc4d61df122b220327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6ee293af3a66d42d9e399406d04b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195679ba4ca71b2d4d3ec3e8ef945949329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a9410f6e45ef1d26e28b27e06dc00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cbb73bce3865cfd01d11f301fcb21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b4165ed5b9f9f9115e5d8b779cc6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01d4586b1382b4a952bc4a112742ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e086d6b33f4b28ed55e81b4434d78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aeb21725fc7bd3f83d1134001586b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d0ac6e15a84113d1dabfc5a371deb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab5363db8d58c2dbb8ece772686bed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e246a0e3971f5a7288590680f63d2c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3164c97b4cb0079f868718de0d5f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05906dc40f136745bd008fdcb0411e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf99f46a839d246df54d3e0df651ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade9b9364608f82d5011d9f2935ec6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f85cba91c8a182be3437b8f064d1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d606291d788ce1f64a817e9b264ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f741ac17d8d81f036153ffcdc242345345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ad17193034fe84a2dbb759a64ab1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c14f73528fba5cb64a8cc3aa6628ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c9b1e0eef23876d7969c88d7b4527348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b88548887dd82cd625e4fe2924977d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac9158bff17edbf947a541c56fa044350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cc3757c3fe88a5d45c631fc6df5d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5155e4d5055127b066db9c0deaf6357352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558babb23107c47f218f58b11de05a33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdee14d9539fb9f46505f8b7da14cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6ebad363d2f3a9a0f627805bfb710355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cd74eae2ed4de12914e488d8c358c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460fb4d1f2264808c861890bef19d69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59a5f64bd136941dcd0a4e1b564b3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa814449cd7768737bcb5c554d93f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c708f1920b6433ad4835ab435694c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d79bd6c02c99a7fc20f7d96c830ad1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9326c1802289ebdfd5999bc6e9825b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a0e222dc403766d5a55e76cb4f65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a316acd81fa7db6812c0484b04a4bf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef30cca4ab6e56402fa91a07f9724365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc02794afda5e7ad9b77b46aec3f56c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee02f6716c608fa1551d7eab310eefd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31bb5503d69ff796b5805bf6088c97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7e74cab4a14fdceea05711c0c7735369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f85813348299e5d1d1d131528fb587370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb36df0afd5271ee40d243cd572aeb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856b36b147e5fe0868ed6da14c17cd8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdede9b1439ef5220500c0806e48d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692057757a2912aa4af00362e8e93fe6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6783607e9fd84bd54474723039268375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075562fcc9491fac52aeefee58100ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75527de98b94e1f5c11c8ef1548b11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca248b1234fcca0aa220abf0929d6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da34908dd881b91a53b652d1ca41b43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fbff56d059544cbefa5a4315dffae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785b6a503329b97215f527b1ec7e097381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a27b7abafd09415c6de1c6dbb83473382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d58b2a05329fc9ae556615bca4315b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084bd4e0ff9ce133535b5681808e4bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdfd574654b8553c249b4f621e9b03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7159e45647b46693d7219a196d037d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecf5f31ddbbec11ea532720394947d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee130819a3a7aca12d03b4f876d252d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51a41e4f9babe7c4e3379a975a71e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ed78e5c1f0ee71e439b85d48344b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8de204cf3eba4614da08eb54004f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabef77dbba69269d4414fe2e95c71a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3334b4044e0a7c178452ba18eb0cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fba9475694c8d4f9499970ca230c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d3147e2fc7c2569802626b21d72a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c222882df5432eadc30999424f577b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2505966677f3c780598283d680a39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a1f8d5344cf62eee90d3ebfb83cfb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533cf61e175f9ccd2e0076b5e735270399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5799b3a598e65048cfa49f11760e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02afd06a763499fed874832f83fb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58772c95f956368816841bc53c7ca321402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99412da90db05c7187c1ac3ee2309d91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe6ae8f31697b84544b6c78c17b271404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a273c23b3786ea908560c7c9adbb49b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0052a662d403a2246afafb1314b00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12349392f845c8c01fbf81fde06727b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401faa8fb2f1529bb34f023b154119c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba92ee3ca53d85ceb22a5ea1fed5d90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbe49b2700d4a0aa243980391a0ee0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8134150369b670645a89e4fa73c50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d70a2df12f805863191484ffd746fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c2d9031781dba764428b4a1145d90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0ea8fadc750cc2f6bedb81c200e32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175322bd37c477213362f34ef9112d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a1027273d38bb9db502ba476ab810416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10059dc8801ea6cfc06d2a9179a6319417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4fc499dc883e74d70e3eeaff10e5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857733b240269a0b761f9a7964c6647419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989361eaed86b3bca38afb982ae2c40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604381a85e2ad53190fadece43a41bb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724df762c6dcbfed85a5d17ca8ca92f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b982ad4ec1cb11225bc0add8daae2a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c258de63cecc8052dba8e7c0cbc5a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b0fa8ec1bbf5297c983280ad9c004425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0255093d50e55f62077fcefc260cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23650347c3fbb79ad2984f08f2ef74fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092242f236ce6f0d591f7690cfc35d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fa4935cf3b5ec82f5aa0272296e09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf13cda9d50510f71097b1e7deeea8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cb349b7ff2e15f5a23fa811375517431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a46555049ca2e8378bebada025a66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c1649c45ffb5e9b25294b08271242433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780772820475659be9cdfc37f01d15bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac67e449c07fd621b3f07dc1ddd3dcb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75dbcedf0eb33a2ccde111279ad8cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349af8e20f146b1c03dc90ad7f42f40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae384be7d1182f7b63c5bf81c88b2ca2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd152d2f4c1a0679b4f94ac6ed5e0d1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff4a4ee47b812878a8ec3c0370629440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a639cc1427512809e4e6134b96b2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c49aca02fe5a8c65748d04f4e2d8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e6a356d31947e2e4a023c3f222ebb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4221baeb9d01e4ca7e5e079837204ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7a94d07a9e22f2d7dabeabf4b46ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5109b49bcba292d7a10b2eafe5332d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66475eee5442829f818d284ae56fa47c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f35db10857c2aca51c8c6f9e628af5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd090cc8f50be6a51d3e6a0fa576549449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091053dae2639d2e109471bf75c6fad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e320f3313cb1c06d1beaa1ae120ae39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10eebf099622d9210c84e1a3533949452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362d14629a4a4871fc0f4937291492d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79b88590ec98ebd34528d0b65b0297454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c93c68d05b5a639e069e48daddbfb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbeca48e6ef285b49328817edaf39d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807beccc5c67fa87289892b4c4a91946457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b70e03a67cbb999fe676974324410458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e16cae34aeecd7b879d82d63a0438b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0647462064b7ff58b2ab08e03f25f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d468ee4647039bdbc16542d9bf41c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22d46c8c7183f1d487be5367dc8cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefda435990db51f596e7dbf9ac9bc05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb42aba85f803290e247dda4e51e2cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9796a493b0a260144c5dd0fb05bf5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f749494c7a6a3f2be95bb3d092788e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c345dceb19781cec92ba6c5ece6ca8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fee8d722dc192786fdd4c1a13570d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2a62b3259d85c2e9ed0761511217f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf47bcd1d23e3e11dc33ebd9725cf1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b52aa9b1866c28ab7787ed8007595471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ffb44b56c3cd751cb88139b8664c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f3ee5285effc24899265637be91d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228da583f44cbceefd29f965ddc45c85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ce795308638712bc75992e903b553475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fedd1ec74588d6f6e0533e7696797476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa53c99346363ba80cc8de82f6e1e38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731615acfa1579aecaf54327348781f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7366861c666cb0c11d8381d0bea79d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f14b8da2add78d0849850c1ea27ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae272896401a2f09842f32f3299519d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892ec7b17f56fe3feb627a1ee856e3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce3a3ed35e51217c25d5e086680489483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af7b5962c88352261aa3063d919869484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27129bde1da00babea86e3f78376f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2948fc42758145d45c4aba18a2bec9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51814d844cae23b8a131555184368e64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eb6def649a644de8e5ec1af8d0c63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60990f6066c33941c5442cb68df68c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e58eaf21bb63038f9cd8f9171c380490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc461808738ffc3e40c99b187a6e6c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4bbaa1bbbdd722459572f02bbf934492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152abe8da0f7f55e6f12978196554e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96c4675818c5c6bd48bedcf6d3e346494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d230852e15d095ef435c93879edc2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc50576a0a45f994b1f785e9256825496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa364fe89c19e4b269e9b6c8ab44fb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c446b60576000c3939c88ca81025c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754a385229b521551e06f0539c08301499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f661444e21fa37784cd5bd1e0f496d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411114532ef972b39ad238fdf747a23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4d318df313e41411804f10a3ddd67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9aaef7c99b0361a30a640d8664d89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b35e0dc0205e47f94d1ac801293e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9634e5963f23f3a881b55217801a8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063bfb6d98d7fba06479ae6a41d444f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50bf065745acba6f0bef12b75c583f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886d5c630d3e88dbb6fbb50c13fdf0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480ed830cac79199d697aa1aea78466509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faba295d9547b9cfebfa469849d457510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653b395e0b79c9b44ba6103e9d79373511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630eece82c11cba6f893de6d1815988512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68c9e04bb8e2130c86d7e2143eaf0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f14e598cdaaa19d15feab6b552317514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05499090b0008066d3388c00029192b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255e3b80e2be1e92fd2b225a6165385516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5606efaa458df5f0b1df644811f6d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e31976d4ac199cc1caf0de9ef1d64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b9954dc13dfd58e9d1a9fdaa2582f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17654afaabed986b3dabf4ed30affba7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee5084ebaea6e8a6de7dc9423d6b98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e060674c39a0638f8b4b6cb0f661c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474991054ed5069e030058a82560ebea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604549a051954b91c23f9814fcbe871a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db01d7c1d1fcdebf17acca9b7b0d82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31ec189df12e35f1d68debe4f2b714526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd5372f2f7e65799cb3b5042106b1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e4d3fc3209b9b16e9efd57d594475528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88178524c82fb2067f12e6204b8070f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9e430952b60ffb3330eaa82987086530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae0a4187805bd2fa6a6b36c65b9103531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7d7eef3a443048b25e4b3c3b85d20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafc80400d7d8d51ad75e53aac56926533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa3ff61f2436a91927ac9af9755ed9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fb0cb7e40471321778cb94db6cfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24714a6b46a3de18d22fac162bd5fc08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e99a1b3d9cc4c56adeaa096365b0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcd825dec2d5f449f8e1a1fb75a548538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9695350a55f8245420a6df00cda60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd703ab3fce50228f3feb041b853e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4d817d73494ce025f978a04ac7780541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f26a4c10e803d6ce6dca04248c9fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21f93d42741a438891aaf419cf3ae9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053c2e10c8b04a89b5e5e93ed7712fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3420a6e709f07ff42f4be3b26459a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0e87a593163974377cf3d17c4678c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec75a7eab4fbdcd3e8feb9afac2c8d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35227282f848f0a7d1ab325ac9541185548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e5f353093ea0a6341c4be744a0ec5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef13d545a4d89d852d7dbbb10fa548550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2217f087dcdea5d4ef814e2aedd4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fcd6ecc37aef3755b9756113d89b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ae390165f67ac195e31c9b3ab2222553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343d546b80af22200d482276afdf914554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a214b4958e4b3f328fed85698836424555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdc4588de1ecc95d052bdf4967b16a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770081da89987673e7ecf8a5de233477557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3aa61f6a7857b3816e68f5269f508558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad1b63b2d759ad9c30ecf254522c95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becfe0f5ecf446e083a5578672ffabb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643707e638bdfcf74b3312e5a9658a09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d77f69131fa4cf2784edcf257eda08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75682c4807332e858ebd7e5f1c8cb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03114a80be4c604a24c4f4023e036d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1f383a8823ba88e32678fe727a9cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bc1c5ca874559f0d4b7a521d06e41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d7ef79c027e73463139fd78fec569567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9ec1d1e64fc79f5ab8e6282e3bec8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270d53ca3c7248f48fc54308bdcdec5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7957aa76c5eb68e410237dc5f9764570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fcb5627fc59d4acc19d5d38b17339571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dcdad7583ef0ed59d6b8200029150572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f36d46a1425983483b2a94019b6d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81019e6d38fc481574b1dbc799f217f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfa5a5048be4f572f9784dba2dc10f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ad4c138961e0619cd115ae0432095576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106dd6c0384c7ac18a6d412689d74eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0ae6da3e79eea60338b2b92cdd957578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e82441adb17367fe5150326c6a0d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fdcfe20fea1fabb319fa6586fbd46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ba4e555d8ea38b24ee1301e085e5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043764f467c4adbdf2ec31dd91b248f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4e67deab0ba476e4cb860080b1c91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65e1dd422d66bfb64895b0e4209a23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0450706010c927cfc52ddd67a49f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e609ac36b6c719e274a75e6380f9d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753b05610d695c7caff222f98681bcd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c90a096fcfd12c818dd1031feed95588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06635d5127062223c7e3653159f67d76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538795fd0214292bbf6effb279a832ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec088079ab3898f1c73269f41434b87f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb34f43df1c6d9d152671d0fe55c49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0178b9feb917aa6f388a4b1874349593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fdb9413f6a5390f8110b2f2e793c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebf92b8dd5454727255ed5bdb35b71595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad15aea7059bf2ab38231b78c491bbb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103eae45e7497ef747d1dff8f538810597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010c16fb643b1cceeb2e0e4b3247a73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dba7fcedc83d4b5f607a8509a98e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba1673b56cc0850910b293456eb536600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e550702a1edd59ac224c3a6dad4688601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d96bbfb19ba9dd74d4e810765c812602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e81cec8639c0f02731473f88e6840603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a300992b008f995e64c9a7c0670f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fdec0e63c83850d75e4ecb12060cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae579d7547ca1949dc2f3edd5dff99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b94fd24d1cc77bfbe5a2c9ce5fbd1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e31afdcee6d3bf1362225f1d98e35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7b392b60e6549a795f2f2b692ad2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16889f810a333dc9f7c318243b0c179b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156a46a9aca5d8f777d445ccc5696ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0ba7f23e1f7f3ba98a57aed64dea1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c10ad640dce9d3e9553d46afbfe3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06293523eb79eb10e010922fa86121c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bfd25c29ea044a4d210e9ec71508c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa42d40d82696494221399823acec2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48187069cb146b0e00893780c3bcc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb1990fb81ecc14e33350a3b878e07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a857bcd6e3295c6e4cbe0860a079de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc486146cbdd6e2f26da1aea61d2f6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac8b6f60de822b0beb169b87c73c25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92119aa4770cfdefba960202add6e29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188d28cebad38e296efd46e93226a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8618e498f03820a31c066c69933e07d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274485375f072cc6ae4bcc55537589b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75107f8cd15121921005fb7ee9dc228a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655281e20c401bf33ee43474e421897c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a5a85722be458f9f758d3544387fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fe8e28befee29b194f59cd966178d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c25b82ef356fa4af27873e276c9454630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c28422fe1cca3b017049a1087809a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f01acc09bb22e871d5aae33850be84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92182709cd131704de01dc152d73bc53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426e22b9a2325e62f34ee6f48801989634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ec6c07b495eb11efdb4737fa1c7e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae309176e65efcff5ff30f5e7bb683636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea038d156b387b4a4b858d4c4abc63c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68749de14d33234c3bd01155bf5a3939638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76279b3ff5a59927f804088d68cfefe8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfde119de52fdd1e6b7194775064a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e58725329929b387168136c866e3f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c610d009e292e7a54f6ea6a961bf1b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737a1a771243aa64f58deeda45ca013643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5c7f014c6bf1371702476bd55f883644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf8e984f7d59defd8386e75a5a0ed1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7c45b223732b6d79c2395e02ab739646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdc07ce70280bed11db9fc8d9a91bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429846ad993c7c21a38b0ad5ce23acec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399d66e8f59b7d0588c11ad0ad1864f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffdc26279ac37219a8587107cad983650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813e6acdee0b56de40c4e135c2477eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae36fcb8e2260e2e8a81442802d3fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4740a54db04b23e6c62cfd13bdd343653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ac6fd680166131307ef7cd8ab0769654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aef1486a27ae367c935d06fa811b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda068e5becc39499a95790d550732a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780985c2ac3f82a18353dde4b29281b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d03425094b107c73739bc9dbd9778658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cc5e4cab2dbb6cdf366b8fb1d212c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a4479d92ec47fa2ea64d721f2d9ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98857b0a93c936e03273e0b4c0085b51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0d0ce487fa18d0b42271c886039c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945a29aa241e0965c122af6cadba99b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcf3fcea39fcf18312536a81acfa0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d58008f70b267dc9d09a153ff1b577665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1176eaccca4e3a6223834e9fca4c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001612560582e02257910b38d1adde8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026b0a6304d3b3b2243a330f3ea8aa1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadd0efd6427602323915d1e8bebbd5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eb4ce4ada523d7b0ebbaae42ba80d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862efae888ebe9847e1987ab38ecc1c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5c1adf98e6e4e0a59a17832e47107672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeea78fefd5b04836aa3dab5703ab4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2e1de699af570baa5f15eb65c5f71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd24060bbb5d391ce82edc374fd9dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed62eda9823b2ab485508586fe27fcb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0eebe1130bbf221083d5251094081677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690545b9470db7c67b6e9a067d01db5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a316d2caafbc3378db71c43b0e3b2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135ed180bd8755e04515bf367b96565680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d4a9084c367698faac9d71a2cac6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67d414d4db95b6933ad4971c602e5c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664806f4277163c49a897a38d905c2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eb170a10bd0f2f3e3449a2f8e429f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2688c27d1d5eb367d496deaa1360780685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08bcb3ed2f6975a40eb92d08d5f7bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5f28972aea913e68cd4c866865e43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bee33c9b1ba2bdb3a0ea4e7001796688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa711d94141eb443640064ffc3f6546689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ffe287172b23f5f13fed7f3e0033b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315352b5b43bdbb937c460ea62647a01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8e2b15f33aaa7cb6a5594d795c288692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b66623194ee0a2ca3bfc63b7fed8a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7726263fdbc6c129e2a0afc1c95f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a66fbc30fb6eeae301b863a062800695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13232290218062e4ef0e5879a1f07f2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471673249eeb52031058b7587edd4ef3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f14bfeccf93fa1eaeab81ad82ba9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9dfb04baff37be898b09ba05f3ead699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8974a4eaa30df0c975bd833f87cdb38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5536d623f675cdaae8448a9fb2a5849701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c143728c5f0f6b43b7ff2b6450054a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407a430d784ea4a13fdb49534bbe960703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7666f929afca6a263edebaf5b216316704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb80b7869f94061d32c927a04b66670705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b701aebaed04dad69f808ce30d65457706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73731791637270f14084bbd1c56ce48c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492a34af36b8ae0157a0af329e248ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46965f2d0b9edb0e32c7cf5277d6537e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac354b1deb2012705f8e5ecdb01ce85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa063a137802156c371944cbfb2ccbe9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c5b4d6f851ebb7c7de952273430fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271e3ba4ed0a3d542ecc70971b8c4c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5d8324ffe0bb9fc624a510670cc7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc4fe9216ba87b01fcb99e2ad3fa32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db423052ab7b190312fccea1de1cff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5f34488d30b7e197e06da255cdebe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf3176c3512ad8a6741e414ec6cce4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f2731e805c6be1fbaa982a9a6601b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec20f9ac8ef38406239b42552527db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef9805718bb6e0408885b712a404c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56828794a84f07601cb69c02dae82497722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9298edb48e2ece5e30c0e4bc3fcac33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aa46e2267679af42eaed66af2744d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2471337c2c27b105063e5d1bef10148725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f0e3939005c15352d611d2fe752c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b6da525fc619003dfad2c1ea1b464727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6458641b2443774496492a536e41e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef300169f381d5f56195ad7fcf599b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f86d1f52d314aa75668e46f40a698730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34047571c5bc78a24485e35badd38e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4b9d69722ba42cc600740972a9755732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959c11692e67bc085eba1593e97518c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad203b878dd48785b3e56da4b3376e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9d91e7d81140ec395bb886cfe79a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8040504d752e4d27d597c832d43a460736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e98b0c3111579acdb7ae05ac2d1ee5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96c8068c25813fe3d10c70914fddc3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fdde564fe56874e4ee7479eba2924739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c071ccd7ae43f48101923a1151fc2d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777e84aeafe766748bddd7e427cb00f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d6fbbb7ed35178c731f60e027150f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbd9fc99d951d53bf4f5e8251272cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b02e6f6867de5110ca22d519c0ea5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede7b876620a1f78cb7e465fcb138af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da1ec9862cabd066ecf9e9059d48c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c80aca696be331ac372bdfaa10f3d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0154b42e44228d0e9af422afe6f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce71a8ad88ee782a55e15092fc4ac7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb911f8e66ce58a02b81310dccc4c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5098c094fba1fbef9a09c382ac2c160751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81889e634d5c7f5866fc955f96e5b5ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fcdcbd0abf03c502fc1453580aaf4753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d655cc61727df68d4f8a9300405b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df39e5306445630d46c49e3c4de6962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc9f3e156467d27d8d0863e7340aa13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2c6aa3716caa294c3f397f2fdab584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befd3cc2c6ecf520e9839853dbc68525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1fc8a5bcafc124339c2932a5932eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfed5c80cdb2dda8d78fee46a6017297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74765cc0490710e0e0af37b40e668b278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c8f2b82cdf0756d9fcb00565720819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c6df55b43257e1ec5541adf7ad48f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da15285bdc9a0fb6004ffda5bf12c1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177d6df7d51bfbc1a840c3201350de312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf10bdecdbd9118dd4e81e8e6ede25913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd6fc84f0c2753ae61b7714c1978714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac4cb41294b1d4a51d23262d828de615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183471016607a99f7f64c870dd70bf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e785457a229f6533f0916045acc2dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d037655b7f422bbc8980aee0490ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1aaba36e3d335f37173737c137a0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e87c4e7c62e9ce1f89def3610bcc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef235abd34aa4f5682056d9794bb68721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c784b5a2026085aecb9990553f304e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b2d5dcc4d9cbc4afef7cec55339a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c78826c4dbc1d8939a7e45a18ba30024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42939778e57dfd0b92a7605c65cbc5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ea85670817a2207d840a3719a5f5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a2a1ddc9d8d548ed96b8c12e19bb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ef8f0530b9b55c19f7c05712ff0af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aeeb55f5f187ddd328f8af328e3f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0788381b623a1000d45b5d661725830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d121106f56a83c6651d61375280c43431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df3a2ded533502a5e1e034e33d82ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590668b80ed135fad72885ba6e1070e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18990e851b69225d0058ad593fded5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19eb299d43f7ad571b266ee07ce74035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6f28e123aa12dd33910c404f77e4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281a64b034bd658f5f0e3bcd6440a8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609a3bdabded32a392981b9e41de29438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea662a719eac8ecb2b3b1a38d6d0550a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2670016ecffd5051b99785ffc86d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf671bb348ae22d556416589f70d5e3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d59c2e506f787bd1dbfb2f415415742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eae5a62597523d765500d91c7163e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b0a7482054d57319967ef00342dcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b907ff1398bb2fe1750b59b885f7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4f742e356554da3a571cb8af8309e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194def68eaf5dce1c6f06096cf1d339147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08509f90ab71bf2c5b4745ec6fb42d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14f88426e49c13a53c2690a988011149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c331db02e9fe13ab78c4c91036f20b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe74a9684e40916c8263c3affcff70a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f012d449f937a08af137afdf8816452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7a7c3b7b9a998c0d2c5446b30a63f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77002662f5fcbeaea2ddab576957e39554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa7f75ca7bdcae19a091faa6fe4fe255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e843c93802015810ab4589868fdf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d468e0779c0638dded5cc82d7bef70b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093e5d3497ddb537f9fdb1b79c56ae058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f7e6492ae31f2782637bf21eecdd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ee13fbeb1d3ab22d8596c3e79c76760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefd310cbc347973d2914e8d983f01861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcec1993e3a233af5c6e2f8c1a1416c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d71c84226ccc448d66d428f01a5d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a41e0580151ff108beec434f61bffa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbb07d2b96a425cedab32c698919a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe93c061e5c4fe1fcf7a603d79dd7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e92e5005799db74c6f0d10329f09e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d891d2547cb1a56435f91c6fa98a32868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b76928fb084277399a01612427088269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebbdd4e5f830ddf0d488550a1288d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5128cca8e280de848e79f7919a5d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3021ab542bd502c34682c1228222672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e962907dd8aa4627a948f70b290cb3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f06c70e1fd7a5f24af9bf7fa1add174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c156d46564446b44c5f2e4c3b4eb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b2e2c8de39d7715054da1c665d41076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8c2ff976fa0bd5d39338c1c2cc80177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592680b51540c6bc385ad03e99b30f6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd9beca4777d8ee5b7772f6dcefd5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf07c529cc0e939589346d312d9a8d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fbabdc92d48314935fabd35f79dc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a897d82174163756c20645f6cd66c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03bb070b06628cc4174120a331b0c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55cb04c548ff515de3f8034f92070784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f579708e5b3845486da7683b3658685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5936424e6a11d1608947e5cf9b4cc1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edb757df8e2721aefe1b4d991a653187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88c0685b2cea862df642d62541205188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdadaa6ac28ad987720a53b115deaf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143128fc019a0c4f9b5ebb76c383c6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbed84927cef3c7715b519f1daa19391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8b3cd7ac6b1b740d16305dd15a77a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc549ac4287a5919f19804071ce334a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c135ec11791444550bb44d16c73f31194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87d5ca3c6ab62629e5ca325f4f07c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7070229042497518320eddc6de74b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d294274a889fd8f07753adbe9c39a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ce7f0ae6b212fb6e158726a041fca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af1cc01f7bad661640f6c5bc7ba26a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d45daabde0855aed95afad9a4669100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891ad0531e011853f254d14c9cd6b53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53d00202088c68a197d7112de165f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168d3ce2081e838d0a7fbc5a6078eb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b220b85cfac3f4a79ab1016fdca87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e01c5f2763e194e8b5344791d9bc30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470e44b39fd1068ab04056f50e40535106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c6d2b7c98539cc8df03bbb2b05a35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf00875ea20848518e0c1bbb0d1a1b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a17e42dd29a410603f5e90fe65cb1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238de0d470b9772f8e66f44b40d487f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87395afd7cea586fde90bffcb3d4b53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeacbdc694f8422876a31120c7fa0c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e20aa1c8ac7b871633e8593448cf1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8132cd24ac21ead92fea65b34f995114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0f5b794b0bdc23724deb559c08b58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d2191b1dc3b6f0c4066011899070e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238f9d323fdf36a7481ffd5c78c3bf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474c95979c488ec62b1f1c5b64b111e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb39cb2b599b5ae7a5f69caed561d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a10006d82e761efcf15060906475c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b37a76b4fc3d3788b1503f6d889c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a1b5443fb375599ea0599ed794338122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aee4945fc48a432b7882f426a0928123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b796502cb0f817adef416d55041074124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018de4bc34b534e021f98a9ac78d35f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1147e3f8ba16de9f4ea6c86c93eb14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b85af9673b9b3de00b38df6922a3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c22de258a09aad36d9fd3f426bbe7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b3d5c38b4da8d53919e1a982f6bea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13519df9e2074ea61e7fa44a489a389a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb95552ca9e3ab04c9d392bd644092131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54ea5c2ae4e69d705b641ed4cb97d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd099c31f9c46679979f7c47948443f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ba7a659c74b8937fbbc3cdaf86390134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f9a6fe77331ad2f7ae0511fc7b6db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2dd3dd57b580c6cbc481bd35d816e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f0775d3d77a66e557fbee5c6e94bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda9a67fc5a3336754acbb19553cd06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0856b7ecc853cbda0ad36d2a63b518b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3078372c5fdae26d609c9cff8cf9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59166fa54f1feeb96718633577590360141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8fd58b78bcbdd1163a18dd9a28f65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9a293d8be6c91c448eee6062f76e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7190ea41560800461c6accef27db8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99861cec7e403818b6ae624c6447520e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1087c00625f9f31162a98882e31ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471c32922b668497beb062a9431df95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c90f80cca017ab23419f5837d7ad5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac6e758ef678b9e5b1b7d86a68a194149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b4bf9b5dfb78dacc2f4ac8bd06e5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc54997456befbc9e97f676b922fd9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358cb78676e62b891deec1b857d6a6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e32ee75f9da2cf70b407d487c3b595153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dd38eeafa9d959decb4824633f201154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af41450561cc83bf7092c605197ed6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1483dc1660ef1e37100a47310e57f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81347dc48270f9f6f0d40c232ec4ec66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e45b6df680a03831b6117f2d68538158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2114539850e16f333466d03825dc9c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96376742be067318d0525018c4ab73b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bec30d6a4eda454c81b44751195aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d430f38359ff52ff3af2de4f19677d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb1ab24eb07ac0c7dcf9d782edc803163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59311a020e38d998cc0d0d5973b6b8ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72817c91ddd62e6a7554c6b43678297d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ef0e225e8bd81d67b094c54c433b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c63230bed83dbc8a66d1060114a6e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ed4d4117aa232d9ad4f807a59f3ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc71ee9fb911a50a4e272ca79be01c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43fa5fc6600bfc9c972f92b7ca2d55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461412f13cc0d867ac649d5b6f28a0a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f880c33918da05f0306376609b2ad60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea46bf389232aff3e5d2cc0b3f3be0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ac4e7a17b1698a2f83b4aa595dc87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa132a122036e84094682f0dd056c22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827a26b9fa96aa741733b01bba40855176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff55880465d940d34c1238bb7504f49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54263a184bbd8b848791f07e2f5d3ca5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae148e41c1bb166e63a77ea9bf5f2203179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca02aa6c0f648cc85bc5f3d7d602ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a83113be0eb54e66f2267fdab035f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6b0bccf3ec6fbf9efcdb155b34933182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85713b4cfe93ff8e05274485c452b6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61329d2434ae801886e2fcdbb9c23def184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ba5c0f49a8cd3ff3ec0b4746f82d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787ad7685ac785470c1a80a09c33ef1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2746a0e9d00a63cb0a84b5a3302ebea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32cd21d5540f1af0ec35ae67704399188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce46a04c621fec94e139b762536397189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c53d6333221ac83a881c69e18bf960190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ce12f11a46bbc3b00856f75d5975a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6a83fb0926cf0c9852df26a296dea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffb14f9de57334bf7f21a6aa2b0148193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef64464a0435a0f9706ad5a3f4362fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd48cdbc58367886c2c63f55939be36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb4cf80a8bb835c3671b8d77b37313196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eac9974743512990dd41f3ef57b008197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f08881c705f6eac10550682bc518198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df109b371b9d266408e717a4e94a4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4fbb498a6e118824375ebce9355f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545cadab8a76c1091d54db252caee4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70528591ea9a925b3392785eb3a4f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3fee16a19fda47dabfeac3b4429a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5757781dbaeb5df0d1578d763bb576204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadfb08173e8c56eb48509b98fba3aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c2aa3b369faa7a47d103762429d4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fca4e71e334991ab28ba1dd3cfc32d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbad62ce71b5d479e371c8ccd3291b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daad48215a7ce4bc12919d890cd068e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3818dfac0c6564ccedc2db5163b69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff28e18755bf53d9c4f98161f6e86c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc944b17fa6822f4af7c8adf3f54d65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8a7c15e03033a1ed67b1b9a4212b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7ec289cd1502825464dc2161e3390214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07198ee49e79dd06a212d68b6dbd5ec7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2cd6fb8786c2a0844a7cc4261a179216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b97aa3eb360f88cfcbca2e8b01ba78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d46d1772e989bd2c310731b20b40e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8c63abcfc5c41598adf7486aea30a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfe10cc86d070d38e863d16385ad1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b9bd8b52803ee53337b141307c8b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac15701411504fececad576f1d9e334222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c05ee233e0043c8b4cb6975439283223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388609d52f0f497d983eb96d0b77a637224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73dab8792a222391314d2056f8a6e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d4a462f1b664322113fe585c0eb0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb15303514c307ee9f31d6f244c10ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb44b847651f3bcf973ca01fbd8924228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df26abf936ac57de905a864aaf47357229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d392bf5975298fabd905d94b0b3017230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28387ee0813c81e9b5ae1c4854850eee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef080637d2b389d213412fc895ca70c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ef689ffa0409a83b114e15d1b51f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9014e5e5e9c5ca8b008c373a454c643234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d17af4153940698346a53086541620235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6cd39a1bc9ba1504d275ff4fac823236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8397b54c25ffe6e97b453ee790b5278237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a356f6bec7c3ad3ac517aec8b78290b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec34b0a0681240168f3446141717f88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a219fc7bb95c52c30d2a2b890fe8bae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e5833e629d4b93d544cd1161de49b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd74361cb9d0e4578a55325eed59a6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdbd962a8a921529c397b05fdbadc7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3af44ca6f78df8d01028a9c0fd983a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211db4e51e4bd13f20a193980d33e9df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85c4c1f16dd404a10b5f43c247e915246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7abd376fb12e7d3fe27be301751eac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e9c8638121c2fc74c83b83704f904248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b45bdd89d767db0bfb2d74edec171f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d2f5317f2ea6656e3dadba09d30d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776229d4ab3e32ef4d9f5e84db2dd013251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d922516ba0f11ea20742807666b4da3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d930332612a18d812f46622444038253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399b1399b25b43c63c5d3c17eac2349254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907dc358e5af194dae0479ded50e3c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382c074d1fe6ef988fa003ac3a4ceeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e106813c95635e7a04d2c758a34499257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04813bf14e9976f12606b945051abac8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4c1c64b5edd7a5a176db542c0a1b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6b7376b3eac78d15951e19ee82513260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899cff51d1c9c37864f28b60766c049261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f166ea4e772f8d2febca2a800f508f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33b5de15adf000434f318d6914fc18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979e5aadbc1c0d960134a24f3c901ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf943417a4b812d7dcc19c7d8f5bb81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6d4075c58c7e5ffacc6635efb423e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc401dd7656f9c7178c5c6d057363a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bbdf571dc32e9ab6cfda60564d021268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d1e03f4490d236ed3248f69aa9d5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f768ac8b172388796a41130b990ba96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac9ad69498ff1e18cbfa20841db798271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da78f2831e9684a75e12b4e84124c88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6adcdf9179463e1d51b9e56b74e173273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978036cbc1fad6daff5416cda3d7f717274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb030ef78e76f6bdc58ded87206197275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7a77461087228b72ff067964e9497276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143d68e42599aa309f63c705f894dd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86099b4e8f6bfd5d6664a7300bc992278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c806535b347c2e84ebda37e777252d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28395f2a866ed08191b810fa88a2d821280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a02d1b6ca5aab0b5d9430d5690f49b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8902ca99a19855a4dda763d067903a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e34cf5064e404679926a6beff985a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42cb6e50cb3ece385f0f2c26b0a9f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60a2092fedf4a82e6776f393909ed4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b5f7c6b7962cbcfb7d6ab06590f38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a1ce217341aff8b0dff1ccc5041ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230e3d10711f94bfedeb8b8a49ba03d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24a8722002394771fb4c9cbd911788289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb37919f923449dc95c3b6b9badc33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8afd05bf01999c0a1a3edbcfb35a34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4f1e3f33baaa29295b6f10f5c6de3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32120e1f9d0df4515d40d759faa38555293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1744ef1c47c6e007616b32a57ca415294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52aad65b37f6b96664161d7feda78f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450f9c4487f7feea16724cc20544477296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5b5c02ecfa7d9dfc25dd4c1f19a61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6ca625193757006971bb363239de4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdf7fff2248b6a660e6ced93fd9eb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ef6ff9a12a555bc736d3cfa8a64ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfddb97ebd97bc1dc3a452b56caa942301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e89d979cc48163aea860ab6aca2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd73e873f34a2a3136187169354321b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abd67e8ebbcd08caa1e01ccc0d40b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728900050d7e6f1e8bfd576b09b16635305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcc1dab07b1f35e0cde74654e442af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b5461b11696c831faf6aee07b124f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0efbbf718a4815b643632aa0a5d596308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df9fc9982589e2e39476a2530e7dbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d780fd54db1824378ecc24744bd22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8447b0668582f74abba143c28b45b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a32239a90353ea11b7098594aa0150312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2b4748e38087190f04c9f2c8c759d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e7f0978c5466564d34a07dfac3c5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c67421b12e1386661d8ee835b89fe8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efce0769f2d2c5389225e14e70e79f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cb11cfe619508c57cc092c6ae254c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5325e9aa2fecc49232da79506f181f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caa4b84a947b45515d98f0841cab07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05552ba1375abd66ea5760f54e3b3f99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0e4089342a3b10aadc53631d50071321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d8df736d5238b654807b188466c19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed52440e3791befeaaf0480709a08c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496495db6205c0e30afd0e786efae6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026adc326f56ab7dc8ce6615e5d4e54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc3edfc6d73340f864d15ed29386d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7431611bf86a17c809a3173a61d70e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c57e4d2e921945d16067df2154ed4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaeb2d2156d9eb2be699ac70fdd839329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35f79bae1a4f9e3d6fbb747515e06b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0077084e21bf08854e42697abbfbc4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbee369536e677f68f48222d2e92c51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b50c403100c341f13ee0515f73c761333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef9c1eb9b5cb4f9ac2d59fb5160b98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3a9666f61944197b6405e2c603469335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95e4404652364324a8d49262be8230336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20309733490eff66fc532d970a6c35ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8934eb6515a8e80057742e5711efc5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff77ce7d886d93c2a5881f0243e1b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bb8ea8e2c388feceb3365f2f28a03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606168cb8b3fcde9bd1f030c2405e980341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6e254d63f9f939fc9e5146c45f30a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1a4b30911c1450c71f5e576c9e6ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7374960b4949fc0a902373b95a0e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e84ead6e5672111a7a3c0fecfd2ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb5bb084c89114bf3fb603041f6eb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b471129269c0fca760865961b6e8d41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44149fb9ef838758e3675df300ceb59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6734a72a1ab5e7bf7e4d26cd1781dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f5924a7585aa79dd7e2fce0f472fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecfd4452851dfc239c6b04a9344025351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aabb33d69223acc079ad4c5662299352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05785a6bffaf0914fd4cadd3ca57886353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb8dbf01269bf5ee044a791fe53d76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cf341d5c5f655d516fa8dc3b44c55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23639db4bb1ffdc2e9fd7affb1537d86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df56f0c6b3d07f348e322fb88a328e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f968b3e832f7df56f5f9b856ec96f96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826464ec4e6d5161cd628fd49cb559d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e2d973f7080f8b7e77aa50118d364360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160650c0200276851ca72f306b47ebc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaccf41e9c0d99d6d42cb4cf5ae97f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d93b5d50c37f94d9f2fb4025a8970363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4a4dcb07cec0319ce8ad00ee6a4dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725a87ae104045c0f0e6f5ed37a2f31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d408d308a0bb98b3981f8810edbd1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cbb209522ea8a7411e4eb14894528367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51482c33eb3126481b6551989e88f386368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b55e4c8895a19da14c0b2b1cd80380369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18585b0872c58786329c49ecbfdf9c38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45ab130239986b9044c4ba8c822613371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdca1e6fda5602139ce82119992f2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f64cc01149da9b54acce9d458b7b45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1355b5b0dc12f9a797fa46482b23d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a57e34fce6c112b11ec0dc251b86a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847d69c67c3230a79b07834ab0a7119376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb6e782af9ac61b1ae44740efddcf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43942209dac4b596487da35e561009378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ad96be0a1ed86cdaa835000795c0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f85b060bc79670934ab1acf424904e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7cd7370e2d5c0dca6bc50d925215a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3d5e71f94cc1a0e54ae0260fccecf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe054e4150995c5c42a862f93dacef0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b17dfc4699873c5a80ebb414bae547384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac93385b6dcf936d930397440e0f312385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f1259b4d37f25a0a478aa3a863b6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dbadd840b064677f9f7aa8e82fbb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877d0f61c4477dbda1f741f9a7e4762388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b78b0185702b152db3a9fe7bff313389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab667d3dca6500caa0af3b6000df5f90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f922cc1e38bcf91da4f8d1f6fff5ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46605c65b191dbd9bb7c35ebd172d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e343a2e8e64dfd4eb2a48ff90ee20e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd07d641287b9b3eb13d546ba264447394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ad800db37ca21ae5246f3124175d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206e38b0789e66adc95e42c12730588396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a311a478e9d1705b1e7242ce364fd2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0b4596e2e9de1aec64cbf89de19b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96537ea9cf18751ddc3dcf144e732b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff645ec7058482338d67b817104e79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7552a29ded7d9ed281f64e47600ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42be7cbc971df0ac1c127a6c018d99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87265e11c1c1fdac455c7dfb3bd2b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b705468be8b0ffca377dc7433fff5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a08bac278f8846cced3c7a6be97ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718b9b9c4a95a5ff6dd83429598c240406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c3054a59cb8106d72e717b8506ff4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a18003fa146c324f8d714502f29828408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcb07dd0ad63894c69ceccf740d062409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9945a3d2ee09f0005ab922cdb8d8bec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd7a91d337f5ab6b96ab1ab7f7f823411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891672271c39110215e03f4ffa38a41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4feff32d099e5174b651653cd60acc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a86d0025e176d92d374343f442c16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008913692050d565d5027726cc7e60ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0898676d06c4d40942bf5c4afbcf6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43352b22fe0b6bf52d0daacba3ceac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7507d86d87b57f12ae917afb7df3394418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6be63263a242ba7e1bbd197a2ef758419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b9f3c7272d6f666a7c13c12af2907420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806b3dae2b3c52ffdbcb98470249036421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef539b4d1a62de8b250200af10d3e2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e3ad83078065557548970dd7195cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cd5efe14d0e0a5b136c43c1a89463424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4036b703708042c5ebf459355e166425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141507a37edec6d46fcd9ce9936291dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5bb755a2bbd74a9a114042e5804fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eadcc6e20d5636e5a8099f3b273be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e85830dce6f1860857eb245c082b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65c047d8107c10a5c448be1a24595b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f85d53bfcae9e11e12e81d5be1b4af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015caf0f9d52f283f81e8d21fe9acd1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a04f339e6293961d7b073f7bf05a8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2071ec6f86dd6c270e12075c2cb74d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b836e7317d55b865f98e2224d706da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668042c2dbb78b1bc8cb32263705abd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14717fa4f733c44d44c29ef3559226f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa7581dd3715e1fb54edfca03c7159438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09270061d7b6693092ddb84df7915715439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efffe8451f287be4b329cc5456c64fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3075f1fe07e6f00d078cd06833114441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe147a78a1bc819056736cab01a7d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d452a616d03fa60875254224bd2bd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd71a394746dcd2a47a81a352b8a21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c59c823788c32788caac84d458e8fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6ec78df360c4f5faad2f317d626c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f316baa4dd8a1e7da77a9e59c4b33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75bdba6cb5a32398dd0191b7493be1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0f58baf4a6a174c7657dcc983feec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d62f8d4a8e2c33d3602251e4f45f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af010aebd1a00de9ec3182c3495a1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb40359e76620f62249da5f87ec7a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e984369bbf247abcb19d255c04fa602453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93a571e5360d66a65d9db02d2c315f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701fb3ecf44f52ee6405bfa5100caba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734991a10be00cbb03c3682ecc840aec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427fc01353412c495f15fc22373f888457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170e827ce65dc5129ebd521f5d1b013458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7684c1cfe42ab583780aaaff3b88b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30732f06a84ad783f427bfe075f0398f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ece3ddaf39108297ea2e8c8264625461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02aedac5ca6ce71a2f75e9d5556dde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e9e47531196bc8400ca8988ca2aab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044442ca6575ca11d4ae91f4bd972c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440df0cba03bfd2fb7e9576509ef2ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a4b34b5ee0e7c8a047b8e4eb83dbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ad227f3d0ebdbd44556a9fcc0cc84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272ed30a85558a703b6aa8a3ad78abd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217fe859d9e31550a70f754c2680a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3865471fd149005f74b10c168edbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eef7e5a45f819504a61bd5c835cbb6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab592af082bf250576b05f0bd4ddcf6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ef7ebb84d45a6922b9d1d25dee169473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f53fb7b3e3dcbbd4626dfdb9f5c65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5887198266a9dd540d63c88ac1dec09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda488b5bec6a61f251e82580afe7bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fd4d949b8a49bdb3354f19b89ccc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05381127c1d959293012855d8d5e4171478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53dc358a2d98a66d979a179ddd6a97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03b3e758beb6039e740184a3208cec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d8140f6d9e41bf668137527fd1892481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3288a5227993a639673d05d63c5efbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61578dd796e272bf5b66825f22e2c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b5e8aec172ffec2327ee94fbca3bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77569603ffbc5622763f3b66f15ec8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad096fa0edd23cd83eba4f2b35407f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2544849f04f6d954d532ee40db821c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe5e0651a06d64f9728bf7b868bfd5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd5a9d571384ec045ef60b86155b49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24570999f80fd031c020efafa3b227f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f211dc178cc9290a1a92d6f5670692491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49cd98a3d9d79677649bd24fb8da1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874d5f294e802ae3d52057fb1a5d204493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f8ed52d2aabe03ee488d87849419f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c0d4b106667fdc10e5f4d73997eab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f464f600c9de734b0666367b14c15b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803f57f6ac166460da871df8db49ed2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0b0631ec0b30273913100a8f1dc71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f3218564a66236ab577f1d519acc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b58f32f766ee4580b09685fb9b47c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f73dbbd4f88afc3381b3c233f63ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeae9aaaa262b2094cf5a94479fb4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056faec4f8ab8aa0288270ba7db24894503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a418e45a88bd290b993e3e0f9f980504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df4081765b804ef9f67831ef09ca7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c237dfad7d75dbdecc1c6e3fd7dd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cf3f0a9d3efc36ea033d3e7b4c257507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cf2da2f32b49abc59542124b02815508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d44c99220a829d9f522de72334eece509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f9b237c8709b3a090eaf0e6db9853510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f876ed45c7f13c1008d1b797f8d98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae146765f01b791ec9e5c5dbe9c6e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dd8943dc01a6e14c2a486e3740e77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25bdf1c58e60131798bca43f523f2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def00e2dbe4a96ed5f8fcdff4e66fa1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91951d17c52eec59241f3d0736145622516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65363facb05db27d4c515ee652b7b6c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e08e83d798796fdedb7d121daaa4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f5f3ab0de171c9a6b2bdd17ea24a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde3a8eb1147afeb025daf39dde20d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6ad4b6fa46560b811793681f4ed4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5bc621f725f84246aa29ac8d0c2bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ff2720ada681d09f3ee7abae4a63a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c6d7d8e702ee1125e5d3dd370a99b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771d9abbbf8794003a6815ccfa27ca6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105d6e369a619b51f90b458079d705e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695626fcad853a06abbdcf569716049527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a8b0a5f5d14af8a19efdaf878e074528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb98f1dad9e7f3e94a22a253c16e870529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec5c8520639f0bfd8d9d5cfafe9ea7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90656f9c66c7a4a23bdd3b318f6ef7d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e53579d3dede9b3570468f6f2dae4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb600517a937c9f85529707f295b612533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109e92dc445ca8c060973fec48c72e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4a7d7d3aa1742ea8311039a9d9c0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614f918b7f56bf4a5c98c59f18afc45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127963f24813e95db97c1a75e25858e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e6a5aae5add954d767399d06f9319538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c08c7670901bc83b2efcab50c809f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de649742b65e5b72e18e9505a485d4fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fa84fe72f4f9a89f55e93bf2481cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92940e85fa471927b9a51f6be7bf7901542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a0f5c17697f1c7f6a933a8b9630b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221fa8b53e4fe293b1196a73583be6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c551a80ecb6d5d026d9ded582703ecf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fff5c3fd83718ddcc47bfc030aac93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3836d79ac4509e21e969b216cc6b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bd079e658a547972e417831654948548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1b5eedf0d6b3a178592398ed089cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98464dec895c5c2dd0dd7aaf0efacd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388615286c0b53f6aa6892669ea71368551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac2f927a7aaa11fd5e68dd84da9e3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac96f23532f13bfd939747fe2620f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a309ead5e046772809664e516d8e53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76894b6ff76891b57d2555db88436e01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f791d2d85a51f176d9ddb5dc9bac206556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe4136729494ee53fb4895f5553a77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a4b916640fd2cbd42868d6099f02a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700340d9b5409eee36927f101022dd7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0be0020fdcd3cc9f755cfa267b895e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6db45504ce442aee214e69c216823e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2061c6b52fa37beb38eb5734f0f2d8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5fe0224fabf017f0c161c9f313d5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e209b6837eed78ba1586e5397d30dc9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c26d6202d11c94e2de0b98f2ef8bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb59f0d8bb5d13dbc784ef6bc29fc56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d2947a750aabe562764f48db6e984567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0755666d3582eda5c556eb5786f0ba4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97435d9ba5f0128f4af5ae288e64ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcdfbcc6dd6cbbd1c116620b3a6c33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11edb0147c7a22866b26daffe73be2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327abd3f03faf93301ffd1206c1652f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c48a9dc8ec4111c8f38a162af61687573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e7f7d56319e07ee2f60933e5b9337574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496bfe844263aa01923c4504132f3da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abf23557c8d6fa3d3f553d9944dc5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a767407be31ac835faa430b3da15895577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924f3eeecdd1c3c731f9ffb2e4f39f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329a53ece14499c94d6cd391adee9c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bdfcc479dd229f9292b1f9d4607f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292114c8714cfea91403d1bf4ce5df7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a320e4ea70617ebb9b66317ea81a7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05292d73abb16fd99deba0522e646e05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291b173c9d932ff14f8fe90ea62d457584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4801ae8e2f18c9f0b40dc2cef0872dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d1bd95abdec92160bc16b5c42a209586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe5a1e655e876264415341b11bff39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8b3ed112b4d420462868fb1614456588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6f5848d6429b3f0df67c82eeb9fa3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec581643a021a6c3235997e05abe1fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f8bf53894d1ea2f81b5783103423f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef79d069efc1c40cb617bdfa38b7369592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08f1a852de45f38cb2567a277d3da3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8e7632413815de3d4bd6213609991594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f748257a7e42abe0d45d1c9d088ddb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d5eb676c87f9fc16af941e05d193e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b2bad2ee7b631bd1cbba5ea99add6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc4ec178df6b79de9dbf440c537741598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20579ec6f5df352457e567b5b0673ea7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a6daa50d4158c04b6d0ae8f7086e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd14e8046dfd7586561c6d196b7081601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4847c5781086721d8f1bb4139f5f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d86b49bedf2f72b3621aa2cc818c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787c26861dd78473f3a6363dc371310604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463e9d4bdc6338d345fedd908379738605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d177260ca0187f1fcb0cfa845c06c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c26c1071e855f0d33b0613e4bd6715607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf173ef1da8caa8b0366fbd18ac63e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f521f663793bd689f3346cc50f68d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d2c8a5db15cfff6091ffad42ea65f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9591afc39307900963081d3ceae77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44679ae3fcc4ca37506587155e646bfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e4c13bf80f30db9e4b597e23393fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3ad7ccbbe823daceca4cf3173c719614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474f04f091f1b9a6cc15fc76bd11865615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69209fb8fbaf1c01100530fc5d4f61d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85a367a90a37055b8fde71316a5fe5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f440ab0d74facbca73bd517a8c2fb85618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fda4315a4b5b4b0d918dd02a1e3b74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c28b93ebb4e884bb5fc7f545b36ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d44971de6ef888f615946ebdbc0cb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad9208e553b6d36404ad770734cf9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f52753ae4845227aaaaba16abac14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57cd89678742f737eabec62e4f5004624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af22093464775feb7d0c5c9ddcd89e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1c6459e66ff0a4fb5e7af9d0f664626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8e93263eb2550f29afdb8db0ac5fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b89ab173e94da631fcc808bf892d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131f627ebe0a66b4638746f0b69ac42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7f177c13415bbf9288ce689d0583e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5a9a14be2f64259fb933d9e482b4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06249fea9185b1023b498c5945f606632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9898f5777c9eb4ab62a7af21937cb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f38c3696ec5fdea898628bba66229a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3d1e343369418dc1a842256d41831635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3405ff67b4320e28cc4deb29e12c22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f9a18898ed50a167e0e11b0d8b176637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a416dd0cbef4fea579c6aebd5422b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62197de30d98016ab47c81ad42b5e36c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637f0cbd47e1ff64fbb8bebc715fd0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c5edaa4dc8bad44f6c5b4aeb273e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bf3d76c23cad1980a82cb9b9f36d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495b8c39b4a2a833743529c4ba47d89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536d421b75e3c24383e7d22877d5fe6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3126ea3d6b0602e8f57758207e101645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5f98c92fb8477562519a1a787d1ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096a6deffc8f4dbd4dadc02e522d5d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111eef631f84d1f9fbfc67b77859ecd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209166aacd0d5fe895c094ccde26740649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07ddbf275a00dd13c5f122fe069399650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddbadc91ec2e43a9c3614e535ad241651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53f5537992a4c0e62ae678817722b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036b2a55246f7e26964b92b3a48eb40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a18a1d8b1ae8e59307039dc4e41a00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebbf57ac9a029fa3e65ee559bc1eeb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953395ce7c4e7d17b6870ea8125b8d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e0398127803e99c0a122f83d9bc20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bf4ed8bd903ec6c7c939bdecf1f0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b275d4cb41a21947e81abe4d391422b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542042e3cb3319b45e273b9eef39b29f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abd1ec7b33ce408988e6f5ae1a9894661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5d0ed4dce233111c4424e03f2e2fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e6aaa97aeb5c3cdc18fcfc796baaf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fb66e1226278b6c28e5a94db1230e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3c37a9c32f9f888c9c51c98b6f854665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78db0528bdc28daa0d02e2ded063a23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47af255ee7549ecc882d9652a7ea2ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74204e646bb38e3e525f72a43bb8c52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26badd9a9285f6565461d5fb31c1f01c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6837f6821907e93458c374ddc11ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dfa72231bbd35114625c0af133c95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629817d5044eef18f1d2bdb3b126d5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a653cd7558fd5b5cb2b5c5a01baed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62bb9aecc0140c76c04965e22e0298674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9431374f392fe6872233ecc7d747e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7082668c05d4a78c8e478cb4779e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6dd3ee5201fe95c588ae0567779cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fd5ccf13f08f4f7bf90aa5c9c13e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb279e4babc8daa3b53febd5550b9bae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0e889425c565e86b1d258b9f90ced680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afd4ba86adc06e7f5edf3be0d02c19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015460ca66df40397023b163ed1bd048682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2651d903b9be9c4593033307e53e10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276cab8f1aab988fcf74acdd7522f11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94e48d62c33432d93b8b5e9213c002685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b8b6adf0e9a838c7aa8f4b0cead5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c29d110d8e8af47ee4bd5449ead49687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325feb83ada0df6bc47622418344ade688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9a46015d64d7f2cc23f41fde69256689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e3163e865522d099e669b0d95ac2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bcd224bfb7013a9fe85bba1d371ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9861f3c99fcf3a2e8240bdfed69eff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992a4cce7cf55ee168db9073b1a1126693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1d3387a34ea10e8b55bef9a58fd24694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20bcf3c45e29f54e8eca6fec5e2912695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c22b68ae8d83a3e8eab6206efb92e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaea8b059353e988bad50c3f35d0ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65dae0682e7359327837a7e6e71c0b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112d92ad0340355d6bb7a2795825b9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd099fb98b90d6a8617ca60354e2d21a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5856dd0a3489838f6e35a92fe4391c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20baf5e79951d64f9ced5704639d88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb22be3cdf9c8a6bcf3cfdc139ccb1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774ac0092df7bbcef87f65ba3f27b88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3d9d3992a6be4d15d4de14b941194705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9eca397490c333c7a585b649381b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc1dcfbff113198b82b40f428108a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355fbe2e5ec11f14a30e5d2ed064774708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968f4577f8cc0b216b7a809ea768e20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26760575e8e06986fa634178918a5c0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b043d6a6a8f058d9d7d31724dce26f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8febb74e38aa378e0dfa2a7cc9dfd85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65109a63a80bc17d63bc2c0ce896328a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9fe95afa293d9ad114c9e961ff65a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea03c548fee2b2216a417710af7879715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2669783e11c44aecd5fcbeb91a6e923716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8b573dceca8e47e0379b0f9b6416e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e484d24bc908ab2af0727a0432ee4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471d9809f341f254f56fe365bfba996719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d839944fe8dad0cbd47b2d7c0bcd45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a89b8db3eea4c4216cd3c030e1ca9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9a01d3d24b378b6252bcc7d8ae951722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d532c4ae5310a46031c3970bb030f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aee0c05d168774e93da4c8c8fba2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1def715bb54dac4c51498e686b6996f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19951e6544a431eb26e1c7accb9d58a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c99fcf53ce224d43a5aca37d9b183727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29e8cb6fa7a0507e52932c03cd06e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da84a52ff71fb4d35f507ac800ddf9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65670ec47f287588932091ee37c06c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ac9b7d280385b481b7ce44c53f6fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51714aeff435b54458bda921d002f1fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3059b4a9d10ca93db6fcc757bd6bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a649c7d41fc2614bbcf649227f5aa97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203a1effe11fb707d02b49e0dd93987735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb5d6731c5c34a2c5ed026386696d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be354879ede118e48bebf2b5870c1071737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d650346eb02e6acb29b8db2977f888c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dbf2131f0f9c446df3f85932eefbf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf6f947beb5d3bd671b2aad7e8385f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508064f60fd4dfb186b07d9a7d23b6e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a16ff3ca83af815f9176637652b64f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7275eec458d1d32fdf78ab10e9440743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f8b0c329dfd69a5cd634f1b3b52db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f79b46b3655a8c036c68530fb5054745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6de8db620ca9f6814fbecd707a8af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00f84dde95f4478acd1043dd9cc3cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902fdff091ec1c7d63434de5ef99c5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9e5731d0ebf8472ee8fe4f7e58756749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37e11a7ef715fd0ef539378ca2af57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a0f4a9994bdc729e9388035bfd622751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ec4de2773fcaee0b941a56596a350752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4d9c5f79389c67e604c7700865f6e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41076eab61e6cce16fe5cc908b8db98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b3f7d435e7d779932f1035c06f268755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87dc43da19700c24ea299155f514eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0681ae0826c6439235a6ab0eca71757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>