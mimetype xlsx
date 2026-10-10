--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf318d0c2cc7175e2a3f80a49ccdc7441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5cb39159f8ab55aab7f14facce7562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51774d399f3d2a29b80355e201a004a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c8d3edab6cfb2220d1bcf62d9ea5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e880bbf96da19e69ba0f8a22ef60955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9809f50845686b5c81ccff66dba53c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df9cc27281d0a134fbd732e0648b5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecfbedd6f5f4e554d0f2b1ca00db2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004e7218f474d6098d906db83a3095e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02b41b28ad21ce06e2c869f3f3c96010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025326eb3ededb4126f62311781414211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d7484e77fda42a5b333306891d50a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cb995b3f19e251d21dfa4cd22d93213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6829a19db48771f2b06aa83b9771c3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d1e0574a06501d2b0d476323b029615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26366c1e27b34d1cc8dda1aaf6d5db7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39d1d1ce553296f4bb296fdc62221117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf975a8da25658f363474b554814de1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e924961737e67b251e165412a04dc8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c574921ae1fd1da7f2d9864a2e93520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff57b7fee045eb151a97a75a2fbed021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad4a536a1a50e635dbe3072a2d002c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4929724e3e79d931d07dac1b94441b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59992f56ea1be6a0d19d61e29ee401fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d9dace078dd16cf74d1957540b73925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aaebacea1a3572c36c6488f3ee07026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc61513d6151e581d533c46d3362e4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbf11c0d157c30a445c15676fd34f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90471649ae0a0e90c5729adbbf7d02129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52aacd523d3b77a41e0a58f2b7711830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904d524b378b128c0d582c0a56d96f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690988805afa7743e4ef9d3f35d0569932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3116049f36812acde763caf748801b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a67f9939d243eba6058a43fcf11e5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2e47c5f3802c547af146f2083f70435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122051e2019100727abba9274b6d76d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7a07cc3b7f111b59ae4bb8dcb5d7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2827ffdb9211eabaa5bfb552291ecf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53975be9fdec6e730e9ce1736f4c0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183c451cbd3a636af3f9c8b2e12591a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b597a4fdf17a1e4cd6598bb38ccbe0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a421b96e9acf733d5380159187295fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70da379f69d4f467af67b66502874ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c73fa7a4ed0744287424a55b5256044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19701c3cbbff5036501de3f4752a0fa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdd3c2684527bea8c0f759caeadc1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5734577ad54efe52f496bcaf99220a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71991962a52df2f17f3b9ee5272ebf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1dadaa641c94995290001cac87d0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e1335c1539ddc98bae749c2aba15b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e1ab1de0d42cf72a75099eddfadeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5edf0c32cdd0ac93328131537d046352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d87c17adbd703d1f0d4763ed2f947b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac44822425a636aa25f47190fb10cba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecca74175fc8cba0bca2611c32b8d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b988f27f7056e1e7c040b37cab400f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc06fe00b3dafc193f161b6c75425b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a5294528b646b967232c16c4dc28458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dc939ac67fb11ca4d782877a708fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dad9399768a76d103d22a8eb0970b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5af12b80d8078b167a0f06a7f1c6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0301e66c76249d2c3d0bf6e86519262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2c86f62c92ae3df11d77f4dceb1bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4d7524f5ca3586ed50410f17e65d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ead33df2167e9df22733e4a240ccf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee087b33c09fca5a3c55296abb16a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562249fb41564002fc283fc4bed782eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bab6e7d1a09a7ae9445d39d6554e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612d20ae3d3b8c721144524583d210269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04580cf8120ca2c83df7a27cb980c9c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474f28743376cf1d3f6fbac42f998e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8057423bef85a1219995dcdd00d9cf872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091319d9313ba3ec2b59c49b068f4bf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2cad5a403315f042f9086232e1f3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e389eb538c05c94f41d0375eaa06cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40564e1eee313fd25f38bb17d366ee0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff69145fdcc6739ebeba2e27fe62a7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f014024277205084158fa67d0d1416578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77537aa2b0f55d36745d1e67f2ace779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df479f2edb39bb5aed870a970811f9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65547d1729f192d072462e36b279eefd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec878517486df21547b435163a7e5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9df7462c80970446a3af0036fa65383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dbc1d7a8dc844292f692468aaf07984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca64b6b8c04d55ba82df461105a13c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391c01b1c3c474ecf3c0d3920d9bda886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85565b56509c9ad7c4afbe8cc21492487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d50e321dd12aba67cd864a99619af788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72001a3be973496b17215b407f93e0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654181fd215c65f9ae4235b8f1007fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afb7be3d32dfdeb07121f7ab07a38a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf548a7c84c6f685f9c3a05d3a90c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89656667631af0f4e9a5cfe733ace19d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d898776805c903f1f34b9913dae417d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebb979320d5f4bdf970176b7f31f8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ed41471200d9e8f80a77be6cc4f4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25e0565645024f87c14fd0b24ddfab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff190140e05b05b6eab74cc485e445d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a0a2db86ab839afe113f73b3b09b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50af6431fd36561c7d60b5709253481100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24922bbd85514e09a4dd0404c7b33e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda84ef200efe7578e476d1c777d35a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397404671a425a26b278c3ec133f9fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e186dd8999dc75200d96152e9ee4407104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ecbb22fb79d51a8c15d87e401c4fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed81fa14279544d0c0cbabec2861af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5584843981d9062d45f5a17248e403107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd33101ec84553cc7fc0a95177a97d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056262b504adfe3e93b02754fb4aaf86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed24f8bb3d7507d14d18ef20c87ddff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bf523b4a496c6a76de1e1eb67898d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f3a376e658e111510c79f680ffebc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eee0280840659dbc72a7272094ea1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2446b1a024ef3038a2b5f717348cd88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647c62ae7b78b2cc8cbea6f88cb471e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617dbb5115c11fac5dd120bae6e301d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aee8c6640cc751cca2a923f533162e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789f09fe14e994a5e0f803fd5f4fc57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c987a1487932620b2eabbaca024e64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5be1536c448d42ca2de59f1d1a21d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49b724aa218d7ffa4504ee54910757121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847833458ab14595c32e8b0a052b3f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8671cc63fc7c1d772b5654a155eaf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1230599065ef6996fbdd12df005a5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb22bf414f80905b54b0a3d9becd77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fde1a8b3ebc85d2a5fb44d21f33947126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15687bb0ce57f83b592fed3d8dddb6de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d4be0196d02af0930794e7b09791d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ccbdef2139cbfdae6bca198feae33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038df792959df76ae860157414a2303130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a946421f293332a9bf4a317bcd0047131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9275c520e70d85e8bc716ec5e1b1c9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634d35da719bb802027ca41a78a562a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a7490a90bf7582cde311e10c8e9fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b794e29db030624c7aa4e61adc58a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015430890dc4de8dc4bac76226c78de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff541a7c038cee28c9bb9a2e94567830137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4740e46ebf651d410a3543e9b8b2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d53a7b5687ffe3c2acc5c38e8af52b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d4fee408a8ab9ffd5b293e8f8fb17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453ed1cc3f126cdebf6eeb4372a5a37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0d02503ead4b7e9572e9e4a8d5855142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a45f4dcddb8a1c635455c4abd5969143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951a500c06b33ba931335bb82a5a29a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbd354498854d40982bb938de10a99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed4fb60d3d7bc279a3f0a33ab9da1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb44268afc30b199880df0bf1e5aa5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f2f3201179d8fd88158e7bb7583ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b9661391f5dc2427935e5bb489901149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eff74cf993b84e0ab7e03aaa0a1f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168967330f19d5b3d944dd4d93028fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07043da5c03be60ebad4340b57cfd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86528dad3fbda619f70087f8d546563153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f9b4d4802f729b28274ee6db469f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bd3f0fc0e93a82152612b99d7fe24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab140db6d9c01f017bafe7243e63d30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdbdef09a4b7159625ca2d36a86b2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d806966cf723ed23ed7e241216487158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e367d8196286d4332ed4720f7ef4dfb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d8c4f7258d7ac048a27053e7a503f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70086e96cd8d066ba89dd55702618c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308b2d5448d6b543a59eca2da447221162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00e95b4cf2bc8c7635478066277afd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269daec40c1dd035a2ef233a62cba890164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a5ac780538a2543775fea69aa057b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d3209e9457bd94270491ee03c8a02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcfa0264f653d923c65da8dd739735167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e29e2d01997ab7499ec2c4931adf17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95020d0e093801ab32f23144d8c38e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b2fc0d96db5de7867819a47f11116170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244369e4a94f8c9fc920099ef5820a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0af09d31670ef9d8740197f1c5d45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e141802bcc961a042b20c19ab4fe634173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeecfbbc27a4a0cc7916d9b61366b69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b9881321b7f604e36703806bde6f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984627a65e3db7c9d1e75a7461b5d06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34994596e298988342e43e9fd5d0d35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ea8079f8281b6a52b0c6c5e9d418b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde1905fa74a4b35affbdb4f9a3790179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b38e54ad71aa99837b002e3954e7de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c22f131e3def428f6539b0b055e0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e14102c37e4b4b705b1b31799758e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbc7f2c7b7f1181df2498e71a80544183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd596e9378c477aba575ce79b87489184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdc46297ed86ac4913bbb9f14e9f37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41465155bfcb8281e68bb809c8b1d21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d491eb4021c8747d16dbc4273e2a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439044a77eb9b4a4427df368ea0c8654188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb12c79751f24700dd4f400c6f9ab71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd08ecc6730302eea504e00d383c9ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea364d129d4b25be096c3b0f865ce33a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2eceb66d3957081643249a2e39c58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c957d3634a7d6f719a81d6d882ee91e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c3c0506e681f5a5b806bc32c0d24c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdba9e23baad3cbb0f7eeee833dac8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c125c1ca65db084e4eff213ef135cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09d6a8b148182ae4eb329883533c01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566b202d26d0ac905ebf39091a5cde5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502039764f79792deb441949067a31d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab7d9383d1046973489065ac3ae706200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da59470817124b92e317394d48c03d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6517e61070aa8e2551b709c9e007aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aec50236ef63af104fba2f4193c637203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf18c8b3cb4ba0cec53ec65a212c973204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1840f4213d90128b6e259d9d9bdfe70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19da1452054ce1ac5df5309b3d62f76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a12ea77f6461bae5f90e3c5242ed5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd949ccb3670d6a26b1727dbde677804208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b3b4461bcbf2ad39351999c894166209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff2800c8a8aa34d919a1306f885842210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c28c04c23b45755e967f35de74b5c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1991c13cb5b6f4f4f4f3f9e52c7a88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d01062dd4713f87dffcf5051ff30e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5b9cd06fb191bac0da8a2c90f232e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cbb2c3fb0ca23c63abd52c3020528215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abfc4a350143bcc8e31fb5e6b68ce6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad6600b8d48b7787e00f160f2baee1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f4b00ce9980e3804a54f97a860905218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f33858b35ac964591eb7134d4f754b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca818401856104da742024739c5721b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a918832841f88de90eb0ef3abadec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c08d6722a06120f76a3979450b0fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b90484d7869adb1f1e80f48dac214223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a1ab8a960fdcd1f9056e3ec5d7bff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80fcd9c76aabb909e2d20b7eb93de9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e2dfcd2f910f51cea510ccc61bef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddce9d3818b89285005ca8a04a4e6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56124b3b20117af8047fc1461cd84851228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bee8644bef2473fab5bcf793eca8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0f40c4bba63d8b273c69fb80ef579230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2f9ce323a77abb87f0171ac495c7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bab9fe006a0da3ca0b8158be0e2a6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31829516bb0e098004c5de70deb5dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166370d355b3c26d039494b57b02964234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811814a0a194c903b66d8c5c6069b860235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e8aca96398266b0c5b446afd78380236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78faa01327766caedf903b0c530990237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3a4f23689db63fbc59d94f5eea687238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3adffd5585abdc5f3f38b5fd27287239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8d57008ebdf8deb95c49a4c766b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d4a2e75037b374b0d0c13d7dca17b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a7f7921db525fe2e41ad5fcc2239d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425242736296341b7dd540097cdd035243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479c07a0f47d1e100ce52e0a3f1a3d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c8d6bb7807199d21e16ea50d0069245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3f5775bcd4e46b2a1fb4f3cd68ba5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a79f94ed4e1cf57d2d935a02f9309247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8765d7eb20bf7af51cdd07d303caf3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a91808148ceb8897a297445d705a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab6c7d96958708d773ebde734f267b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8f2d4578034dd90a9575d239741ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364a06ef495d4d0ff95c3ea3c59e3d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146306bd380bddde00d2532b79d9c6b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d71b8037483134229aac4a17c8f42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c62bd027eac09e3f01ea8f85d98db0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687afb828f3f4f8c37d6430b3e3ce388256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f897c771d73c5e043d39f8dcf5cf283257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850d4f09515ce45ee73ff695187f6ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471e4669fa7be7ab6bf00c41fb10541259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46bb3623f97156bd9d49cde70aae99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974d9a013dc1adc69ea85a5cbde0637261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1bbd8fa445f796d85090d370e8507262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2c5a3c4419278adcd7a29722f559f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79c79446a95df1b5f364ff3f7c080b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531de7cc38cc93ed77ca8847bb6890bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcef50689c04aebbc1ccb45440493cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035b044cce05eb2cb1c7ee963a7881d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b9c18314cf392d728fd0151d1dfab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e90e3f9270a4633813ca53da0f7233269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c6169fc3655ed3ba3f0ff259ca908270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4222637d36fe76343ae619a91e978f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe345057cddd90b19f5fd3e8287e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14297b9d5bc45dd62b4f7b4e9f9015273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753926ed6f34b0f9a312b4358308c63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbd58acf25dd5fd653eb6638850bd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4409617b7950de292178938eac003276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac51fea4091188bf5125b284f071c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0066a91b982beb14d0cf6a562d762278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07bae0a3ca8e38934f6d5b2699786c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a40d0070f8826d5a9d9d131929deb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fda58f3e36eb5371583b5679f0c2f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5e1e32dc99dd54e8545fd61140289282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529aa83fbaed48af291e2bcb4186086283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e010004d74f41f8bd30bd47e913eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6afba50b8b84ebc940b1de336730b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cdc6188c5b0d0ae20e8483b02f1d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9902980a972e993c1170a857e5cc34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef794a4bed35a6d4616140d922cdf3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e897fa1eb26dc768e6ec247326af4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734e6db2656528febc2bc98bedcd4b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c55baf2e0afd2765fa7eeaef519c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46c79faa10854616f400efc9bb0ffc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b35a4b8d7dd1e5d53f2563460de2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0591c37f602e03f2ba3cd4d6598a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b248fdc7879883335a38f1a24ed7b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e452971f08e3198b754bdbe1448780296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891386e148b264eb03ff92591b078807297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a26cee19963d4dbd446c47d9f67384298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fd25fbe1808b61b63b7968a3e6fbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176681125cef2dfe21a0e1220b5039a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e839c8fe371604f55d26af2f0de73b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b517652fb00d3a370005ba49609d377302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0776943f97497cd232b8e4c2dc6b8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6499d241bc676f8e6b4d7fd9786e820304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657462c3a173ae4e3bbb5be54a1fd5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c780759edf0887cc8f7d96cf4a31814306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064c50a3e583427f302dd3554924115307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110319b802e021ccb9d6468ca8b2697308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99977cfc484d700342e8120af9b1db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5da9526edcab3c50aaef18d9a13e16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb1f22f208ded167a2a4adb24218aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabd84b1ebcf6f285b5751be6e2f471312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76590c881d62d286a7756539be69eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b024113d333364a9a97be122d9871d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627618a40d81a6eb2d9f5a2dc2f257ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e06000315e68ff44bca2e0d0ebd4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a1341dfd840c8aac0dbd85b2909cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146ed91f7ce940fb78926c927a3d13e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e75e95403f6f199220dda19bfd755319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ba1260f8e0537bf25916ddb5a2a44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5633fbf9716bb8e7f0ebc9968e863321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab983c7f1bdf98643b710b964b49f58b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55821f3120c5634e03bbdc346f9ce20c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6cdf9531f4b6d8aafb06e3d708bf1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c6431904bdd054b81dfbb01392750325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08242d9e2470699fbfa557f9e7caab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adb9c4a4710f239a0ab92af4898f43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fbfe81cbac82fca9ab9b61672deba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25daa9b2b1ba83ca3b551a0783f215329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cd01860ce9a236069c2c825fcacf9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c861189374298403897b4ade1093d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66df5ee2d0e162acab257afe011fbb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda86d6350b9811785f2bc3a7902da87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe9a01859bd34283922f4b2f6595d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d6e99faecaf93675eb1763f5c83b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2394d43b611212c3c09030c2bf96f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d495e5d60a6fb5b12156ead6835d8ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd550603e0ffa5fcde9e60e75ec9aa3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc862373f5de931ecc5b0a4c559b06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2029acb5f8771eb9dc10a97774c6db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e485f37f3ac0dda7e47433bdba6e5ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ed49f2ac99ebf0196c1a9c1a2916e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbe7afd1b1f04a1529ddc9490980e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f04d3f5c6dd6192998525674249ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c873381f175150e17b5050484da8854345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbcce7c2816c8cf915647c0a7abe47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01bedb2fd7233a07a099e998d96565347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171f47b6af8c187d31ed3f3c6379cd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b921f6e6d37fa0475c0a9c85938fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077835b0dd312c7edef6c5c0bb51b4a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89871ec28fec4d0f05897a8d5e675ab3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b923476b8201a1e510b2a16986ca05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5323e64318fff4222cabeccc1a89491353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dce289a5247cd786ec64358c0a13e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d06bfbc9ae987c04e087cf67d6df3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebadfdcace943a581dcd51489e3a268356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e0269ea77f519a3fa0fffd3be7429357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52628049d94c424245125d6b2bc18d08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffe1080f5bf0cea517bb0cc338fef4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06466e36bb707524cc88deb1ede36b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e16e7039978ae365dc02852ecd88d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df1c8ff4cc9994b1e393a254644c16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483572ca7685c1a0049b39e94fa2a22c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564c5ec59a7c42656e9fb303cfa9b69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac106a63b9e9fee296cc75f433688d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b7144ebffe15aa583617f7b1f7f9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c790dfd9d940f64a65cc8b4545b1e20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78320e31fa0f216220b69cad08f917368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10200f2636a957a9b5ece65e5eae7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922669d23bb1261bbbd36bba6a942559370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a11d93fa519261a79417d89028c7bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42993e7e76c13a6c23eb3e502b26680f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3d1dd18af1b3bed75704d5e14339c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3b35e8ef4f2d9acf44369c023ace2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835c7b87f6f81743c2dd46115646d24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ec583d7a0c50613def62e81adc5b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ce20f2a14b5231dcf538c2713fe96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6e727c116404e43b45bd75a4cb4d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc992d51735bc64d5c66ddf8210c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee829a9c8051a8bd1eae54c7f0cb63b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec58e91f2599ec2127660de52c2f8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aaa377d067f90d8ab2141419bdd00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c247e8297171a77ecfb3702e79094383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d0ac87acac336d134727151291fd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddbfdbf0fdac2405b1b4fbacc809d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b84488d72d82dc56561ac9b5c5feee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eafd01e07b25030378a12765652c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c78e7bf95eea962c9df639e2b0a57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818af530f8d89588b7110f12b5ea463389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71c79851a86c8b3c8d6e21576e89ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d27817c01e5fcf577104a384e9401d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd567c92602c4bda6a3049f5eb94975392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb80f6fcdfae3a6afe0e3e84b1508c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc8f259ed4295e91c909a3b4e91f09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285b93e483c01c59a3a826aa88c72a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca222f0a4e86509692c7eb06cf880e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb621699b6bc0b1624608d1769f5a3d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaae8e43e99fa7347902637e9e8ade8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1ed2a68a6b299d12a2d8a0b8167c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a725d1da3127f8e57db6e82ca7c93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8faba337d872cb03e69b9fd0cba54a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af235aaac25726b28728e6c7ab5b3579402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bc2b153d81980022255306f9d8eba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea81d0745b2790f76fd6bc62e29d3e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89535aa2423d5dd6c842dc07ec31ff72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686bb84733f98ed5ddd953c7efc6b72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4971049875639e0596f63877229ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cc4fc7431f9c261b76b431ccd1d55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1412c0f66d4bdbbe59d1bfb84d6e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050849b8e063d935a70dd60d71da85f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb8c2829147edc8ca7bac633999b5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7548da94488fc2528793b145f4f9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2589a726565cd2ef18d36fe76da10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d014362ae08e92561cfd168b60319ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d611482cbaeea6f7ba880fbda5b0fda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbbeab51100213619409fc6bd7b728416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4e09c1687090ed2980b278279b2b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20a322af4ea348998d6882b53ad18a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23147b0235f1d73344995c9d3ba863419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef2737029e1147bb2b80c42b4a1af7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d63f7f4a80df043c979de3cd128d15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f537676192e6a5ee0652c43a2506a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620473f3e6025a80d763b87f94f4a114423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9dd1f90f32328d8d1102735c14ed9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a4818c22ff329af88120a73cdeded425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b3e682d54aa028e43ff5b38a787a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684f966f6675875dbc4201a546cd94a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1f0e3626a1f8301f33cd119ab0a79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d74588eaf07a2773e2047c917c0969429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa627bea1cfc10ce5d1c5771f30ac217430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0a740b6801138e35a114b1c072109431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a59da05c005d64b544aa0102beabcc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1dd5dc84c6b6c08e8eb4db5adffd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7971eff01a6832397040d745eab878434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b958a787988ec4ef419c23f2bffd0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848ba548cb0bca350280d7a244f9113436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157fa62b7d796d5bd21fe4d815f1924437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad00b9ec97038c02c0623879b344f67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809423f8a95e6edc299e2e714015cbfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31209d5648d4e7913b0c095ff6daffd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158a34170a58b7a0047af780af9437d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49956fadd9941e91e23986fabe643c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e65c8f1588f50184cd5ac7b7ae755443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45cc4590e0ec35e25f2bb5d33f0bea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03daf0974a4e3668f93467ac8a9bd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dc1e5f486a143ceb4cd7d7eb6fdbd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcc90084d2e906e66132845b0b169e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4108b03cf7599d12572eb8f5efa6bb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368e6f5aa191bbdf14804b12b73969e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e279c6a7291e415c4ebd9b8b7262bd4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa92625507bf36a71507a5581cc2e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ddab2185da92423bdfe537e7cba4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eff3a74f06bdf127ba2c6300cb217453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642285bc48aa21d0846ce830735d454454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466023d96ab9ce53fed4045bbd3f237455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbc30187cbdb588da8c96d4db8f138456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863db996cc111be27c0f8b58a2c38ab3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eb0d82a2e2a1b33d6428980246cf5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ab02e3a514112766234ca6d258ff0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118f38e27434f2dd9a77639bb2d82aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f105d4ca49030db2439b36905233e37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9f41151e02bdb9c006ef12746d072462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233072a559ca94b3f4e26f558146f080463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564669ef00f719187bedc3f07485a84f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77b4054b2178b2693881f811f30038465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8430a7be3874af09396f65240c39340466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db07ea7abdf33e5cc94a2cd985aa481467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7005fb9585d9b94ad9abd97e5d5b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bcec65f6cf541250c1dfa3da80591469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e64c3917aeb80fce2d356f66b6bc6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917db9755a4388af83d77c0849c712ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2959ea783b93a9d1f48bd2972a1d78f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4356df57209a0eb598b4895f93e36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c536bc0fb4ac4b810bc4d811a6d4211474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a8a501fe05863507331be55f1caf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432b1af06abc1f2540ae439b27670ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc944d885be8e51ab7dc4edcb20364b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6dd6f72e78633bea3069f2b7ea442478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef549c1baea7edfab83f541e18f3cc1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698893d7785a5407609d94e5303b429480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92a634454c59306cc9e175db78e20e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245640dfbe21b5deeb52567321adb39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eb11be78f7f2468fd606f569fb19c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c1ec635891ae3348f53e25834bd14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf6e578e76aa55359508881e922083485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac6ef72b9116cbb022e6636a1a4603486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bd50e079033d902e5cc8e4d5be60f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72409a02d4b99a496c1d57b83da02870488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3138edf74ac4eaaee79348dd3906489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe69ad511e92e4bc1635a1edca0ac0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fc2a4aa718234f204564afd92aff2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e28b496863b0707f193f581459799d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424546b2a47b2908d18013b08ae3fa4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e6a286956923e8fccd08ac57a9865494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc6d24e389c5e34632335c1761ab86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99990db40c2978d06e7ff0c026c6451496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c4f33375c9479cadf858479154b68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3919cb3d89bafa5ba021dc2d037516498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc14a62326e1230fa625674161b95b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984ada70286d6d52df4565b9d805a06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89887fab186fe42b580f319b6f6262d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4e3539e496e6c8c6d985ca74a77d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6809b9a41e8dcde09cae55cb17fdb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e48391eb76f2fb30593c5e3673339504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4128c568093eaff41a2dda71865f631505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8273f22e29a21531e27c49cacc7443a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe4df8075830e7c61258f315475a3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a9cd6f47aabc698c0c7792a58328b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc1a70245b95f79d41a2bdeeb7a35b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af653cf7bf8de94d307e65eee516f08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab242b8d5dac6e705f3d69c9ce1a62d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1dcf552c00ce0890179eaef50c4bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37928ac5c7f6574039e764e8ea2f9f88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf81501c7b3968b53a2187ec94f8e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ad4e58cd423baff960aec3f5c1930515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18bb23779d72f5a4a993b589a7143f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbaac5ed881094fdd7bf7eae91ee21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0110540b4749f5f909b1a1f72d15d57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8859c4817c0148feffb26b2c40f943519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ff4eef0b57c00f5bd48b6b463716d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9abcfb9297e2d1c44b102f20a47ab0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83c57f5e2679d9fa1588e1d8e35dd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af602a123a038245b20887954d8abe9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c840f0c9d037079f5fd71922d306dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3527fcbf6633b6c423977b349a5dd4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527321aafec38b8866a2e58f71e70f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03f11e39ce0dff29177d546e412c00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14ee8dd98a90d59f1f6f2d7168aa93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68407f43690572c9a7ce292bfc3595ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afb863e5f1c79ce9d6d61dc8ed4346530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb593b4be503d9c8309aa3af61652632531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97934fd5198300f1c93eb4928fe5a424532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af326e0736db47bef425cfa191dc3b2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38e2838aa6799724307993a7d05835534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa4d0f975bbdbc06ae90aca2b26b95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779002420e4b2628ab5147c45c4a25e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241be82914dc97983a76c9d5c6eea4f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0f83514a723c98ca60b0987906548538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c883af12db06597e02f4b0b8b12bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb74957871786728f5e8e875bc01c78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30baaae054b019dd828a2f75580e35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2c9b652220b45bd4ee2678a00cff2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f814a91b9468cf9a4234172a9c81b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7889a06987d8e4122a1c908e8f1bdd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04238b0291d519c2c0705c283a9034545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7550379eb6be72ce267af4f42d7d353546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782fb6a841b7fd406e22dc3d335d046547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f96b87e039ff9e4af410952499b5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcd42eb3f58b329d966eafe2e2dcde549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dd2c9b315dee874d95a9abb13e7b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c83fd42cb1e474d1751e83f1002a18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58510023cd6df3310472a1d2cc8ace73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a388ad2e11e8c0e99b9c9a3efc40c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c841b41a0d9d65bba82dba8344a4e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928a88bc81f3f286e305637c17acb38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932b7f35fdfc914fb60ce492012aaef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121b147b29c5b52d238074e8742298557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3372395a02d0dea296e6e497465a69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f54731fdfce5bfdc6d2180d2720d13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e7e3e9535fa8bf41b63d394f18ca4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756011b6ff12edaafe972224810d54ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438603180cf34b5455243fb55206503562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85f8f1142791d14671a4600f708c29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b77813624d9e7933303ff5e5f6859564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5bf0902c421a58b0edd671d694ec2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89723fd53eb27cf7b6b3538dfa87385566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a811433cc4a4f639b221d6ddc87cce0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1701dcd207d56f959f0f099960621b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28416f2cca19156d1bfefe52b550c655569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fac967d1ece49e0542223bba854a76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16e6d0d06b0bd490a0553226a54334571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d5b97188544bd2635913914ef45bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30088370402190e5e70c5e5609aa3300573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf440ce9462ef3005817dd8a18d13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a50b46919b6b7435395d8ab73dce7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee0f1be003b11a11276297d654fbbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e549cd40dffdae32b546337b385544577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2892256b76be86fa7c50a6034db2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a675a1c60f93c37a5978fbbe46ce3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a49c04d1a632e341613b8e2a3cccee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6e20a3632f78fe55cca56faf454a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb690c72a6acbdfc166f09b8af84282582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0a5011e53bc6278eb90a72ec5be9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28a011462f22f7cd7ced9fdd7e858a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff6453b475b4fac2a3ce3e0e53bcf3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9b94bc6af4589eadc0fa16f1df6f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edd317ccf090a812a938665d092012587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97621141a73d8e17b2074fb3b69d6558588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb692fc2233338430ac485c137ca54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd09d5582d0fb7e298f3dac4be86397590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7081c6d05d93757ba4e9446035b89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfd9a815721e9e4de261414675dc5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439583f8cf261d5bf29e8038835c3e91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69269690e3bd813084f7497ed25d682b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b8262ac1180328be2330b5ee2af26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07ce47300bef335fb0b7ed23a36549596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9302bba59b151b8e23722bba95da98c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038294743002ef81913c3932e6e6675598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6be9a5195414d0a3c5429a58e36091599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90f7ec070799ca865f69dbb66d5e70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2562529c5c935ee5ced50abe6ddcbd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc469a1bece44cbfa8d098a8585a64c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4631c85b44db8310bcc1b42c8f52f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a29cbab0b3910ef570b68043cbf9b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed62a696de437eacd6d4ebf32f8e9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a39462db9975c0f10f5d1f6e90143c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a2e7d0f77d9f4a5860be00dbb69b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f72b6b39c280b495b8d97d2cd76b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580978dca19a60dd80381ec18e4f5cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c805a6a034e2bed82638777cbb0aa47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309d21a63d410e9cbeb44ee68ff9fab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5f78bea9fa22e94132ce1a6a6df72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b327f32b39aa0a91584b63069b82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ab1943cd9d4cb5481548aaf5aac2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329dd10a3b9fe73cf209c8772239a98615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b05857336cd78e06d89bac3074aaa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f78733592076159615c7f9857cd2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b47abe5cda8f82fe4ede0b4d46b0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0677a9904da37d5375e73da5d4ca7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e83c80ed3904c30ff056dd176750db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f7307a7344883ea948a1230cc7dfa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e38fed2267ea245143f1cfe203533622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514f3fb06c02fb6276bb5319e477ed5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c1ab77da196d6ae41b4c665b21fb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d958aab6f154c99e53a2aba76699d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3e6ae79b0786a315add80b537727626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45511b715fd0223042112e53854ddba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b0acef2c4931d7b86ebefd028ffb0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8002c88c8d4e37e8b253248fe3f59b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158b2b9644f5dd8060eb86d14825fa3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b560664bfb50262bc55ca95aa055c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7a5a96694a94a8b9b98471aa961ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ccde976d14f47dd4fd49614be4df5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ac38120e40a9389640c2448aa7b74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30328c273170d5a6f0010faff92097635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4af66d8da231d93e001dbe6974f68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04149fcebd3b3ed4833a731bd021e1ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5124642339d05d31ac9a67a7cefe2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ab6ce333b7818c52a42ea35f26a95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38653a77b0252e9df43f07b32a824f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2ab86ec83a5c497e647f97631f98c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159bfec17f6f1bcfdb24351bd0b376a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11460a0be273a0e9a1eb06d3f36ad1b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a1b566f833a2c6c0267a01ee6a231644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac81db3c45b158e9330aaccd9a8d09b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb3662c02a6fdfd6ab3b8b3b6bf891646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a09be570806c8134b06073a48b4da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f27fc382ccffa2068e90a4142d65b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff84b88eb89ad5db786f6777a9f333f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366118daa970e643a9ec595a97d4b3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae51ec0c060e2cb3f41eaf9ebf9d74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579b82a40f64bff1280dc6fbf0818af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7984766b764839bc8cb91e4fb7a18b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017203d0009538bfcfce3da4fe162417654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ce1dbe7d3d7dd9a3e58517d27f30e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17652f49e122bfe844cd86aec422525656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0be839f602feca231ccbd250de824657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bdf7eadbc1bc65a94e39b7fb99f57658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e582d2062e110b107721fbcbaa5db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbec4bb86ed8e2ff55e34c349a8f8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bef3827f848d4f0df5e6ced370cbc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598a9595b6655320a1b8b2cbdc3e880662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f8c19cd4154d1cb87a831792b9541663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbbdc096a071d69e667fe5a4d82c1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa9c36e463089899a0abb85b065842665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cd3d797d669bac23eca2761baca58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c844cd7e61e721f5c303d0930e1ed05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa51f8047f830dfa7bf84543d50997b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad98e603356b3bd95178789e82c0f75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e246b3efaf6736db5c374d3ab81afd6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321006200274040e265daa37ade5499671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a532582c49772242702cd4072e75e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312d584f52406f17368b05a9a087e67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215657e54737a09d723dcbe44db7d2c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec77b6b42a09239ff87258e7a20930675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d252d496cfe17552ee61d37d6a8888e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b5e29117f372857aec22383d2fa00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a846ac0677dcc2bc7155bafe14b80c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87b969b0f01bb1c2af7da605c86461679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e254e98ff467ff4f7d63d5293b032680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacbd96684014bf6c734ecccbe3e2d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51b25d82d2fec65141296bc963e486682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57717b662eb06872ef486b7f6bf8d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e27320ff383872f254ea2e38c78a08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4564f893d6f847ed101f4b86935a9c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a782050e3bbd3fd4717c9b7ef2607e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a44449c7a9783b28f2342bd21cdd7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44f2c0966cc74219632abfb78b2c3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d452c56dc73066e8864aaa25f94d047689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865efedc027d12166a1a83585ef27ee7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65150f0374351028664c736fede9c58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7338f6edd87d8f26ef8671203be70a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f320aa59b73a896929e5661cc6697693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b69894d1bea8e35596bf0d75b18952694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bfcad53dc47c3cb34eca8cc647072695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36db400efdf9650e0a6fc14ee96e8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28ff57bd642c70dbcb2923c3365924697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed69180e9bca10dd2b94d417f28901698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95526c689d626f9fdd7e4e795627492699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6cc1e28a96900ca7aa505ecbc93a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb904966b6af18d7f43fd7ea1f3729701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23de399410fea6537aa17881fa45cfa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73c880f89b9c747c466a1f00f11d63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac45261a9390a0039b8d2ccd7df19de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832e8a116925252ab706d950a8e130f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ea079aa298bedef0e0ca48156c31e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f927930a4ccca73db86a734f3fbe0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527155dcb7ea76107ea9e1616818a47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4c22b21c52ba0f32ba719934a25db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59fad28907bfc879bd3326d4053515710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01369aa690bca8beb5be59add7f461ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cdbb512a7175ef2554f441d3b9a29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82df888d802dc007244a94c26f332a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99a0c681b09a2974de849d1ce93c3c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d2a75136ee8171833ac0ab018b414715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b166f5c1025e798cf461c8c960f1ddf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d137ee4265f7448c7fd097cb12d7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97407ecb9d72af74a91af3bcdbd5f7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e67d5dba56e1b0933f187cb4a59e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724e0fe3a1299f436ca40b17b3c8107720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d49215c0e764a3bcdedc7467db7603721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1cb1d595f5b8a179b1819fb0d39e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0879ba9fae2cd51af5fd529ac74dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abdae04104bc653ce75839bbb8d3de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2bd8dd46c727d071c963a8686825d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96c1dd72e58319e64846a4aef4a4b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a022ba75181596106d1211f2b5e686727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04abab2197019d85234487752f0510728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c7a079006f26b82c647ca0647d68c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad4844c94b51b64c89e642cfe3f68730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e217ebcb6634f5da0e64280d88635e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97c1e032b01359a52923e17c8d2219732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6987a5647e6faafa37ad05a0f39867733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a022c6f8822b95d6460238b097b47734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccf5500c31dcd3cd4499fb3606a794735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ddf8799fbc2f5be61f1ebc57f0349736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565215958c8f030818bd46b879bc86df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae67093805b00da45533e80f12f6b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2463dc103c32ac0346f3fcbc6c3a23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da5a0b4a5772799f0980c00d937f27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44034e46bcb78de38a2779197a8aaebd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb736e23dc7680fc2773a5797fa42c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6e08f3881211186f347b2176769b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bacda6c95fb8fad85baec951e39382744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1911f4ceb7c804c2bec404c8d63bd2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95ed81f6c407d4e8b34a9b8f8f0a33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5d04e7c7398d05be4e55d543e4480747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c6ef5e972b2d98f67949162ef4994748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de3fad4d698c18797231afbb740d72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df3d2c80e9ab00303d157229c1bb59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d816c8657edd8902cdf6692d43c0aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa08292d75b7791c03fe0881af25e96752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0746da800223fbd0c65eac541a38bb4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb285aa822df8edb4cfc1103fd7b44754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be6a87afc2d1c088a672f9c4767ad8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bfc9cde6591cd214ed5820375938a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841b571d57626296ca321c04d2f12a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5430080b6c976b659d24ec1f29bc5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1707d288e0738e4f5e1e6e76319a9c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f32b645172e8930eb37709b61158111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8e76ccafd9f84e621631482065c372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205378fa6a594a1be4fdcc8af2745863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8209013c36db9e76f57a4199bc24ae54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a3ea30dec54d8d97adc68156f856d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf53ca7ad353247b57df3bdedaff426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3375a9a20d670722e8fb914919427537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e91f5bdaab3b778367e911bbd4ee758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63990c57babf4e1fb235bf2695ecb5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f4c4a18ac28a8f32fd7292c05d86310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98594dc8100969a2dbb3cb12fcb222511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e5ae84a7b575d4dced1552eeaf7c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8dac86725b65af19514e3bac9c68113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6910b4625a22d5fcc96826702e1cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfac0b71b27a9637555aa75ae2b25f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c982b546a84f7085791bee660cd2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001cbded02536c56e107c59c6054b4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402790c01dd70edcfac799125e19f5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ff01fccf16abab3363158b70a7c6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ea937a0d04058f3f3dfc631236f8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c54aa6bafa4409aa00b0d9e0bb7b2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e642ecff440241439542c1ae42c251122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90252eafacaf87500e50afd627bd867723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f0b9784e2a2de4ab7741e8c4596b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8d2da467969ab61e4725a24550b8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2edfb15b77bcdb08c8377d1550b0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74385c5ab8d12a7d2ac4a25274bf0f0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241ff6c99488ccc991b5a05b57a812228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb611b8e9c49eeac9510ee437c497c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9ebede4b35f53395a461c163b6b5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f9b50137341ffa995bfacf9a05bf231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ad3c902317a785b4064ba717b669832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaf7f39168e29ba6469213945e080f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f83eb0ce3ff149908247be7e71e4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93abdec063a64cb8e7ebe20cf1f4f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438bf52275dac1ff384bc4043fa763436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821598992a622ead3100cb0d76c7d26037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007dc170ba3c5c246f44cc7aba7888938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d73ff9d7639d5a16a76576cf409ec739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf424dbbd696658a07faf6fe65b8e5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cacbcc6260e0baff791c78c78d5dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede15781bfd1f454c0e0ed97b9a6e6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa829ede77adfe4f0493ef5d5c3606e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc1e3f91a82cdd1652785321b8d9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883095892300ffdf5da2bf5de55512e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c217d45ce5d3af3af8b21230b901d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8ab636425f30aa9e1ca56c9c1c6d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d22219ed671ced05b5f3beb05f244448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6516c996353068e40fb47cb2d7a2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62875727ca288febc1c84a74e0418e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af980b96b31813032c7db8584b9aa451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7329ca71e5035fe15210ab172476652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400b573ad19ab768b580a2d119d89853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1b782a4b6be6fe9d399e77ba0df2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137bb8197335302659ecf4d1d48699455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c92c059b7d85e007bb8334e1f346456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b288266a782027c274f2a21efda7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a3c9ccaf0b470bd4066bf087faba358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b27d599a948d81015472258f626dbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f82a88b8e608e7b257768e529a1ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de94639244f77981b068172d466d5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924523d0dcce0bf0f48a95402eb0b34e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec917ddbaa2372ab884a38711f1f77c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bff3180522aae4d762addffca665e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415a9a1c3c5cbf820f1736b727764ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259b7f862476e95f920fe62a5809d4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c82ae5d57593d4aa98395e16248f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd547d32e4c92cf4b08063920238d68168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ce09211048345638e2bfcc0905a3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729ec1edd0cff974abc5b6c50cec2b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce42f97e489f1abdbdbc0be269f7e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190368ea86c1a2ac8306b123885980af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3c67b89306253144162a48583c9ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e4c6e3c1666531f885095312203f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cfd77bc4f076354a23cc3147bdc9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31795b18e9ceac4bdeda62fe601df5c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4556f1add1355b1e3543786453d6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af08d5d57b5481569e9cfb626a34478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1588f622ba7b18cdf6f700ec3b6a67f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5810eeb9714df503d3a7fa485a66bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f153b4c199bd18af32df0898e56a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc100c2b5624e3c48df74f2c27741b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b9cecce921a76a1b8d3597d8a361583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff77dda4cd87a4a2865d15da22c67a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7639c2cf8ea8afe53ccc50bf171c19b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5876a7c6197b315937c264753b98586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be18ebb7a44a41fc837f0bcd743675a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801623f2c8f238c93dd8f255a5f1ef7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3ce8ed98c16c16c91e9d5e452b63e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c211880a76b2685259b439609f599990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68ed728562115e8cf11ec20816ccd491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60f01b5b17ed8dfb29857b60a909bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e3270699ba10b52839d6a152722c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def430004f44156178da3c04a68c60694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66475d9584c2f4967df90fb2dca40fb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033b06954822693de6552bd338c355296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730d30c753931a3c805575b13be45d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d771190cb64469eec8ae74c9e534a9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5dcbc3489a0c709f05a9408951ac399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c1e5de84fae3ecfc22d75742ba609100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfd28b42ab7b1a5f17bf3371ff496e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcf8ee5ad55c46bb9da3a54c18aaa6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cd875075d1cc5b436def96e37f741103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9896d6eb4b4b9754cc9d87763b5b73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ebc4765026e0bb93c17b29cf2d33c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7b1dc082a26f84274d08100e6a629106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288172813c28606fed0e0d26640f50e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e336dce8576c11b16c64be0aebaf96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651e8ab19f313a8f3ca4ebd33aa320d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e005be62bbb6283eb5d5d050beeffb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3ca5e4721cf72bc1e8c5d8730b2ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23039e29a8ac0153df47a1716b463ee6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fd5d54be167ead5364850fd875aef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370443afad9104ca12519c78a964be2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0388b810440fedad16a22cc799fc54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1b170dd00f7ddfddb3efa2770b97b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d2c67895100935eab330865b48456117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1d895ae6af85d6f74dce504ee2904118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a92c62ba398ffda50d8c8140c34dc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683ab53520701cbb0afb1b902bb61fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc442247d26c58bf219e25f11c119f73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bb4da5c0a0ace47ddb4eed41f6f2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7229dd733069c7efe09a1ea077ff5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abc45239d637720adfd4060ca1f086124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e31d3c55fbea73bf742bc960bdcfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d333ef24f3fe870fa2421f8760fb5a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9987e4ffb63f5c77a53e347e9d8d0bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3cd53d2789b565b1cfb1390db0090128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8876d5b40c84a8dc231b26da5ef1b9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c9671ce232d3e21afc79ace2160fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f57d3e480122d6a91b1188066cf2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57f7a985fe3c34b193a3a262b52b75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6569acd1796330542644e5f3709851133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8be197b52d848ef475be0dcf9e43e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9770009b564a649de20df85159ab4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacec9b7de64fb68962aa9d47f2fb5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b309f8e795015fecdabb871796b1106137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75ac5a81adc2c724ea5df9fe9b23ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe4c4cf5407dbfaa5ca64fdea4f4f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e259d3ad6fd786e1a2964a6b1df44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00523b23c329ce62155258ab520bb31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38b1b32585ea7c93701297a126c572142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ccea5846d357bef9fd920b43e85b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41529024a8826a69bbbda0f187bfc964144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce429cddb02d7955dceceac57f74f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925f6ee21bf414c3e294a8912ed9690146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b15de1475e766075064d7a338ad07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145aa60265338ad504931beb7a61a56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94194e2a190177fb6b58df78f42c7ab9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b93871d539e0bb43913f0590c0113f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aa219fecb88f86ef6c43ff61b6d7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980bb609f6985bf103cf2be5aebcde4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a3fdcec6edece567a521402c23401153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4a7b5ae4c1775f0ec1c9f60481d28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbe14e3617fd50cc0e23b66f556491155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913149fd6604547384536182d525405156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c6549031f951692964e6782768707157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a13da2f089c8ac2f2319ad6d6784e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567183517c05940ce52d24697e4a7770159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e441f37eaf0cbba39f95ad6e8b49d0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6371a9749dca1b2ebee655634c0b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e50274618928c2497b77f8b5e2a938162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32668150541b23eff5e410359566b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c89ddd6ae3e10d98bdbbddcabcfa53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ab1ca3dbcc62ad70fcdb01e8060d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7774f7369e7240a242a87eda7cb8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbee228abfccffda882659a84086eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6994143fe955f2a229d1452dbfa39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9d6c627e1c2823e9890ee078a5331169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb951b2311f554c426b5bf990d7ff790170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b912ceab154fb3867aa18b72f71c36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c6f1cfcaf402b07a23df5838d87af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184a90237c242eb384ea851d6b21a71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938660de60b5e302f0fdebca991ce29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23f5c107cf72c5533324edce4cdecd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dc1a881c0dee0cba55a2993e4815a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579ca379e3666d09956a006bddfcda0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bb25675053535e59b91dd1b28e823178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15a22566b0307501269565572ed207179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976db35adea95a5341091d684933d0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297ea8584af8f83d03fe5961e9d88f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f2090847a071fab395a734e78d2e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e2e213f7d1f79dfdb966ff69ca11e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57d1a04b871fdde3412861f49b3e64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe05256af3dab546c18df8cb47ab08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ab806ec5ed6883c1866fe50531f68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c532470fee9231ca8980ee0dd586d62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e913ffb485ce70ee66546d073fce4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864499d0674e2b0783f7e86907cffc9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee98005edfe7b1adde37e0994f95a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d0bd8d614c66a61f676d5f2125db6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1042e593f767125086493013bfec4fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84c9421b71e139ee8d5a47deff09dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c381a459d79818ff44dd11bc330f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db2658cdd66c8f2363355510d6709d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c37a8cb33a4bd1bc22dafe77cbaac4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a293a85cf2842be4d62084e29ab518c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4330be930fb50ef1aeca19580042ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45628b14027b0df882ace955a23ccc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5bfe99d7b412dec3b5d8c816efe6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf179d0814694255af19e3c59ed5ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabde57e6a319e8efc9ea2f0113a2ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360c61aa86cc2fa58176c033c77cc93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bd1c846f111628d76bc3dd9dfd564204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34a0539e6063d4d04dcf0176ed6fb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb307657883e9e8479623e2d2535775206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775758b47019afdc1dd7a7ba5f61876207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e542d95ac0df983f6862a2f8ac97d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ef38d12f51234b721325f1921776d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a581ba68a2504bcf76d9d3ac90ff1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416bbb6a44ed993e87936c9d15c5fc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c543b072d56d9375bced867ab94cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3b0ff1faa5aaea9c2ccf8c616f485213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10a33d692849944c98627e3cb5b705214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55421f45f258eb35a8f81c29df6a42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eeefadbc4e9520151a1b323b6f8be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fe1469222eb752f0f470b4f4ad646217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72c017decb7f7e58302f93d287e4e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4009a17e2e8d0559c8abcbdd28bd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73ef3585f56c3683afd7b3e4727224220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea527106765d622ad0d1938e8c453015221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeb6e983038450773d7a0f77d9a9be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7878a6683551c767cc05695b4c4c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0556ba0e052931dda10b063326e4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01706f2fcb3697d4899ae6c61310ddd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe16fe5e29d1499f4f0c5a56157587c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc9764c342355dcd34a098b5b904d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80546a85a63c50497d9af2f14947429228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae06a316a1c9006ffeba101fe59fc52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb335175d86fb45fd981990ebbf77847230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d42f18067311ecb30a8ba8818d699231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8f5b24ac95b2a55f084650981f3b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9eb74a65b1525c166516c848bc31b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064328272b8b9abf38018bf006102db4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f95074c46709089740b0d894e716d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b9d3f186ad2d24a2280d206e22249236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b4df6c59c0e3eef1b86323120a61d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bbe40d953a25c627985d944038248238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a53eec739c233b053837c122af17f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbefd6982cb9e0dbf470a70a07abed9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d08d280412af22aa3999f3c84a45c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73548f8dc8fc7537ea212d08890b896d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbefbe7871e1bf2c03226e9edf2276243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ab2bf84d8aee9f1ec4fa336ae6e1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf05639227af2cf959f46416ddf1c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb86b4a44a91b6bb87a09e9d27ee0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603f307f65e008f357dcf9383642f6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cfee0ede4870c535251c65067c89f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f02179ecf11da3615104e06d8af92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e381522169ca82ac3be93a86cfd696250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606192136940cbe61e0fdafdc4006ce4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739497dcae9aa574f959a5fafcb02ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6c7b2a6b052fba25022fc639ac53a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fdc9d5ed5a4d70c4812ef89a8db35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d38805dc49ac1ad28355f83f0abc7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1336830449d87c7f9bec0e92a161d00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8e7a22e22d604cc2073700572228c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57c224c21bdb19fe8c93e379774247258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da05843b9baf79a81cb144dbc2b430259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc61b2c7178859dce011909adc22b8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47738cdf477c06f799ed97a293976aba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02892a912e5154f3df22ea7f8e238c5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf25fb904c9ad939d5915500563ff24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885502878f2e19b4b7613623d99edcf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895c8e66d8831ca27cb8c08e8166c66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505687a657b28a6dde43e0683b9808e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3306ee50d36e1a92eae598b380c1fdd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979fada55afd78daa0c615c9478ef09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1847e69b8a05a41334114a6b7c34f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8bf7eb73a3987705a3401d3edd35f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142ca509933ce212081a04ac2934059271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390c6ff7adc56763b01652151ffc246272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1409c370578070b47358795356173fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d9fa4127f2e3a40265920849bb73f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3af6a11da665d78cf9973f0cf68e68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3931436f56250c287c2d3b9ace948276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b41a5b0634dfa52632bf6c6271fe3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840c9aeca18b96409a437c4d2bbb80b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a53738750a960b2e0fa30739171e08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2e0190ba4ae8315d8b6863400aab8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901b635e28eb92cdd3f77152619f420281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da544cd7ca57639d082d81a7b933e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84db48411919f9c45a1b1ffbd2fd076283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9d9084c1d0fa9bcd5068f29829daa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d838d917ca660f3c0710780daa7bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d5d09c92792155c05e5f16c6ff724286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527501fd25fc8a7fe22b26e833ad06bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c9cd4dd19134b3a18421c20632ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5127348ad354c4a799b5afd2f394b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2779b93782861f7e29c295befa3b52e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd12c2a736c3f45aa5795b10d9d52b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e7ff35edabd9d8ae424fda6333c93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5173c96ee2adca28b4bc8f2b24dd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea95cd0cf1f3c021608c8c4296fe01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74e4bf5dcaf1a8238bca225437cfe7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4f78c8379905f8144cdc994178e20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd305660d69d748e92d660d8a27d12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc789b89fa3619f8550b8c4bec27d9ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141b2028c9990c620c9ab59be0ef7ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e619bd09bd87a44e61765d02662025300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553be60156196d16912f472e5a6c9fd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a893893bc2d9a443b5616a46194342e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef963f2a5703511417f23d6dfd00c9eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0e1e1a0e078e5097c14d97f3c8cee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331df708df1a0d41320e8105a228fb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57409218cd18170b31ef713c9b639cf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aba3ee479470640bb0f0f90fe6958307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0026498761143354dce8c6cebf9b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe8ea5adb97ca14c6abbe97212851c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676474792eb0ca57c3dfa2b41fdf6b4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f21f408a0c60440f043d72696d32d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56b0581537fcecf78078a158f93ccd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36c67ac0f934dfcfb48d4922307cca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41561db094ac74e17c4f395a5f35e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea740db8b2f066bfbf5bf4040313a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2d5fca5f5024df62fb3f869413f7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d305bcd38f778e426e0c4687be7fe53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77bef7e666fad4d74a54fd78a1a5d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ecec1b1516cc5d7f8b0f2e0fa1dc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397ebd89f6caabf582a497e1a0ab068320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5ec6449eb68fa228873c8daee317f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e4b95682203215d6df7383b1809f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32a7b4b80433852f2469698ab33fc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66527f678b713edbc73ea155f1c5855b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a2b5353074fbdf1b194577989a59f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b6123345daa23a7c70347aa2e5a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53383fd623b77070d50d2af86ae07f1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572957747869191c3e965471b62c07ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69acb777ce958bc479a04c4eaadca27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e97113e0925a871ae2c5c823acedb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed56ef1adf3acd7a77534ef0c9cc7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cada713c7abf3be9531ac382ce983332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ba1866e43b80cb981843c2cd24e0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301249342f7535412f23324d1b1b2b77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18e13e3e19a89b99f0de46e7ba90f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a09653aef217f9bf684b703ff37490336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824c1d0ec1a886fa2c0b77275c4e1d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdd671237d2f203896fa0e39451cec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bace53ad350e2dde6015f506e0b8889339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc9ceb2c28dc5588d18e59903461e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932f5942f667a7eca3a9764fcde739d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6086ba1cf49a28e28ebb7d9cd263e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09ead3048fe8d055de33e033a93e52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af043920468af974a961c27b9c2aa415344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6970b0722bf3ef8c57f3417ccfd5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc05409f257fa9b321e37752d902c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068dbc7d6fd7a8c30b6533979889012347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a226c0e1becef0019b1c6d7808205348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ac3bb4b68151d72752458b24bb485349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28b00d90d1f37d85b0ab7c91ae50fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d24f92b6f5cf5f31317717b1c5071351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285ec2885640cc596bc5ca3e05f7ee3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad36bd8da0d8669bbc88c0d33ae8bf8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5351939ad85ea4cb7fc6c42c3bbbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e0ca0f87fde6a90a79bcce21604e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1debae4876335253667490b425e2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332773836a7dcc02a8e9753b4a9a7a94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c91db884a6a26db337f881d243f03b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446a01daece4c050e3cb928aa3a17f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54796af6532fceff0f17571135f6ac8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e30b1a04e4bc1922ebea6955d103a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01170cb0225084e0b73940378a6ce9e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b404c655ec2f436af84e51569aed4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60950429b4b4f47d4024fdab75fd27b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4b2ee4eadd4f3ae0f3a2ba84d2697365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcb73a4b5a533bf4d3989a7122edb1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe6b8e286ff3ae70c6c4c65721320367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101866fccb13abe348ec403771f4b30e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297e1e906d3a94579a4e1a5fab13e6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160de23056ed71f72cfb332ef22fc73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f12a8e97a6c0f20b51177a760a038b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d227832609e7f4e3ca7ac2c949a5a46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93475f459070c3a3ba9ed1dcc4734eb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76271c38b4e8bec6ec15a5fbfeca7207374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88eec6e153d82196b9028dd1609081375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f13149aa733e43b1e604744bd90a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6369aa22e53253576999e328faa9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a9b2cf5d25e1748ff15c8a29e5de5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf419aa5ac642eb5f8df4145334655379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620a14cbaaf6da261f34fdf2a166644380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa72c29d2767b04eb7b2085f7297a76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bb9a5b3ec5ab977953e396da78e69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90013ac39bc3b014b734da0f0f0c4321383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffa5868e558cdec1db5983f80c423f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34088cfb3e1de091c395dd27e27278d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc5e35fdda942f0d7689bca7a33acf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e40873b8a4ad06b2c4af7ff3a4f5d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cbbc9acd8f4169194c51e090dbe8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1609f2a2fe5d3d3b86a09555683dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c7f049ca45e0a93290f8b5e4c9ea4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e8c89de508c900b5067ede361e143391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74932b43660df4275258af6e144578e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33f58c021390964795a58af95dd699393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f0041c437e887187192f7dc70b026394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fbdab7d9a1de1a6e4754f304a8f94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79ec7fb24240ac2231a035c7645b9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03204b436729b82a1286989e3cbcee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe668ce67c539fa8b8b5371410ea19398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6364e4bff4beef7fa7f53ce7c07e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e81f5b988ebb52eb718f857cb06868400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cd6549b82c5e6793420b637624384401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f852f4094f30b1a17e3e2cff5783ee3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d23c867bfbbf20147b17688d266ab7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cace1edd23940146b6611d62c35c4f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d96bb7aab29bae2f0a459cd1337e7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccdd26819315692bf5d77b3e428e53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22418c5abe88dfc5b585dfaf66e6c795407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85f52c8bc41973b3d9b4f3dc05ba05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579d560feeb5ab8079cf6bd6722bf97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3026863989da875f28079d32d6983410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30368bf8e0cdfcc6271f0e006c50aa6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb010a113ed38a4e56467ea692d27b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff68882dcd9dabb2d11fd2e3656fe1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad9974d3d22e6fc5f31648d8595b49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92278a54fe001d2bed7a133970f3f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b984bd81636e12a6dd3862c1e7ad979416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b39f43b35323a1c9b3b3fd55db8c7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaec6d35f4bdfa4b56c68c9a65905eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af582f0cdf292bec68851bba08d1f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01d0d90102dc4906d19a6bdb46ce6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6289f063a54b44e4ca5747f61e83ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918caa42e04079114d97e199cc32e745422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29f77a3532932be40e977576b2aa90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf677e2ae63a9925836136be9092f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc964febc593d2a52f7fd16c15c72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b92404e128e887ec4954fa4bc728a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5c558e767aa1a062e76dddf875679427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058c0057f83b61b125db95ef6854c1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181a5ded5a9c0b536a57a637e2897f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276167faa9902d8af839e68a24d5192d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6620aa362404630747d0f42934704431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3219014b1fcf58211067bd878950c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27740b23bd831c7862e360c026e8b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538e10bb40a85137886d67a8dd0704d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60101db5e85515b604a762c1ab45ca4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46a8b0f7575e01e2fbc77fa37fb41b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd131043d43f5583bfc44709ba68d4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37a65ecbe1ecd4ee36db0a021ef601438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8952aaa075779e440dbfe51cf576bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982915af09d1e192b4d520545f2e14de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed9f69f8a343d1c59844586b226c30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0076017e8482b1cf44805a295a075ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b36385bcc60aa4283b65cf0867453443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f1121c7242a5e62ed1c8f30f4b83c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83860eb11ac03f8723f8feb5e7b515a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864feab4e3e4eaaacf080ae0f25554f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf03701dbac3667d553b9c5b415375447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01167857b7a57c5e33518d0c7f6edb63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaef6b8632e70602ac933bb910bd074449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62588265d0cd43f9efec708f224442da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d95547aae2d8cb3bc8324d0bff51e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a82bf84a02414345f98a2037064d76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1349c2d2fcdc0803519b99fc7d627453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d2bd44550c49242d920539501a4a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a6f123ddb0af0d3251432bfa4ddf4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd837d48fef7ca517b207877ed67064456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0e565bc0268d0d7de02bed135d22c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781df327cef5a34735302608ee5a0a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dba9fb12a22452b731e639101f091459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555a618af9de03100086d2ad175d695460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4d228ea8ac2c87ecb55bf92d7c3d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d42aac5c78e6de0885aa701b979b90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c2a174d8ae528ce0494fb61262e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53391eff8e616fa50ca1f8ed5353c607464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dd79bb2a8e51418878cb7dc5b0388465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c7bd4b321c62ae11040a91c1ea756466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85220e87b56d03299300a4e48cf665467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07260492cb1e73b7f604fad7fba8955e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fced2de075c160b866d66a76635b6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b47ad7b188bba10e7d6c59f0fafcb6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bc953380a4159a7cfdf50ab52882c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280ae3ef88bde78cb16741423a2edf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb422328cdd53a761a69b6455199e1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddffb91f264dce75633f4df3ef5c822474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812aa582a1f614ed03aa5d9e47ce90c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db4f993a0aad9baf1b49d42d4fe80e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e0e15ae10b204ee0721ed332d72b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d303a1a9414682200acaa9f997a2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3ea6c8009e9afbc628dc1f6cdab6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63c5ff10ef7c56bc5b735b7deb4c2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ea16970296449145822683ab73c27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e336219b7376380ed561c23224e46f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2327b927849beb3e4092fa256a8381483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb768c7bde9d696844a592ea94cc5610484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40acbbdb7394e4ec218e040b976d32c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89fab0d78f46e13ae1db6550a517b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175560f652263117d4134f1e2e50ff54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9a23276559958a04ad4f3e8aba946488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ae1669675e57f7fec69f893fad48f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae2aecb0b25a9c34eb5950e8c59cac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29de925b5bc8428738a4ad96602b39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a859f2fa1ed1224aaa1ea4c406a3c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9a1f7f3902c7dc6e31679d77389f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ac041aec1de98ddf5f9ae43cc4367494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257593c4ff8c2681643c61e23cbcff18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92856c2e75ef81bfeca1b53e8b63abe8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd816bee8d6de3600a4ece1364dacc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9736fe9d4d045a6647e5dd31a51353498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d2c47704c945dda44f9e7a9cc16f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32330a3842c6d9edf5fb2e2859fc8719500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1e096b3522d40bd700cdf43481d56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ddc130366b3e1025415b8cf74191c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa20277df709b232b232b48c0afe55e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14222f391cfddb612fa58cd80fbcdbe6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebc6508374411231ba7d99486f9b49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a7041ff8030b818761a839348cdef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96c13e6c5d4a5ce9a29cd5c7a758c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045deb2989531bd2e349675eb641e911508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e5685face18121af1f5238d19fd2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46efb6afd661ee5fd48cabc425b210e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdfbbc55ce543b114f52d329d9d378511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06804b1c0095e4a67fd1b55cd43835512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb2b852444234d292fad99acb7c749513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a522ea9791cebf18dfea79cf608ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e70c98974f5f629e855c465ac9e5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febede86653e0cc1582aa679159f766d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8b587102da2014c8a8caac4ca2052517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971a19a6e726060f89ce09216bce073518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240c5cb26d8a9f5c0f66522eaf2eb02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95610c9b33cad7f0da09c92a919c4e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a12ff7abe4011d38b36edb08420312521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eebc71170c27f6462e179974da02a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bd565bc13689c525aaa881fc5d3b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe702051658262fe5244f4c36f2304524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ca4be71a2ce21c7a587428f2cf1d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a22ba67c8dc63bb74fb253bf84c5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fbb08a8db2475591a362135011337527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfea5d79886f4d256cafe82026c3161528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d208402aaa7c0bdde65894313157ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa351b697d7bb2905d71e2576fb581a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c9d55c0448a305b419ccb619d12ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49487b4f00f2b43078fceecdc17b39b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc9d04c3f6f91856ec4a7d11a89474533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e39b56d45d1f48adccfd56608f7e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0133cdc566b7d4091bb6c2e4a17f81b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d4b0699c6bbf70569be309bc24a82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd007884af917d569fd54721e4ec00b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d574754bc10c692b07d1a904dfc2a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f33be9bdccb6891828edf9721401d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce0b4713a1b3e18ee42e80bd786cb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223137feceeb085b7963bc80d7bcef75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23f9b62727e7fd31fc210c0e305755542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe539d881d1f68d0518b8a988469a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3310f5ad2ae3707ab4cad95fd4f3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e678e1ba073b6400ab4d77312dcee8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36965ec683cc68780088e41bd7b089df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b674e5f1df9faacc269512149ba1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088027adad8b4a456d691211983851c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ca0e2d8321d68b570aa3e0d590c45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773f8deffd7e9ec45ef1ed821a9d306550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d5acb2b6666259e15be228313a520551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72726f4012d4e0d74d679cbda2bea2e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968eaec5a50c0ca761f47fca20a3b3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bc4b1f5c0675c7b62ee5e883311c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8369cd55a090c0cf2f62060c3cf0a0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f65c9c5fae90eed010d38a0cc6652e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca210fa5b2313e7d5628a3b0470204557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de4cad02cccca62b0b52304532e3a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da51ea8449862551e8b6ad5bd7d4887559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51868f6c717315359d7626fd3295acdb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0f09b4e279489d0c661a54ed633ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99eb1772efe6cc768cbf2063a095ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a5b372a599d353936405c3ed1c7f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fcfead22c46a3dffc479bf5569ffe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7089bff58d355e3e9362611d553813565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99a634cf4ba86825b9d2405f9bb3d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49607383856e1f0a6c02a93c93640b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f45d42bd192ff2be79315cd38cd687568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeeef1a4e069d8c1c85056450a3dc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a302c1cc26e07aef1aded60c1827872570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163392313de3b75c14451e676374d5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcaf2972e6d6bde4d42dfffe487614572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be983feeea2141ad94c2e164f30d2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efbe2f88a03baf68e31021fe71e6e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31314cfe13549da81cac35ecb67ae14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252201f889f55fcdd4dc532bc1f1415576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb100d7fc428443f90acd376e2e7c69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495dd93ead4b1303bedc08582b5e861578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3430cbf792410114a1e1a89d5db5a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857bc9c9afe66ee61b47d6dff6e7045580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b242ea787fe8d6062a556d591f3be67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2e68b49b27ecc84fccd2cb60c0cd0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb40a3b5992f6287f1254a225c0ccf9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2283be93bbdf1084929fdc464121e47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f670467791febdb8bf4f3ad8c390af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20515c7b344209d84b72f39da9056c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057ef816e7d11613dac730bd07394a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2bcf2ef263c89c4191d33031b4fce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d26b466162832983c45358b696404a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79af1116cc6aaac0082d30c707cc5b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098352850e0442a6f9d7aa2c48c2502591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a6d5de34dc436daef1c4d20874f29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ef843b715b0195b806ef346d95603593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddcb534a6307be9b3dbe7062269e05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb749a46094b3c108f7dcda0c3dcf6e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c84e6ba04155762781013e695c20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41235903b9a70a40d24a991a2343a136597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cc4a0a95a6f474411111e09e7c514598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61475a6685c369317b239d7f3dd4ccba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5d588b4925fa8103c9bc0542fe4ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eeff70e93fe0c53619d9765a91802d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f1a72d48ca5babcb9561ac917b353602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c1a70a299bc055b44cad9ec66611f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430d3207c797de657597de451c76433604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9104eddd3442c5eecd11d2dc921ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb390e1919f155364ffb69530a6be52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5806dbd6c3b95d4e2fe5d6667999819607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab1751d4220feb108d05b0e18ef7c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c570dd6f604e14f99db5c3291c8f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f55ea5cb09c9dbbb75eb76e1b4014610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb689472e6d1825832000bbc785f87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13fc1185b7c3f6ab44fef7c6e7ec31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459a6d87bc79a8eb8938b996b96e2f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c92bb4f21ccdcda65bd2c1b101041a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dbe3acf5f28faf53e3964811c685e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88257dc96867ef432daf9f52f7b6bbc8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ea70e8e06f583829821e10b30e8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b7f043cb639ba7e9838d296155b53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bbbde38fb1cabec393a2cb13f5e1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43a2472bd470760207744be57e6247620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520262e96220ced408e693ad3fb8a189621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68dd839619ccab11993751215483e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38aea538f551cbea21f0806793192d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b3ce872cf9398b0f9bee41a2ac925624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea7fa027a0b8ddcd03d1939073d0d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be760de20b1452bee6e6733967ff9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368c534d162695c6afdcef3222e763b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8a3fcf53fda481287bfde9c425933628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97472d7c3e9ba3475341b5ce8683eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d37b50745bf4692129d0fdef08662630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d464ce15fc0073b3acf41e9046401c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9ffea280fdc7377a9bcfcacaf21dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a172593a5b2b8957aa2a41d7220b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d0aa70ef3b17db27881d9e21840b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3f2501f0bc3954eeb5d8c8a441161635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66ce02634fe1f4b6ff70eb58998055636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61d9b2dd2c513c361413c9a59a3764637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68a34d7baed40abde3efee1a488a1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6ca158c9ffc959dcadfb15094d388639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc5bd98f80376e9dd7e9854a6f6322640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9051a80a2ab798ea8405ac9afc608641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467233c64d34b7ba5b5bb9bdd1605a0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dec580a9ffc9ed5a749d544ce74843643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3b41ae3d1af775307028ab7c9c819644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ba66fd4e9d1942297a35190436356645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aaeeb63d5402306cab8190740f52d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76e64880e22137195ecd888fcf828f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc715e6652c3de7ff6f3ed2bd7a8bd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4862ba7de9ecaebbd2d0aeac44a1bd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fdb72f6017a67d98cc65fadd2e58a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7b8d47aa97c2bd426f27ff6f5aa29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3749972633dd64eb95a8e875d3d45c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a0dbab22c5b89bd16bdf21e9d6817653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2558e4e444b3edec22081e6106f69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e144cca07b698a7278a7794cafbc9aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e5dc01b41ecc7599f92edb572d616656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c48f226b025d9b81bdcb499ccd2be6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44779e40aa58b620286c6d2f56af39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83035c93cb316e831914d12f865ddd33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79a2a6a6fc254d9545a68df483efed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3567f641f769e0531dd04287d191171661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6743160cd6091280a813445860d45bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386c5af3c69dd4ee123fc8aacc1ce81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3201cfbb6dae09e60772b9ea81f91ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e457b2ffad25d3e76cce7bb4b8ed5fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a58d11fc3c0ea866328fbdce05b4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001e1934f15a25bd4a0ab2ac02f0c36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3586393e16d31c5e720fd617b385130668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778a324a5a3a208eae953377c69da55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67393ba7bdb1dc00d32fc04563d3b546670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae94239c8a198e26f21fdaadc6d6131671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e797d12fe285f98b44af1dc55e1a83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7915d5a832aec8261d4b251cd11e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe400282a2a0146f0fe75c9a2507bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36a5136908cf667b1184351fdfe3bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97969e70fdebcba02a59700164d3a217676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124f2d0fcee06008c534ef54fe6db2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920b0e687eff17c144fd4e81ae380bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019dca5eb0c6e00dd6aa98fe3dee052679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d8ce516d7c13891d33340d8d59433680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf4aaa3c1bc4de6678a20e6b620b33681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca3cc7eef2be6e2139e295a75bc29d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22f5f7f12ea3f60d7c2a752a04c167683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0bd2afaf088cf4d0b8fb0a1157002684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d46a13ace1a78434c1979c0716df33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f1399291151593cba29dc33f8a9a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1604cac50f6d7772434c867aa7ce29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a5fbd0a950c435285fd2103a3fd3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf38144cff41a9a2a2f01093f4b493689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e9a0cf86ad3f93dae26905e25eef8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386031d4bb523752dbd6482c72d92fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0985fee11aed363eae0875bd8e4e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648c68eccae4a46c437778287e5315b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdd617d2e76eb834029eb4d1af36e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed69fba7dd541605fa9203a84f5f6e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e2cac7f209f1fb32bec579e4fd44d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e59d440d23c327e74b0ec0b395aa5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11a163638da3805065a6986e0e94b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e496b5a7187a7eda779fd724158188699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52218a8d811258447abd8600bbceb0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b638a52c939739f575398d6acf5e85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc642bb034eea700fbca2fd8a9df6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9ee948b3ea2c4f179e4e110439a7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b4b281d86355171e047de154aa57f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a80b62348020183e8504c2ed525b17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c23a3c440bb8ff98906154ebd1d00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56094ede344756d8519fa77e1894dc37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b860064a07a2869f473d6b1be57faf2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e50777b65c7aa862e6be6486f6d07e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd630fffbefc14c28e4d74b4d5e0f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d271fab1b356af2db1fa93112936c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf32f2ad595b32cdca0719bdfc5542712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e4e90c05a197776342682848506ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561125b6aa79f9f61b7c4368c3542b77714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f07d5fdb711004e6f86f75e3fb1ff5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a9f9a79231acc5adb084556c1c0c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5044fec9303bbd2d6d5ea7ffc495c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe745929038eb24ed50616ed9524e62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86613f890235239724b80d63cf3f8e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9830c7604cecc85ad6d3a40b12a644b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b182e5020e7017d9fab88ceb82297721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caba807c49e27d77f05f7f7409fe4e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728d15ee3aa13b2033dde85aec28d75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c615fb6718e1acbb72eb7a27121cd98724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fd04efb0816d6ffcf58494fb52ada725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60577ec17a9b5d85129f4334ddef42c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ebe663f7d043ab4ab3e330c415532727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e2a381eaff3d4c1ce8c8b76c2e866728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db78634273fe9fade9567d0eeecb0b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9a61c8997f1757c4d7ec10d2d454b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247f7ed95704f4fc5f4e857aff28b6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffd39deaae4da892f28e1db6e80c09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced5a124a90d260fcaa12913125f387733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d9f9015b1af78d9dd480ce9368e97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24de7883b8460666d8e2b6f4666946735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb98d9f0339eed04cec8ca046b2c841736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd8c5deaad6c917cf6fb07c293e413737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bafb8936bd3ec8097d0fd47f3528be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7338b115e886c89201ede7bda1a10d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a855ca458d70d3f0378044c8053df4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83506471f31db4a45d80411cd942d5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d74b904bb78aa3c2f96f6559722177742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b050801cf27f8070dd40ce9eb4d3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae087966dccabbe87c439e1c97b36c97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a938cfcb94ce8bf34025bbfe56e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fa6a1a8fd0857b3280b2de186e0f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc001d469827756cae20c47c4ac402e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaebb1a36ac1a9a4f66c9b55790599748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a715bd71ef628fdc4ffab7cd807f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a425e14094b50f6eb897dded62bc98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7c6c1913ee8617d3c85083dfd79fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa21ea99c0f0fa508e7b99b0b15a2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3fef5e4c560cd0a2952bec89cb331753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489684f2b3eb3303851fe5cda56786e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d5d21e8fa56d93a4d9bb987fd5d93755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f933fb6f4ba8471f9d604a9a2aa4c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beda973433aa64b61dd6c8783309f7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171014fc07d7b25bb9bba2011879a25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa4ab56bf2b50ab3c7ca0920eee736759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>