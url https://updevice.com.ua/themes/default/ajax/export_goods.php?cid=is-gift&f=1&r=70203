--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4733d920084e3bf79e1e2cbb8b1771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149fabb7134ea09c8f3970d442f05fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004906ec563cc021de97ba0469722ee53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cf0b2497b2958409802bad5e078bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a55e0cba798c8fd7fef430eba66195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b44608e302550c907172b5ccb54a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523926f43bb345fce722b8af11d961647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b44fdb6d4d05ce76f721e57beab7108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15617b82f9b6d185eadda5ce95a4b3b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d441f67b1c5ec4d3811da3a11b8d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59af28e2fa556eed20b723625fe837c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df6dfb0d34f54feafd408da7c832c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f74428cdc5b581cdaff7819637dacb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63d636239555eca813f1afe1c42d3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67807b5ab59e2f6d54334179df83e13e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9612c12dcefc29b65b531400de2c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de8b7de1d710471f99cc6d1382aa7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa020f8d3d8b985acef96ef33f387f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f641d41087e13a5fc3ba172b991a20e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e84d6028226dc4138a2fa7db374c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17824fc209f4e25359eb0ba9b4968921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c8a09a6bb7930259a06491582861f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5027840d2c7b5b00c66a8f54b697523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5e5f9d391d0c72c3316a228fd0ee424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a653b17194343ccd235bd03eef6bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5a1f64c43ceefc9d49c09d1b0c21826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec65fed9efec1d9f5ad5b405cedfaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3897cbf3e8d538b020937dff1d16128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd12f411bb27060610a3728080567829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f357e972079862440dc8baeddee9c6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137986a40661a7787e5a3af1dcfaa4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb6a1bf35f7a6133eb80f13ea5eb8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b1ff45751731a90ebe2597942d74133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55456b3a1c795d0badb9c18701ea60d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d7b6e32ee4d51ee070f8ee58e512a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a489ea5e84b9d2c8bb8e0d99c0ff70136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6d353872f9270160b55cb0ba94fef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b57509337f5cda0ecd5445c9b803838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f33548ee5960446c5edd5bc521f2c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9b8bdd3c1fd2a7c13d4e8f58bf8ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a37af97815925d50784e0b9a76146641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438c7b79da8b000ee1cb01b9384a65242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a682e5f879ec306158a101f3c24ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007932e15abf8359d4fc3bfe2ced05a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec693e9ea15932a03bb7812b0f16851645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727dac0f3e44442001ae913bd3929f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf24e06a86c4b3f229b188a8f2e9b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcafd01aa36159b43871802f80194f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e7acf25d4ab8b0d4883a354513d5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6deafb1741d3d0b422fcb60e957cbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cc1746ab446f585a52353691de48251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4fcc1220a3e620877c0c047b784ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbb8d004285e33c97760a36a4f193f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53318aff1c39af5a74da84f23834180954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69df1aeafd96e8049f84868072d84255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eae304517500c5fc13cc9da114a4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663206821e944a23731185048dbf9df857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bac11cbd8e1683483d99d0b84854758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1404f67d7540e48a6110d1899fd0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3bee530fda5f77ccdcd967bd5b47a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee70d1d5725fca34ea15ef19f6e8b5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1944a46147e49546e91a19efc313362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab988ace44405ed3a221e5d4034f705b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f43255274e6a95f721b8e3835b48ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a7730cb3c86445d98855ca1a0c22765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf5101b4fa1ae6070e6881c7ac141066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d4d62c27fb30bf158be83378ba82167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb7d9a5710fb09c696438b6985e12e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be69175b9a9fb2b7e42a05ebb70bc3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d716aad057e2a22c096233bea1f732470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42cc8f61c24270b115f88758e409f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e44a9cc38c86943e1ce15243523fd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20c6abdce662dc88fd85785410af8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e07c00b557a99cbe8cc02e49692b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad74babd902f3182d6e81c75ac84e9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f98261a13e0425c483f261a4330db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d713ff06fbe21e331af5fafc67cf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61e7bcc9daacf9549587c3ad98281378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159f50ec1525833a676c725085a283979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0542335e1089170038ddc5782395c0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4122cf529a861b67a261a7badad44081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787b71aa342e9767bbbef327255163582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15323c40101aa4d74e2a1fbb8bb4238383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba57be4afd050fef03bf752d3d139ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7e117de87781f677ee11a7746bbbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f449025472c91142749321d6ab882a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fc54765912d60894a686a8141697287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208014dca9b00dd2c47d41bdd94488688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b49a49a555b5723e2d2bc1f2fdf39189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735a5bf23294269511d285bb832059d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d666f6b625336b5a139521eeae8513391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbd8ad295b1b43dec7fa5d9f7bc7e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc544178a335dc58ad581a78db8cc5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15225a1b169287af193b6de69e1865be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d3f1a9d2b64564d82477b4f4e6dd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434344bbbaadcb99fc58e6433db6814596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d25807af374713b721b2e545dba9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77175a545be274ff38a61e07ea798fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a339e16e14f46fb426a9f0f42f6446899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bceab38bdae462af2493d81da5cb7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002191bdc54f31efc669c94a8a7a11e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0f0f5950008a4a0c5d087e1b28a2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d353f8b909edfe5e6ad2141be453932103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5021a320f68334ae40d02904dbb0e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23064c8db41de977f85a61373ecc3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebafec9121f7e6431d66dd14ebab977106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406169cc715400559ada3365ebaed5e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc354d0b6c4f4d8bd6ce30ed18e91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b099615081214daf4e6bd0c8aa3d76e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f58d9fbab29c85e4c5662fcc28d498110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be545fce583d5b1bb05f84c456b382111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a6c369105ced06947261a2159f4b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07788e43d2c3ab9daeb193c1995f06c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45bcbbca286f9e8793364f7dd6d605114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5ec3cd4a60d7a8ebe393a4d1c7e73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265053213649173f86b7efa0542a15df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4144a0e4d2199ca2c32b76225590882117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66891d45fa1b49d84431b3a763298c17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a52a2ce443bcdbb2a15ecd59598e3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6015a3b68196f95cce4c78242a79e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f55773d3c0e6da188f06b39f05865121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cfc710c55c9f0316f3f2bf2d86cf8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc331426d5d917db48c5cce16de485bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b624da0ad3dfe779f0fc7df0935b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e90e96e385d67388e2c26ac8df81d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad88bf6edbae611cf5f6bb385aa65b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bab4a787884f881e49327472d374c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0368015211e597c06f3061a28c0f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b5789bf6f93ddb15bbb429d9c999c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29026f1560cbeb0c5bd7207e4cdd14a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53ee9216b3212ad01618db90ae37b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45582305654e5b0b1982328791f2fd30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041272873f91b1fe9001b7b4fc2c91d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29debe6e006188ce7d7e63ab816cf8cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcf14485c84797ea627f3fee44259d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80826b6b7b3d27a571d39708b6fc39c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820e3fe081b8acdaf73c3ff25e99a79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e041d63c15889179c1dcb0c9ac585138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0724dca135b8a2f64b76322ba92df7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92192362da7cf16334edf60b1f2236140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dcaa9348523c9089185121c04e2de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c05afe4a1bacacac9de0cda901552142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0004e5db6ce798f4355bf0f734640143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18d407516f9b63121148ffd6aa9457144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f71fe6662293177398b2e038cf8105145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69acea0797083d33d93bf46babbb5fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1ab27f6fc633f989e9df3f328b2b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1fb89724150980a2661857085474a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2ccfb235053d1a9fbaa74307e8582149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a30788530582cda632af24cbc19822150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45b7ce1c6085db2d3c09c68b233783151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0dd2d9632380e911018b256365e2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a243c92c48f932a55a2ad09e421219153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19eaf798cb7fd616242eb1ac0de7d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b12b2f28ba522e76a69edd16ac4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fda1e9b43efda2adc51a247abed4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803f8303d3ba6132b4deca9485918bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d44a13e376ba00ec249b7ce71659f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35703d320c640a85d7e6074b07de72b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b54b8045b1d63d23757abf35f1805160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e440353c4216fc7c7fcbc94fc6abf1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4b6dcdc9094eafed4d1e388d4fb77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da23cf5df02736c88aad6a9b247927163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a6fca97c4034b0702e052eba10852164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062c6c188bbcc09ff5af6c47c8a4d3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3906e0f6dd5ba4cbf1b75de93c0e21b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425796dcde74a2ca7069a8933a265a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242c7249070d5265bf8e8077db116f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2ca03bb1edd8dbcc30df025af507c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274295abcb3f90cd1d1c0679cb09a3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c6df3bebcad51b7d1fa6a87f59a47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f333cff0a0b03aa01512ed225c17f5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf18d1f2f69b15f1f696d4c68b835ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c756ba1ad9272e05384de221fb4659f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db534e7de63149583c81e675768465ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8ec8d308a42d95720f3659b109925176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f289f12f3d6c7f6e0b0a53446e711177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb40fd3f6bd92be5703a3fc8dbabf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a7e62675cdda93e61d36f4c23e70a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9e63818a5bc30db81ebd93aae51c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a6c7f473648c123a268943ecfb741181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519f198c9119c6b5262ab30f8fefdb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8887beefcd2342269e1702323de6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f38280aac8fcdd2d8de81be0febc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8a3015cf1e561988926c6f2eeee05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bf2cb96827fb05097f142a424828b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21359d289d6da8f517d23554666031e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71750866bb4e40afde8033d10ba48ddd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29881246fb1bd7e80f8f5fced197ed42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c596072d29362f0bb3fd01b375fb30e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce7c4801489ac9a376f88760a3ffe0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755ab0c97068c620c49e240477b69d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474670caee78ab28968beb1a79994d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f6fc546fa6882c356ede10d785085194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece04661a526fc4288602c314f635522195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2139e695ab2b36a202772bd0a57633196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f273afaab103f5382d7fcdb5d6091eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907668370625135adf2fa15c4c4b784198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adbc8919ecccb25347f10d26a20693199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929d758ef35952030848dee4bc3747f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054f681c38dcdf01f496dd180da3e69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89577a4a08b3dea79c97d195a9081e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723675ebc37291f3b963507415325a2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd4e464893bd4ec6d62eb21ea11d12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fc472adc76cf8876e89f82f9b4c00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4913edb99db9acea1f92c7e3e6b926206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce0f4a95980696603b03027742d5c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9abf078925e820ddf320561ff1f433208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf99bc9fff350151167a63720c65e9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c36e733c589e41a0585ec2c6a77a76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4628136492b17a47c7cb4b5871af52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175ccd37cc3afba388b626bd1d243c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84644e7deeefee1589d25ec4095493da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a96c215b37a19c56f0a66a5ba78592214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8681c2e97138cbb4aa27b965890de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c01d376a54ed4ccfa6e111f841a02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eee08525d50efbb6336c1bcf2f4712217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3dd5962e61bafe86f407a3ae8551a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd3da14b01e68bc8c3d69a72565fd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c99e94c0db12e435566be26738c7b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c95b4e1bae185425f0a287e1e0861221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef09f56eb90c0dbfdacd99d61b8f69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6475cd70f940721bddb2ec5c3031412223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f0a8c3c8767cb5f4f68fb176d91ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0928d531007c4134d0da7f0aaed63f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1b471c5cb3e0688853df7ceefb529226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d7bd2c35f5399e69a79160b90eab7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ed9b9931f802d4e56cee818d0527d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f22c0fd784b4d74033c76fcece7ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55d90ef5613235f893d4fbb240aa2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800203b58afd5ca245baf0c4b95567b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6923792154c3c2948cf03765771b2e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620be3501361af88049e9a87b353ff1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecaeefa90e9f48ad03f13ba21701db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36085373dd9539f805c0b254f647dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7226d97d1bcbdfa6a8cbc67df55f5da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb3f55456ea422b43b2d6cf6d897a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2568155d9e717f9487a8ad5e03e26eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a5ecad9653ee0826538a9fa65c761239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef201618c13091a5101a485acdcc55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493befe967d03db9feb0e5e9438dee3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7652c78e6af3731fb3ea8c56699717242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ac7e02dd3235595cfb057fb8223c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45e8e4cb4d49f37131ccc8fa779e04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435acb66bb05b1ffd45cc88039d9752b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79cbe28fcb62ed226bf0af436ca2e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9131b3304e55f5f8f5e2d6001b93e04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd474e880ba95e79fa9bba0c304cff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fb17a04f557506856d437e75f0063249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ba56a3a350990a8ab827052a6b92c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a451b292044080b8d88668818bb59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684e05e28a8a52169aebc87800adf7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d92eca024c0e456218a83d7c2397ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135e7c32fb10b3afb1846a81964c461254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4060f896d9b08e11c02fc94b1278e2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d5de6ac5df8316f93fc430b5d36f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bccb29032e016b5c4e42e1747855d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f25171a2002a05d3170a4a6b701196258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca03d403135174e9925d27ae4e358ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79491101b1dbf90a8c5ccce16c77fbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cff65e605634c452833328705866d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaefcd5ab26b1100a244b2ed29998d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f6d1de0d42e87a21bac339de7cbb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131656412b809237031fa83ce1860c17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222e6bae26712d343f2ef751a4bb76f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5808e64e225645142235168e7e61b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ec43b72d6264c515b2de5317ca1fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e85d7c3ca12bade91cb825f3880b2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059dd2517f9a2693b4a7150ced2cc52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f696593ee265b42d9b513140810644270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c5feadf9479674db377192650445e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627d211e903933f2768f65576d58d71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4598874b5ff160409303cf328c5f9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048d587884e1010011fb9c7fee9c85e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228e1ef775ccc39e4c5eac69eb47c10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5b46bc3b5faeb42b7dd6c6548c960276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997b13b3a560dc4d1d82cc32184fc72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851f47e2c7b9c7e3753fc797348c3d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da9242175ea8941f1c7e913faefc81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edd1deefea7294d69cb0cc6a9708a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c2672528bb850385b9c2ceb166f76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501f4c54f37fc13d45e437012f93c48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0940a8a2d657eb90663cf303a17ec95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa266fb578ec6213d47490de3e2a771284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdc3e08c75d350bd5e15a492606972285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bb6190d596fb31ebb7148f7890c87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eea506f352e900e1e4238065650fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168712010166bb6bc2c809d36fae2bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebe340c5c7a2d7bd92a84b449faf28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1953c4c8f1489b1f5d2973b2bb8d11d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d2b1ae4e14051c537f4869dfd81e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9d0813c1a69a1bc7b22b9a11450a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62419525a3fcee50fd4e436317227f6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fc740383578525b6a36c716e247cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021a0d4e78d9e0f36e1573bf7706550295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dae92e5bf5d261b53eab025201e62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394960852d7b014709e4438a8007e48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea393e161d5fab06a3d3701ae60cd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158c3e9f3133e9988aa32f0133b5f6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec844dab13a63dd3128cdc2b9b83871300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc3ac1e5b97245d86beb1968a52ede301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f30a617fba10176d5cfa172cd67f8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c82e6a5ee7d45ae300c91c662a8dd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31195e8b5001c965890cbcc8f8898f01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbc006fc4d150d045f1ce45a67db15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803d84f996cb45f78fd904a5e7e2fa6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c57e09bd55b24a6015cc5042a00f4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cf252dc2ffb7b4bcae9bf5263b53f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d51e4b1489e7603e0923e3aed5746309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce61d9795c116f62e21ccb13fc567310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9c9aa8768195aac55fd55878977a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d4816e0a22162487c123c07587cd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5bcb3bab035e0c16d5c86c684afb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6725409ab97284e1588e1356cddac98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dab6d7059f34a83564ce238188ce4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44945aea1f68bff447115999fbd7215316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539c429bc5cb2b545154a5f161312ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050c0c35eab3ea47280e291c1a39921318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3663e82ae32ba9fa6db9b6dac8e34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232d1291d613fef4f22beca51eac57f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ac0c6d171666ab4cc27890e2eed28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91252757506552101906f2e44556c910322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a011344fd32cccd61ecdb58cdfeac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98555e9109b3b36257b3769f6778198324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21628e87b4e9dc9e9a2e98dfc56691d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc19a5e8c49fdab13f279485e5e168b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897925c8ee76d87b0d6821d40a64d5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698ab7a04a1f6723cbf2056428d5787328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3baf372f188a45b6f75788f6630c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd03ac76f80a769121bf1f83f983e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb732ff1b6ef0148016b839916fb49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3be8a998e29cd00e3f3c7d492e6f4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb76d19dd12852037ed1ae59bdf106333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9deef945ce8b07a939483c60ebd75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c85393f5073837291887867343a7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4714001d67d1e53754bdd38da2077336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c051fd23554b0e85bad36eb32398f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d9729cdd17d8f4f61f42831963ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e5cf69c88cf2d56e7075a9f13cd65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1150b1f1d771cf1d83165af4a204fce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0c5760444c6aba51a8716619cd6a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d95bb66583e6fb4125d649d29b74c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb1866d03d2f7a2188d2574434e350343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cea856eb1d4ed5137876398d35dca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fea9ba50dccbd90a3fce47cdc5de6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d58abd093f0fe5fb6fdee9fde9c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1607a53d5985b4a313d542c4f8fc89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf8f877dbb222145704d9824095154348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8ee8846f496d8adba0b3ddd2203d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ecc28a525d580f7e4350e83ce3021350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618aab144a761dd30efc1d216954527351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346736d860fb23cdc32fd7cc129d2ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dff169bdfee4bb5377bc5fc11689ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2390c1a99c6b33f51f02b7e0dd4bbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a1a4a22e265d3fe8352f45f87dc4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e53ea960c4d0d8440a384e55a0966e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d983620044c70adf23de421c0035c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d999441dc7a747a53d08d77ac5a38b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c7d27c4b65c2c6e1c0fb71123d38b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1a3e8645d501e3cd2cda989b61433360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7df6308d5b2850103bfb2290ebbcf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f468c92cd0e4e9dd4e61c86acf8abaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a60084b7833520f8fe50c9351355ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e865c81dadf980b9c84d195b30fd8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637533851af1a828ed43606ab0fa810365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7709b52bc06344d36c8096a26dc734366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ac21c4050b89fcf14137b456be15d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce309e0a9bcc9b412ea0893cf5df83a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353b1b32bf5c4c3a76bb770c8fbc860369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19e58fd127b09f414566e25f27a981370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a4a30ab98255f0fdeb8e1b5bca0aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa78c7040dba08db0013a6f9f4f1016372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a7ecc537ab17054ffa3673054964e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa7e2645e2566f3e12a796274c3662374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c936ec6a014b725f4c4923b4f7af50b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8075cdf4536f3cab18a8b440eab9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf435a2513af6c240ab61c6dd4f8e3ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9cad091472c446d7d6d3467807d9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d06b3360349f978eeedbfaeb4da2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821210e6790e8fe7e2d5d8d2013752c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c7d89f36a8cace8847f93fd3adce8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7f34c7e6816a05f1dc119b5e7e1f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60404d260c893d5f55f8e3ad114df4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ff8c04f0e342337318c6897867db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cf97f963e0aa7bbfae62b1045d2c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361b7fa603711eeb58b94df27db11ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae66595638acb21ad222cd308bbda4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2ecf3cc22133fb8e2749a989c1bc0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e09a15ca1526db44c84a7d522e48f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477da70364e7169c8b96f2e99403dac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dc3e1204d61b252cbc1baeb37c59f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393f1aa109e4d956f3f8031c427bc7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef01bc6ffc260a8454e8d8f1ba6487393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a55a428bcfd7a8d73e7051913503f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747a05991c53af8ae78f4825965524a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4086097f5229e64456fa84f18c31ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc491d7b7c21336181922619ae6cba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72d8c9de0cd1b95b2aa48adb266ff8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98894c8fd4c7e83e5cf3a4c7f76e40c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaddce4d58aca9153d4b77b8c7868ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc655f8646b2f4cddcd71519f98a5cb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481998e4ada50fc1b7da073987daa84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b9880ce4573ccddcac9dc1ef25fab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985f0bea919dbd066f605087583a350404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48c208f9758127679264ea2cbf2fac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440c29a498f86b08bd043cb6757bdd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffccf16bfbe1497687c1baba01750e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e6a1f6b1784aec2798c717fbb64a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f68c2727b8d7f49790feefb9ea96d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb32d3176090c1d515909277ea7a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fe10dcb4f97e7252a611a3a55ff2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340cf7440b1c484b5cbaba093010de7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60217df5ed6184f8f834f654193df68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687542996cc66bcf9f816a3fb4800ba9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cbf31ae65dab5a926b068435a3fd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff391c2ac576e27cf05610c4747e804c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbd3a6506d046bad8cf98c54f5a12f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966a6184b9786385e18780ae5d86a68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734e435800db8fc476270aaeb7888e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c60970048c26ca02c9cdcdb15060df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1200d2411b8eedfae26a145cb6d059421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f9f8133e059dd82be70b9181e83d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58725d1adc76e9e8f70078f63e6f223423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b551778e3b3767896a04e8d496fc2fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077bcd9610d7319fa3ec239d0c81481425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5eada536105657ef16f7bad091e0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ce5b0bcb860fe0e76bee22389c8a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cae35b99e15090e479eaf658e3476e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bac4435706cf9f4675e6a688fa6d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef941e8f6d30917e050e6e079264713430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5189accd28590ae04707e3aa57534431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b149b0d8edb0281867910e1c8d3e251432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d0fa15f64779bca028c7acca176bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c28aa16a19c7144488506ab264924434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af482822e00d3b18ad7583df27ba96b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d376a70c07c490f51e61e74f7d081436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab852c2251012db1ac4ea0ce1ce75c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5ab164073a203212725535dc641a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884ce4cb56cf8a1254439e098c85e2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234bbc7f9f9d39335a3acac5852c14a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d980a0f3b76e77bc114fdceffa2bae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b984a654ce88b89d842d9539f6ba9b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055ed342a8f4efcadf30a59ca01e619443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad692445096085fae68df54528d85c60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f98cbf8ce31adefecef09409e4864f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8b9616223044cf349770ce4671bae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee57922eb7ea4dc1e23ffae309fe196447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cc272e6622fabf85009e3cebf5b87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12309381962cef5af2baf0319fbb6401449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e3d46c4acaff1f7ebd53a840be10b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805617f78eeb77eeaa6fd75f6fb479d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c8fdd260c3ea10a6bfb02fcd825da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355c7a5eeedec78d6984e3bf1602f4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b401ba529c2455ff210b52aeddb56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad533d3517e41c3245a0fd171b6403cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb05811eeb12ad60d34640e713b474b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad66e75e73ffe996505adc68467998457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995fb245e6b7e57ba1fd12c254ac075458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dafc8b20eee1d55d00ee36f283cc15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543312f39342d89bbe2bf64381c8750460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b7237ec32e68df689f49dc8da4fbf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32ee81cd51e0824ecf19ebffe8a224462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9fd7b9f01bcc30a5aab21f5056664463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b84021c949b5c6b47d0654f9f98d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf0754a80d3ec7b359bd20aa633d2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c193b3e59da711b6b8358504eae7c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2355216adda2bbac259deebd45016467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329967ea242324c188084314f20aa5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe2523e85533cf1d912860cdb74918469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766935adbfbfd4aabd0e054ba1bdb1e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90767b2c907d3773686763dffb973ca6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aa6cced105639928c18107e5eda87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a736adab57504ff9303ec935b41cff3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da810e701b076f76358ebac860ba59c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ba98070d932dc76b1ad0d3c8ba4ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2aa19506a9e705b55ebd8421ebd07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc8b0d7f485421b540ff43e5f43649477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5d2c3f746a837af2421fdc5e7d48d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95df3e09eb55ad182c8b8881519d92c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09960d9eb81aea2691a40342baa6b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b9cd070e7351c8700cc0ea92974b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e7f69d5039971d55a8caf769c973c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3295f592290cac13b8005c776e108b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbab8acd463dd24b84f39449c120ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fd65a9bc25a45a5c077aa2ad29ef6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85523a05c90ff3b263681609593b47b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679003b33b1dec51b10b7914d650838487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a964c6794425f339921efb33506c929488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9b58c47f08de1eaaf1ef197db31ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178a03a3f3f069094416751498e6a2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49397f130ade6057299af607f5f1fb1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d214e58a3c20ff6feb94fc65bea677492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb2687601b30dd18bbec2869df0cde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad440ff97a880dd54fa5d7d6da8ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58caeb02c0c9a4eafe8d9f6d4b2321495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad20129a3a26d8d9c18b28bdd8dc8ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0ff3b115db95483779cf5d1ac9bbc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1b60a66286dba6eb2268102bf6f97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3add17d8cbb8d7386617054dc5523499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb4610cf2982fe403ed4b90efca5c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61825e6fd14f998b014c431270fe53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d52dedd35c5509cb6718957b3c73e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46397ef260c22551619d539da6f5b938503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037953ff69b8f81ac9ca2f5be528d5e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb000d3e23d4f9e75b10f26747df25505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4354a5fd28f4ede60b043efba38bde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db5f69f434e7ca1564aca7a7a31bf5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b9eda2022d05067e217193e723924508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f53a7ee8b094d49a5549c725f8de65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0901f98cbe1e5be7414f83f827769c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5e2d429c7463e36c8d881ce41ccad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c08cd2147b6e0ab6a9892d97f6752512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39346e6928c972cfbb72b5ea0f21b209513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3da88b94230d051d024169a08177e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7730d53d5ae81aa17a3e7a3218b09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190308cf2715a7caff5f15df869204d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a103e864e0b8b34f7cc1208e8e69adb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b050b2b383fec44100764ee920c219518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f708be25fe6c2e3993ce92cb537db9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493d78b25539569a0984f810810ca26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582a6c740ef3929ff0c5291a93e6c3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a016ffe7494636dec3b2844904c58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89099b8a8f3dad4b9b32266a23a645c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aecb208020c55f5db0c7c2804139c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b30dd6ad22e069ed8e2561609c898525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7363db96f8268a50d7d72790b8877526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14175ec15a516c7391dee35165f22e47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b7f8d6a486f8338d87e52534aeeb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3748d89c3d326a74a4b299e81af4d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53301d1a483614e991384bba37111ffc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cf068f35af7dab7c7836bf3dd6ea5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28171e51680250f50a18e5b86f3e5ec5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7250b824ef1fab467d8c301ace46941533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dac6b33f059dc46b2cd5ec1db86904534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32942fdf62513a76d2de58cace23ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e183569aab48087d95c656277f81e43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eefb27fec432eb1dc2a1c8077a891c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cbf9970eefc1b0bc7839dfb70ad22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e7df9bdcaca4c23a0f3cb525e1c32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0267fcba36c264bfbf8e9770a59e0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8241638b3f3306f325201a9a5abd93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818c49b8d725ea5b7b93be3b9357ca1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef032e55f008095c32704bfbd202d72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ce890633b547090791433977d1dc2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723aef7c67d7a3826d3170435ed2761545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858758c2905d3b1fb3f1441a2f4fe385546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3fd54b1e27ec19c5dcf25e8ae4057547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4a6de6d7d08c5d7c21f89a2b61588548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13471b646c724b60e25bc3db035d66fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b850404f01fa36d0ae95b9b99e6fc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfd16c36093be83418826592a1f342551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16e33196911189668e03359977ba63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d2af485bb7ea54583f76bc78f330b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef09f2691ce515caaa0afc974e81a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d3c0eed6323ad76b58384ac742a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46150e0c3f9e82b013b281d43bcaf78b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ee4681390e8ad8f4c3dbcfe40387d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190414c95f8ccfc15e3a8debd8a4417558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117cd694de422a3e32420afb245507a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672ab305e22c98e77e0db683298e38a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ba0d9f5262b16ad4b2a06f4864535561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42799d64315a284b166ee3b9d67459562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72b49233b4708457a2b41da270bc7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36193e16f7688dde292059028796a5b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37664a70f4ac6b3f2a1d56536bdb84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fb6cf1522f3841c3c6c3ea328cefa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69417a2742c4ecc13c0d46eb44420a61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ded2b672f68274c0cc3b4078a3cdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb25f27f5b837a09bdb55ae1c79a978569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc8af9a0a2f1dab879957852b7066c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1f9e85d4cb694e5b439db9a282526571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98443480bdf9de67b9f4790fb5f1362572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2ec9b43c1f15b7132ba97f28bcd76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8d7bc9a49512b59b2173a04f35f22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f183728fa3fbb976fef89b8610bab4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b74d71aa51e63c356a9f2ba209e89d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedec41efb5451a3335db031ab65d2d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28271c61fdfef55712d9fb0d8c2a6375578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11306ea44eb0525e2901833fe5c275579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa1ac52b84448c0c56ef8e85ab336d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f660182971093d24a9d88d76e329a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261f6df6d8eb2f2df959ec22677abd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b91c3a5bed0fd3866c31f866ed12d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1082cb254de6de87766d014e0422919584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a07842c95954e461ab0f356fb9b74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeb31f54e1cbbb00dbe259d7ca4ca7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff8a92aefebb61f05adc81ae9476a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588fba2140aaf92b322069492ce2504588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0b079cef2b151432be6db486f6e0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075474da262d9578841b87d5213e98c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fd7e5f610b86edec048a93acb3747591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392d9acf080a9c920f6a5bc5fee049c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6595a6d584c15f6357b53ed2d7f31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcaa0c4bdcf72959f6ddd4c293ee93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20f487af5926b5b389a60860cb7ec3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe8df7bc41bce37cd732bd9786abc8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff4386e0582c9d8ae63e617c8ac45d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599f8871728f1241b6840d9c70fdd55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ba492bee0229b8d2af47c0b59ce35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1d52625249d7cd70856ee8fc087a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab82297409bb2a63c6f667d890a2e17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7012f90c82ba8fbf78f027a048a96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97df8646bcc3c6c59736f483c0a4a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd66ce8de15c35ce28d066f64c8288604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7f25280a15d63f3f1507836a23f78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44be19e5b805c6b37be1ea2a97ef04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff867c5ea4b314871823e9895b3198607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badb00b226dea2a2b771b582d306800608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14777e4352e3fe099e69608e8a48e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310319b682c47c7b18604aced7ac6eec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f66886aa492e946566d06915ea3d28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ded75b6cc1e212179896ecc25836612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c8a60c4790d7ee591a00b2850c23b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3fc5a260b1dbb21ca77f70e1d61f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298cb5c6e873b586b4a639928248cfe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81a4652cf09e63b77fb4799b8a3f1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c78e183067f00896fe9cecf64b061617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e86ce0d22d0893391d1765e5ce767618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6aed27beac89991c90436980a04ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169ee3c0d0c3f8ab8c920fd054cb758620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61124e1f412119e0885d0e9797bfc011621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d53ff418a9e8b22e1f86b06985455622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbebca88573c96c801ac1ab84b13151623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fcfa617b9035546c9ae74a06116a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1d37dffa657227036e4df40f85f7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57e3b00195727922a268d7e74f307d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15a1f0e42faf23592d37401b408128627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8afd0b86388b2172cd05282e6e9a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db353a189d9460982f41a6bbcc15d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66638cffc59b38f933110d8a202ace4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18eb13dc29843de94d41a3c14c53e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98232623bfbacea27494f9b0b1ce4128632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078fb224db4d44cdad0ae455e99d45f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c63274c5257e1adb361dc152cda31f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8ee918f6ce8636ba4aa40bb78bafc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd40c376b3f3e81925972e53ba44aa9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c1a90970fec5a29092675bb25273a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f2f196a1153b73744e601bd797a88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a731cbbc16cab40f8249e26fbd4125639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2087a33cafef1a67b1285fee51e75e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58119e790e10429052eaeff367dd5817641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347787d0fb310b40b2a22068035f7de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5379aed1ab862c064a63f9134455259643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04a51e22ab8e254f6096ab0919ae6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf912d7508c8f8894e839661dfa275b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce74f18db72cc2b87b1fae2b4dfe79d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c3c7c232c2ddd4c568581050a8f69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58585f1c5409b9c63a4df8ccd75873648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912088f8fba9c663eff2ebb061a09e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b129fd491656d9cd73957584dbcf624650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72685c3a0c49754cfa05d2c6423ea885651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817cce9523d96099c1c4452b1c06d82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad3cc9aa9052e90aa947b71c992d5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637783f7dc59204b2cf8786d9d078a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dacadd5723b9458bdb33550436a29f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a8114f02320af9259c0250993debc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67482a870191009a100bfdfa1ef0c36d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d12617207b2d8792b3ceb2ca60e79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe3d5a7f3848c3a8db24f17cbe7838659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aad6abca1b8375cc684ab0f241b9c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ef88f24eec6b256f44ad1f887ff5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2efb10495b800db582ae8586d4cbe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba7ec1c7eabbec6220a3265e828e26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576d3ec6c3f961ad8807740ead8461c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b16325bb282299e24500ef86f180b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566deb9f7324e9a419cf4826ccae580666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5979b7038296a2be9350c03be4fe513667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f6f851315f00610d4c965f8074100668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9566cc9c4250aba3b4cd65f1dce75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca6cffd16982a93715b91839e5bd58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327998705e35202a58fbba9319968fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace652e51034b806585ed02f77b8b93e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dac0d46976fa349327d05df8d3857e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d5025ecd0e1dc01e88aa5b8ab1aa8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55892e70d2e44650e53bc17f9904c550675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5444ecacb3c8690fe287a1a6c0695cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc690381b5e6c20ab55ac4786c65417677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aee985b3c9b6860653a694038925e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3360cc4e4bc891a0020919a24a8c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbe7c735e13cc7823462841d11f0bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790193b9210cb9827f06f8c75ece4b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a4fb8a12db775642f6cd8f64ce5a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcf8c117af6e1e09b281def0cb0017683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e010b22e7462d43b9ae4c6aeb37ed8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162309121a8ac3a1f7dd7ec636916968685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8f9335dea423135945590665c7378686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58216f2c9d1da0da819a8bc0dadce4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2e15c15df59931563c74c138426ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7875021b04f3291b673ee14c3552a88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fc88377fd6e8ea97b55c705cc5d62690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d797d7f99691351825e6222284045691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0449354e53f543a7da7ba8b29568540692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dd9a51df14ca4fbfff03cbe10fb09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ff5a4ea3b0a29a4cbe1f8a1b6d1a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068993ee28b26575e71d5b90248692a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bb0b227047b29a98c5fe1a318a3eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443bbeca5858e31053bcc9cac5c1243697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fec92bad565c81b8c6fac85a69fb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d73f91308f27b62c1657e95bd4cbc3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff647e4c9ab366801ad50fd1c33fb09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb9896f0f6e5c84f75716e6615e280701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9526c2b2abadf8c82237929328ce49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dc9052018098d14ee635717da0b22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107480b20bb3b43b411e318ecef9df2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cbc1793aac8b342b9eb1566969537705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cb1cf155b699e5d7be55979cec133706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cba44934ad0d71afef4fc74fa0c2e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db18d95b363742f436324e74c69a59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6447663fe0876f51b742abc216b7103709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f1c38c73ab007f6148cfa870c35d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00529eb363bcfa75c94cdb40f42e556a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b6fbf198859dce97d0925b82925c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736d42bc0e1c57dcd6c09e16fabf6f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efe2a82f6501b56b61b3ba95efe36a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abe1b782f6d69b0a05b30a674e5815715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f3052217758e6d5641a79013b6b7a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b6e54a36edcdd6ef90d126b0756a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628551f03ea1e7f8f3138be10ea9a920718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421c7c0b937761e6b1cb71418741348719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc54c5cb6269400b665c46014b6ca73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f5decbd0ee5af3b2c9fa3059e5539721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53892eefc336e2a8862b43c5aeb39a12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc56791630179075fbc7b2594c80e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce518a693bfa2963303dd7efe81bba84724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3f48e1db40adab1e5e5db25d03c1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7fc6f0d764ed8bf70905ab0c84bbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f881f1388675556691c3e13b4c86d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f8449a4cde314cf7901cee99fa1b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7da982796e3f79c259785edea5d5d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8efe32220d27835b3e4e37204646e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6238f1653fa2beda3a13051a3a3ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cbad16c2d03c7eee616b209d07838732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c45187c54bc075d3c0f1328cd11cc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81601975af15add05076dcc089ed17d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfc4fcf80b4474b9e837cd446a7c33735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54f9a3309ff514213cfcf4003ae196736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092299661f4d96e3311c4fe10eeeee4e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dcf7123b60c3ed4731275c6575d22738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee303dc4e1b48c6e0e609cd7ff6b71c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65016fb366d992146c01af611ee11b19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe1927f98c90980fb77e4739b59e31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e522465a4ecfdd0ac5c73afac56d4fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791d46596a0f4d71badbf741070bf94743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b12604689e33fdf586bc8ec3ac10a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ec49e3c733f21d07ede3517d0923f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983dca04b4c0a12f6079dc0baa57224746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd57c7ffe5b5073b6bc5e281c80464747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee4435e4645c37baec7e2cda8699ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a345793a311e18ba5ba142d3fdc9256749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b7e245edf15431c2ad55c06c2f16d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea77d9e54ba47beb5b0e8d7e71c57e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c33e3297237057ad30597d2595d5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d3268d4fdb08c2a63d3beacb1456b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57acd2cbf533a45db2b20d84014f2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74e6a48d7182010126944cfa524c6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf129b3cf7a83c809564b67cc62a1953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8683cebbc224663f7189e6ec6a4234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177d4b8959b886f5622b0c6593133315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1d54dc59c85af3d5729db618084626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6ccda15641ac498df007278872b7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f289fbdd56d65fcb81361fad7a4d608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e3e94046599d6b878a8dd59cb57e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670cfee422be2b96357bb5d6b72604310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29677ded2cc73c8c7d99791bf922c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e9d8a9a6761c1778aae45b96f3c2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4c279d045f8b82a256aeb78addfd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007514a47d78b98dded553a0df58077014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c985aab7d54a77ea0505c96e377f2d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba73d7196896cf69d7d7ae1ea597da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2380f78123a12d62e85b5312c10d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a129d4b221d4c8f10bb899152b539b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989697f4ae6de019c9fd0591782cca0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2edbe254856ed8a3e2dcd1204674920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe702d8c16f76740b5ca6db376863d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2424c3432a6681cd95fe63dbbb8afcf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e062c4b8eb4ffaa3c79e75fe8472b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92802e439485448ab81a166abb1733324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16ee75935736b539e6ada48c89ae7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645a8f3401cbd60b345ef442d11078a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798067f20bc08653aa7d35fbadd445b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57116691d168fa10a950b22e078de92928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf74ea90ff991f3406b05c636a776329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6ed780358b1fafb321132f19946e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e676578dcb38cf72bf3dcb3910e8a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad55dd642499d8007d2a26a3e7d443632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d83d6f9ee7a4c94e095b83b10368733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdc90e4842e47e1722a129d79bec9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec975a4744d5280d4c4e41ab3e82735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7379f7421c4c5fdc72c8426d561383436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad26118426f57361c08d6e3c13960f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc105769fc218d8f023368b786a4c0ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b05f0e56fd7124239a09c364b780239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a08347e87ec3fe84b06d0186a3af540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76201888f42f5eba5850ed932224063841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed4b38383d477d6ac2cc3c34c8402242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bc81e6d579a63596cf1f0555a1c9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32b4f59738c23d65938c94a89f180744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c978a9b577a581699f577e75a7f5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096d4a3b89b531e2fb260fbdefaf03646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935d408a04a18de7c95061403d32c9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b855493a2818d665ef8fed2f28d196a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b142b352ed670963ea40b1d203e02b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403194c987974d2640b96ffe65b954e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bb5c9ca2b7cea80d96fff95770c7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc2357f6b132938698712abfad7c5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debed2b25cf9b88a2aa558a900e80d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93f9243a21327ded70b59924d96db354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e20dfb4b7649f81b33e7f534fc88155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbabb620ae86dd3b14b8486b2d923856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0c032a3b0fcca77bca7943b925d3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10df69c56c5961a06cdfa0381ec7a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e489fcac0bbb600b2c16eaebc53a5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635415b5dd498c17eb4c48f9ee0df7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfef82acd18656f2e05c52d47d8d5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1cc37fe6abb77011a3c9ffbfb418b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984e446d8e7c8fd12a520be54c49af263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5b9b8f39345ddff3c0b028d8cab7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654434e930ef6e317eecccb9478f84965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d12d6dcfaab56abbc06d3a960dde766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597615efbff8029b4c59aa37312ee16767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de699a4d16ccd40b4c6e3ae14ebfb45168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55d9227e98688eaf6c2994fb9be0a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6b9bafd056903ce99c305109fd04c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81396337c927ba5373b355bbaf6668af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e07f0868349482cc1c8cb627a889c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cec0f559c418347e7e6e4faaa090873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08de8bd81b8729cc173631db9073ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547370ec1a1bfd2ddc2ffb62b7d1110f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390132ff6738e84cee29b71507cf98e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed610f9448a638ada726eadd84ddff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d619a47ee86b2866c65ee28874081678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a111bb7f6670d979c6f60a6fc95c78479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ac92cda13e4a2511b8f96e5fcfd3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411370274a12b2619e75635d7d938cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3668a99d402b1b6e684c35e25f46a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bda1cf8a7372f6e0347691dbe277b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481501ba17fe7c8622b59a5c7602adb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89568661617e351e1b9f2b76c7a5a14e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726f9e54a7368f2304213ac602484b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c43d1707c7633aaf31824e7f4e76f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8443005c337df06087cff9b56490988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35f91242240b8208d6c3719d9f61a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dacc14d84a149d0cf10d2cae501e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e3ee37db42e20861b3bfa72ded49391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146369dbbd711142ed886aacb66f598a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51813775a1d4a16d265519860956977593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e3a82a257dfde46fbcc2a989d4c0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0cad2cafc1050c5a099e73e43465d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2e2902f3ccf9e69821bdd0e8d25d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dc2c9d0f8cfaff911f0123ce8ae4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb270feb09e4d1539fd311955efdf1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1e20bb0c2219e5a96fdce8e7fae5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247359662f6d04ee6c298150f093b259100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2518c71ef3e147a1454c649a458540101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90d38c46470d68770b33c9375c09f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece0083d2dcf6a2b6c4dff96062a904103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7642518c5847aeac94b55cea8b994104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1f300d887f2aec2fbd0007cea2b38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2f6b17f9a34f724eab64be283d30e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec77c4b2b43a45a8caee6cab41ee98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf88c6ace0fbddb7f120e3fba61c4a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a64618c375a50d2108ded20613b2ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f205833a13e8b3855e4655e556a44ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faeccc79dcf71ab37218ecf5c65b99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ce43a4887a1f5f1cd9684ce89e7d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104eb9fcca81eedaec0cc881f19bf7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace7fe63e040249af7612a4378fae65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf564cbc689a42935261dd54acfa30e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becea0efb1577d20309842e8d251a3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273a4fecab73f79b2e318bad4e90201117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdcf74dcc686d427b3106e4a52fd11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915bc58ef27a54fa0478b4ca55e7392119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f46dbf9c3b1d85d365bcdc27a49c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91481eced05ebad604a162b42c43fa5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61fb6c43a08b284d175adcfb85f8b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4170cc24e0642ea1f3d98d46fa6d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab1deb867a8e3cde4b92452a31252b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793c5768395bb07814fe17f84a1bed9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ba665043ea014010e2c6bc49edf39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e89ee8cbe9aa4beb446a4cab68dfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3eb15a20e0c3f59c2cb545ea36791128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646fe620289341253d342786a9e4aef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e0e03321197d8e7fe51f03c69981f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d31810507288fb0d986f724bafdc71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172da8c411439e1d818142eced56e79e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff909081e7e9380bb084ac02d491d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4af228b1e80082e37767bea5688e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d14df84f1b3a0f6a72a8d82af051b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0139357565e8dc652f69d36b4732f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f12a5c66e3a2a3cdcc9c5d337198e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a649a467ec2f261ff12bb0a8e35dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbdca21edfd40a7d234af1b3c9cf61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad87b4b327a748a37da9628f4d3e3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3792844695c374d49de1ce7458b5f49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c97331ead6adfc5a375c2dd4f3009142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d27da73c31caaae32fd488b9e8fd75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345609fbdec35217e935d9913e0bcc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba8b2a11d477a404d51b18b2670bab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8113ce2e4f30f61afbedff3f869b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f73b48fecbf6f2a3da9d581b15cdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc60ba657a3c53b1318228e4290d74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86f6f1f33fe01298efdf58bc5e32f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f07f45efdf5fe4d248eb45cae9aa94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f575f98d4774da7f60689ecc5d47c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd325848b09a572bffdeca8f7de72ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52172433e132b401f1f262c0e179f096153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ba1b1ff5a960c194da414c104f18a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7800c7bc71d76d8cbc7c50fa0efbb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffb217423144c9f0540344544d9195156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f05ef3c43e172347970750005a6702157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e13142183f23ff967eca814748d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ba78c77d313e10ec71dce74e4e3d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ff219b03fe13ee509e7d6d8fd86e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7966b97ebf92bab03b9fe501337184c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62634ea8f6cc199506dd6f8a85fe0d1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0ee45c12d445f673d165b4c92b356163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6f80a4323ab8e00b220f374a38221164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912b3d89dac881937d1e056bef819d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d93242759cd37218bb3c8ed57f139166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c96a62731a4e49f46e3d5bc6ec692167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05accd0457090ff1b805875b21dfab4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc7091fb36f83f8f92d5af4bbb1e7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23428246a0027c214dc07000f5624310170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822586dcf95d608575fb87d628dc367171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071716b8312a05ebea56ad864d301a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08110d5d4e4ee13d94ea22f35cb9a13e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9943620efb0dcb0c2c285bb5bdf5ac8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4605b1234a56355a67678dcdc9fe3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27d69802a000e91a2d4dcc463f4464176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14052f89416b5a39f7adf1010a9727f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80662acdfc22ddbfc5e5657445517570178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164692776d00e307a399882ab24785ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c294f37429e3e0e41988fe252cf2ba0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf32c84c3914d11b477aa08715d86b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9a24e58d6630e05a4eca5ad166472182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc0596017a8e093631c33a7375d612183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6957a2763f5c06fe32c2df65a3ca6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579d51b41d9a96f1cbb9eb66cdd0ddc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98f327b1cd63480541b80244ad2a84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50602dffc0c78b958890e671228a44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338fb72ae45e27c2f8a18efbe74494e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267660744f6335c300f6b6de3cd1693189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b27ad352d3e467440b1f87fc4b8856190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9c6a470a9f75cf1bc4750bc2f185c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d763b63becd7646136222a1744785192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056133850f34f8018b79dc57e368b91e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafc28087c5017cde23352fe0162394194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667752215d8648ec5b1fae796c6c072a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52991ac5b8f660d00e0f912ffea2c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273d7dd4ceaa5a7a7713c87d3843d71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b09ea727a2cb43dc2f429e874997dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efd0b71e0106109c07b88be292190e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfb80d4a62fa1135ae90bffe5c76f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74784dedc4f51b53ce923d0bf5ac7fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefe2529829bd26799046f8377fd521202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46397bd6741069cc6523f90aba830841203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e219d4f361db6782025249fced9aa6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930925b894e08ea9ab917dfcc70c828d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa95b8821967bc118d702ecf5e1752206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf20af0fd1638369c92c54f801b3cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2b9eb7056b3444bdf6c7d5b03385208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f938d74c6c7cda737ff7af7d1f5c742209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ed5042def61cbf41479a7a1472a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9362c264345bc71c84ff701ececc1ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07113988e4239abddbfe1335aa7979212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea480ecf611f8530f749963182f38547213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84033d9995908316be7969261e997afc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455372cb1981cb88556cf4acc80b3d7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537159804605c8647d27cb6abf5580b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285edc29b6f70a40f454187044fa6f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7343172cc9462d2b9b4e0666a01f1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e2af8b45759841187c3fc8e237082219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf3f2ebb4ba991a4b1364aa9cf9ce7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3e01279dea4bde5f368f69af326e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e23b11ca87acf01cc382b5e9264a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5abe5afc8241e16119764a4e4c06b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07714486dc239474404e82fe6b215189224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bba303258713d744cf4cdba9c03f4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c3965cfaa4e6102271010fcf45a4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdeef2c0b147ee9a5e5c73358c3b95b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dccd3bb7d7a01845284e3654c7ab6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365726c564084e68ee15e65871b180dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab60e4376f4462f02eeea60a70e207230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a55fd4c0759581acb2161e7991b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2f3420dcff04c428d556656b0973a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f047e356837e2cacdee766a385873b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fac81e5383adde6a36d2fc53fec5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7cc455e2bb1cdb1f57093deaa8379235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ec107087cad4613b1933097889529236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157be6f222e07f39164f1625dba0d75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0829779b479f9fefe47b55a6cd32b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9173fff88f2404c3afc9456375c32c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d959c47fb72c8896328e0708a56036240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e096586a153384e77c75c684b1fd815241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2584cd848dfa469fe3d758820f00ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b989708adb134269010e8d13abfde0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0333afebeb216ec0a97ef2376ae2395244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484145d664ca0e98e222652f7a9f6ae8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbf558a45c39608963426970ac204e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e09bf899141cd3c931c483a039edd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150450fb51c412e8062747d1e7c6229e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4c5c94e22aec7234bff4a7d0d1da1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeae40295bb98a9639a18deb0d9432d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d1a77fe39146895adcf9432dd19d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca62f7d52c4d11a19a59f7931affb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c415a1d366c5490670474b2049e677253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82c667263a72cc956b2c875621bed8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a74dd20e80bd7f1a8734923b3d1856255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436388ecbc71e2db1f7c71daa395c50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844da7be9038e0a515ee09eab9efde5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160c14d2194ea365e0875305825904f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db920f975e075f36664a7324358322fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47321631349e7898243c6b19805aa4e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51465225bf4cbda3e9a9d1beb61524f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b319a356c7a6b8a0b19be7e08023291262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aad4ba51639138bfdb935cc7287d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bda2fb20795727b1655282b12b3f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7fd955f9c507b2aa665e4ba856967265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ae6f2efe40e1ad4df086f327f8209266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413819cbcd1610e17946d4043dc10c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ca03df42443efef34ccbc2e55330a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb633b318b572cdbd572c7c76e0260f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a64bc561716b9f9a076b82a6b5e627270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96835272b3256cc1ffa1de4fdbbbfda2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc997eaa1ecce486bceefb572fda3c2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b7d71fbf667ec2d12105a83ad78c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edb1e3865cd200780bc3a517ee8ad1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843132e9726dbb2fdc8fcd19e3818f65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63887ecec4291489987acfd6984ff848276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbaeb9ea0ed9d5bef0dc419a007ed9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6109f0b3ccec69f9a80ff1b80d3282278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a5a3645b47fd69b2dd02b3b7b3143279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41838db4796a53bd2ab684529cf9f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e46308bc4defcd8c4f0dc353f729b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b30a183f2592aa75e47c42980c29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477a6eb90c68aa99b922e0ea9b4552e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410022965133f720be88810e50eb106284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2258b66840df95b657447146b2f956285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de64ea054fd1a74cfed8cf54f148d02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64310d85b2bfb5e4336a8e3b2364d5ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144cbd4f51a3a2349b6923de79e9c20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af91bb69583ce473f916f401ddf11e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70a801191adce42c7053453ce03e1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6997ca6e09c3b89d472b798ec69b0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc0abe6e3b877a3e10cabc66b8db61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e58f0b2db24e47bdf6f2b81cd054a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9517498dbe36815b8b47a42ba43b66f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f55091fc55643aa46a9efcda8d246295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56338d3959d1376e9a9e76a7202902b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cf3b0ae978693e5ce0dba8fc66c39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33981e6528d646e12b3a136a3578fa93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845f00aa4acb57918de4b7c29a7304e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea368dcd7457168075a51ef83f7056300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b51e16ba5beb2c92c00495d72aaf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9de37b791c3c7e101395de47138a6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca37856aa99b73995271901e04e6c90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0be264d5207427cd7279ebdeb980c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcafb2fecef901b9366599216f16be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7bc7eae87f129d53b69b4eef33939306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675745f040468390a34e27a3b884f611307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebba13f1858003861ae97d952fd9a93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e42448ed559b5c9e89d7dffde2431309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744f67cf7db8620463eac73ce957a51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2098239f98ec9023c611c3b726417311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24ac0dfb04c89566a8d767d1d8dba3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c1b2478b56590a292c9eb6e1364da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b295aac19f375f1dcfb75f6329b13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9a1f7057d53f50ed08233a2e750a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98871858614a936e894d4e4db3a3dcc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04bbfd4b2ac9f1137bb8617ea4d39f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ef0c8daec70c27bf9390d8e3a3773318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8331f342e2acd4ac6c846b87dfd8be0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e258d95047c1b529b671f841137a45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7752503703fab53ba0281c49e8b4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23724153a47c42976d37e266cea77295322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b39a69ef9bb409d4bb8d9662a6de75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330fe01a8e92bde2474873164c34689324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf059ecc04d7881203d77dcca34a7fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175d7f8174089aa125739a9d8db3306326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6d685dfa69709ad3f4e1bfe561050327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076589cd2b4798c335c9e7becfa5a27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b308e87f7fdf89af5952e4965337d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9cdcddbd8d9e8166753ba6b47554b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab3fe6ddbfdeb2567d5fb7c4101da7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4e8821dcaa6349ca1885f27f0261a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7c8a088f4524ea418c22d2810097d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f13f3ff0eb57ab3b3a408e4284765a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf77eb1bb95de91f7a44d688a28e37d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef9e21c25b33d555175fdf7d87394d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26496781abc6abde1af94e1ab86093ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f597dc6a6ab888a10083ba4b2f56b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53cdafd17ec1d1d49db9ac707bfb08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f1f223771a6098c341f6e9f99c7a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e5a6706a96375570fc03bd7dc46da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7189750bac50d1ea5a08589f784b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf5d8ca8ca4419b1a9a21845172332343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc0e87eecedfe504d541ef09fed3aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345afcc3cb115addf58a0f384e25c6a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f22b61835cf6ca55989ce4ce3d252346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c491b2de75cd167770e8fa19a04a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0039966de2d3c42dd5d17728b8bf403348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643c0d600a8f66f01396aed7f176fef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e816ab59071edf2111ed91e8a4bb66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc7e97d746ea5e725bc8eaee1a19f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ebcdfa6b03de90a517d0c4772284d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca188846fbf7f6b48f40276df6a7c2f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ace69850a7b6ae80d1f681c2b6514354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc05af85bfa47fa43d1df44e907d58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952a92334252d59afafcf9b632cee38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a3455454526107d9ccaff51e9a5cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dac538a3584682f3926a4e6f33f706358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aa9bd2d41f76695ed62ed7753515e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797a8bff788ec07e02056749534657b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7254ebb827d9fd1f0fbcc374e52ceb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800488825cdbafe4054c413b75ba1f06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57655dd63174d86c2a54f8c311bb8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85ecd47265a2c4efa13e7ada162417364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344e1bbc760b5a920d84090f06ca2a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d420b70f1d57da7f4185f195f2996366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbd8482e2de4dc1199937c6334b7aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f4b9738195bf41daefabbd31ce3f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aec5cae6cbf5e2e8ce167a1efee640369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124bd0985be2b5b9c339676db38f63f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667909004bf1bd66bb98ba9cc522f1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60559ddf61fbcaeec2923a6565eb161c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244d2a9aac8c242d5dbb28ae0ca8a61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f69d9dedf4438fd3e3c23feb04189e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc36cc7920d242b13103af1ed818f39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8aa6b4ae4eb24026de88235b4a65d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f731b0dc9c5cf78f1e88294d446b61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4d7386d5a9e3a6acbed8cb7d9ff18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313c6f524923df2e4df506f43cb62ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c428369b834a8f45e31f6c5ee79eff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317b85e713a347b52ddcb09b83beb54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d389009ec285e69678aef90933b99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226a5daa132d68aff0a5c9ad1d5a861383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27252be3a180cadae2b817c1c8c9e947384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdaafe7b4504e78a0db6753b8af0df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213142435be3a41f4f873fd35403467386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb1c28a518199309f282e78d4ecbab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00a66a7171d08601538cd0c6e069ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d367f027b2b0496aa53c59a38fe66d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312ac788714dd6db624b0aaed21f24c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa328c944b8d7472f418045fb87c45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c283c785b286284d9a31036a90084c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b240afcb96c50e8bbab00de7b60e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654cdb220bac2137f8fa9cff55cbd0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d623f9787a8a0e4479e2a98f4403309395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7903c7398f53621532f4bda9e423f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bab6c00beba3cf1f473fb41dde6ac0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c25af16c71640f9355a05e94950780398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4666863554978c21bf10e59cb8e4c4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86407c06398079ca418056a9bc6caa85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81419db4aa931fb5e49e9ab09c3886f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee18ee8174ab4e7f498d6ccf335b8ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde100325ac033506e9d29136301f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70df5e80762c30c75319118a869f84b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0b4c9345e91eab9051f3a504497e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e92f68abe20a0843a5710881fefdba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20362af428b0f131f352a716899a3c2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0248dc9aad1a35c692b0973aa523edf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07b610a80636e8a678b47c66c36d16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248901c240164e49ccf28778e42fa44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b472ae3603d1ad14a1c93cc755a205411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d7b1b564dfad1be7d27c9c1b6d686412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d3ec675908b4e4afaece087b94139413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ddbba213aaf69ce91d57c5d35697e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3db400dc6c98487ed92836df439af6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4056e874ba24c02cc4be67b851db2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dfa66a480dad5cfc51906f923680e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e886c51ec26ee4327fcbf7f38cb29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8709b70b1d7a84b1ff84474449e43d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6baa44eec56517c0455441c096f09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47e79be43230339d7b1292908817d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202809dbd5f531ae93135732f1d8010b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624e4e5abdef87fbf10a20171258e99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668570fa467b54e3348ba463b86ec81a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba77689e39529d9d3c29bf35cf535ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389869f3ecfa2d93e136f233be7b30b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637c3a240d8b840d903e09fd8047607427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3434b6ffdebdb18933932e3e5dbdc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d2b646232b8f64368c13b8c3c5c48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d13439690dbfd2029591f8a47f0072430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51999ce81a6d7a725f12282c7211b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1eafec9bc518d057bc1e8ce175aa5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183510eee65b0141b152f63aac30e5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623ea21ac6a882a04327016bee9cef5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab6352d1a45aa252b3a7dd757b673f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355c87495e4c9a07748444da46edf6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9179ca52562bf0701ad212f5e1493437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44035c7f91ce1fbb6e5b4d7d0d56edc2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548fd3a44d69c14dd636e7398c2dd61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b469800241f13c04ccd4e99eb39e0e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7d8c2591abaa3883594939b054ed4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8f5a68b20de113f4814a4c6e669ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7a346fdeeff3e6b349e8ab8cabb10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f0107d80dc51e26b7a3e20687e328444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d39ac10dd8820a37edd215d936b06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967ea3b672fe3e63521610957f88369446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726bae3759f9352a168ab1d6d3944e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d89f96b9ed1af85934fe02ac2d10c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0e5611df61707c6d78f82c2d3e7a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ed80b9377dad849a7efafad6d7c12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f847c10494c7d5edc6946ff736097bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3a604f91eab7c1e0b3d4d2dbcad4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87876eba1cda31e0ca682dc81edb42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf2d1166e1953b994ff7bcd00cf119454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0277a29ac05d92bb88bef352e1b944e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f78ef54d863d1df820802ddd8faa2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e993244a48858705fca27d257b98bf2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aecdf15ef4e899f4c45f85ec4c17c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14d5073ce3d15fa56e74b7f17bdf79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591304dc07cd5de2bd8354084792893460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9b1786dc36b169875c5c75a9f68d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b23fee8ec8619bc5f412842088a33c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961302d0dfe8fdf1a9ce43d6d7906c8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807a816e4bb9bce099c865a15c57fe2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2778213d82707668aead92d5ee5d32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5616e50b93d25b2508408637b0470466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e594732738bf507fd9188301b20b437467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516722c9e1586cb4e67cbed57514502468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da00d94b2bb87fd8114bd6c7776b4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9ceb2ff058b1ffe7e1e28e59a9684470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e09bde7a5003e797d86016d1a9801471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c2986acb3f01f21669e8507af99e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fe3b2f017697fb8fddd3f4ddaab30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ad816c496042d3639e23293aa99e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe032a5feeb6b6deed2797aaf276c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef317a7c75ae6113f92e504beee642476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b081a553c02a6511953eb4dc9d6a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948e22a2a13087525cd0218db7ed765478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310bc8e97d4f3263a6afe9800836d72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e7ba081affb49fdc8d0bd7cd3c407480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834ea51288e9598c5a6082af76818f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47775e30a159f383ec552ba05ac06d99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fff67efce48854246af2bab4f8679483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900c9d10096be48e51b3d02a8530f5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285e7f21d1fe3a2f0966789b32e9fc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d89e98d1c182f2eefeeb96b28a9b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ccdf8f391e2632d7ab135ab9ec6d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ce4dc9317a0ae784cef763042dc18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1679f10955493e14e7e506149ff3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb33547c6dab69bb990fa77a6b7626490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e0cb5dda4581290a2cefd87953648491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b49844cc3d952eb3963acbcc5277c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3116deee074ad73f606567e7594320493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d91f64a1c2f3460aa578a548744e20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224746712c1fb28c97014cdba5bdb6a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71188df68cea5db675c4b20d8020b5f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9835d54e8bf83de57023fcec0d496497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda01369797a87be93c810b3ec7b0ead498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921cd060f6f3f7e46aec853a27b6de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b4166bde7b70ac86b8dd9d7074c47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1dc71a6470172d028d2a8cc2c06e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230ca3f475ed858988ce3bbef07bbb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d0c7a7e6a32ab2cb20459a964bd82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353c3695950785bd41bae19e6961b3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d76338719b5587aa090bf9a81ce7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a5b4c441d5e0c614c5261a50730c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1841a4cc1ed174cc467f28da31f04e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff08c37cbccaa07867e282c365dd3d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5483cc01d24b57c269bf232286d568d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d094410512032775270606c01308637510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499ab5ece81ebca2458c10a45872ddc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dbe10b135b53690b99a9d67b4c40c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624ae78f9720f5e518fda4eb92bf7a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41d2fe119ec4673e56b004e73ff0ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d66fcd1ad5e00547ccccb807f3ee8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b7de30af1a47f1188458737578d4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f42d8b87a11d3bb027808fd0bf3483517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b120455980d8a57a292ff197d2c3a51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd68c94b357f3c86bbd2f9ca13c5cf1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466156c6545043965858150929ebcfc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d88d0b9e82da02283811bdf6cace6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcabd1c57b31da37cc7bef77975ba9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad2d676286d0457cc1360d447dc93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce015ee369c57806fe88d580c2acc6f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93780c47a94893592b4bbd5c60ed24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da378684a713fc50b0b90d1d5a8a6d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ff23ffa2101fb14a8bcadc0fb101f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812bd7cfbf05542dd3a8b256608b0c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5be113c6c2678fc4da6a7864ce53e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5676f0ccb80f34ad6c624e7e7ff1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffdd8e31072a4a4068aef435fc7704531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55e3a0fc1f77f76c66fd23d874cf0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc54714a54fce0e369376f9a6516e77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ac6574ab51496aa699082452afe59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462f91ab9ee0beae6754d39d33774c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a074b8a43759c784478bc4f3c4d7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6737e355a224c41d37743f0df89cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203eda52ea222467e6ac749afe644dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1640a917ac681820f899c3e014ab3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5f776234c650e39589e1e70c5a8e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f977317c0c26961ab6cdcb3d2bfd7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a9ec7dbc958b1d28322b48cff45df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93218a0c3c36a6d8f630fd9261d8b964543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee25b31bedea5b82b84ce6143f60cbb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7216b7547ef1c14310ac1a2245c7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384da1d11af84189782ba4f6972c923546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ba5b41d19ea40087cae144a05307d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ca97117fd42829323c92204564182548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9e69b8d211fc3c5cf80c3c2eb0a3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debabbc59b14dd40364709db8e65a0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b187ecc40f57a30e3f0152f1e23724551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926bf38fb2d6178a5ebd64e761059e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe6bccd59ce078db6e8186c96bc38b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1490ae09b329df6b1606fee44b9020554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55fcefa6204b696f1c40e4dce48e1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241312229626a9975790198cf444d86556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461490fc394e3679df4260b2afab37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ec51531189459185463ee4a49e7ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf3db77dbeca31427e25cbe054e745559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d79c4e54482dc91f85f2fdaa7e23e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066912117205f71a0c96ed2331d5ac71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3901cfb70795ba66ac5415ddc942d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01163f03bcee993c488a2fbbf3d739563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217a0d437186a346113228d604f66fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c996a3c4131161211ee0433f5b8b2ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb23814b879092e21de4f3c83050c5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d441c01ac38a254d07d2561ab58c59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada19be52fd0b0b5dfc9466d07ce31b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c61ce1c41c20911d0858829b0251b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8a849cbb9c9986c114a012242f2ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cc52e21e4566d380a56460583d589571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b597ef98e2a48dd07c9913f64cce47b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317339193154e17e9a4d9cc909f812ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600d7a705ea015700d1946a581486c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfa17db8d7f10bbd435605bf4324b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275244949b5ac4016d56631b8c2b39d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d16fd6016cbf45e56fa7180707357577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb08d8fece74a9ad58077b4ae28492d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0ff098d468dddfe066735236d3257579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53bad7dd2702e4b4208ec6fc5a3ebe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77893848d19d8fade0e8b8d9e56044581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b313df2ae715156a3dce4dfc1ded28b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccbc5b7e57b886cbe0f2fc9f463cec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd405cdf3c757edf78c0db2a9222fb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5a429ab54b0b17417a230f32268ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82810ed82ef44f727fe40e4b7cf53c2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0121854be467192754839d8d983c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787d26efe67c68d1e5257c0fcd940df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1bd6fb93107d25f070dfcfb194152589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c003bdd8b16cd0d9c91a040b7318c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7e9bf73c3d918c2ba7e259d9f6924591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87513cfbb6e4434b9b6cd61baf23eb02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330d1f507e586d5ae6f4eda2b0235e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd51258462e0c075266c804ef024efb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51916ed59810d04380f2714a86579158595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8da934f76918bdcfa5b2f78baf099596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd2905ca8d911eb800e16d7c9bbdcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d24fa3a04ac2b958a89adabfc84d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5030b463eea8997e035c75e2444ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d73933fcb4547df2749d2e5dfdd472600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e24732b2cff3ecf7a043d8e146247601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24126ccc1223e69ff87c34603c7fd98a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2921707c07c56c83136f3f637f2b3c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db517d5341b67b04cc697234f3241a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c68d5d394f82f15e65706208edfd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3262ca8c7dd765418b9d73b1b5c55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d498a524964f3b3154dfe8d38985a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f7fb8db35e1e8ed165456bfaf5ec7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b781e9ee3230467a56c109fb478de2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448ad1d3fa4d9bad8516ae53ca5e526610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da83c55591e1f0c82264bc14221ebc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e32f5133c54f64a03504d5bd69fda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287097bb5b76708fe81450fd5b6617ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8872ffa3bdafbdd9ca2e09685617b70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af45960060db8234fd58f6d85b252d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb35e209d40e5d62a8442d89be5e439616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266dde64bd471891e67675c7fda3c5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867b7fa748406a54e20a53feb350cc3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7bc66881ebc88d87cf8916a4f7576619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb6e5138393c83696619cc2a46ead4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c8f6831e6ac68fdd9249b1f49ff74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f164ec0940d1004c2edeec07ec4a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfd9bf5694c68573028ce0bd5aca33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339479182edc12e9e3e3235a3e3598b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfb4aa5e9b641c29f61900f771356f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8cc6dc27d90087a18922e734a0175626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8b2bf6de8de22126a7b3b9fef09ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bdf1fd038b568f181111e35d4366a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764e1e25e1c38e0473ea4fbd2174b57629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc296a107f676a50f7ab8c21c2c54d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b5e7e29dc5ace5768eacdbb05fba5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce05fea09be58b1367077e22ca58eb8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3e79061154090045a5f07c4694f6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd05d3102df13ad6e4b783a03547a92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b00cfd385f14dec522b68aba3ef72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f08b1ca32dfdda2ac7668a7d17d7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b49cf8a464037cd07a11dbce6f9951637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d02b7a367bcfeec319a177a2b94e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5c43bfd3450b2a9a8dd344060711c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d91f9aae84104d915a65ec094e3cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc2db9cc5487156cba6fb2a4b8d48e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdf68a3914f691853928bdcd5da470642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676cec58585fa5735112dd690ae279b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9bdb9974a283c5618c3a9dbf1a2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6540ebf440e860ac671a37995aa36a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff645393f1501f43f814fc45031c604646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc8a616a14369742fa520d8c2e4619647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad848a00710c4e6761bbd33eb6b429a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21333532ebd10eb767cca919212c64de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dd69796815e1edaca068f096ac0c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7121da113118b496d152755337051c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1de541eb0e86870ec8ca79942da5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b343a50d649e833870e29bcdbb789653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670b11a4a5231ad20c1a535414c99dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0237e1814afc684d74976d6ab8b2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b68bdd7488cd62d72aa5f8118ceb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce17647bd30c75f9253ff44a90615cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898c03340ce4113a140258824543f70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c910317f30f09ef13968b018cf4e85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e1dedfc0e343799dab0fcc61768c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e28bead061fc6095cea55fd30a10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea4887b055a2ef522718544d5dde14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e795cba7b0e57cd71f857f654f6b1c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a57dcd23a1cf99b87da0707799d484664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d6aae763493ec630ff6b71c40e08f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee209b62f7910a10b84ed1bfbbf8e82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad40b6b2de623cd9e8117f75b080989667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be8c3342541fc6a2f1c6bb64d1f574668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87a03d77c81438126a31a117fa2ac4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed379309320fe7b5f74feb5efeb7880670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d3ec6df5dcf5cc6ae806ca74f7285671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620e7931756fa97bc76200630e368df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a98b625919d9263c0f3909f5c6759673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f79df04d40f144efb0419c0ff80b32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ba1ce0dcb5b15a950123606cc1de2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb38c5a36a18888177243eacec74a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d03398e34d4ff7b56cee73a2580db2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb540660201443ff2629345e8bf65b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf299a48c4256e1134d573463724c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b3395907774efd0d64a32e80fa7d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b661a855b51112893ed8aa3e9ba90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a11bb418175080513024922169d44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7852dcf0456b7c75bbbe860c26dfb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a30fc4608560fa63eec31973fd5b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208873fb42f5f4a3ecc546a86ede0ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6add1d64c18373a8f9602cb5a9f32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daad8099a2aed13cbf9ca22428bf3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f8975c4bb8078e4d4d8a3afde8503688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaecc52f6c0033b7968cb8e815c96ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268988206b0c06ff62fec302856e46ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793de841eaa34ec0f5c15ddf6a1450d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc65fd1eafa3f1a3890ae49201dfd7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e8f5c1c75e8805a0ac7ac513dcc08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f7999e83513072f39700730927eff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a83102bfad9b77a54309c121bace6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123b15d6df8bc195ff7856ef8f73409696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41873847e5926917c658f014f94eece5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259b0fbb83ed361cfc400623dcdeeea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa0620c9b98257767e7c8321947937699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aba60968311d04d6e44bd48652c60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2145d47bac1bea340f6e12186bcc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea7a3e20d105a4ee824e09095ab56e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f22153e32ff867c41f47b62aa130703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e91749b7244367eaf8ffd2fc943e39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b901c8edcc289689d5f3cd5ee47bd9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346fe9d20cf2a8ef216abcaaf8d5949706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccfba28e8f9bb4a4b0a4f8697245b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394d941bc6fa120ceeff428f94f24d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3304146177b190f2165337de0867fd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956c75e63d79425deacb7535d5c119b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9432c8e857818b7076b61cccbdce546711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad146ae2385bc649d1f613d7eb9f913712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991ab5c50254d92b9d0905e477869ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df4560880c4326f14c7a07380127b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6bb5a051b20bc752c23c19c157ba1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006d776f2dd0a3c6f932ee8b554a6b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600ac8553d663ddc043f98a98cee3e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ddb299ba4a46e6a02cc1e84ea230c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abf04ae1eade6ac19197702374949b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42998b178fb0511ac9503e8c11936899720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1b74354523e6462c0a8a482f50889721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacdd2330493be784a4a1018a0580df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268da605fcb90b073e8905584bf65e02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4146de8495c2f42dfceb2ea39e7d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83e9a7a7c31b89fe1e8b8a90b56b6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2becf32e1996ab4fda4f51149066cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd5ab7e0130027a81e6a86eb76c74f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2715ffc4f3cf8833f86e0e127549f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63103e247912f2e85e090c1039207486729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4341bae20174ffd09535e1f3265791f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66978c8a8b4beb293f20386bbe5d6c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478a16e5458ee45a04c16ce8d7623dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728ff99aeef611e7826dfa017fb1bc0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bd60f26947592bc8a6954830b06db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91060a590d23254aa8c573b0949d31c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1a5200195ebd3091d1819e7004d37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df9754fc00f05c67bb0b80dd0fb412737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e9ae52ea6f372d00d9fa8f6c25985738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcce73acdabe27441c7fa7bbaee7ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48bc111803700c1f98b28d6907f894740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec266f5d63b257406fcfc44286e7e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c1b774085c71e7a1dfb75fe4b7b6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c85a476a7f5a7e358297a768545cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02df23b45d29d311bfc58722d9c7a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a8138afb24c6bb43aeb9915b419ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316de0988930183692d3f26959cebfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d0e05b1522bf719b139d99ffe5d58747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6286cb5252c90637de1395d0e007953748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34a657126307ae613987fc125ba74d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae58d45a643c9d1785e9e2fd1d6af0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d998b8bccc561de5a1acb4bf6a5b6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0bf58896e2627c96a62cfc7684cf5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e114bfcec37c4b3152c31b6a6475707753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>