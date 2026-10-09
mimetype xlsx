--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c216c68fca945f67f837d55e6759a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8a8589962fd1d20a8b5b1447061af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9cb54bcf7cfcb071506d9d9d2c6803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c019e175249aae3fa989713062aa1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48947c4a6c5bf271261c547a16c15f985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c786dabb63b6ce8513f4064fee82d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe92ce0fa67ada462b9871a9dc1eeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e0a9b4efe324ac1ede9f7083711848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb26d69f7fdb1cffff487f69b508d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dc18ee957f6b5ee335b3a0e84fb6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2462234f3dbc76f23e5d1b2db6450811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dacd8d3df9b268354defe13448b1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d28cdeb699fffa662f9116e7165b3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e07a6d285e8a33bd2e6fff92ab046a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037b0debbebdbf7a652030c21d2f0ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeee72064a838331c945e146f6c875e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0fde000b26a8bc188ed9149adb52a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e530b4b9a8a0828bf9f88526242fc0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc02437dba3bbc079191e32afd14da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62db8bbc1e515eaab51715d80e9deb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b51518d78a61fc5edb9850d450f64e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41fc2c7f60822a41e7bcd1bade74b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e4832c8d9859815354867deb8705823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd979ffba797b81075e5b737af500c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95679b84746c322f7f6f5f3af906e1bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec1ff9386ad85601b7d9b761e36a5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b2bbfeef72666836877166559069a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98442d4333e669b7dc75595cc02314c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdc9d3d930d54d0d3d8634cae3e1d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59589a6bf8ca5baa9c5e0c38f1b5ca6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e70398aa4d883ab4ef8ee558986cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee04e4da85738177157f8ee0ffce58e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c2b17b889c4ff3c817b118c02329033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3b079431d2eac23406168f55d911534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d782e469b04f8df3a041e1c9dd22935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dc23168cb3e128ee9734606009e8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e78ce2636b060203964675b5c1cddb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02eb05f5bf3646f095a77201fb72e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b6affef5666a4225bd3d5f7b16d4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5c20e480cc0eca624f3a7021190c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed16ec0d5631ce9ad8bae1b1ce100441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6afe01b63fe9fa6741e76f0501e6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded4cd7fa12704f810800532d90c6ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e0bd81e85a91a79d48761618983b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb878a18a15ecadf9dca49576eb7c6c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2704b9a2555d78e9638fd597301e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc398b610fd039d2311a49455d44022e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edc7b697e6417074e2ae0372c4af0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21bc27155728d6b3236f92d1c02b5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a0bf16804b16b25b50846a17e0bc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32779503b937bf26696dbcc2889b6f6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deeff035fb4913093101b60ff8415452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9b19d37c1817c49a24fcdda761d2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f092c20a26d6b18d112861b316f94c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95140c61b7af1b4a982c1866f13cd3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a29a932cfb652a20444ce362798dfd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191abdcc5a2fe6fe245de5b46474cd9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be7081330e59b0a3d2ebca8ed20fac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe66261a7caabd13462b1f28e5dfb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f57a065e97d875a6079a09417fea6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfefdd5fca18f556e47b880ef8f6b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032379261a4f078e1bf7d210d6c318b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ecaff220c90150beaaed728dec00d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d3670f8ec284cf64740050d52766a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f555395d4ae7b420dfd5c3dca83065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7e7a7fc1758db7eeb546b2588efe766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f2144e4072bb540f92efef1b8e65e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c524f5446225593a2e8ff145ac06da968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4f54b6078c5013f036ad3a5bba27469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde51b963985fe90c1ead4b73a735c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86220b97c6eb81aee382dbd2bb7e3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5a40b5faf2b1e60c2ba3a1473ca5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d9d2b8c56bc1fc7289427ae41a8f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10afab2165739c16f05321a6149d1a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af348786ef157b5798f03666fcc6f3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac558bfec8bfdcea68a6e4dcaccb4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689c80cb8d4357548205a97b3329ba077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f8ca726a9022ff2b10f25a9aa10e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38881f40dc61e4b0f281e695900fc81779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193e14f1ef28ef22e5ab8c16e21c51980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd244b8305b469d2b09936e4f25b0ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401fa0036cb46bf8f9e0a36eba3711182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843019227a2cd9234a661deab5fbf98983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8fb332b7d70f78a9c1e889f7dcba484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b21e29aa7ace83bdc7380b3efb361185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fae8d23a2e69ce7880c026fb2608086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ec33d521ac19036b5ce1f230395ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354d62d8ff31c263968970721f4b79288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3c04e24a88440a215c02462e69de089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad26541baad7987991bbe1741269e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173a9152598cc2453ca591ff7023ae291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046ad40a3162c136930780acac5a54692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6202c0a258fe8919c6da3661f791f5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bea5dd8764c981403a778f3ee08a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd433743e40b90810e6d4304bd509ff495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c801358298389898c099daa9ce086096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faa70078c849ba2c911ec614f71ebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d1fe9985e79e05f1b1b2fd779b75d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd7b8cb6d96210021aaf089dbff3cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01071e2865d49406cb171b17d8ca06fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc762321971255346153402d44f0f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea97cee7e8e0d304187b5076586189102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc606999c2eddb960c85d7473ac680103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b0f81f1885add7b59c5fe8a6c18c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895e639a377fcc04c7ac1bb7b5ebf95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dc5873ae724d8a7fa56e847fbf033106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd996f60d1133d8373d741d45e9f5453107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594f6cbc233f03c8536b93f139f77f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283d5bb7ab1ca238b583ca19526c6d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c782255696aa6c0bcaf398dfe1b6010110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b0519e6b33f599a5c0d1e6b8a08ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03a04114cb5d543da60784fbbd961d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972840991607409735e7441b566f2761113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d7dd2b42f904360e3c74deac3b74c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c36cc71d482ee9aea61481e575e47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5345eecfe684a591205892443c58f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4848e6013cdaa64923d5f70d5fbe5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93325f81ba60a028db7dfa07721bec8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bff88658046f39cefb15cf0141c58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7147ecc29238f0380f03992be953e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a10f1c2781a72516bba98800bc2534121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3490d74d035037137e4876f7fda2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77232be9d4220c2df1ca231ca4ef46ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee896da197562bc6f559246d5fd1834124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e37fda2cc47afc1fb0443f74b9d78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043606ca133a916fdce01f19f4be392126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e615105e7fc49636c4a5031cf9ff5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde2926332ca4c0afe9c0e60226d9eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d6558b20b2f8b7aec4d1a2c6b903b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730b2f0ea81761acd61af453be2afce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632786e9b42921df06b3dc8889ffe774131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286c5359c37daa4750d3f2cd15bcd4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aba9f82ec8bfaae6ecb11404dbdcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678f7266158b6068c310df0279e96b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ada7de0455c2f8b08cdcb549f6e68d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511fcfc9c6154d10968dfe75fb36aac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e0a59e8aa0844820fc0c308d7c988137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaaa3ab21a4a63879cc1e43b162a27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527b185575703637b6822b5421d8125139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611ca0c15523e7f0347d75673f9bc8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3099d8d5cde9cb975e74aa6ca349a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6887bc7737dc4c6a74c6e98a42a363142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f67b7a47ad7b9e0af82aee3d5fdbc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd47f7d0f60a2ec4a3bb735e2831744144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b6ad2399a073c969147740ef5374145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb996eee05f5f559283f017a4171c604146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102c71e4a7f5cc6965c25444c377658147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d018ee4ef45d055165e09d3f31c36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0529cc544c3a569e65a163f38f9451149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641d77e513ff471e4870ca0d0ba89a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a15f31a1b36a8ec966ddb2c33a96a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4848ad611d22bbb6fc69dbc39ace0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82028ffd0b39cd66bac4398a3ca7a4fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21240db90172a522358d25500f54a0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7820a275af617f286befa7402bc98d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c783a6d86476062e8851bc660a23f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813238fc3750f70c09718773df98acd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57117b2df4480186bae2b50558f11df2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb089dc0424a1cd6b17303879cd9a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c176d7ec2edaa02097ad0aab30d5e28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cc3058e8ebee58077ec4429cb8953161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430f13689b971026b9a2f3872f197a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaf74899a7af08449e1df02a906561163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260c17fe1f39b37f22d18f351dfd2d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aee2bbaa6c2b1a492757746f8b403b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874843a8e1853056fdf73052a81a564166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d28fa5815dddd250eaf68e9463f72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d29a321632b5a611a82a308e267cb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1573e637173823daf42e27eb2418c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5b82ad5f7d8846ba256b06aa13e54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd836e4e2f10014b0ae07edc6181b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff507813547b8275b6c3bd9d0a857486172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47a754becdbb853a21486ec7c4b69c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65421b56ae149805d1eedd1de07c59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97b33bbe9348e698ccb775e11d53c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c29d586865d067a7950e06ef42cb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64828ce6a0f334ecdc5579f544a1c120177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0939e4196f5e1b0580ef83269961e4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c701118832499ac1a91da3eb9a2bf99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35294e63d2bd9fc27a19c732e6a2b333180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce178c648e504e485d7cda0390e3c897181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5da49605bde6366b419fe32c767034182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509107997b403c9da0ac6e37a264c63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ec7e55f1f1c50e7f51243952dddf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d842519facbf7f72756d7a2ea907b3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d919f003d419049202892161a7787a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e797e53ba37496dfd5b372ba7f97108187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5ff2ff27b138443dd1c02d769df20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4db0eae3df7fb914e95a76fe763cd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9a5c7225ebb315ec90696118c1a51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fda6dad932793472667f19dd4d7bec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcf280f04250f7c63e1e437e7375e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40004d0b29668097a59ab147d35238c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbe93c033fdd06b8c166427758660f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6047e6ffaa2bc70a8b9729a598b9bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c843b8e60370a26770a8e6f43c911d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f09c191efeb794ef5b7b516bd397d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826450812e879bf4969937056ce35b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b2cddff53c97080bc746d389fcd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992648b3ba82e2133dfe31098baa7eab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82634e2b116dc210fe3e3ab0f656df50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e101f02589b80cfd050be909d4e39c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79c1f18feb43a29477729e000f6840203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5518bcf92ba605004c3e3ba703fa7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aacd83e7bddcf62ef808373ad0e793205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a2b4c45365945d1944ea2475c440d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed68a5978f32f45499b49fc509d38f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53031ef4006b6fc5d0beec4efbd83f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33594af93543f573d037744348916e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8505de74f9d1e8802be16a486ff87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22f51a0bd5568ed2c56c334ea2cac1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e96fb6f00bb2fd757ce49add0d948d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aa4538663dab36d119a091f6103fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300968a63a1603abab5dc796dfd84c6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209deb4d1f3988ecc6403458ec6f6d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fce080a8c9bb9b5ea4e931d59fe01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52410ebc7152e2633a513e4a87d1c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c55b9839a68ebb89310125b41563a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf0117c34c2696ed0fe3e57c545b47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99990c01b8a13c4c4ed3c0f0ff0d62cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94658418cd223a03187fda015349241d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f29f3d92ef690aa8e25f515b3ef283222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c405212a06ceb6eb9a72e490554ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc70b465186a0d94de2a5fe1533e14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d004861b40645c2b9a4772a3bd1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61116e0e46a0cc02da1a2ade46911c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c89212cfd37df21a37bab42c93ec57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ed81b866e6dc234a846554294098b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb20edf9cfb4e16c1d18cbf9ed9934229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1820a3a28136e7b41ce5f696cc769d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbbea1a59f814238ff1f2666f719db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7992113c5a81e014e980b62257ea86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f834df2c782bffdbfeb864981ba20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff1d1b9769f70d8176ede18b566109234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d575753d2d92635bed2dc169e961f26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262308c4101f0f9ad3cdc66af767799236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f680d85aae3bba40a03b9b2a72aad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b19feceaf97c8d89aed8096bee8db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78a7dfb5aaf7093890f63c9ac4429b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c37d4bc61ede25d116178cab59919240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19175d8f935c1b61d9ad559a97c72d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fb38aa4a1d9fea766fb88575551ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7c53a38a56e682d3f9f94e705f06f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33323d125090f002bce62a41caacdab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed5a4cd0b89e99f832eab64a5a50fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d3d3ce54ab7a6fcece134c4139317246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8969a1849b27022ae1f4e7dac348df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41314b8a94a313ca2b12a3bae0d2122248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a63a38a85f4b73817c4b9fdf02a8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51a1760ba7301838880850a1b0c4e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82a08c84f41cf244e683b22466424a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6135e8b0726c84ca83e314e77784cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd0074d637115410495c54fccad37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfedef4e2d6c9c41e646c5828e08ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a46b93a2bf9a6c768b79efd604c1a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79772dce4388332ea958b8ad8840a21c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b761aaa14c90de53e0ef17653f17524257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dc8f5873342c7ab379d3641169fb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf299772826e2612343f71b0f5322b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f15f7088a71274470b3d62d47fce9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8e0bc04bc037a20cc7fa843e60ae9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fc82a8c4a2d44e988afb786e1dbb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b960f019285713b67e29670963f5f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aecccb10f33ee29c533e65f0afdb3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702c8d34f78522252e83d1f39b4cbc4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedbc45d876ab7c34c7519e38becc28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7137ec4efba5af0cb336a520645b70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c19bbf9a390d6a9df4898a0ba8819268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90275b1ca16200235c9999ac79b45dff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5138600769c55f24a2ec3b6cf0b867270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74223e79433697aa8f3d6c147c670d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d491e05ffc834d32b4c7cfc1c1c033d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1b7ca20411e6694784ba97d5e316e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa32d491e41aa39ff50fe5e4e0008e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec639ddb90a619c32fd74fcd9098d237275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d3787bade581e932d3306e4ee94a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b4bfabf868bb9b20a112f9319ec23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e18a63140c1bb82dca2b9678f3509278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05144a33b4b3c63a88b109ebd799c42b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a615853c4f1b5f2820330628a6394280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff510151dc05f383d125e54b900b5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9209cb74da444536c507044db7605ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7581e80122078ac8b0299f09d5158c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b8cfadfb975b7fa225353dccb0931284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f6def5f11cb4f228a07af0d87cb47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6138a2e9219b31d0b9410475cd402286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600837eea7f235abc32a8fc6a19d580287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af802c0ba8e0ddc19742fc37ad10e4ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9929927a34f2e3c763165c4b460ebd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385556c1e2250102bef098dc5189d1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8f1d2303a72383ef5e1aafcbf9bcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c0851a7c3141942392694fe84cb76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bba917690b8149a82c393500c7c167293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d958b2588f75ef135edfbb52c6de6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d39deee14dfd6040210865211a9f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcfb2d035d9df4730fc9096e4c0d9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf86c8946623894cd6be84c2ce3014297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679e0f568ca0740797880c599851e45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab66ae3572fde7bd3471fb842a681e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ad13babc2153e5328d49b5ba62583300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afba19291c299706f06daad67d1de8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f920d3feb2bbb5f547392a4b4d1b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486c833c99252c8b3c1ee76aa342ea5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909216a517903ed84741cfaf9e474be3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45388f2494695b6c2708f2edb7dff4f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023c73a44375b9c615f6f9593afd6c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fd47b57356c0e8bec3070c736f5a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cbcc5d3ad381860f0d7a2a355055e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c5ae9d3a4d4ceff641d2f80babc62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74da405a79415c68a2b7661b83924f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109767300f165fe4138bc54b92b5549311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779b081f7d378507a429b86c84593bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbfc87edce28aa6b78d7ff37acb375313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7dad7fec1bddb3999f51f0366ae96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905cb6692db650b226b921c9bc7f478315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b706b3aa3e879391bd0d195a3ee4c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88286174bae1cef9ef1225538d1ba75f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd9a92048baa63eaa9d3370a191e99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1462554a68fdb76217647b970dfc71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cc5d5dea173a951d3b7a0d346b804320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fb3af1dfc7989e19e81d7ed7adfe6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf40971e9a5d433e5ff8b32dc0f34f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e2e3b2b7caf9d2c5fee87e4049f39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55599621a8fa1ff112aa83fc9299a1ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ba7ee496f943e7acd8283d6858f69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e339cfc1ebeb946eb03af44a9f911326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5a2ae15d29094c898659325a2bd2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41828c725a1405c78cfa0c5d958b3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5a6e9e943d053652aca98c8a5f067329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782224253856f4a88a9dbde856059eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282235bbc9f1b167a22c31b9c25a5483331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6aa2720962aae0c3e1bf2dbefa16f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c37b7759fa0467d4f638f7aa7f6ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa175bb70ee3f9e56f8701c5c8ab21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09376d856d101d116535198ee33d7468335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ed6c045ff521cff6dfae01f42ab74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ad95a99aafd75b4f4ab7aa7bffdc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ac12bb340768dac307db20cc3a36a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea475eabe106c2a715d1e0b61f45024339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4682e5f0c5f1c37cb083136bdcd3f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d04eb1b4a1548d54cda16baaf91b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efcf546f165b1a32094e972941c6de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fa35483122c8f791bff8617eda8fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d220edcc2b9e5b58e0c4555512a21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28983f62fe11934fcec497675669e5f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4650477318741878b7274d79b5db37f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf7229f629763c24f80d259a8e858d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09fc093d5e256fb25fa578aae6d084348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db6fdf704dc5aa53ba4600ca168e7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1e5b0578720245e40a40243cad171350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078717a296642d5cf8e9262e5e767a90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131d9f26555afd5c69c339fd25139ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bba99a09e84086ba3352e486acb17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc6f60663371b4453afcc292f61113354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c385d2ae0dde9b1f7a1a5e00715e9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32b29844e50c14467de152cd189234356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847eae1bc0ce7a072e790ccb71fb815d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae513a1cb9e5523264a4c79cc7da2355358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a7ebccba34107be398b4a76573fe2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fa9ace77595f205629859dc1a60a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c93bdfd14d94653cbb7d6ff6a92f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d9da59592abdb453611c1155d8cbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e82252f66bc444d03fdceecd06f13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a4a7186b8abe3f4052bd0fd7f5f10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244f0109b58f169140f315de700f888365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b444b4cd65d107d5bd28e9df853b08b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6fd914112038578382c92dda11e5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74732ce488572ca29d4dcc5a405775368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b291ab39b5653abb37835b05e0fb32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f30416d9332dc963e5f76023ef97d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e18887e41e23affb309205c6894b44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221ffcb4f0954f911811630efe40a30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cd225457aa77c7a67e6567437435a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d894a87b099ef264c38199cf159c06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61820caa7619e57e3e41c2702a79aa7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f749680308d0630c9dc809c2169bdaf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0502a7ff6de2e74f726c155282406377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5a1171111d6f70d7b4870fa0c8058378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636076ff5bd569ca4bd904e745ef842379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b1be6f334298f469d2f5a60484e79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6e8359fd509c61a8f3be4c5930dab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a5b9e5b6d537e2cb915f88327ef0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aa35ec0770df8d8ee5adc75352fd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f7dad6c0fde32b9cd8599fa5f209384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b695bcad41d19f55a81780a460ccc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dd7653aa054c3fdd31a7d4de86c88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9464ab5b8e09e6ea27564c4307ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad583540a9ab0834e1131376b4ff1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acc130678c6a18096637294063f993389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16644724bb77fedffa3002dfd404bb1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b6f51c3c59bc5db42063e2248fa8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb733ae22967429b9740df973d656b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c008fc1db97f970485b4acdef8e08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427a7ee4bed271a230f2de67e852e61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef962dcca012aec68782e55cbe599b9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b59feb4333c5e3d5b881a324ad69c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57b1656a061c0063148a629d4d8693397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a35fe11a1542b5b14d0c326eb79de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cf3099161b1a632a677156d5fd4b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b821435db394df8ae05734a2fc61c8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b341d7bbf99a898537b0e6abb22bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045c6db43dd26c544d51bad1e072cb4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fa8b88058bfbf36f82147fe2d8d47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869895147cf5af5e440ce96e6aeb197c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3709649e2a8ec582c6e537e2547ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df739e5da835fd166ffa1a9e4dd083406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243bfa9125fe3958cbc8ff749367f2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc69052c594077af1cf62e19075559408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbabd38531c22bd46356e349fc45a3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646612427fa6085c4ed34fa6e9dec15a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd07f260bc3cadbf23c5ea05101094411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5eea4eeeb92f98dd691cc63375030412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99f5cddcd0a9530f47347e53e8cecb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489e03cda4a31478cfb1537a822fc01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb37edfb4d08da0dbf98e5e8d7dfd5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919fd2deb46c7669d4636a597fae917416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fc1a21af57e2fecd3dea16926d837417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923387ae15ab01877ddd03b6775604b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5e3ee15b2b5dc8015567b5aa25784419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6e0ecf8147c42c158d0ceef8481e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68494d1eec8f3d5a9efe0c45d875f71d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446bc1b69449eb424bc46a4a8d8b725422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79fd2c515cc598320d3685bc1c9910423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33481daa584060a042e6eb72c215cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c61fc553c5e3bcbb68f925bc8b58b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd702511e5a3074e5ed65e5e2be7e55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ae1da4279487bfb9514c4995840c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2ad8803ffcc4f6689edd379cffca1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90847146029d422ba21961a5df6426f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a2848237aba20309a899dc1157e8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf6d1bc7c564d1978abb866a4f6a04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec0f3866c6016a43f83245f00b1353432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883e948bab71daae16041d58835e3e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeda2505004381d1a7e8110db5eb61a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21c271bdcfb2c96894f24f53b130fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8125e96de5f0bba551fd82b925dbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816735b9a64a7e3e553d9c9fb3503e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bea70c5e9a4527daa0da8c460e1f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273408df817b84dfc7166b1ff57f201439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd56c687cf7a57ed1caff3179cf581440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020ed13a300abaf1f9763413b208f85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b456eb2444b5beba1147af6d3e90a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b7287b56b2bce3ca51ee3bf26d308443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1640f2f25e245e505263a1d01e12ff7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1becd82b2a9d54abcb24efebc055acf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b8ac9002ad9bd0a71f46362559c0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef674dc24ca5aa15e5588881a6ce7620447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157c9f168a4735b58d0bd17b589f1b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbefd9ef71196cfe186bae85667605b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b4a81c4b04a88b312e3fa59e1d0fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c6760f04b1bd6c7497290d95db0bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e4647343e1ff67d9f69ac8fccfea2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d02ab1b5c48942dc860ca154ed0686453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816659fa8fa89ef86df6ca5b257e2e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8d79c1ba991dc9811dae35caa84f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b94e58de72bbdffbba95a571c42edf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11771b35a1c51de948551b52348adb8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387ecf61c95aa67e7b76947f4a661e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304320a1b4525090a37ddd41ad157188459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30922519e6558f998ef06bfd04257a24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f5ee9d01fc4000567748ae1435e60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f0e990026fb7865ca3dff847020bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07e86e1abff6aaaa712746b5b7629c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2bca7a9c15e713465ae02f4811b34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c63f49fa2ce0197a623d9a48e39714465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c8a68eae4d51a30b07879daa0ab22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79788d44941d381f41bee6b6ac392eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6f07b71e0c97e8d180492ddf58024468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403514cbd526fad81bbe59963518a406469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df0cc519bf199abdfc3da3cb71611c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f5136c084572777437e3822c280a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5686f5334d11a41bdc710cc0192750d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37605cc5849ba2cfc48d5bb35105b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b538b5c998d363601696dc3e35b0e50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9935eee0e1fc4a91082686f1e82cbc7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fd024b1665137645b1941395ec134476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065263760826c30251b351ebe0d8c54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5ad47b9bfb6c490cfed8134729ffe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae7dfd8812d257290c807387f5a0cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd7fcec483c66cdc72c1ffd62da844480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a64e78838a24f544dc61926493ef7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3444b46c2d4a1a0a814344f468a2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b281da11de36cbc0eda670a9d95277483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712382071d1df75aee2cbcc8053d8fc2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97716401b93b7c2bcb2851cb2eba91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d1becdcb75dc4452d0f1c15b039b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bedb261a118b85c9dc8564ab4f13e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0058b11237a30c80fc6d659c6b549d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6306c0f08bcdffacbe3c5e0ccb34c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95055f08592f190e594d6bbf165c4e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431e94267a3172103df45c3837a619a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5894b61e8f5ac884d4e9ce2dd9600b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b485348d81304eaea98117fb3a76f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da814806cc8d89a0b2d13fcb122c377494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36af6bd6d19531f9ed97e0699e0397b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b3a611cbc6ddc27f62653e8024888496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aec2767dcf11a205b8afa46b84f204497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891d433658d0ec13d1fdc55b3acd23f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354f414de1d5e8f9f718b1dd1221b2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddca48be0ed53149ddc4052cbc6904500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4af02bc33e8623d69b49fdf8cb8fca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833c241bda671a8f271f65e8a8c8284502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244955ee30a56ea4395e54056a9b939b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5a74be95af5a3424c3ea2761a0f3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce15c1faeaf8ad28cd3a48a712e389505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f758ff80b386975904b11e0590f623506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407d320d7c8336c4805ea6a04577965507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81975da80a2885092e0bde1cf54993508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf876641738e89218302bf8e900d43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d589f99e01359ba8e9dd8a54534c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225572f521b8f7f6f9e3209ea9fa0f14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d132cb95aa22c0b51a467fcd60bf4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b077107fd2aacf2f2e6176dead5bc46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358a423b34e98dfeaf224bb144d9b31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ae8502a37fd51b58d870ce9ab1a01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beba3edc236bebf2ba3aaeea0c2f828516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0ba6cc321b6bfc63477b01c5c8ac6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706386cd34f43641ebf994fd5e093890518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b51d8bf09bf37b50d0a5fb3c1a668519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620b614f92d7e103706d75d0b6c6d14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9514a2e506e92c329a07c6c54f539a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef31beb7ab8664763f758548aa69719522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2fec8e2da0f8f8625302a7265e62a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65739128c219adba2e1eb601b0fab470524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93c87d9ded7fef531597ab23757f66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6d59e5ffe139939a5798ab8c736a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f5e58fedeb5ede584f874a91dc919527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf42e81870b0ef3119f77e5bfaae80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec723115025f69dc291f7f3f890a1c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab85c4118e701148a5bc081f0dde8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed385aaf162a62f19663f47b65a183531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becac4a7776ca60c5d97a6943446050532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed17eaad36b895811b35808779ef06e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b9a1265b361e888c13f4f6ba4257d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e62e1c9cd713b5955e268100324dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30362c83bb240047ab98a5b1ca32c9dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573ba4e2262bdee7ae8c9b4ab59fd72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0240cf5dd5b6fab4e9f62f673441221538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d3b34edc07764edced76e9767de75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad0cd8e53c5906a462eb087e7e40f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450552b3ff781355ccb2a618dc14ea5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc6e1613a2946ae8609690a4462e02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f354cc350440bc58d20b84a0be4f925543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029445f26300b38b4627b20c3608c915544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adfdc35fd4c331ca3e46667b9c6988545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72976c98a4517fb63ea92b942ce02f0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34817fd743fb73fbaa7cefc295efaa06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c699fdaecd26acfb0bc54f1166321548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c13a395fc46ddcb0f8d876c7bb84dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733c907ac80513b0cadb00535cc0de3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f371f2b124c487ba54f01665ad430551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed19edd4d54437cf9bca1c9fa560d0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633d3cf355c2e8f82c26c2f9499ea8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea03fe088086ff7885d6bc6290a02e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3d38d048eb704d7c0aa631d8f27b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a81cd1b0642b5bb32ae015aee68b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51bf49ea4d371ba4e6b81270eb6d91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154203b0727854c80e5ba03208083e3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88f8a6a69c9ca7728b1f81427915f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe88ab1bd53d4756dbc93300a1f261560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d566119f89842adbf1a8a81aa19b1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b32bd190a2af2f53e7f5e7c3986d87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190e873517961f8e80c638f712718ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7b87ab7392ee6c44f399664dd0781564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d82b30501db38bc4bf4cdef5626706565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ffa01b9285af78943f782046ba453566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6713b003631c863535f90986094c90f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e735b15bb399b11ce86c51b1c87ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02a776e9b6770b7e4f076f4715ba40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fda9e8fc66a7c45362513553060ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ecd9e500dabf2bf26af70bb2649cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ae520c61f1878b14baeeb2481b0ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658d18f1273d585eb1bdb774979c686573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5dc21c63298062605ff5f7f3fbb5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9026285be7636cb1185d36c682823d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4c9c39fa7981f2bf6f1b6af885e92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32544e6bb712813dede14e07042a46d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a71490fc6b3bbc5ed94b0a4bc6bf0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8779df63505f5e564be271bed403adc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771cac4b52035a1b33a7934dc5dafd2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf97b904f45595cab44ee7744122a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca9aac455ff8783094402921986633582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a3ebc6484137a3d2a33f7e8b668e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e39e7dc1c2345fc8f8fc0be29aaf6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1aa841df9fd5cbca2c6a5fb322116585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e134fbfcf0b516e8847750370d1973586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a87f0ac7539892fb533ae1057f3e42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb060f16d05acd77a2ee47d6407b8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716462626003a0febaa524fffaf0e4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe65f476e03681779f2bbaa43afe80590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710db517348167a691db47e5f198003591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dfb1238261b2d81963a4e0ce8aa76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e9d32691a64f6ac9d028e136383f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aef9c7867b0dabb0dae2ada5d56f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76195015dfa51e6379866012cf93c45c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ce807ea532a0238c8cb9592a2ee74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66774da1404bc45423fddf04dd5f41a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fffb1a9161e1c04e54b496cdf6a594598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc6802878e43fe7851aaba1b0808a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf9af66b68fefef8d9a4f7b3baae6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344be724ab57e4cc638e3c7e89a3dede601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35e6707e99d577080e95e0e690af31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e07db759bcc696894d3c0b29f8b88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c43a131f36ff3f6b7816bfede985d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f2e9c63ab4e3cee6e30ce55cad553605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fb104f5a6895be4bf04f2da12ca88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d548825c7f2bfba54752d905637c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef778821483f1143346fb1038b0bed4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2332ef1c17b714ff96034bc86034883609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39a2abc4f7840bbf244f116c153d08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c3efe140d0078a9689b671c14dcc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0a752497d8c9077934b63e1774a3f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f631a68d769fb98244698623175eac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f229aa8addb9f6e2583fbd14b7309614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a4170ed8e5c79d7d43cdb3e91a9b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f61e50f53f36cda8f954184b69c742616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064d9b56e1f0f38e7075cba58c4d04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239c0dc161f3526d3be4c2d2e12a0ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe989d1fcfa472e57e9c2575585ca6cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c04d5f87855a93b2bdb8fa21006b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff1d87cb3bee47e70db5733ce8d4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156695be2719b36d76ccc1ce6cf63f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b241d07f9e4763a9c199aa5fdc8a65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acedc083777ae252fd9243e9c64fb1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dd11e61d2090a1c443d2e568be924625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8747e82b5d5dce318da49ff37315d6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500522e8be117f50ba3f03b985202ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93c71b2074719f53674443f5c3b147628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d346552ced2c6ee6ea0e043ed9b3f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7efc399077c82287135c8b684f9fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb1bf7256d54ca75aa7a7f406a8c73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731bef48bff05fbd7f65938ed3830ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca67097ae2225f43950d22587b6d851633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a761fafa2ffcda1a4d529cefcdd54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11c1b0dfb46e9be14becd70ef1ee65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8652ebbbdbbcc004b597d93c924d2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5315cd0a64a0e70c74c546fe423ff2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbc62c43de56d5fd8fa5cc1d372381638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175941828e8946698bef39014f9e5b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4605d56eb9b5a3e4f1b30c8f200c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79654b4e561df6605accd40f45b14590641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790e1b60efa67e68aa309e90b9b5467642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d11cd5108f02ac85f71b8ffaba912643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7978849bd8b7e9792283466b4811b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730da48d2cd06e08f70b6d74d72f2e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868afdc542c9b279fa18be76f9738016646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b447331a5debc7d64c9d1ea51f356647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fc92797ae92aec6aa1720669bb9a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5fd38bd180426a30ab9f3e7bd53cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58051633ff01e100bb59947c0551958650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef78736142e1a908f7cd72133644deb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e4d48b32b20be44ffd83e3322df1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d88a25692cc065b28af459849823d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3453412f80865d7c4438960c124660654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06944a568a90142ea959a7f0e7bbab9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b130195979bc35f470ddc14b9ca8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3b5cb259892f2ccb4d22d6c671f10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca36d29a464a3d4a84736f04cc3b9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b19c7f4217cc383c67ccb090b0797a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe621939aa09c550bce694ffe6f610660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62058207c45c723ce520f52882db411c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a480b59477ef7c0387a5c6f721615662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29321feb6031fe1c1b48eb2f502e12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c83f10eb50fb2b171e8cca7d9dcf3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44332bbfb5339cf5a8d75a2f636644d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794c6092fd18e62c25292243ea6303e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdba592944d79325e3c39fcacd75ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36275119056c907cae524ab41cddddc2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa97676b75a831f1b71a684abc3844669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ebf57ebe5a15d71c4b3916b344790670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb7a7fbe3f0d2b7adbad81a4f56e31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3186ebdf8371f5450b640d8950e4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ad291d579c8197a6760fcb2cc0360673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcfd5f75f5234d46a85694ed3d8122674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf295fa67f699cb9d1f590aa395e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65626dad7872aa58f6a10a733d93ebfc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935351209a7f854255427afaea3cd77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4d1ffd04e6dbfd6ca975637bead75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b33302d7ea2fc5cdb20118016d8dd1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c96a868e4f30117224f5b9d11b6a59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78d1ca2bda7bad243633276385c5af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7035bb61e8f41171bd1434b179cee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed032a098c7ce99884cca0f16c9697b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5c23eb17fdad3724ab391c5877c57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782b08afe7e7604dd044a4f4c389e9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491ceac21731930725a107a88892d22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5af2a14363cdf7933a354d077388a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11222a37277fe01f7993f0d1fee076fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa41c1d45241ee624d7c5c3d872a4f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8ea09069d47b8eef234a451409dc7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00861d2a296ac379b73bf9c9cd44209691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c0ea49c0d9bc7944ff9a0b8bc5851692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e8efe87f1648a32328f8c718e37fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcebfb6b40dc6c41b650b7674baa0ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d0915cbc1b6f69b4700a0974cd7d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16de7051fd0f78cdc65dfac6d77ac76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04c62c6885786bc88c6f31d11a5008697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3a467dcd9b52a431becaed5b27ddc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6a108d0d78970032a5be84c5a9a9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e2e9df6cd7ccc426717ec0d845276700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34846cc14878194ca7292baba38d2ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d10a70091803c6c1752069fc91a618702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e75d79e5d4d281f4a72d2a43cdc7d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffcfc8a23d56107df439e74f5cea85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acce38b27fcd988d4a21cc0ee6e72c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10b1263ba95aa9c110ad46d33019ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aa16fdafaa0091d361ece3d8bb460707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e95f7fbe89406f3930374950f8b9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29851ebc31a573028db8543d91a2eba2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4cbb700852f0c1498a5838117fd04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f305b747756de65f16b419bdb4ef2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20516c73fd5249bc66aa12453ce5a1a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce014aa522c2c2b3a2251fecf5a7a23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ee87c409977af186b0b9428651fdb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3ecdf4bd98dbe7a2281bee711eb41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ce0e55d73c58ccf1963b2fb574360716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27f68fec3f474b48715cf36b42572b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1d3f03e3b28c5e494c2625b8a61a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e778ca82f50feff757e1a1cff9dcd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063433028e00afec684320190e49e02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4667a4d354c856354c9f0f96187690b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45560b80c651b136b1b61bc27e4bc2a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2679cfd872feff9dbaac620da7800723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc7685c5d5310bb9a62624f388826a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f157f538f97c44f93394a2613f476725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fe8624623a5a676872fb9862f65f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6a0e678468272dc7a0f71ca9df38e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd0065bc058df621502c13693b1e0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b50f496a7aedddb7b58ce19bb54706729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a012a311927a9068b02705df7a622730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726752f2b751202fb8c3801ed845aa0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c84067c7313f8d22d54ffcf14b0a7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760176c57c2fa99864bf8569ebbbf4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b06cfb3ec26c43f6966fa6af97101734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cbbbb98308fd1c206ac27c633f0e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4416cb593e82558271e57e95d3b58d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d6c6f11b3133c2fb0534148467d48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d273c62eb7281c66eedd079029ecd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fcadcde6bf4299f6a6b94fe0e5187739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefca903727e0e9ef786e6cbd1a94cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5f2bece39bd6c874fce88e3a45f97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bda4c4a7c2ea34d018edebc9cf933742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61f54f019c177b2f72952c118e0203743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612541c7eb5445fac80a6267868fc69f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786353b7637725bfebb77e231fc5b8f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e7267d9334a4655dd80c0c1306891746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763caa5f0a6fbc5571e157f75f6d2445747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4b5ee2cc1969993d7b315a40bbf06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b9ee920e9f48da5afd6621b2b115a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b98ed0574c5933f892b1a7aeee3ba5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca9d925ec9ce41dbaa3ef5f885d201751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54501df8c538a98cac81a4d327a3c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1809106d503612fc8251a2cbe47667753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ced24b0d594d4bc2a17c59307ea6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31a2afa625a8e543912da86899165f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717144b906550c8953e417ae109b458756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63819ee2a096526bf6f931c9755921757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94296a29088fad521c15b4bf2f8fe9aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dcf4db20bdd9aafe0358c54afc0d2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc884c2f68a414d5c050011be213961e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8480b7e2811805e5bb00ee40250992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba31cdc7b39ceefa48ff9cc19d91603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983581e4b8747ecf6b44b302c1c94fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f48420acec4df7ffdb1cdf60c1a615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee784edf58472cc7031c2f700a66596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d9b3c74c4c9c3508b95275d54cf1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1ad816a72d08b5ecc61d35c5970d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e62ff9e914c70ac27b06a406dce309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01506a6982c710d38a64df693029b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63085c695fdcd3f894e67a7beb613a9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d1cd7e977f89e8a96710f0b74c06512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ed507a57697a320c1b086b2dcc59c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb8653c142070aa45fe5cc657c726b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34ce52d0941e4a3c7d75414879f3d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316b57fe51a16eca443f180a17f7d2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6061ab539ec46749888ff8dfe39c5b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1e134615c02ee16662ca9eb017ed818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61524f50cc86586d9faae5db417ae719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205792519254e3e616ac91b66256d7db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0649ef9b327e2c82ff1c513474c8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc5c26e1e538041a91215cf8751e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614573cd2d18b66626cae3e4b815913f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a84d054958f50fab4c8bbd2498bf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86503ca22ae1fccef1ac4ee209cfe80525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa088c9190cc66419573c18243f0e4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d777c7e6f7d8a9bc2ab412e9046e51327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0f0672549dffa89163af19f92abae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a762f08eabf2b90079655f9eff4feb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205dd8060cdba7d5684286045a9e46030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d6e15cb84627197f8fef12b52585a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69c1348b4b31478439e196112a5f0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd42501a2f9ab4b36822ba2b8617ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea39bc6fee9a7891c3d5b8c1e5815b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7306deef7da1876a03e2a140b14da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f9129acf52381a5e12bd76c114e2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf0d170d936f8f2e2b9b81c08f445b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b82c7273d151b0818bdb54fc6acf2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acfc2db069ea62f924d8528027b4a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58432f2bdfb8af7f821ed00f09c9a04040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e6d1e1ca53091877614ca67f3307041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379b79794e53ed2dcd0f351fe18f6e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ac7b71a693d70e4c578c31f6407f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ca763b7cae320cdd30fcbbed7208744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486e65260747d119a35a474550dd2e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569529c0be92c3043d2e3d357eb8c4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dac947e3211530e0e027f7dab555f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279769aaeb447c18ed78b0d981b6920648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dd7d3d2b44052b705e42af0cc688349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802bb75136e2549ba61ef3a0f3b72db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca0f57709451283ab2b0fa535cac3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266511b67125a29a6a937ee7658af9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc0578156e22fc07193b004fcd76e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbad75d43d03d7617e8e5ee62f5c8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf7ac5067c51627ccfea34f2a4649255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102df6b22b944a4b0a71eea548595ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99656942e045e75593a2c4921ed5d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6c3b75d8816a27ce7f9fa2c51b00558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d8bfd7d393212d050771c82014c2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab4c9e000e0c258b3ae70319eb5e8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d19bd471489242bd0cb3bbc2faf9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707865e9e20abcf0f640b6462d1593d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f10e1aa185f672225d9d50fbed54263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb9881dabbb8d5fa3ecb9efeef15a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ef9f5f749cf7f8ccd6527e6d439cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54987e65890159c5edd87d88f9cc4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd76b87f08212b068d1a603fcd87a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eb0a6694887042dc9e502ee529c5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d169a00ceba5cc6d0ee665091bf5d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977f6d6b92e5bd43211900cddb7b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097e955c3fe4cf3abff0557060be88e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bed0efbd278a5531af027eab89f81172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50478f9e5dc1c82686c8e6160a59e96c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be1c1a3d6a1e2d4dfc47db40f0e7ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f9b1b82d790f4c05c52b8e63e25fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4310ce85a6f7a860cfe2262f5219ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b33859f1b5b35b60c25df53afa5d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c0aed4a1eaf3ba388606f6c52df0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b4073d18464c844ae8ca6970eaf9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a3f203ef27dab2ead1c5267c3ba4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00155bc07af5ad8727be85901ae3e0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97840e402771717b047459f75f19c91682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafc06e2bfbd76ae36aaf5aeaab1a2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dd97dc3dd0bf276ca4edc76a5c0e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08281a3053ca3de2f2a1cec4e7858985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da9c8a8d9b732c587d582003607c3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c041f2f8b0998189bc9c13acfc02a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546359754f3cbc50ff9e4c69d8eeba4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8721b1b032b02dcc9d46b9fc63307589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db9089074681723672f8bc01728d9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891064cc7e09a6e4d63c9fc7ab50a6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cefa8e8bb24fac047caafd9e9febe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbdb18f3e9de40f5ae6919a8f29c8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26f8c91610643736caa1726590009094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994013d3dbbf33e7b5f269d3a9a3b52d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bd9767e2987a85e2934f625f3fdca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c030bf560408dd67dfb537369f00e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae06994ed0314962fdcc95d1698aa1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245279f9ff92274e3f4b1ac67800f11499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b351856f6f5fd4955020c8b8b226dff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ede9b0150813f79f27b582bbc6560101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d6400d7024149a1d9dd764bfe8b49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c019ba7707968a337b7ab22e16697103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b824579c01f2f59bf8934d4aef91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce035629368b8b49fd866fc3c7793bab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b081f5d8aa4f08159721d563b40a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e530360775a4b2d9ad4563cf48007be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a3f81f58aa3668ee9027d08ee3892108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2101df4db87302df20ba9e54320f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f42b0d50ec8d5ea878fae3be97db2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb269f80a5ed72623541234e8971c249111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158e07fa1c23e59f11259146be10d04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf5da1953394e0295a19862b0f2417113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa229f18c012a4bb2fdf750ec632a03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cff8c1c63c271b8c19160d02a8c65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c8a217cc06e5870c0c70aa0141243116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefcb238c8414efadba0ee582f70b5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f07d7ca29b2e6e450fd56aeda2eb6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6057996cc73a58020a811bf4d96f327119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2e4371268d6497a3c6ee872e2efe0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46b5a5530eafb939880f4ad0b9ecef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d55edb9a4626cff825f3605a462f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593761a58d00709ee793b2ce44988f95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35054745a6f6fea6d6db5205e3c4b616124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e68842acc2ac7241ef896f1a834692125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2ceb56dc72ea21fdfcf4d962ff2e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd869b8390000bd348f91e4e34397ecc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd0b187b7cb82a5e067bf3df45395d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6e4fd7b5f72989d0c42db7a525db5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ab31c03c8b4f0c65c76795168685e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222db0ec29e06fa48b45210e0afeb91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d974ad31d2cd0e4dff03e848c54b2a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8e7db6ecafc6a05f0524a7dd224e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622bc55c00cbd386866ac88bfb66688134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaee6bb05cf1e91252cad3ae801f547135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9db198dc1d3805a6e6fdb42f66f3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439ffd5d797f29988dffbb18dcfc1d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caf5fee6b67fa69847feba2bb69807138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05140bc63212bcaf481d6bf8703a4e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64164fc1196ca48d8252d0dceb5c07c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3e7c248b60f633145be1f947c14a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3c7074b13eb437239032d37c213d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c1cea145271dc7905e378c5f47a12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ff351642f7815d9d4341ec2c69cc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46264410fe771b4c67e19fe310614134145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e071cbe1eae5a9d6aef2f0d255e00e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77017498e2ce73930cf811a07541e4d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b767c68d1869825d219e3829abe24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0b30b48c3c3f6ef7165520fa50703149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d64e500d52b7b921c65989884e5fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974afe02a8b389bcc86d843cf147b656151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8606a6de282bd952dbfc6198e774ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99130d2005032df0802b0d2354222501153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370d4f6abd19c41e92492bed98f51fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821c2304620f938b85f290a99a465a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7febd727daf6eadf7d2cf378c5339ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2b3c9050f4f919d8933deb0cbc980157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf0303351c412097a068585382ee7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b58362cf4dd93c4a7de5027fa4b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845239696025672498a71d5d8da0790160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af9cb8959baf2f5fa41ac4b75dede9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ba288bda1c13648963a6a04a33e35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bfcf28093f051be2837bfd531c512163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266014cba3a0f72d6672269b55f2b7fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c903a6c3b4275ac4eacbb2fb7f7824165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3a625fe5e5169d67603b3a81b5643166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efcf0040907017cd8e466897ebc91e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cb5091da5e31db7a7e54f2dd4763d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a906b0e64bdc326f1e6ec29d5e5451169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784ac37e8b058e26b66acd9f7ab1914170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9a487dc8c2a5f05b60c6bac0ee415171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd6614caf7848368567a681ee4adc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f05778e6444a0054205953d0000e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625e239903e4f5a2eeb5d177b7f8f47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d1363efa5738f82d74e69423b47da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b397cc2ba8b9ea1fa5e6cfa8c7cda1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d91f16c2838ab2cacd5062b5604085177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a741af04d186068adedc7d481c6f00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151b897788443178d55f8f67128d06e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc6c3b95385861e927c4caafde75b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daea33737853505950af2b9a34afb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f125bc9b37f1cbdf921195a96dfa80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cda923ae58a1a7db1d3c2fcd01ddb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bdb0fc2a944c0c595f2bc5cd5a8f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de1b2055e81bd23471bab697d789d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d13921a66e36d50a462258cf8b580e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ace00c1584b689dc0c7ac1bff9b96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd670d9cf82873a401c7b657d15309188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1a700d69905f94407f9fa8bd02bae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b4806abb72a5e54ac13824f652969190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32eb15cb3e10b2bdd036c39857754c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5d993835f27d6e1e60d7d98893276192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fadbf48897c4e7a84c693a0c7f5f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a9c79dcebc9eced82ef28615f7dff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936395cc1f7ed7e10c7c442e59f15abe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea37fd9f430730978304293db233a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dd418b8f7b7314dda5ef07817005d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0961d1c06a71f34b3bb8ee392f310a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d00c07603c35ddc5f4def053c4c82c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef14bc09034ce6081a31b3dfe5c8c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d330936d2be94f1cfb04a54a27781201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574634726a6e063ee98cbd46e4b22f74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384be83bf09a9dc3b4fd6177a575305203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fd3db1ee69afa08225160b03927d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fd7d0e02e24ff58c02aa4e025ad02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a1aff57444ce81635e3ec259af9fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d40726f1f051c8ce4f2b67147c207207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbd5a906f14848a1e386cc1d480fc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb3c44aa4dfd95bd91c39f3492b0ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955571cf7aa23f080a72c640a5ab5a7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ff5ad6fc9236e6c54691a112af7be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e6385e3ba679db859d4986abd8d93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38760caef3555c416b888f5514d95d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9df5efdd747c9d060eb692e75acc32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c13c78fc7fb6693584b58abf6d7ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbd7468a44a29baf420bcb702cfb6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d434859010397ada52234f8690f589217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7face32cb9121bcf86daf5e2f7b51d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ec1ff93db7f9fecc52da22986ea27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d5816e87ab4af48dce0fea2a3a415220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f9d8d64e0436ed9a44b545f47adb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985196f97fc0cb5edf37803ad5ae7fe7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbf67920b4819e4378910dca133d5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e0d18aab6c2823b5e1095e340d72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29e0b56bcd71d59a189b5a1669745b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02c90831debd04ced64e2a8177934d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ca4e2e1c7d8247cf9b7abf092479227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a9c2408ef7edd498dab9ce4d6530228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636a04488e43d39016c4a2ce6403753229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c24e73dbf32020022661728306ef3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c5034d7f9cc8955d3d798eae57317231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcd4e7a342a0f38c2d663798028f3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b4e92cd4de5cb86e7bb8c3cab5c04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a5f837779c54527e9770d6147a791234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0112df22eb4e29a2f1c7b4293acf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa48d13d24be454da3c10eec089dec7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7fed9bc7d386516fc4d8348bedb5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62d8cfc4fbf280e0634913a4b89ec0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114be2865cab4d9a07af19390bef7ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19ab0a623dbe97f416b9db6ae1eb7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df792abfdc56c1fe67255d985644b941241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90f16d1924188f17ae2f3ce8ff9838242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31804afec17fb5401b8a9f0bbb4a457a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cbf12394df1daeb6e0a954a7a6590244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327e52fc3e232e52c2ceb0231b4376a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ee316ac10544be12d27ca64278a29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8406b7c4b531f81505172aeb5f4f44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a000232a8150d1cc7ad230957ea710c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac0c1cb870dae2eb33594b3e647871249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79da4950d10e993d2f9901cd09a175e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8fb46efd33b3175c838497b2a9f39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a21617e1908db68f2ab80e78c509e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a486748228ec94c457aa832437b87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393299bdc1fad6c2c2e2efaf09b736b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b5f1aaf7f9eb900b50f0669315a90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aeeaec5dfea71182063ff8c3ef46b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b76357e948600a6abca9f073a6b60d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b495b601ebb2c848a61f16f74a09f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14693d92ead3e6e5e388fdd19fd6890f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359b862e710579e57e70c7c8b9b16b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac086317d7f2091cd2ed5f20386b8bd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae71ddecd765cabd81d11249857081262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86af41ad581b3faacdbdc5b9cd7106a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f8ea2b2a799989f50179215b9d05d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bc2321738600c69a7d6449b06e1b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5c907ad93926136eca26fb87c3a4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bd848101ab8967df7926625cceb10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac8aac1775ecc3a3448fc223cb9ec1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf3df550653724f0c2196af1ffb45b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d23b81bbf3782450fedb4356be933270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e041ef97ff305a44258557c13d8f63f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a25081955ec1c4242fd90e4d878064272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb70f7dbe1ec904c6ed4c3b9e519a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec2647c398dd4d9d6679bca79c4049274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c469306864cad9f9536662b8d6f70a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc0d7cae6a0e7ec7cbbc32e9993dd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8a913c6d4c178dad09e24de840374277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183e61695c39e150e657f65abbdc79f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3fad7c3baf240e1a4f0b042cbec59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a1f096d88e890db407b1c1fa76468280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb348bf7e086aeae282d5c539092e39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388162642f58b468d1ea130c34055714282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39977380188bf7aef34f94159ae0826e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61dde57f95218554051bfa29fccc47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dae151cab50c7f7f4193d90098838285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c03a406b175b116b59604a603ff503286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf49c5b6e3565db41f5e78637e4ced4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36ab1176b4298d54c5e49a8730c9ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ba01744ae85f3087d11f6f392e9c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de38d566cd9abe44a6719c119102007290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e310bc9bb7ab0c91dbc9b3e620b63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e963cb3339eb186334a5a8f23ece9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9664b86a5d4412738e1433dcc1971293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87784daffbb1220da2a52fd81a976887294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806739ae8356be360d5e0ba88e8d72b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d128e4e0eea7086d42c8f17e5635e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdd0fc204fb4d3cfd7beafd6ba44b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6edc92d9e8b41dd274446b6ac9e80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fcd773fb10fb462b30fac20de423e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94986ba157de5e6215098d8e0cac7388300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed573c235d6b08dfbd21304c06b89df6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47936c02bc067b245ee090556aa4f824302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35693f017c5160570732aeac4821ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d456f68f7916507bc824a871aec9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8065d4b56e35fd26be00fffacdf1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a120dcae6dc517646f742f77f91132f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edcc5d7fe134670df5213d4911792e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec27c3e57b8af128b5b0f5c42d472bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da05aac98749e3b2f952983e8c661d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8d642115135deae410a662c570290310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0963190b721f531523929e2f8b7f18d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad73f683bac051ca160ff289c70237312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c06c6ada2fada1db33466c0186d70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517899efa510e278753d13b7683e815b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9060a165214eb352aba964ef6ffb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45c5e5e75f549ee7198e53ccc5944a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9efefe1af02913bc8ef25e4e9ddf33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9e800acb7ababd42941d757e65001318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4e3c9b03ca84a54d09295044eab07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40e3a20d9e6f95319454ed4672550b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fa55ebbc54e13f0987a4ce6c0a30e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c82830cbac6b158a50b2fbfef5b03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8b2a657532241a6c1dd39925dca08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92f77c94f9308a9b7711a93b19f43f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8765f50344501ee57b8fee73eebe1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67f37807dbaae99c86702c198af4b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f97daa143a257f894d61da63aec06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d542c6396d12f036469d1e011b98a15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1903a3f5b4f20c8c238d18cab10f11f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc9a994f6bc8dd79e1ca0b8f9ae440330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c3d62e164b90327e545dddae17006331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50f9d95df1eb9e70fffff5792e6ca3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c1980ea9cd89a8cd6cb09ae0c110b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2893d3201d79f13855ab31539c874be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb652b19190fe99682dc31ff4a3318335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158ca92053fd004c9b1038aeb3b95ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c0df6603d1a78e504aa84aa4dc4e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15caf5a09ae3ecb5e7187ce71befaf2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa71713c0182c66ebd75edf310671b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cd543e045baad7d92bf83c0b043e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8ab82c42aa33c8eaa7c4042506ce1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56073cdc42ffb5ac5d7628550fac72bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84e2e916b01aed1f7bad418158f12a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0610ec72fcb188cc5c4476ea5183492344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ec43c3ce5a3fda98cc1059cd40f01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6abdbd4745b214ef3099d1ca08263346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5094b1022045ff17ae9e1e7e3d31d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a07a68bfcad560f528af309c3b8a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144cfd5056ed6709d8394923a155876349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9227c42cfdf4f42d5bfd3dc62f5642d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac3c9e23c3b94d36e01e696e7df81a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad022d52396a428bd887633b8ada9105352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cf93dcd9717415348dfe4b9fc8300353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aadb84c9f764de4df7d411c62afc4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7991cb54300746deacd42cb394563f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd1fa6e8e6000d2fe8cbb2b48477a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2435688e645272b016865e8ed6db9b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ff5c79fa813eff411f0230f34f07f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfd7f0c766f53defb918f0a4a6f818359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd1af13ca7ff21f504a1d83a057f18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b571f93ec6424045e6dee5653c782d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe24252f8c9f491723aa8841b8e50a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878eedf49e194885585afea04b29976363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8c4669e6f50658bad80097ddae4cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e205bd569edb797796ff5638b7a15b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b5ab7e34615439ea3c9b3946ac645366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e35eceab0f5a2e4f12ef748dab0f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0068471cd8b66b00474d67e249949bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e49631d935bda41bd1f624d5813878369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ebdca602c3fdae0ab87bdc0d8b033370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf02127c54e6516eac46162069faeb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ac35041842825823e81107d56d644372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bfee370662e439981e78b962c7035373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e40558b683cc1559b9db6a986cb7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ded323295195f2b525607f24b9f69b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a75b9d4da92318103d077e4a806d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015ec0130ed12fbbb9ec9c29cafcdba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b4385e56d585db8306e66627d2f47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133cd37b6b301ec7c1684ebb78b4446379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdd78f6ebb3983ae9d72fcd50adaed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118ea9a911a1d1b58f159a7ef17ccf8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884796e5e571e623ff2b18aaa86b7c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d04387a939212cac94979bb908f49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89440bdc944ee277fbe23dd6cb5ecb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d007425d356689daff019895f484d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812d39824d539307c833ef5b5a0f8fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b7d9c093941ca3ad3130af9e32f74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a13ab46badf3aed8f693a6ed9e2da1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8dd25c8db3e63a96322b26b1db21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f50c8e47bb2810e4fb9137b56a3ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faeb229b977341e685f8d1d60228fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81208742381b674ddb84313974ec02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919ff136f6b6967e6b415e10b238cc3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea61448c0b78e997cc5fc9e72703cd6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974176453ef340a81c085374996467cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff58e328584af096b129b4561a4998396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0c4800dd0c7a75997203a28d687ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e04164f541503461ced03be5cf6442398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cdeed179ea9b7f4b93c0fb95dd8cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec804294581fe88b72892537ba4a5cdb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e6bc52c1da8e525eed89a2531d788401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87447ed2a65d54437bbaf5a2f0443bb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ff85057ccf74480c4ca8265a83a28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2207e35953458734f428690a6ea551b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbb4fc1cd5b5b06eb22b4c3a0623c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b02d6768388954f4a66ce1611d74e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40771ae2a3834d73f222897115d64989407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bb868fd34fdf6f64c431b4d7cf801408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fca1ca7f894b27bdf70b789d5bf72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699e2de8b3b59537fcb668223c12e25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99d6df615ad3c26211adddc117a638411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b198f143b6524061b8625a4dcf676412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9ffaa991faf4e9f61c2d035ba3ee8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1f9fa4d7aeb1f07dc2ff76e7ff3c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7a32d7c5b25f008e53450cd371612415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0435c95ec7ccb4707bedd9f5c815c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd71dd81138b414d0d9b8b82cb92284417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57634e6c3d3fb8901fb996499605e0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ed88d1f1bc6aae0cb6bbb7c5d349c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61378cb59bb1b111a6ded060706d97e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073c55e4bbc83f8171214e70d71efa1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c698e6e47624c3e92e1e9a5946ab15422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21483f507fd13bd481f1ab8ccf06d0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a680977e1e29a36253badf2c1030f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e7cf8746b9dbe6d5e2e2a9b2b4b4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d777e7ce2fafa969ff1ed1034686a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737064e244b25eadac2230005de81f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c328dc3176d0b4cf39f2f4c9ada3b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c25a3f225d9f16e26888e4a10990ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e2dcc5f92ccf2b8df40a967777e9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea26461420d4fba0e2d39da190925a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb23491f547032e67f6c963f488651c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220916abe10d1f9726e67fd7b3ecfbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0406435fa0770b2278a78eaf8c8a9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d84094f6456d6c557484fcebf82d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a28a723939807d6ad9259df29cad13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1c4630eb618e578e34d528253ae7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c23e0af539abf7c1cf07f59b667af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d56f3ec6654f01d56e69ca706c04f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2523dcb5ccb2d4b55b55874e52a8615440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a899aa3deb9e6e32a59a6d225b0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea36cb6c33e52d03987345192c366b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d86a8b5e0a166bfa73fc49665018d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb4bfad024fea5506ac42b7db589e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78647a396f3a17784919ce08017dad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cdf9af743f192f2a80abeda320217446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1d7fd3f98cc1edd1bcb19e8affbee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb530d9fd9f010ee454c766298ba2d01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5833f8c6b024c716184401c9a22cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b7b50d45aa5fc640d2497a2f79f89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4573673f53f296f6eee60eddae654fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274db87cf90177c19fefdaaed8193eff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac143add2932892b8463a5cea5020453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ba453981f0fdf28d063c7cb91baf1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71672a6112f24e7040a3af4648cc09e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23330dfccc469c0cca25a5048f47cea0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111b71e8f086934d3e3b5c0a0e5a3f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0617b5c2485082f98b46249ac4e073a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d667d591f1df765e963e15e1d8491d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852fb0b48b3f3be14bb102ba3207a80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f46834e8d8e02274e6f9408f2e6dd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74649c6007f90b4ece85921462faab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7da8bab413f1fa591248e526d0ebdb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7575812293c10a9bb1b29fa530bd9ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551b5cf1da3b65b5f9253292f249d4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf3000222f4737788345be84671292466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9665482b984c03f44d42a3ea618564467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d24231026d1a13adc2c53ab77e101468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946e00ae0b4a15913a9d2829198a663469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed489157789db3b9a249d58dfbeccc4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27275dd754eee5c07fe1c94c6d7af293471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c4c5c1dda97a1a7fa0dcdd89821ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f8d4abdd1331e1d03ac1e80ebe897473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668ede6852d74ae1eda0c40d0cd0a4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6666c161115fb92bba4acd50c3d1ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7b90b08a040e325ef4feba7a73964476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e2dfd56a321c33295c403e79fdbf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c893b57175621170b6d948244655a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d750340fe75c7fbc8a05f556c0143479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c44533a4e68601a32047b28b0c8554480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933562d131fecdde797cc8c0b5dc256f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec540d636b925ecc9c26a6b3c45332b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ec097c059e714de51ebb4d99b23ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a80093186c8284d29552fae7ef62e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b60e67113a4ab5f60a794be244d49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c43a77b7242137c6e470f39a8ffde486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60036de35b3c01f73f40c796b12296487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02801e4ef7aaddc99eb6f6a2295d57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3929dead7e822fca657eddafed00173489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f064dc6d325542e061b8edb26d904490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472b3066a372b1f32d2c68d749d832c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4123ee24b12848a27f3dcea531f901492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355239f89824f790bd4ccfbc8ff5813493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9e870570cc8b1baa1f9d766cefd89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506992ce47b09eb42a79617b623c309d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f6e1f6d110da6c0b5fe93e0130c1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11a0677ecdcd60b1232f007062ca3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7732b50704ed080442c99d2822dc04e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924eea63fe86515e3b9d399b90e052a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cb2cd37edfe522317cf6ef8f997f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662706bb0e2c9b972674f607c4c932a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d0bf0b4e32471a8e36c9858a67e3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14089546ad38cd56cc7819d48989771503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094204a7a200d26b046052271ca1f759504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512aa0ce56d115bbfbd5db723ba6206505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072693cddeb326fedd8dcd66906e447506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280dd815d705f5d76c3c3593093865a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09407780dc7e589f6aa135948fd3c50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ebd7289f7ead38e26d2b2b1afe2af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af723e40d6ec90b9a5ea02eb71deef0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58485ff019ae119c96eaab8948715db1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892298996da3381fc6aaa792bffb85d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283d686dd265728cab7aa255d69d71a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7232b822a11f29e6d889c05c86142ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfd251d7c88458ab62aa3be94f4cb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4094201098c77df6fc44cebc9a16e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2867537919cec209e05973c11f11b34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd398e6f58525ffd65a92dadfbb8e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acb36e4004289760ca781774a70a1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274181412dfe9513ba1722d9d272f01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed34367c35f5844bad1c974bb699806521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b48e5e7b212d225cf1b76c6d65fde522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd64df017b2c744b6fa39021cb6fac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9310a39f07afc82ea70abef8ec39468524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e649097b6b52e368cbfd083bb888f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47e18afb68de8ef4135aa8ae22ca53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b83ffca72c97fa20dd521ad1ef6e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfe87b33336c57afdb2a87782cf14c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb3a39398f46167cc56852de73358c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603e4bef433f66214b11df5715e025a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c73a7435c294030dfa69c2b3b63ee9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af8f4441a7b5d97db2c2ae12f2e788532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224f5e6f0cb12437f58c07bf937688b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32222b89efeb37ab3f7bdbf6cf94bfee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6a390cf7257b06f838a77ef51c552535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b24a6adfe0d8ce62ee2c70a54b8a97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d4f8ee6f1d1d32b9cecd42a4277d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5788f5d1fc453c5bdc3f7b6023333538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe883d40dded0e6655e8277f1cd5597539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcddd01a8e9a4a39342b13ed0b05b51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc21718b8926688fc78cee68cb6100541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e550f61d063927d17e1224b0124aad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8011f143cddd436784c6224d6afb2f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c04d3f47b05ef3a04046d0900adfe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0414e6f666c4118784ba7ee35618aa6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718727fa17a5b7f8039445d7c7eac840546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5f22c254151ec4b46b61e94a104cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be8b91df38a915e4b418a58727df0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fd182e2cbc8050c7acf601075b545549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ba66ff0a4d8dfa7e6c2f61407a988550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27effbe6e6aa16231ef4599012a05456551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028932e35481d68edcca7816d130ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f643c8b216891b336fee0ead8463957553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd84b6897ee2646ab17f6761768504d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb42de0631aba91b7196bbdef242d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ede4f6df0cf81a778bafcbb18f682a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcfa966f1f4f1c77b5d73acaa49d93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce7c180696d222885dddc700b13827558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1ccb710e1382543e7aa0caee86337559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ca21146eae47ebd0275d515f3983f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e123f30cda8aed567e6a3d95365acd7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94da39cd96b38e9e6b2076607629f83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b37a93e52662df5987df40ae33f5d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b772217262c17c0d454bf88514013b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc247ca64b19e5b7a02d0e42a26c4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cdf677e5027c3f2f1ae82d7b29922566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51934a08160bef97c3ba0110c0b1e53d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86eacf3da669eaa3f271395cd31e9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eee87cddfe63af0b830bd2cbe6980569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7f24d57e122d40a7bbe8596804f98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ef64e34cefa1802f3aea6bbc6ad6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771609e7f38840fc3f5ca92af920def6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d36cc108eff23bb35bf18481ba176573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949086dea23625cf82814c469ca7ee5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2de4377e55e73f89c9ec3e11b2f2c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2b7e71be272073574a87d436f1198576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724322a4e6b60d44c39fd148f63887bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef05933ef9f7decc5bd773ff793c5e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7fe7c83e43d87446edb7de1fff142579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6207d27cf94016848c4c54671065291580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aec9c9da9eecc63a12c7aad710b2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb616162c341c9fbf4f0c7e8900eadea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bca07badda8d945e38a8a5672f1f2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce6d1162dc26e131a27e73ba0091fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56164f59f871d9c7522ea499a4ce3e7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a958e011472750d594aaba9821800586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e6ae2c07d7e688a559e681c199d44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b63964f47cc95ab8e4b464d22621d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ce0f7c21c4636bf80dac86d3a3665589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3e1f7100026ab1e4f15ba8b766a5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcca56cc07f41883be0a7430ab86ea5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be2863db050d46a3791b028aa62762592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e256849e593a6283cad50d3cbc2b66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c11174b9174a30326a105d8e8aac92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aae89d0b8cb6ab8488e95ebb2a2b78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335fd883526c5649283274fd27a3817596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb632a84acaa5ed8dcd86e48d7cc795d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3727cd783d8daeb8259d41537dfa7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e26067fbeeccfd07dc2dc9d0539d4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e87be20118fba9b967ae7be10110b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e92368214ead56129cee4b2082491601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccd8d0420468fcd12270fd3429635d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359a57be3d79d3918de6deec9f81c40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a544774d45de9d2b0234bfba80ac3c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c0eb9696e325adc699ed31a7b4e1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f99e7e7af544d09180cacaccbcb308606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef18b1480fb812080a58629f38c7562607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f131a98a6cf6d60f54ab12ec98e838608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d29337431f5902ce7a6ac028055657609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0c512cd0d6c0ea2dfef58c7ce8a9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356e7b024160ce6046b5044fdcb0806611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cff12f614ecdd73b6a9160e27d0f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52644089dd754c0c94cbe24290592196613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1bce9f32607e024a6b9217a078237614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cd051002b29f07263cc547773ce22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c21edbdffc82e13562e8aadd053d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cbf82d2f8d55e3661ecd56c3915f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1e01d3c368c562833d38cf64dc83e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4169e2cf912061a8c983e880ef68f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93224a21c31bf329b27a528cdd2b36c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525043194051389041ef14d62f085a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2072cfe4961d56e8ae309c5ff9764622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a46a7e6cb0f6545c6155e8c2489eb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309869ef544c2261e6ae59150978da44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d549ef352fa687d02b0bc2f758ddcdb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64b2ddd98518989162a4ede775666b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde682415334c2abc9320d5e3b81caf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b1aa38e828e9ac646d3627547530c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c0840beebd90f57ca4136166926e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36713368aee47736c72fcc4f7f54e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2995e811c7a5e37ab7903f0fdde49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed73f7d0aa0b39deb3322d99a5a103d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ceeb6e9e95d7cca1e2e80d06f1af0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4c52770656915e97e8392ee5a0603634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070f5054aa269bbe1bfc17ba8cb4a74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966486b509cc5b8dc56baa8852a13d9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4afac7576cfef4f7e2a2eb92f58445637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e6bf814bcab6584cd9bf20b8f4c05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592de35a4562b185bee4d0871995f2d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba5dca20e03e37aa5e26ef65b03723640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76304cfc4a09376b76579cf08bee3980641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a7a17e2e6417c02019d3bf4e3cbff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0a85fb3def4445a4dcae327b6f9ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60ac441003fa26455bf969d4f64b2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d0a3d5d2ef58cb5e70b30eec705d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86eb314b3a228d1bed32c0dce04d2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc7bc0e7231ef4db60602c6ca7f2bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304193d10345175d030e5740a0bfb21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e325c157d1d39bc1c0b7759266c645649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cf695dec54f4e71305037df20f2fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa634b5a2d1143cb077d3cef6dfe87a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8bb9c53a3b1e1fe5fe4ade98ae5c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eb968d7f338fe000004a537708e95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6c480475bea16dfcae47604ce7fdb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb7aea4edb2a89c7de943ad202f5b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834ba3bf4979640b0f0612c1b2818fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b9939e3d1ffcaf7163fea4177071c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec400f9cd8b72f3e35be64bfe0c683658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e54312afae02f85774ec9e78303649659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5216bd5aefa3304781b207fd954d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bcff15244f53c51434596aa240902661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5637f39b3131d6b0848281bca461fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea9b51afdf31195828a5d5deaa4fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17098d26b8d3e90d413e6ee84fc5a20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe88a6e2e02c01d1d787aa1653d708d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56db6b1c425d330e1596512aba93601666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e5cc0ed7235b5a7d143e365b74d3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde31c162ad39695abd59cd932015eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3d52e8ec3f77acc18129c47dfd9c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164e9880ff697604de0cd88ab60f8d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e353125200ed3d3d299452a1d4870671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045d2bff598114b97e4a98856682956672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d695d20a0b2f219074f3e4e2150b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e2bb13ceca75b4ffc75d64da41147674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e06f1268c02a47aa289467b40d0a40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c66fa868dcc0bfb1ecf3543504fa1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715bcc53ef25082af2e252b28cdfa44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604f0a8f8af559a05d4da30bb7b8a51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ac3b4f8f01543bb0e7ccadf9f3a1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f5d312a17262f546b07a70dc7b0e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43998068e3c13adba6b50549fe7de89c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21280ead69f0aa744be7a5e8ec22287b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50074aeeeda73f3322cbb8a8cc4c8cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9d477dbcb798636b33196e56897a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4315910d4e33a45e11dd43005e2fe2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274b9859dc04d9ee52c1206871afe72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ab133461fa5039ee448800e4a49d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62854225c85ba9cf1697613c0311e48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235d032d0d93fc387a0ff6e4ec9929d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66139bc4fbddbba316d1e039f0ea0215690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f94db4cc43b60dc416e8e9bbd7640691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dafd89a7bcb50401bf3c228ac085c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0e2dd086c7636bae7b0294f91c6b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fe6bdb18b48ba7c4c91201a3ccebb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b96800551556381a575b06cf11456695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce8fb5e9fff8d67625ba8a4a914754696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8ddbe830e71ae547babc61f778e11697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9539f16e043ceee53724a7f384f4b35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e52ed758e71e5bf34639cb9aa651b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d88cbc014fbb257c0cfd9993ad363700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361c891e01f71ddd31c3c3b35fc3bd4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7d0a523739ead64e3b8e3ccea28ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d2e7dcca79b5ce3d1220986cc5ea4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31a1a3c094a3cb99df6713fb9084d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20406876bc1e9536283f56603f35ac7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32a242cef9b339532345ff3f4c1d29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1523cd035a97820f873990e178e7df5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee95422eba37887e4dcb26ae71f5c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64414d4ca65021bada4fa87f61c23e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d839dda833948cc4db7f7838dca785b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2089a4824344b29ef758cefb303d65c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe430c7e3fbb61608d28336a24a00e61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d4e4937e3058fd9b9b6a018bab6df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5485120ddfb7a1bce9c3454bb879d8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce208e5ec9532e925f12443a3988e98d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062d423ec3c01c7a7c6f6a40a75069c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dee12124cfab9abbe11da77683683717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aa66fc76a837d08121b96a4e4431f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adee0d066155e03f60b6e669eac972719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a344aa106a8fb0ec59623e0db72df53720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb7da7285b5847b62945234e4f340e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d979ed895432865d2abfe50a8f4197d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307beca149ad66f44384123556991893723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdb0b1b221df4a8f4ad5a551b3c726724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c10e9afea25219634448ecac9f9866725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc3900bd2793faac31888272048e42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da50b7b23aecd4b9357e1151128f513727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502e5973e828cb0fc45903a531ff6f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2c0a516367a62a671d3109595b6e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571a978a3c9e2818bce7fc8d970b1bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d9463d64b763497fe21b90771b6ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadd8f0a69b87cc3aaa0e7933029017732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbb37fb317333eb91daf7c24263fd1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135dcabb90d1b507a8bc41c87fc32f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1ee6c18e117281cce6f3dc1763e04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b90e73a5954f0c7ac91f85cf8931bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40170a89604620f4a130658ae420a38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3949445ec4948387f2ce5c799db9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740eacea8befdc63735fdbd41443bf8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5793844aefd72680c28512d2da4091c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2ccf05507d467c6ecda0c948324b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6e2abb2fd9da38af1ffb36b577127742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f722c573e891edc6ccf5dce01641f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c56864a2185a5bd4f821676b75438c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2bce7ae25919d7ee706c5626cc2da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023c01b03e8b9b03eb36c6990fb2947746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b42fde7b90e2b0ac073e6221d28561747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bd776be32058cdfd71119992ab30e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaceee6c31fd1975f46f820fa2c3664749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c52d7b935c01bf1906acb9f7a04bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7b4e0def0a0854fa0e5dc7d5aee88751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695322717acce390e0d655673482383d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51cb1d41626df4e6be23b14cf6d4c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502bc8dc6549c0c62cbb64cf2643a36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e17f856dfdd14cc2ff61aad57dc5fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220614d1b549cadad4d62636ad92135756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294ef79593ec04e77592e6b075a38f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96bdce915f114bde4db28bda05a398758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b0ad9b4b9cdd6d15f9d816b143b2c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>