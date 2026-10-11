--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438335d105a03d47ddbe1f3742468901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c97d56aae01cb0eea66049d8b6ad6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a89a5d6569374c9345043b46aeac83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739f369b70512a735fadddd2d82a1524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37819eab496fdd1138f7d10bc22eb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2613a71461cea74e509ac752c3c7886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39643f0ecbec283c690be66e98f8a1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310aac7b9e7cfa29806150df64c39498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634a6179727741e7838773fc41e0add9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40626202d16843c9e5f504ebbcdde00110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e298021a51cdf32f0444361983b5d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e530eb28f96015028ca8d4370e0946a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4528e1b06e5f99a0fe782066cfaf86f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e5c18b843d641c8f996f001d7d17d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c0cf93d065fea9ec4cf3e6c84942b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b99be98a3943963b92f5674bf14cba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efffba4293d7dec456c27792550b1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63bb319806f54e7c5d60674f739ada18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0d4f44f5dff8eff78232a1525bca719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4ad89bb1f777e1e3c7d4c4c8feac120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8681602d0619a37c53d8d76f4c88fc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d123302f766b472591d62b12c1b2c6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa09f845a29e1d0ef4e2800cacebe6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde0a31381cee5b28c8780eceeeae2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20995e7605b20d3563c7197d6d8f445f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f8ecedbd1d41dc5e39f305c0ee2ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf026522beeb1de0fa157632631a426527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746cb70d27980b578248be98be9247928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ccc86f2d92f15bbc9a82b29e6da3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd2810aa823a484bd96ebdd838ba1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010d69e4681a35f05f3f518fd5dc53d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a089122a51dfe1111cb2ef6568fc24932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d795c45494db093637a0cce54021f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a42ec43a889839ded8569001b0bcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea88a8f421be8cf2b2e480008e3ea5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb9c94e485cf21fd7653b0d541f7f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4497f29251a1806e0005b9273638637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf2d5b34e8d7840b229dab6c1c138a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41283b51615ad2125fe9fffd6f1c36d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac1244337463e6e6058c828da54fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179c4fa3dbdab75053fc62f90621f7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8df949a51f6e2224a46db06db5a64f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12152bb4496d61342297165bdf45d7c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea250fbfe5ec0723a467c5ee72840e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86862a227c26b5b8fcf0078ee8d721745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ecf5a2f264a4088fc9d4b1ac1aab346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fee2d4d7fa6cd10471a96f636f1a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e927cc970b8c3d412e9c24737fa19048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728cbd7ec400e9ffb01a54942af5c7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2dfd8a6134d2f9b34a35c33cbbb4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a3bebd221f0528f7a77f73884fef451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f620827ba30bfec94a1b2c0647635c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6dbfe23bb05b9c4f16194744c000c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cfdb2ffee253f56cdb6a6f491565554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d61891bf630923dc74324f5894fdb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313385b1d00842a6eb6564fd7ba9a5a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85379cfb669fd8ae87ad5d0572f5cea457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1f48ed5e93794d6bafb9b4a9ef85158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803be10a0d2c36ef6c3f28c7028575a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752bf733c04c1a32b605c4a2b25c1a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3d1f00acf593c91aaf6848cdf29f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc68ea07e5b7097d29e0ce4129f99862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a44d1268e93b3e2f498610e1447ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237b39c3ef5947338fa2228bfdc1da364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb44cb7ea33993003928b5aabf747b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a060e11270ca41e9d181ce5fc15f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbbc8491f25566ae222c484e694ca967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c140271fa20e30446667ba28d5d8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e107b2d3efaa8004449879f3606e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dce7171d087d60e3a55d688755c9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff74d4981bc5e2b2a30cf36d227c3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae100d22f39a336a07d0684cc7f65fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69100789530341fc3c8d9d989e845c7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e1aea45d12f1f9a852434bd8fdaa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501be4354911097d33929bdf4d7a05f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b3f1efacffaaa061b7dd11c592a4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af3607aebd9b1b509a583559c7720477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341630c62330c7c241876f2fe21b97478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dbc70ccb919de1b543903f2344beb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17985dc4b6323a2cd44fda90e7fc298780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d85742679e1b92772bb3105c28fdbe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d54188f730a79f0e123c46d41ba8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d54728146c33ecf9c7d9469ba59c1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34dfc3aefedcc19366505f899b62fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc5f9c57d39a90ff4b71250642ed7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89751ca95e031bd3858d157c99e7b0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d147623bca7734f5e4fa43990a7c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c391b4882337796ce280f5854ebe588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b002e70c1d567d17b6725bc1ab41e6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9fc6d2f174f8fb91dedc17838530390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5db621b431dad18be6c3726ad47df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004799f20ce4037d888c852d5ad5d6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d49d020446a90bcfd3e264154cae1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1917817b36f317e32b5ac1646ac9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da084839ffb34f225a6d2beef79384795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f09582d686889629ed3be358cb890196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700993a44f874d1d6680ff99ca91a91997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404eb5bc6debf86ecb3a5cfeb5c540a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a10bbc61094056a97d8578b922415899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ff1c3e59a9c172493738329f52e2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a911069282f81e01e90b495d048cc1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae2dfff5ee7a9c8d62c4f1aa049269102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc475f406402ecdebb293e147cfa3384103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e5fab45b1be39474692fe081c91b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7958dcf6c2e0dfc91fae47af7dbeaf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ef46309c456c76f57f60d19e7098d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b512f6b3834c8c349e4b4f12a7028a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d79e659cefa5fa1ad67ea7e96a2410108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd334fe9d707d358792e675efa5070d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bd723dba4ab26c18d6ef99a97eacc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002e97aac192a401bbba413bef141bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d206688194f78f9863418a8d39da8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925c4fa048eabd7a3c66a184153311c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de090d0d41934a32515d9018b3514e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be158ff028763db3930e17a4dfa021e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db1f19146a99da0fa876c408581469116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78590264ea36aa53fba2c1175d019e04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f31295a69a2ac58eb9a8cca2c5607118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbdf7f28163b4c33f0face8e28b47b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc38a89adf7552362183494a11309cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abd28f89f92abef88bc30beb5ba924121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a4a8e07f88f6906925dc685ce4e76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa0415398652250808aa4cdf68a2c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98a0846cf45e730e9c0d070082f409124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6519d19c7577a6a451aaec5d34a060125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b3c69b86a08ba06c373cab6cb3121126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a912cc3129b56dcbf2b999c6688b10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be346bd05511ce16a4bb66932b2df4cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5c8e5258a1a4387f8b9ff2457d2b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b693ffabe7a1a0afcd237786f11c7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b46f82bc634e9467b1be89b7cd4c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93675cfa17694edf51850c72f5fa34b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab521b6a811ca2c37e55809caba524133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8b65c251979008e4ccaef72d7a36a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d020f864483dfcc93094eb51fcb4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd95ded40e4292e13c4f1e3277361d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea9f71f9cbd349a65f2c60b1c756de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e542c4ee3a7cb5ffad80f25d4d2afe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740ce2ede49f1552ea23b3d1569cfe6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c6958093400a6fbf3772872f2efd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef0dbf06cf95df42a5134b9487aea2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9a6919f3cc45e7769e4319235ed1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ee96ab4c47cedef33e14533ba2a56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082232cfbb9f865525e6d72e9b2deee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7636b5961722a67592b6d16e2c77b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f838beb5a4cf0b335c690060f4cc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a66cce7ac22deaea035b82c408727147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed247d71e21b3bb3eeb2b13157a8d52e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed636bb1fd2ec9d1355d4392692029149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eb5aea29062350caef906375c8273150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418139304068754d23ed449a5805f5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1f4f31fdbf9cd7f8e843f8f5f2dc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27179beee6d1fecc981ee66bf480d046153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2ad27d041ffe42b598495093f3e9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428cc852aec92beb0a40f49771d44dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d42b39135f71592cc3fd2d25c5a6b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520517fc0db56ff667597570ec631884157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218028e557ff4950a20450320738568c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24406acce56ea0a4b8ab6ce8f445050f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58643c1d8fdabcf1d7780332c9c40d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707e772f7ecc2d662eb4a06dcfa1501161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073542ab55fc4468f61a235f8d58e7f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74001608525d729ce962847589add9d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8f00d55885db08286e34618741b94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404070a887154fb2ba43316a230ad0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540b4afd551c23909aec0bc7eddbb2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87cd25cc9a9288f54da8b62565fb85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f77fc892328e1ef990e317beab53c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eda31eff24100a7cd8c18903e002f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b23a9b09ab5c9b11a48cfe45acc07a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51909d786e00159273efbaad23b299171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340e8156e885538aa0bfb5c8080eaca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8fc5eaab7e7936080a9fe4cafe4f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e30ffff38a565537976bb358aef259174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87115a9203954a0a03c7cbea05e7a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfca4ef0976e380f5eade6f47f14053176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154d4b660b91cd9267978a6b24b2e45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e073f9809763b8b3a9b5e16e8d93f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989fef9acc0b83a002c73dfff0336da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79998f24e5631a433cfa40201f0782180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5393b0f7f3b4c7d873980704e69c43c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731786080b79d4d92e1444dcdff646a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e9f955a8bf08fb068d1130256825c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ed578e02baceebd696190a775829184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced257bf6346053d3a13902e9033d49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492d83f7e4876a907aef703b35a6f36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44760f7aafbb72939617e109db0b3fc7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e9ed4240f24263a830e3761671f3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac987c0f7db01cc9dd7732d0c60631e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613d86b13f471de202f173dd5dbe7d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8c1d4339e7f01e079127a6ac21c17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e12124ced9ce28c77af30b8cf1074a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784dac89e1d50289784a9d0ce688bfe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080230e0c73507716597012a96f99f6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbd0f910481bf5b00ef668d39c6ca6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e8924f4e49605751f8c367e7548d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b25617faa22cb61adb21d7ac6dd7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd6eb78cadb97782a4e4b2b482c3c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88c12d3afc9de236a2bb1f75d42203199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3103ec7cebe0e61cf3f2bc10490ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a018b7b16d23000b71098899f890d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8087aead6f3b1f8d468ab5ffdd97cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf5d6b3fad9239d34240a1c2cd29b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5394e6ff063b9f1229c48dbbf327ba8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543084f1af07a419d19715294084337205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad250c8ac2c6dc2f0ea7f8e5266e1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec30967d5a2576bc5bfb06fc6aa4e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3b49ca0ede3a96e3b3a3cfc9be7b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332d7066decdfa0a42fb8b5ed51f5c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a460cfca4cd96519a3edb18b954449210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44220eca6ebe99710d4c17d297c48100211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cacd4554ce0b01212c5d07e3776937212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e6012d58ecce123cbda26f5de003a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f72be7457f31a7797ed790da70411214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11060bcbae1df450353e91a41d579c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e0dbde97b78a1ca83a214fa2dab4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c67ff182c4d4698b8111112ae962e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e93a4a2fade726e399617692252fe0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1561a09002bd2cc75b8eb12d6019ea5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00249ae1ff280481b6a45c88d2c7ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4476580672ae453da393eba4f5e278a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c45a6ebdd42c70108ef6e470034e4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb995f5f1547bd3b5094a854d21410223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337fed0293818eff89f00a8eff64744224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b4129395b66b960bf12afa3d9cf94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c52d04c7d51bdf794ffe8b88ae999226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f71ad63e1427ca14e1b1a980ae74a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbcdad5eaa2c9a0c3cc9ebdeea8727228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbcb799e7c3e6c8747e18ba3d9cd27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f357816f98ffc3750ad39245d97c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f339fa9b25133962ac2ab2df3f67f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696553de1216992b04eb85e0b0c24c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017af03d29cb934e0ba1ec58c15f09b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eb0ae4ef13d7c938865f4345d4ea2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121a9387a3e6c94371a0908d0503be9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c94f6e6d2f305d17138f3d56f0985236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19167434f0e1865a6245c4d21d85aa0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cd2d59ddb2e2d7d9152a05faa463b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0d77fa3058ff02544c7b39eb5a2d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f47c68e16ae528ba634717001e7c19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363831fde74a03910bd1546d862c740d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414197db4fa15e5e9057befbaf26f3f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299c7280e017f41b7bbdc405dad98ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905f67b9ccedb940963d805c380ee9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78ce264c83f622dae80a366bcf1dd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e5c043088fa1cb96031871df92976246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633ac305d1852a1de3c49741d866c92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d6425785045cc05cf81f93d5db8ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440789cb63930292f764dcae2608db6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cb532dbf1eea94a34197e515eca03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f63c28a5c0b09166a7fcc361a7620251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3224c9b0476349a218a6cfb3ad91fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c62c7e617484bc8987543022a82051253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74578c7bdf388963e6cfb8cfeea64878254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec42b41cc0cc6d7e9ee0fb3477d2b78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c6d0ed897a9d7dfb8bbcf564bcce0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6a9ce22a730fc50c211a20e59ff44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c37ae7189429c2340da59320f6d59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a17162cd6ca87d169a74fc93fcb5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b26e34936d12c7cae3ee0f226be1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bc61d4335342eb9c2114ef7802a83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb76a6db1376c0fe76e978f83cc3519262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cba8fcb616b77ebe4070f444d9e031263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05658633994d4a144d16deac34db62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec347a7b9b72f87d07176a692d7ee1ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fec24f9f461daf1712333d83cf229266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50cd845f1a9ebc5179ebee3d09697c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb948b922bd508811316e750bc96fde0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2199aa62ab3f8df2999bc59f7eb4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ddee6168452c8576fca96b4dbc6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d36284d586f4f5ebcbf2d419fbc6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7215f0e10c1b9e63d148da28e6912272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7118d1ac9e1de1d2ae023cf43d0e7e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12615b9e5208a999abe67d4cb3bba0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455f50e39c01461b3b784a373e8e0a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fbf488f0dfb453783ce81bcb1c113276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b0144c0d451497dc8d140a71a6ba2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73912799e512ec7775cdb384cb93cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61d6477234f05bc0e81805b8ab4ae9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc3f159d5ac460078c199de59b2486280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc7b2ae892935f8b19b97a9cde8ed3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90030dc75a261ea48524a9263dde9dbf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb1184b9a955aadbcbf3278d73c6f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d36a2f1b354ddf060d4b171f2cf87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d435bb2be91bfff4f3224aa6f4722285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dc976302017a8627aa8af77de51bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c41cdfe74dc4c01bba00176ee58ade287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87fe80641aa2704e74f77c01a4e710288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b5f82fc45a134ca31f76a188456e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86f4df1a4a7a5e011d837536b309ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b457813e2f103e8d91557048ffb62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613da4c0906cb353c00827d6030c32e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1389e8a70e972eaf44703fa176443293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e051f81020006d51509c3be95c861294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d7bc93598fac2f588437d92e05603295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc91ac97ccda5684a1099d3962b6173296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca492ab64f61d86b3453e51639336a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72fb48822f127fa66b116d398d45b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43d7a59250e74c3ac705d0d71dde6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc95aeaffd2e0a68e65df7504628ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18932401bbbbe72e2aa237d8a935346b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e3117aa45b1c942f82e27c79203a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd25de08417bc4b3328773bf1d547a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9143d4b0ae8c0cb6fc0c9f1825fa5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe9ffc94d0971671cd4bc3e194d646305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2b4605a0ff970a14dc2c5259afecf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adb988217be37eb4b12fee03282b74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c9029f871debf869211c23d052a7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaacf61c1bdd8472cd7c9bf5e670c68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599989db75d118fb159eb27384dde37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9d6df59d1c3e4d479705f35074563311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeaba4c9ba9d4becec070fb1676fa5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25bc2e7001bca46537f2832a351553313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068ec5efee1db908254fd18a5d9feef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a38aea15d59db2478234de9084954315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f3ce97174b17403c343e17ada0ac4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73575cfce6f996f983f22e0926bc9cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b163e4bb452765eaa260c9ccec89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7a8f52433e34001acae30466caef1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590eaebbdedeb8aa08889800d48aec7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8d5e412722f91097365a3953fc632321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2b6e2ebb38c73bd61ebba069e9a74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7df8b53a6479595e0748e78ad4371323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5212df8d18271bfe34e37c712516a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f9cec4aabd33359f6ea7fec4e7baf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277026cabed315aa7db4008d25e7ac4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd72df1e892dbce3d2a3b5acc838aa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875aad6aa5e6feb4192bebd9a2a69fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570b34d791730e0af163749c5a67212329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25769706f251993aa973d7775699d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6a711d5618133fe1dffd4bd5b08af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482764024f6a12318376197ee6296f00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf46e4bc0e26101d77ada22b4598a83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43026c48b5bc88d9a8957a7573b8c78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e3ee92e1022cd08b2848fcdf932e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a61b5f1f517a22e8c4bb3e5071356336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61239d60c792a3f16f7dd8c7a67a0bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8032acd53758dc355688763fdeaca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f539bb88b2ac6d4cd3e29312c1b78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eb4eeeeb831dad27e6ba71b0d5f50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2ae7bba13169574d7a514e6d3059b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd9d204f101f4eb30e5e3e6caddb57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002d70f9363f149dcd616fc675600b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b59436f8b2b0c04a3827c27c72da9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743669bba57084ea27ed46437410816345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4a71fea4d83093f90b8b83564be12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc42ac67e4439257e105a94c1cf114c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c7744c14755877ac7fd343734183a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e0e6bf3856fb5e2d810281ec9eb72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450fc1aba422f6d7266f4e7bf2346bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9abb0c5b44485e06422164d87766f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186ddd7f341639e2a9d36f3d21843d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf1bc596ccb09b0bf38633d979a1b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb38ff3d2dc43fe08da1ca56e7cd6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ee3d79b2099d665cb4d8f8eb15d96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c3882a7fcc0472741b624a197169b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f6b2082e37eda9b625c47c578113b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae71d33c02776b8fb90bf481e9cbab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61802332120fe8d37874d040f0ca61359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b0c3a663149191dd0153cbed19bfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7b7c9452faf97dc2e6d3b541e5521361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef77f3f553242bd1864e4cf42dd81f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fa92a9695ab97239bf0118d86a247363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd0bcb74677097a4e88983fdb740d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0bb7823aa3c764efbd2ce7fe31dc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29b60c6f2c479d057c796f50dd2e1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc245a43a5dc873f4d6459a410aa2c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db13610a0ad1403c924d79593be6de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec3766d58abb9b1c1efed572749bc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bbaec194339430b06d7a08820c2e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e36cca573fedb93555b5c5ddd42045371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f8ae66c6ad5e389e7d3db89717399372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399632016d8d5ec776a7ce7464da3fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabba27bad83037d801c71085dab9b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42a13dfb237c8ef3a1f557fc86b734375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feb41cc1b444ae6d88c50444b8eb85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d97cf1dadc2d1da3f97722c5020095377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b732e4548856f9a36742e2e02b240b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97203c5d50c53e6cc80b2ec78cbfcc1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32844adbe915556dc688f95dfb74af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4c9959906c91e4ed264d4cb1d2f83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714c166791ed51441f33a981beda8c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855856c0d8bb381f2e6438f2c26e680383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f8aa1901f6cbffb80e37b233e519a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc412aa6e942e02877d11e5043235079385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc2029e81df5da9a1b88f56fa97143386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837add3bfceb9f56665b5f22451484cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837661de807fdf44af3ab4fa94d26f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f87715b58d2934ccc2afab9c7648ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a09c27ea7cbbb55747df70ee8e3212390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e87c4e542a1af81075d88b33389f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee00ca44e889a107d0e3d668ff7d57b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635377e75ac6a18b80c0da59287fbd51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f251036b71d244dd8132921b3001a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8fffec4363a02c4e94ddada2e16db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96258777f3cad3801303a2acd292970396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5faad2d8621548a6d431d31b94e0e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aed583e50033e4d068bd50fb4719d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2687d8dd89e673ad389f0edf5eb47f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2952bcc75ee7d703b008cc7a59ad63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba55e83c73f084493b626d0724f12d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859e0ad35206e2aa81f9569bb191517402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc6c836877efcfe81e5bdf052926fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291e0b389721f28b683594e9c9e8d07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b4c443d692c673c8cc004b9dd2b80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abfa2c7e4aba40a0ed80843b9c9ca1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b980e4c2fd00b5021c60a45500d440407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea27e54de97fe6fb7f705132ead13f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ec6d9bd7b6a2c6ed72d1da270a03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00f62291849452761f3238bd8e57d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a4e23502b6aaa4fa2a642199bcaf6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f65fa933200248d82adde7ffd93fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43c7a0c05a4d0ee0ade6ca17df5038413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475362fd66abf1ba6151456421b4fdd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f565565b7922ae8b14297ce9b8a1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26a313689658b548da18095cf3b2ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6694da5c54b433a8673c2700f3cf7de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a60e86710bd8340871a250cf96244418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada64658ac924c94e7e75be654e32b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e00e96e48b11a3391baa12c230258420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adecf15207d69a0b62c2cf2c86f56f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2aac3677ef527486fea60753a1492422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0292ba8ad998464d405f1be1182fdb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1b5f1936ffcd99948432cbdf79fcb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a5496086e11d68847eaeec2ef6872425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca8009027daccaf72c61a418df8dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967f34c97dd671fccabdb46755c818d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96c367651dc8a0d86aec7713276669428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034e0b15c4899a6a43b93e857ff5e33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b748c8c0215732b7d5b547ef358396430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff28ec5fbfdfe6a70c77a4fa12a29c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a9c2cf091249054426adf828473f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf93d0c84c3fb6ce7c70a4e57db5f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99736ddf0efa7862dea0be4e663f7ecf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af35735c19447b667c1365f43dc6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e9f652ec67adf884409feb6e30dc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c7253bf5c133f9710221ee8079a86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40f04fef4be84dcb877449a8b5504a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ecb031db30bb2977e968e30c67055439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a2628f0ed28e0c0beaace50e7dc2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c129a7844632a61e98bcedb659fb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e12fb27161228990333806bf6bfca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99b6013537ace623792cd4d1e41d67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b2f19573c53844bd3f28b1348053c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17601e0b1eb658c6fcdb7637961e8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9d632e657f3419d80f8d76eb03813446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d529174cad1e5623b49a5328872927447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533555c955dfe46b22f6bfdd2b93e573448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3a913460e03f30c903c5d425e029c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059547ce6ad30c1755054548b5a32b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14ac32bb0f88e88d15b7a64bdfef51451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e6d88e2b07bd15a199f0a2374ce88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c66af805a8e1aa482757b60831ab7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1897d6a8a3c674bbc6cd6dd0cdfdfba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6701dfaadc62e8926daaa871e7644a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75256493ca653568698954e19ef8c09e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628b68175ea5e0730c48fc3a8c5510a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0443e54129cb49a492a780436b27a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a4d1bf64dcc3b53fd894a74e8e7ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b83b1505faf658175e2b9f17f63eed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0a9f0d9fd28b9a9c26e200b3c847e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bcb489a8f23151d16d466c1ac2150462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cdd6f9f3692bfd5a0f38764be0e04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db120a731e724db59bc90fcaad0ab555464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eac4fd73ff49295a1680b48447a42b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f964d8a4195833d26bdd85f19fd99c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a09861825efc1311322844b902d78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb43514f5fec78b968380384c6ecdb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabdf11f0c14021c9f61eb0dbac462d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211accca19bc98376c6fa8a0792ae48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cdbac510fdf8b23bdc930c182dee7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc31ca2d1341a7f89f499e590a411f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9e1c75b7f432fca0da8358a03238d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220556c26a51cdeb4950464fb5c8f49c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be2c662f39e7f55b6ed267ab8b9afc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b298b6415b9742fdcf2defb17a1e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2814a9ab3d2a010313f2c801e5df3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5a98bd26b487158caa24949b986d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b67ded3df1ae948db947d3ec99bab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dacc149186d29ea04ea7cae165596480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4cb426b6325a34238e620a840b933481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077bd19d71888d9fe51ccc242f120b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361c46160bcbc3627e593313b95a6e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29bd3610615e3714cbd95442e12b00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa4fc77869812413ef8e7d60f3c0fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9966144bccbfb6653da803b67b51cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2435937b83e5af811233dcdf48e7893487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01999a21667e3fbf19dd295a8ec20786488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7200e7392f4ca9607d70cd78a3613489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abe21ee8bc18ad597fc35018c3397c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fca1a1fd29775afe31cbbb59e86738491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02688b07c90eda7e5c63721a17ac5d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee80e46ac095e2819776844cf0dc00b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca689c06e9dc3c0146a570bf763355494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c208b476e7e129c47b013f0712296495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d413d6671b84c9ad0997670b71deb5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f16c79033950de84cf2869002486b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506103b7c77c338801e36fcee61bb319498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e6d575bc2652299cf4552f325c2fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc0a20ab3ccb2393d0fa4638206941500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c994027437ed0a2f8b3c7d792dbb06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc334582aca35563cb817aa2c47fa50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aabfb0e6ff3d66b286f17cad3e7da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0d1d7a46de2aecf9255cc1a39f909504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66d337636653be80f34016e9a621f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd7a0c58085c643c4292d0e1dce46f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e293e328d6cc074a24cb2eba94d12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973648ed643064596fa4569cb383e72d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c31721e66df4d50c499d1de9dc2f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5b5961b7c4481045be7fe081e8294510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a227a5bbe0eac05c375b02c4bb2047511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3f6716242d014b50639028868581d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b69f6290fb8558f524253b09b3792b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f053f3a799254cc4f745bc311d344f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8a1d16206204b1905b098b8c132c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937cbd249f90a080dea6e92bbe10008516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32b873a69a429d81a08477fc7098af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5c38c1f61611c0a1e3d4ce1010e49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975aecd012b03015f9364817491f115519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b5528acd7eeaf8794f38273af4ec5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b88a889da5656a3eca678331d4bbea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42256f1f16ca0d770e6d47cc3732e21a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd0f6a8c2ed2948711c041abee172b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105ce281c6e7d5ae8afe4643bc1f0e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785d81bb237b9793b5b81674ef5065f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0febfa1869ce8a2a1bb8c8797af196526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648b9a56bc20dda2fc0796c152b1f1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce9a05e6ff39d7f2369e74d93b09cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f493aba402e5d3d223f27e240cd6711529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1482dcf4de8ad3e3037626d15e8f32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919b8a38aa487df0b65255e1da5b07f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f72f06e03750310888e1c9b81726dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fa1eb37f31307f2ff8b594bb114a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035c21a2d0141bccc5046395587cdf8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4310fb4ce4a69afbcd33a0c93b593a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8aec44d3785f5bca86f369117a95f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdf723f2fd56f488618f7052b50e4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81bd7a17b8f35a7244c3e35803a03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a770c12f081167316190fe862c90a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e303edbc0b5a3066ca35418ced27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430933c3144752dd27200410f3f8eca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa979a02b92eafe79e288e15778d2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0992011aab52c2d90e989e305c2ef77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c29d7e8ccc518a43bb45f5e3a6a06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54df1c0db7572dc1a5c989e4c8b3ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5fec971baec3b9331a9403b7b4d9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7cddd319e99e55d07e5f07779d613547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490b079ed8ed20b26447dece6d63bb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b626229aa64f418b835eb7ac94490549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b99c764d2e4b2507b12072ea91b57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42538bdccc5a295d3ec4a5f382c1e350551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d339b6cf31a4ead3d9ed6e0c031f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115473b57e492076fdb2fb126b49703553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a79182981f3b3e8346155b6c355c17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248628aa0bd232465401adbbfd95f25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07354e881ddefa535320bea609197e09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b04f7fc0177091535d71bcdfe8e34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b96109a492f86c9a524dbeacf610a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de67ba1c328712757cef8c84508f902559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fabb908b28f74f7254b0939e6ca0cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c531ae622f8c69e0cb971c14c3d427d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c96f713c23ec005e0bf62dd38ee37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb077cb99408185d24af9df99ea0add4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d4fdfc97f530a2575db4399f51d43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6b6793d23f04c4b7143b0b49ceca6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2434faacf8e17bbbd1ee534ecc0df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fc15fb6f492b16d0e6cd35a4259c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c92b79ae05793cb261e9c924652667568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34852ae728c3a66f496ceb7276aaf4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70a18ec1fb03746fef590624af8892570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625af2637cc59b0a5de148bb0d6e1587571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961d69c77a63d44be7fef765581bab9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9efd44ed8fd4e96ec4cd1d0c600daf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405b0b69f65b397989a9af11689c0be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a03b6aa6c562f7a33ce6856354cb78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec408aa27233951ec9ace0d8c59990576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743fd13e18788c0f1ea55d348afc278577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9569b0f278b3f018093598612002f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad626f09ea4b370ad5b90716f96e42c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c8476d3586b37c2fec5114ee8b94a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c0bb8e222ad90348249117cc16623581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa44e723f6e4e3d5a3235056aa8e49b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0e1f067788a660a010963f715cb3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f81ab4af73972124f0ef982ff6104584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cf40c272f4f2c66cea9fe79e1243e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8ecbca28df14d2abe4b1eb290dc2c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22117db7bbbdf8de2581d5519cff5eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469b055f654488ef76f5810f3236e5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bad0cfe6f61b320d15454ddd8b9c08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac26990633ad882976fcf6b0576719590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a6b7696d8d314bdfc87eb5c8b5694591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d67690ace8e3e8f9846f2917bc4942592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ea97c882f5bf2048e3714d830edc4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe7753097a8664cdc8c98295db1b67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8f02a286be216bd00344213352524595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8a6cfaf5db84e08b914da5745853c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4bb72b4b355efe2183c4f149cd909597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a001b2d9bde05b6cdebeb78a9439c4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac736221d9c4c3b92d4ff17731884e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa827413ffd4ee9ddfd1a4d8ece293600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3769d0ed3607814252eaf3d734659b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11ca4021979ed36b3c8466fae03e0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440934231020f5cf22c80d088c6dcb0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d47dffb769b5fd5b5fa508aac0c722604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caebdc20c7f32e6b5a5d918aa11363605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e85a3b42ff769551480d9e0a161ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b6753470a404a273a94034dc5756c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253610702882a1be39ecdf72a02540d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63185f112baafc10dcdbefef139fa4e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544135a3ecfb424bd3dd3b192cb9901610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d22c4df31762625d64228914e9a1de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021f5f2838fd5be5585e27d9cd66133612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f2a0a031a223e42921afebc91e554613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005c7785ecc80b693b708367af2ec06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff05a2d4ba824eea8e8423efd7dc065615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3f0a75cd9c05441627334eff8b8e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8cb24d4084980f7944705dcff5cf6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289a758e34e9b80d3a1aab8fc2996ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c526c4dbd91a509d6e901ac22c31c42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e3e21db2f7ff20d41dbc1d5ede4fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47433505148c9d816fa2d305fc4fd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2eed7a70ec7ad3b1e674c867e44dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623b955d66dd8aa56492560f7b2febe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41455265049cf7536158018b3b0873624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af0614680f1547b5ac6c1f57d4df59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5813a771c52123ac92dae99b11639626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2a9cabae91018e735d011ef6ee5df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38986e507ecda1612fc2faa997963cf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297073360d8062663b4fae486cf6d48f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8ae2305d397c19f683b2c104290ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17017f9739884bc7a0ee43d959d1cd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a261af0e45e3fb8228026bded0acce4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aeacec0c28effd4a07962370ceef4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1546610cefcf2019bbca9af676cdd46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d76205b7d16ef3eb6dd90ffa16a60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec00a1a68b1f9ae4ee4bb7313ba118636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416ecf61d16915a90db122138956db3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b057dbf44c58cc01955519f8cc373a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0835e1a4ef63037d93f75ac3149ed9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98788c2b1290edca7276c0a32c9c35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e49f8d47143cdc19e13d883c60649641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33857a944b8facadcbb2013f2364cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69130f5aa5e094fa61c7bf64998e4a01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4efb29926c7dc990f764553a01c9af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd6fd34259f935b1baec5a6f71f51e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b7bf9f38bb6f650199db96ce2382c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aa112f6ec79214f04d0bf34fb2a40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc10d0cebf9363196348cdfa3ddc024648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2e908e4e2c9cb93d2d05e5d770d6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd326e77a35a996170f855b733f5ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b992cb8b707e8b7581e2507874045651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18cbdf2b41a9e1dd03bba84536479d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b864be0c0f79dba04887d2da4b2b31653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe352558353df1474a05ec1068a944654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71ec630f144e38e6fd317ffe6280e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d2e57f7553dae9d83c76160760990656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5618e566b64b4ccf919f19a9706ff9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa39a01613cfb56298de15180053fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0620a5c88af687a1a0f06e4997220c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ee3dba67277577d8425347179da69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d81c6a83ff924153139dff4bedf5c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ddff185210c0f3257eaebeb481941662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316fa139eda950998cca8eb407c6d7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e1006eede931d0c1fd70a1e3737c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9f235e0b765003dece81f87dd11e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83d5d6248dc33e04ca276a719fe3d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2ce5ecaff29bb670a61be8599a41d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce692b48bc6af9391d34d2871d333d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c878fb78f7f8e6fc5dbd59028bb5493669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7121352c3725806e3a245074545f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3960a65ebca05ba79c5cff8cdd066dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6d7a2604fa3c8be3e5e9aa4b0f6a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6197cde4f42322878daa0ba4aa36a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fb01db91c1723aade1b2bc0384cd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742e22453e66d087a62b118be2b599d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81151fac45b78621b5d60e9cea3a3a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9c323b46fc6fdd90bdf60393a3a3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18081d37177206ae805721abf7c52d26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76190572db36522cf05933d13f1c67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31933012c7fca579394e05f6f00f84a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ac1b4a777ff44e2d834844be7c8dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0bda6ad7d29a00699e183c2db9f51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456b9c9185c7312214ba61db8c77eda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07c2a23ef766f30060b751b6e34f99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3271616d0af08863eab8ca3f1137032685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6ca4bf1bf30999e128f9c9691c748686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0d43be09625ef30e149e5877ee766687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2643c5a16337d526484c4e6865b02a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b992543eec8681374007357ea9e6e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36cf197f26f149454bb4e71359a8f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df006911733f436231507f874db12d83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c6710557129715b0a3489aff0a4ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b416375a96dcd9ab0c000188fcd6376693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601269c37bfe9ee45529dc5ab9305f6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f1050ec939a3e10e2ec588fefccc7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f806339a1236aafd15c6418ba1458696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458fa9d4593ff224be3f63cc4de6a2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a693e467ead796a14656a20c254fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600f5783449f5ad285520388cb2da4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242c901d58c3b6d435eea9c84bdbd60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadb8eca91c11560ef3d12002bee270701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64017edd21579084b4f0f11c7c813c95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579d452c571526358260f2a787cf710703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8131d134564d9b1b42f5b898f17c795704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbfe5ce06d16a5c78d834796c0d8d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d027601dbbf16a5a9be4f57c41e72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bbe3f3f11382e9ac1f59fee36f2f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d6f10cd65f0848ef31db23d7edca6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f1654a120fc66dea2b813c3887f7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5642620f7be797145b53331e4411e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbac01eb2d081fa0bdc93033a752694711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f2324e68b88d954dc5b72ac8cec55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea688dde632e4d3748f244150f9f58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311d017c15d14449b646b3e48df707a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481322928ba262940e384e4daeb5ccc7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72804fa5d723d5713262403480071b58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19ca4b801eb415fb540849fb9cd97e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b05da225329717bbe3f13bfbd2dd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eddc2d3fc2a468b749c0bd020a3fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5421bfcbc81f8b3c62a9958782c651720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48980fa08601d9017deb693c9698a771721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b516dcf9e99551ce4642affc1b1a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7a687f7429476755e7a16a23e54e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d029bed426b8ecec2467ff3df6a46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cb91df77795424164614e2a24c1f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd254ef5ecaef02fd3ac11126a626a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d70531c38b8ee75b973a6f88d3164727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40828e69ba614722963db6e75f02e7a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d7af2cb321d7ff9e5579e291e40da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6b3885582c3fec762f7b14f4dde3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda74e008a3b387df30d86fd787db3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ef9a6741b62d88f2823ecd65791b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0888cddcf6c58591cb335efefda20e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edbcef419867f37e8b2642ca147bf4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d65c0990b12e378f046fbdb76d7d32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885e48f4fedb8325e0754d8d2b635fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de182d81640bf062052882e974723b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025209d22e87028c8a2d710976658c07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be127fd6d0e710728699d36f29d59ecc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf423a4f8e68a6329775963f5f30c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4b4a7baa9e3e8fcb61b48e2686533741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea01c9fc2c455269d672896d8e70d01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8179a6ddd9f0a34e0efed32c4680135743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50627e93c178e3423720cd47c625fbc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05ff743e0172b17638a05e41c44661745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7187fdd9d4d516c17258847e7755619746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca364f966c348bb2221ea817d603f64c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c447af84a7c332f34d7907b131d7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd2b9e04612f69e52e077871b9cde6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754a462ebf6f8496e8f0352dc9629eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f495044f8d4cbf9bc65941966202b87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4513694b45cd6a34f0de1ae4682ee7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ec4c4307de2436da4391cc76aeed9753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c888c5903b13aa1c9ae33ffa63aa2c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939e9d66dd20520f9ebb8a12ec712942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa00f10815470f267c5ff5c3aad38253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7487d1d0d5ba3244baeed553d18014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030981c94d6f03db46cba7646766f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5190b2ab79a8b9c1de5422587eb936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1698862444df2b4e4b52c067808a6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116406b0feda9550baf7dff159ae5938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefdd18ea20d642ceed96bef641e93f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89475e570030933e8079d069869f4f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae918470760b3b329d7fbaa79600e0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2f09dd15414345848057cc282409312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620c8f983ec22ce4efc4a4a1fe230c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65a20899e9050ad348f29037241f4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd112cfebf72f18a84d9e308b47d0f6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a14afb40c645f8f09713881203b01b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bed2d99a3482793e853d75c28a88817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122294f3018ec9c0f612c99fe71ced018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280c84a058281318d8018e055414d2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaf3b921f33d42ef5db31f7b250ce820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81971e80fd23bb95ebeaf991776ddb0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82221a18731024ad2c4442450827fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6834c8e4a535b76a3163f81ae90b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef9a40ef32ba29d6cbcebd221b129224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08777d55c90b73dbf1999023e7420ef125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34a8a66bb31e7b06421d27af54061926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4ae954c03aa9d5928a2fa4648eec227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22767b3084c03f174091b50224536428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffd370e1fe67ca409213aef342b7dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47a4d8042fa18de172323d0db115fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fee3c5095958aea6f6cce957a30a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9524780d4fd05c82edff471674da5ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0841534f70aacf90b9db4c232209633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f0da746915fb8a8535f0ce9fef92434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223ceae17beb73aa4bd6e0de5864ac535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b2e624ec555d5753b4a5fb433b5c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b63c6f9e561847e9b8a8d9ae04b2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb804cccde39dfbd4788809036faeb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f55fac3b94e836892e8c56f546eebc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f947fd81e62dca82adb31c7e3d74b6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d57cfa24d873a00a9573187ecdaff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417628b7c04b486b2a64d8dea8ba862c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4a76a6b4ae27bc087eb2cef66e7e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fff57d44abede8a0b6aa09c1a144144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d336ba54bf089510af8e993b3a7fc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7e7274335cf0434b724b40bcc087746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e247d113c12e40bb58823d35ba8f2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505dfe4cc51da27ef7c5f6e8c4ccd2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b47ec93acb1b1a8e07c3cf5b57db1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baced1c6316511f7e291669eccf478f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0e7eae30cc975e53b389c2624050251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dc05cdf7269b2b5b261ac60bbb14752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527987e3e4eab4b52b23264c7afac8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53519f397011fea6878b654bd7574c0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42107a0b73993b219b269643bc0d3e0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f30de81bfb42d42643cf30425b32156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d4fd44fe10becf99208df7bca168d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935014a05bd94da854cd6abf9464cd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7929ce67fb485d2b07a3477e8f1605b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d834b7b568342c5be88470ca29abeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64a8a105fc33e2923454894482ec2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87027f4e9e4388982633f344a611df962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba563deb910e3fbfbef1fdbb2359cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523056c5142419e21f57900fff3c51d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edd1ac7122a54714e0eaeb961a6bc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f75c63ae54c7df701c7a937b0be1b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bd5f5f887a4221778a6b40368c7cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed95a3b34fddfbd53492fa0cbca52e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403445be50ee1ffc0b97ae54469fb6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba000d14fe7da08c4217fc56135eb08f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c65e780da6d550ff22bdcce96237071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ddec36888bdaa3e40a27457c4adce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc62e6f8d8629ee67f3bda2c0e9ab773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc76ad95de37c0538e6db77e9048c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1899560f2f52a24311b1c9abe9da075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a49ac9a8523a56637c54e4183eb5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d4c3789e025b864543ffa3e7f479577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c673d0337f5e35d5fc73a20a28e7d0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bb725d9522340c8b987d9c449c18879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ecf266da9912dbb0beed520c0feec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e7822ab4589dfc3a5102608714ff181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ba98cffc7e303982a045ef48f18dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a65d1447f5eebb15c3222a43ac21383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071cfde62e757718cc4ee3986568e7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aef38bc4dfde3a23b2ae3588a494885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fefffd0b8db446547793150cf19d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a947648797b18c77d2a3b7b59cc40f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81609e81d4b88d904c5b08013bdcb2c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed01912058cc91c456593580590a4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd277fb74218a732b42b85b0fb024390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb7d34f83a774f85cff588b769be7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed3583e449a94b9254bb22827c1bcc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1191e4bae7bc5535db5cb292589a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5e6486d30984a4087517fadf65ba794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d07bf51b08673dddb206787c8479395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b7684df7896c0f2e7e989be7c1b6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848e07026b82c9803d97d2079f5447897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89f0d1d3503f6a1b2e6726a58eebbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f8c2f67eeb1b04c9ad03e19b28f5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c760041d37c3db35ba51d595458de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223b5773839360ad8679d2a32c9a8ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1f75127b39412441b3eeedaf00a87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0d188a4af1ccfdc74c496f04fde25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edbc17cf2a0201f8c6b6430b9e689d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab0ba5ea320374fe58baeece1fe501105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c70d72aa411f382da4d3a0fc154264106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d023ac73b82dafcab6aae67c63188c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810326293de2a54840092e7e60a041b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24ee4cae189c0f89e63055fe95fc8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635b6e3da65de641c34d38c7c7265d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d769d0ff507212ea073a627ffe47a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851e9915da9f523bc36a9a58de21dd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262c6f36367581a9b5a951b8267d88e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff24fcb08b87516ab412e2bcdeaf15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e68010d49799e023358a30e250b076115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38a11d15026e832fa125c4713ab6c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e56e4f70ec141b108198d52fb92e01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5e597459d09aec9016b526fa13e70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c07c55326190611fa17cbffdeb737119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9619ae0121a4c0c55cbe4113009be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb159a00fee0743294423e589beea6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2fc4df7686949f380f41de79f5ad9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d3d6b836a279a230c1faee730cfbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8eed250b7add11d0ac8a79ec55ba3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f4e909af88a73d879f25c6b7cce22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e9d32c561c531e04557abb6a57e67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949318d66e68e046f2fb394931a78a3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edef8e07dca5a3bd012a1955a0b6a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1de49730ad36b46ee7ee2a6a894ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402e790d419116b904391c156619214130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c105bc539fc3dbff6b0564bfa04e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37a5d78d4a163880be4c1df1a3f1f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d060033bad3c42db87b48d3a11b6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ddd982c821dbce992555e049c946b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3944bb05471cacf6a251509faa43f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2796f1f4f0642778e6590412f9ff0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6652ebe7d4f33fd99a27b5b87f65a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a12902d81286e0c4805da31161c38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e15733641ab5f4382c8f4296032416139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1908f39a8690bb4f32f9a9fa60e647140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d318dfc20e4bd744dc79032fbe2f138141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2756cd30a84d7721a88aaa96b194a19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63841355707ca39c7c78ee9832722ca8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74b193133068fc09913ca619d99bff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1660982c2d4f64881a74d0432ac50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c0b64708b6d1a24b4ddcb262803ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7672b5d27c3ca25be9b3f32cea9b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca0aa748fc67b737a5d6861c3a968b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b953b96bfcaa9687dbd43c57bf373f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d394079851402b6721f29deda491150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240b0e7cc3187c9ffbed64c895fcbbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc80a089cb9f5117b6cd012ec4f6461152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e8b8e17e920c91aa7bf8f9a47f867153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037f38f82bca7f76b6a3c5b652f2f2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053a892616edf4333dfa9ab1bb9cc5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452f465edb2cbe5946c23d575f1f9f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3a3e84bf18cc5bd9c45218b2e4f20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f55dfcd1dfc38e3320801bf3883db0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d751bf873c612f571a8de5873c814e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cff466a45b5915ca7d18572cc1a60b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426203552b5ed714cbc0b9a410407ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc10df5afc832bb015c28d8b4b289162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fba941f439369c6139fbfa4fee5d32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df139bde0276149f57783cb0b6dfcc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3532a5a0052493fac8c30e536896fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fdd3ec27419bd102c7cc9c46b5ca0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addeabfcf692714857cace77707076a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403be45b23e6939100d0124789ffe3c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3f851fadf712977fb5c51259cd3ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caced0e656684197075f431aae7fd702170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c156ba0d502515be999a067fa60906171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2c0c7da73ff3f91b228f30f4b9ef4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc45d0b4d26b3382a51550149ca2c2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea17df6cf48a4d4e4433b95787a3af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ca5b8539b14d73857a4bbb5fc3a02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc23728535ca3ca186c373c02f32957176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a6647cf079443bc465ee346d1fb64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e90fdf6790607426ea9e446408741178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709beb8beb9dea488456dd5e8e375baa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1f1074eb987b8993a1a5ab888b418180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7480fde1eba5a600e884e3d4d8fde5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206be76ec51a8ea52f7881b52863b4d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3bc86b5441f1712adab2a19651b46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bb7dba20b8de95d6f01b57302c7e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89c51c1382e87300e904814442f03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de9bba4d9b49da0d00ca6426a0cef3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fafb8a78a40235cd866128283633f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b759bce545a095e78b4c10b667b467188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ced605c1b97922f679204064d56ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7437f808d988340b044ce4413d209a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e9fae6c4b12a0863a0ff17c158c39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc001b2b30aabe1e13f716d9319d9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c900a52e2b41b7e2c8e1a43f352c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070974be7684c58455af116533782762194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e52f4051b7e3a49ea508b11ae53d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877f1ada2f6d8784498c3e395af625196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f25a2098567bd625ffddb1c3364b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb61b783589d2f3e3e093a9fc23c747198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6690b92f9090a62b60cdf2bd98d60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaab66512d21021cf4f57cb5817a75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115063c3df4548a7a8e3f97c9bfd0a84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67221ce5b47852bb4609fd1c48f1a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffbdd435383e1ce659163efbc01dfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82269a24e6f3eb70b8f19ad6a2fc8b89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1a1f1cb9b18da5a5ab3ae31662a27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdb842af1453f772cd70e15951d80a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12923b09bd9f7498be383deb9b1633207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fa915a5378ddc05a9cc00df437964208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1424feecc5bea8290defa1ce322c9ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251005e3924dd7944d55ab601f84f3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73038709abf734526e7674c6b6d606211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53acce9ef199bf7d51855c21e82d5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461b201138c0ef1b9fd740f4d45007213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b3991a83624de6d344ae883427aff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea76fc5f84354781ee2f316ba22cdc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51001d7c424c18d843ba6981dfcf1ef3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376ee1d6c76ece739bf6e93df6da121217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bf784dff9f41f7713f74d5544e673218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba6988256c19900d6191a68c615a10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a63cda580422959b30808899f45cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcae1faf298d761be44c4a056184e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954283f7a77267c38f141ca5cd8f16e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b637b25129ea2d02e974fe5084f8a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcec8a06ac0ab070e3430ce019bab7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88f17625eab3713d964ef35246eded225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac61679f938325ea2ed29a0dc00a8e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb40cd9a77c87253b671d684c8a3c3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f8ad64ca0bdc39178ae41cb723d2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb2f443c14364ededcaf015eea33a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a7ecb1a7ebdf38e45a9f85f942d25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11232d630efe5dd32c9c7423df7e0c3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2d8906873ebea847be738c5147fa6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0812e5f614f614b43b42e40956d5836233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa904b26a5be4ae46355b2fc849dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f622b04625d2deddad9365a0dc39326235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f9a84635f4d3e16104a8a3284efa3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cea1f0608b18e8988b32995f712e43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027613cf1a0592ee448783b70f945ea8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58b3b49f269ebb0302c2a3c4f2f064239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d097e706d287291161f6c18bbddb8bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c20d347f04248e1f63502cb89c19dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca621e97c239fa6415a34814cfe350242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242bce23b25cbc8a2ac39df44a861b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdbf5ec39676c5ea3a01da752a215c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d497d13bb288ccb922538a52e7c74b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440b513dcaef1e8bef3740bdfe1af36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e6eee402104adb2653fd3c0686ae3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be90de8a69bfbd82ab24844c0a7804248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa6a7987c64d46bc9fe615e97e6389249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b663159c14f059b32db37497c1f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e64760ea7d2a06585eff2e16de564251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7792c9ac8fbccf6ba5c51984f69bed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f362485772142f38eff82be016858253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7bf28e0d3dd62123e876cd9bc78bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dfa92719b5e55df1c4480461165b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd133f729c3539efe9f3d261201e953256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c5f89ca0c100e5c8dd1711c92677a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ad83ae974b4bde6bcec30b1771cc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b6b63f7c8147df146323c2b8af00a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29852c0e76587b7711335817694ea6a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5d458c1fa38adaa28538318524ac2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af445e50c165bd1ec6e11527bba11dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615d1a563a6c863bb0accbb63937cd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34ed377922c66a42f50f8c35ea2261264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084fdd554c0af7d6e4db8da2db8635e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ae45c3c1c12851677b856ba56259d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d5661c3a95b55c25ec9553081e47c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d19bd2fd446bcb6532df34b4821421268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37d368f1371761be35b200eecaec3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074c4f0f9e1f421e75787a26b9c1cea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e3706230b846688157de26079bca8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffd748b0abe07be5f402b1b047bc33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27250f317cd618f33a8bda1da0b1b45a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d3836e1b6089e0aba95fc9e868dc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9df18fee864502dac72ce0a51540d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7e4f4a067d2154d6735b48e1ba030276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d508b59e919c5be9ad02ac038dc597277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055c3bc568b13f373fce2518fdb777f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c3db362a1c83d39223517ab93125c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10337988ef69d7e457b5c27bfcc16e11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09a1ec3ae7281b28ce3fb30843ed9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858d32a72d901252af866102a20034b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027b6ed1c772e7b55d7fc4a75b4151b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93f6cf0895078d35ef111558880de7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde185eab4af1f33a00c27edc9e63bc8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667433678b99ffd180525fae75ba8617286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315432909538bf1df009a01ac39ccb2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33265adfb70e45e7dfdb5fb4a0922ca2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00e8daa6efb81571908808341affcf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fbd4fef1c4d599d3e0a4cf48166f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02479397138b124148b135f64d303953291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e4bb366f0ccd829a583b5fdf64a25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537997c30143ce674947da3c682d74b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09107dee56715fb79e76b781bc3e8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60847969226bc10f10bcccebaca0538a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af015f34ffe6e3c121424d88169151a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01564c9db965ca951ee9c9008168b3b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77219afdf3a1420a6ea3bba207ce5651298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2724df7ea5badaf732892f0ea35cea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f35b41a9d29a21d4ac6e5f9bb2408300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59550d025a68f0b969643f281656f80a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510b0dc493504521b47f17d71098704302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafff942d1428042d037d8cf0827dea8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812756704066e65533ffc0c80dd06ce5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a835c8e2e7546f9c771792e425c678305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f93ff614621452a810bf3f2cc6eea2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa82c0fc11b942743576bf02501cb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e7a8e26a3c8ecdcf5dd2662f092ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e609c775737749935bf5f2600e460309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fe51865c6926aac42d5a7417ddd94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cee1b45dc24a2bd5e85342ae684a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8624c948503dff2d75c72d3fcad5e6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f0136ca5681ee6ac64b1ca72228df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea93f2377ae8b98e30474161f3aedd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78219bae54b21c1ea47b769cfb4ed8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b00762a6cc84624218f3eadcda1e05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ddd14f04d17597fa6df8f42f4c3c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a6161e6e03f5bcd885366938e90a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e487e1e36f6a522f804d5a81ea55ff0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afb5b7750f024d4b8f63f7b7a84652320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dedb4e6ba74d241b39fccbc5c4c1cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243294a6e5da43394d031a062e5dcf4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7880ad3e1132c23481640fdc23647323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a2b059a24573c83b38a33ad2cc5de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1bba8a10d8bf5424a0d047a0eb8ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc20b8be6f80a7be268c472a4654bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5192c148e4dd8425ac0810f2b148bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c63a5e27ef405afe5a2c6e1399a89e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed1ccd96d7166e8306d9a8a76e9383329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65dede27a2b9248317e7233d56541d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313af999d78c45be181288bedf283be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322d4cd22fa891fc1f35449ae7b0ae7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d540f26d557cca532a9806593077e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afd42174a070c1c34a1266705e3082334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213e3085b7514e2e05258570eb08619335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07091c4b8c352644784584a264556aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8de0b46d8363c7662144106433038f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ab99350d62bbba3463da45309f525338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6c68a444ca62e8b04a10d93ab45d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931064b30c7dd9cd3bd53265d0339c47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ff6a48c9ffc4b3cea8c3676bbac18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b9598e9378e6e852bb45336a8668a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47533b0ccc0ae5d97a5dc99618081ab5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78882599cfff25a4de6e9d829eddb34c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab97d7a9f1e89f9b2fa321f6f9d2f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072af2d3ae20c789ef9b8221cab3bd09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c796e306b0acf38d9ac148da35b23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e163e3a6d8bd8068a730c1ebffa0db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2209823776bdc0bc3e14505c3d82be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04878c959c1396c8ffc284210aba07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805115b70b097315f7e26d6f52ea3a80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a59f86c574c46d8cc2d773297dfacf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0445ae7d9f319ea6cbb5d63306bbd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89a02348ebc4b1e14f267de46b143d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bbab69a7f4a1705534d79ecd6f09d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae883de819c0bd9b6615128d146f4675356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a41b085777f48151d7bdb2c0be95cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5251fbbba4bf13376eeb2c79e68cd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36531dfdb48bd9712174405c755e2e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd111779d058572a519130813895e52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3995cfdae8ba7f6c04fbb030c1e89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ffe8cbb5945507801451381e74184362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0f5239324d0895f6382b038ecbc9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189596ce9c223c885043d3e88389baf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af263e023955cd47eafb80ff95d4589a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7ae1e8dc9a208e6fc1b96942a712a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eba26c2008ac975e5d1a336fd8f25f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265864116bbd68a8d65d0e54269c4f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196c1cb10c013000ea0cb09e364ad3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a79120ec58fcad9096e1b0850184c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96efd81881bf858de488812f164b2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94220a832eb3cc39e3faba25c4f328372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d668a942374d36f94191e9bc5aa34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a353cd68552b1371ae06309a70aec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f868a36fce0837b502633b43111297375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8e65d1cd6d9920f4f0d52900f5d80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d64792a54012d44336ffeb98179b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f50df07f7511ca9452c45f2dc0620378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63342bb45e495fd89acd6ddee1c5321379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de139e37944faa2f7a4e4261afc6767f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5234d4cc29147761e1632f1fc5a60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3b67c01dfd6b0d0174cad2f0a6907382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ae5a8e42b214eea483e8766e78cef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cefe07cfee0dd6cfec72bc2a32ce9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b81218dc2c28ad6577fb3a39abf53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad0d9836cd58f05f8020eef8fa380c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a5f19669becea5caaec0d6fc6b809387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd43db1dbe0693d16a11aaae4de9e28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eba1c2a55ec16b3906ab198501441389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c3471063a9af915c24356c59eea18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b77cb94be76ae718ca78d40e75e36c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1e525c9fa42bfc4b4099375aa97df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d398a77ceca8578525da7228a41cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19992d3c104c98982cb3c0249033f1a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618228743a93c980b51d3cea3242e92e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65193c4a0770f8f3ea6fe555e87fe603396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd34740ab3b372fb83f99247420c499397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826656a5950aead1a022f3882526bba9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ceacd4601b27de770cebff2c43498399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987c818ceeed9079a984f7a82cd48f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03790808bfa9acdb4ac45e52a8941a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42753594a4c0a97068e929053fc8032c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc657a736fea37a7f509695090b650e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9952d27f25485da8c65931eb8565c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6272b24aa54da41d0b48b54cca848405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90847639c3dccb5b6c27d4327fa23452406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308b5582173fcee597d1b9a0b953e37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539e6f769d4d985d4e4b01a3b0bd6c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b571532d796eee885f68e88f67509af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6173d35a1b6fe8292f0ebbf1f0bd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15aaea00d25d63cc139d4448c64c47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f4bdfeec675f11a7683f4c433a078412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ad87026bb6d7b763f4388ca7a49fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2813e2a71645003d7e839c1aac2f5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdce2eaa6dad0415a74362a7b6f2bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8573f0eb502b14c66de5fd6b0638381416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fed278250c453b0fae0457653bdd7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3043ab0c8dbe25e5bb791dec31b0f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752ede97d3c2dd076b51269fa78c4e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079323f08b7c8105e48afe2494ebfdb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f90b44d67135f9f29d694540b47f90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3272771a3334b8fbe34af2d3bf674422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9f3c9f521a39a17735329df5798e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7780770c24d1a8e9da476caea8660424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ee42dcbceee5f518ca8ac5e4ef436425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8efc5870488a1ffc978f1944c719e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb33cbccee012fa4ff7c9073e1af31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55a4341c1e0dc4a368009401f0553c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bef9a9721fd38ef9cb51a551383f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0c9b94f0a7c47b292f94ae013bf67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4d16ab091485fc392fd00465b9ded431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114f6e636ad9652b54b9fa3c5015403432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563659854d62fb9c7356c650d2a52dfc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dca34258684312dc20a7ec42e6f61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78d00964eef530d8354223b3c90232435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d167abdbc33064d896e9e3e36c3abf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73db737a47a804db5901b7fa5c2e1f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572635cd4463b41444efae169c2492b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b2ecd75a939c1f959e5167992a815439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e031b3df9e2bdf3824c60ccf928a02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72569a5a91ffbb378a7149653c0e813d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8889dde5199831d6170cd53df48cde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676bc4d200812c793164956f00cab32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d41fb33098cb03b10a421efb47c47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75100b5e7d89142180df15ae8a9787445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbb2959e0384032de44cf2537a7b86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755b4d02d6e937d327046809b4ab74e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747a3ff8c24bdc38e682b601a30d82a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0af92bea720e1a8150b871c38839a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229773909e2cfa43f8ca9c176cdee5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4437a6d53e80f3351e8d17eab216e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac642f2056e3fe40f17899557bde2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaddcae40d6b185d5ec8eae3c436cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd31b30409efd47472ee94dea862244454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3caa50518b1eeafc8ae1be71e5f11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c2dc51f6df62df3ba991ffc2f5a64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df813a3817de42293e790fe911abec51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59789cab8fd86080390a08842058af7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd49adb565c1250448f939c1a694ac1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005e625a4f38e6143b86e4576953df7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4edc5b1cc105d9634e16f35afff162461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadf75b730ecc4ad5e7487745b7c6ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893c405135a0de24473dc66204490f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb209b917b5d66fc578a3ffd6cdf242464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4187336bcf4b0d527594d0c77035ac5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d372fd5e714ab4a4c1e640938cbf2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c63f6ba3e8a074b281da6b5fc877b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aea599e71f01bd6b89dbd28d790ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef9853f44ac74558f02f2ef0d123d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3e851e5c401c6484ce21c7cca72b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03408dcf7f67bcf2438d31c6f6302840471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacd3b669529f2c64c0cad356bc5705472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca0010a0a6200088e4ba4138eaabe8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140248e4fd88e22d7655004485d2acc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b104611a911cef98c9ace19512717f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b90f4998a4b4b942a7f96c24f1bd9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807cef5b5674d0900978af624ed39f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c952a3277094852e77be6a8013f99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902a72f89f4f9d3510287f39a4c76df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76100427effd87886c857d0f6b4de6ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069f072ca90fe3872be786099b50725481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d05d4e8dac35d0480b95ea85bbbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15453278fe378fef5800a5fabf0af53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abf9f03ba0d91b71388cf852520a3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180ef53ada3bea2b3a44f9390e1bf5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849e4e68bcdcc61e847093182c7b248486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bf2463244210400a72cfed6c030e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f990543ba95309e54e1eac88eb687488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217f88f978fc1d3bea18f747257b89f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4105b8df89352e198ecb06ed428b76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee465ce85d32acc8c63abe4a082fad8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a8418f865229b959d6692f93135f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c3906b16d122f4e518adcb891bf1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b80d484d7376d01a924c2e80bb036494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698483c0ddb1ccba21d0640b4fb4f8df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593156c4e98f9da059ff39d3dd8e8352496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b0806fa89837f24a2e3ec339d447d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac0c4d7c20e3aaa9a491c5334e7080498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5defea2ed09c06140fdc694468dad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79d7c268f18129a553720498f52cec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4733b9fe291943e9bbe5bdf216e84f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747fcec7731fa4e1acb28af5275112502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f5cbd2dac51e7787775083f0a555b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43744e1b21adb4f3feee0b08103fa4c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb956a28c5824b963804bd991a50999505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19901925c01709a6d97bb7becb9ee5c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cd55761296dcefdd7b49b5fc84632507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ab6bf2ce029221f7507271f5de0eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425e289018443a3942ac654602d12f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1123d5de6d7787d982b75fff0a965f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77de7773fc0c15da76c43cc55e9cd1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c3fe8674f04783ee9c2ed3fe697bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3762be40129c88a854af4a6ad7e0fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5cce7cccdf7de8002eedf364dccb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfea8be24cf6c1a5ca3f0c80df53ef2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191e88976612dad6f0035b154b00e0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6b266be08d64c40598361afa3ad40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93dc1b94177cebb9e53d32dfd1eb26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60e954ff244342bbd40b93271df362519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e64570e6461e85014707111409ee5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6fb17ebe5bf03e46fc99ef25466b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e528ca72c6736b30d2b8f6e6ab2e1b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cffb600eb8a7dbb7c98e4415dd7046523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd442c4ab3c53b776231697319a640f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5fea272be230b8da54a47b89163e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b674d856721dab1096514e8719ece526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd815fd8ccaaa838048f3d3e1a963b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0e2903cd7b14e245c11256869fa64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188678e4c4137637e9959b47763cdaf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4945faa95a85086234ede2d88ed608d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddb2a7cb7aa46894e3aed86c23daac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6514ca6a4aa75981a102e62da05559a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6d38fc8978eb653b1d6778a82d2dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1492e536da4b8e95b72d216b754e68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5550714146faf07421d98cf3bfe9075535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f884776a83131877eb527ae1871d431536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18da88b011c83cf868a98fd3d71bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d28a46e7d53a6a493c7edcf994e1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59615537f3968f16afe6b3b2149880a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a26a84b6e5d6fa82533db1211c0d60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c58e87e0f5d22793d51e91912dc5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c90e688e6ae3fac9f94d7fbdcaeb89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319e717e88046c27ee294f025c021e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86edc8cfec974f98f5036598b9279b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2482a50b2ff96ea2c2949520ca785545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15b4184bb9c1d2a1ca24d2a7ca16ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00977016e4d93701c43cd9782cf52b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237c7ac990f96e70cebf4c86efdcef0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b15b569a12f068dbbca48a92c121cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75ff626f251410b30007e37ad54d4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26928e2b6466d9ecb2016353fa01ea3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47566ebcb358bafcf5947bcbc0d91ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86815516b8fd87f89097078d39dd7d3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfe82cac3a77aa2367ccf4cd8bd5b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a318b04d72807b82cce2622073bb11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c13fdc054e2a43402b150877d0351556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8a0628dcaef440e0392eb47544981557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d34e959f3432c806f4fddc54ba9ed2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93609fbb391298a21f199fd5aba16fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26108fed8b94f2414fdfbe17310fb964560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b63d5e15fd0be7b0d613dc744f0e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e902064fcedc36b87f8458438beed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511fa748f72bb56e041eb818d1713fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94fbc5d9a9dd17fd15514d67943592564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848c708c2dd2437e1ca5b68315ef56b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4bcf6581f1a67e1af5589005d86e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37175c9c2dd1d727f35f7087e49fb10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d371c7b5a6099e6cbba999565bab68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f436447ba765833f34e54dfcb938d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a096b9c8a56a1b6611868b451cae9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af524c59e706fae95ddb6d959636eb96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c41c3911b700b693de05df9dea17fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f35c8ee363d1165941bea58a5ff18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bb3e64c0fce6f1aa9a6aab32b0f55574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d1583fa49e284b867ea20b18fcf50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079f8e127f2eccfad2a7f347eb28858576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c28b5df14f72bfec387e0d305e140577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5153672ddbb59e0e15e6c986606db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070531e788978cbc4db2c92f1ea08ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef5c246b223ed3e3958d930d5cbe1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbab592bf81e6df883c4b10ae87e2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d79020c3b6490e748ae969c36a6a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d466bcf1ef451d6744b2c91b154bed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367a1418b43abf4d296fbe8f4f793f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff576181aac11663b9c10b44faaa0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aad869f4d868a2e5c8ec3aaaa581a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2a0885c24b9d814b12688615d23e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1f4a6d59a352faaec50dab5a0bc9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7992d6ad825b21b3351134b81527112589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b409a8691c0867956d06f9603e41f14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcc8f03706d55b4b0109831e548668591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54284c5ac2d55fa34d089a3b0527c0ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8d08598d0b6aeb6ece69d28bdf847593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c423367cac3da0d137025a30f9d2f5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ed231eaacb1bc34ae4b3ce8ea7ee8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153269a3fb0f2cedc20b95ce4f71651c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd398dd7193da72a6f24b043694254d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaedfaee3916eece9b13ae12bf6bd5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a37355dcebab5b1c755e0dca8c1b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81020451f7edffa15a3c4d9f656197e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fc3cc591a8cece185c785b0a6c2c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ea8edbdfa98e3c74190692666990b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aefb02f7763c7ef958ef0db7328c7e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff61b2f9865b41c0c59492e965fdcb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70fae08bb789190c65ada0ab1e10ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5561455b2e1a572536a520acb44ffa9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf03c246636c0adde3a974a42a418cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb1df59c96f0fe74e29c738799070e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98b2edac618238a6c58e6576d56a5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604da48f85503b189af7d66ac3fda737610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0d96bc595d113a4c5b1133fd808b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7c56920a03368f8731e1966dc174f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e055c47eaac5b66aa4bf7418dceec11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996294a69cb241b0359b3cb3af5fd2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000159405ca0ef39d9a0b380c0e793c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc613d6f1a7a07dbd7b23c8ba026f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23428ae1bbfd87ae512f519fe402c27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa836e105864093f6b849759bd9517618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242174ff1d078ec6e8bf9953990e016619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb47bf283d28cae3bfd7a57cc147ec1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d794d55f38c3df804e47e3e87a6605f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f0f3b10605786e8d6711611f07127622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab4c8d7b0a7d04fca61c37d38bd05e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543ab31d4220a49aa0620aa22281b50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c9f4680ce57b24ee84c21992a520d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda77bd0541853cf27684b82140bdf6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f000114e769f345569cb90756eebe63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ccae52d3b20269bb6a5562758750e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6cc6163cbd2a1d71b3075590341c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6d6acaa55ca18453f319c9a5978c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd707bb11445a7729d28a90a76da49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44178d061bb3d334337d1d6677e8ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831f36cae0d1acce9d42608186b4e2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc4b39473aa235d5c30777763bfd49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07c7b5aecb3a98da5d7ba8c2eb32c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60334c9ea9e8bd9c56d288c5c68dbd96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27f432f2423b1d03997708959e2503637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747584211c2988277727a4003b6711a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c59ab1638aa228d1f7168b944d911639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639af96872fcee8e7dff92277f30f57b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59315cbfa56740f644e542ed81e169641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa4614092156b70bfb010570cd6af2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90e4a06c87edeb37243d11b99ced33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97821fd139ee7fb2ac6cb705d3febff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60432604dd42b71bfe1b034fcbf038645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b91145eced824c9877d014bdbef10646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88d3f174673f8fa50dd64f30e004d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ffb0dd863120560a142ac37034bf2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22696da349c75e0d5ff435317279252649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04986332d97f6e6a518aaaae40e5fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bb86872b583dc3c369524ca5c7beb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd748cb3b0b2d4a410bec0ed4a7cafdb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48323a889508c29b9eaae6440daa3b11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aa2411569fd1f5df56e21b12de342654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5703d880cd17b9cfe13b80ccdc752655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72178986cbf987ac33a6e6496b8bf712656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9fa758518b59ec931d04838084143657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fd20a418b29fc5478963371214dac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d02e97027b704d4af2084d60e2794659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384c9a82c4a0a8650e37f2db0445a0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ad5e12660296775c3c708d649d773661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafcf27ba13076bc83358cc0c0cb9a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfa8e9c6126328ebeb1eed05e3fb84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e3fb5a313f35a2585145811b0af29664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ae949fd1d5db3b96e3bf16b8da215665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50295bbe712b717c32955f48f6a577ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098c096af6d92df9aa10e82eb1fa756667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188b6832be65f55cc3623b73376360f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a3a2f830427fa4c4d57efa5456994669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249060bbf66aebb6eee6ec4f5ec086b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f606dee0b77c5675a9df3c45b14685671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827422490c1f3cdd76364e88bad3738672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711af4fb18b527fb93ed119d12cdce38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e143df0fd331f03fc18bf8e0d12ffab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09631a404b0c68f2bb57ac614bf5b19a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee48446a08b4bddc2f6a9d2822a31fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191232d1c559862aebbfe4ff4cb25b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da37b7c434b46307e0efed94ffb4dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f3851e7c31b26c149c538e2b45ac1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e18da06046d65b6e7aa77750d86349680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec65656108bf9d37b35d7afd36b879681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff744e755c11b201d86377615b3dd0f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd0c7bff955e9e0b0728d464dc7162683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c6f79d1a920cece3a4f76784195ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cd87b4a07f982cda1cb93e9989375685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b4917f99d8e5cbe52a1000ccc807c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470d58d865f7c6f1b1a0933b2ec7e9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c994575ea5b001f9ddf9f330964ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677edf98ba5bdad48736128024b50f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f79bffc10269f2329fe350766b0d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2287ed55cbfffe83039a9a5c3622e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a46b535422392bf48ac24b8404e2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972eb1a7a64491f5e261fb62685d97f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df211c585b18ca53dc1007da2dfba17f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397422d8cccb88a4a67103a61bf0a161695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c98776b8210ee6684e88bdc1a5847f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093ff6f8bd59250bc6931c325e84399697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a701f75581b05443f12f4446b4f74698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3e1996a6bc0ed802dc02e9dbc150c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800159acc5de8545900ddcb88e7cb7d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea3c34bc7c65d45d88a18a8b16283b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feb821883114567bac7954df195a93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a66ed0129a917f710893cbda60236c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c95d51213bdabf8566d8d0196c1e48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c706751a6b5af937d23e4270e77201705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a440306dc3c2b799931f12457ee88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c6a89e322c325856b10471a284ede707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e03f925e43dd2272939a7648b94fe6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c569abfbd28db820dcb2f8ce8d47b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecbe531d3fcdc2ae91fce1a457e2e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a518fd68b6b227be8454bbc83de1240711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8e0113b72418507f34797d7e09d52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed68b6b1122c6e3af0683a058173d14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c543a05a288ee989274be850d3ef9a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00d3d0cd5fe12ec099362287c06e77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfcd74194c0d6dc19cfebf2516c8d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2379df8790f6aeb7362a7978170f62e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7b28ca5b32ee786b903e5a81361f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842e4902405124169fc60d09a8a9c90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9a79275c2a0bdf6a0d71f1f0bb505720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823befa1478b1e5ff917700b09c7caee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135be8b56d790785c1b0c0239c76da31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da28a7a1ac58ff92623124660c3386723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb65bd1c7ffb4604dc15d3f618c5b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01550cda34891519352f2491f0731db6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce743dabec5610939552e33bf7c6c7d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feac30dccfd7d8dd91b2e7408603d1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9825975440601b302630d83a19559728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084da017624ff0d777a0d20414a507b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2a1311ee3c4bf4559270056413009730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6f2866e38336aeb87809e6588d305731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1624c6110ae864dd6fa216004c9d74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653731307b117e5962a9831d37f79df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75064229e567cee4990c5ce2566ee1b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b24787ffd26a189337a447a045b19735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e55753f131513c77ab9c8134e09cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b06ba753e2bcefde685d4de5dc3d7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3de513bc9a0f8b7e16224f0a7d7cce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb60ffc3933d49906016c848a0b8d65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09eced400ecb26747dce540300b879740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e8bcfae252c4b019f6b6fefe7f6be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61712b8d7dcd4aa71140fd855a7b4fb1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbb7393827fbd4eee6b78a0c08f8a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a2dab48ae8d99d8f94cd0d2bf1235744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63d5f71d527c58b1334b6bf39ff67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb714d7dc2376257e3cd7545424ecb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eebe589b383bc39b51e2986fe2fc79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0d341847cecb36c45e97bd0f3204748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51efa2350cfdacafd5a498f1a83e99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b332de4638d833a80f24b3f5586b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932102b27278cd125fe8a22283a84ee7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072674f94a438214222d8b6d2f3336a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962e6c385b78c888f3df761b65566ca753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>