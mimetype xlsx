--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3a156014577690f299e9381dbb8701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1799a175a36ce160cf63eb9cb26bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885afd612bf99ffbeb06839669bcf643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf6f3c5edd3903248e1efc27a68b884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ca83115b52c3d9c8b3bdc62a147be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd750ae077356d74e53fd1b1ed62774e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09d135e24e0128f48b5220d782f4b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276a2c7235d04aa9e611c178dba2d968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c95241e3d50aa9ebd3391bd4f6c20a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ecc603b493907b2dd27c818d623a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a686b38bcefa487b45c5e9e98bfa28d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d370eefc9edaf772badde7eb6362da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe5880b2ccbbb6ced990004557683613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21fffff4f514c43c8c148b45c298c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0ba0ecce1fad7ed7ffa8cf27b5a9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78120f36fefeeb7958279dff4d3f49fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4829cb536a82a6e7b65dc827dae9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59517460452bdde67c21d979421aa2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac82211ca8d80be92b190b1504dc5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f44d8bd7fb80f8c5324cb645848a1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c10bc2eaae605e48fd6cf59209f0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a65dff99856d7b8eda46a2b72a32022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464bbad465d458eb2dd6c8ed931244723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321a6d2634d56b9a90376b796dc478024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc4b96b57abf92fa4ebe246ac2314125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e5e550b8c28892b4abe18edc1d23e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a100fd41689799875a41d3958496627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbb9734014b9817d1502bccf6ae76028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2c68a3c52f4b3a98b1ae362dccd8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47efa5f072421ffb96b122507f0eec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977d08e931dfea15da95f00b8f1ff7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb8fc49002c719b45ec12b8e1354e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0f9142fd1a44de6b04910059b563a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a775aa314d727be55040f2d6b27f0d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bf0df1631aefa52c7292dd3cfe08f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744a54cccc11780481bacc76b36feb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627bf6f7babf832932e8174cb81d92a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9b6657c356d4db209f2a08b8bdd1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330cd60a0f69bce4f29c88e6fa3bb6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae446b7def6d10ff5a2bb15b9cc76c9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6875aacab4c4036ad37b29781cd9f2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739c822259317b27dedccadbb7f3f6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc556d416dbc3c688d5a3e426482068a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d926a25fcd7081eea1016176ebeecf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef11cf4699dadad8d2318dae2e24cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dbaab1ed677e86650d99d56f2368146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44729877bc6808caac1a8348a117e3d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68813dab5e6e4a737ed2e882f600a0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874b24be3ea6e6138585df92d16632b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047f14840c85c90152df7ccfc03690350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa5e5c82fac0ea1aacac0c68f4cfc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a79bf06c5ff090d996825109ba02052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03954f5202afebcc0af1b4b07e97ed9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005f788bc7ce1d67b67124dab45524354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0f18a3f6f398765219defef49ccb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6d56abc53d256809ad92812dc22f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7cef11534604803222122b78fa8ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e42b05f789d9c7763e08e7fb54cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114be1a7fa8a4874f47b422c4bdf89759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e7fde4f7708cfacf59a20c5b204e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde6fb3a58edd313badaf16cd7acbc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20760d5f765e68c6501996091952308e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f1d3c242a9a70aa31c27817cc8a0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3014e660ce1de1df4f9bd104880c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074ada7999d9bc1f492ec0b71a0794865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df070244b69ed8a4c44965bd0d724d8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd8ef67d1a7be50d780f501a468ff067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37913ee9dd0556819a39b2df342b14cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dfec20191bd843f263abe3da0247469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c97dfcc37e20acef402a7f2d513a3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467979610f576ce63b038859fd2aebf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d63bf2a717215a90dfc0540db546572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdd1cda29c854f0dbe3e5e1caa5b9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a844db5ce13ee3a3ac496211b70aa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663322733434a2147cd26e16676746be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a1b2fe1900f03b65ae654a282a5f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb0a999d4b94dc6a2c5096774cc3db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528626181efd810ca032146a9321c09678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec3bf38fc7e1118d9693bc254fbbe379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2b682a4b3add260c8101f8158101680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e760aa7738ce41a3788150eb90656e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea801515615e6623fc456a5d46d88bd082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148edecd80d11a5cd20642341c81f5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba57095f09756ae989b019b99f7016784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f9df8bc922b599eac288c2af0ce2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a97217a706a6c85cd5570622fe79b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c14ffc124ce8689a9f20103b58cbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2cc1f96296a6aa7c3f4da5110134e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58385f8ef3d210674ea4080ca8b8e0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fc559559e8c3fb5402ed0ed3c19d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f352dfb5d5fcb46825845af3a21533f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a628411be1299cd92b169a45e91e63b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7581aeacce22a552c35fb2d81cafa293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5d5b7975d7ebf67e16445d6969fd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b48db9c6fe380ceb9033498f5884495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69f460b1edc4b339a9cdec1b190bd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79485e8e0cba09150600767fedc36a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c323dc9a19eb43f7043dfc5d3c56ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132d668014c0f1f6af344628ec1565c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab4bddfd697f7eae200d1e763d3d27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431403dfa05cb61f6a1023f5870cf1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0e1280a2a00a212ac6ae67ff6b381102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbb580b589a71bbf39fdab0cabd3e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d97b566f8c8e8449fc3b55c777b59c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31e4d6fdfc1021059d84de6ccb190a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c480c81d41d096187f0ac7b66b931a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef54a3d34c57a74ad4be9c335d1ed26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c67acb970236d606c9a30ec6c7970e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ef723d3029fdb16f38cb81e7cf409109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f508938467123030b24531e8c015193110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54779c69e809b9143847e49c0b46da0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bae39b8562fff64666201c7f141df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345778ece3d9f32c7b436d6acc5f613113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6949bb1f100fd42e643159b7c148fd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab73797892859b1be4e83a54b4b4d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb200755d7c3be82c0146e9c8fc29b7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb739a51cf77bae8201b237ce6a0a103117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e98b146b8c22770776be128aebc443118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567b16e6cdd9bd7fc75f84e6b858c27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c017ae2045909cacbfe33d56f9c49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc114d826d7a351ba674dbc897eb19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a877b7b598189ddf7715eb1374203122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d03756faf93a87e3798121c0beaa7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edf817e3b097e02b1a8bc50dfefaba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61b9af660852c8874a440715bbc7f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630c6ead91a0fe2a7e0ed55c9d7cac9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794675867b66f4de5628769b61a28e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad12fe19828b499167ac177a3616c5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e1d0ab82290754799163033953016129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103b2ef1a4b1d9fd9f0986b0c89277f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bcbdaaddee53b4b929a45ea50f43e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6faa352d5e5fff796b9e39e900630132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0729588c2eb57ed484a637f0f24e193133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513be07cb339fc1f4298508cac035c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b74b1ffbd5178eea4cd5e40a88c0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70a09a61b62f2a8fce18547a34b972136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3331484df8e01e972378f230620f2ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27587ea64107155573e393ecaae1f92c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35180219a09bf5f513c0b78aae0339b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bdfa6d28fe80c4083a412cdece419140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2318259f776e7238b4dae3991e1fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c503d1ffbe1126fc35693965a8c68cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04f7d499a489955e3c4ea5b5f87586143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460f0ba2db796b21e0ece64ffea7e35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5946cd1c3b4129349b66952df5122145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ad892c7bb6d9865cfa219a87ab03f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787d92d32c4d9f6c3a11fef3935936b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7da287aa6cd14723eb1a0c8f62eaef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4032b7af178cdc09e90dcc40aa4197149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230e8f4524a4991525f30eff8915c9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9bb3cf3b496108f5746e1182ea484151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57522d77db394ae28ac2e428a430d3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e5898dc9a8f384186762627cc6698153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551da7f62faf984f781f95467b7e43e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c511a397de6ea60638889863a727d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3602f0fef0b3d0ecdd32828f456f01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6e5cd6aa3b05721c34535b8d3221e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c5b9ae642629645ecf8c15ff0be5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e9784069adc5f7fc29671d416fd92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9b912d7cd038a3029d82fe20465e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c34738d5c2f170e3b9a2b842aaae92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290346aed21d20afbdbabd6e1327c8e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64637511aadf4f9188abee62a7e858f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b826a5c301be053284fa526e7436a17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b63c52a6f65527a27a756b1ac4481165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a41cc610ded9ef39ae9a43d7544a47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f195724c39b3c549dc96e106f12d474167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dac369f99435d07ca3da42db5c64e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc3a86f296a45c7f52a9447d283c53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebee5dc723df2e7ff05329580e3c86c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b2b263fed50313bd05bece12ee1aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e718590ccd2f2f4b8577fe1f834a908172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ae7104d989f286b375b4e1b6de590173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06182454a2f750cec4b6b2afc0f5368c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ade9ca4b71aa27cfc74c0b8144dab4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb616c64747eabf9b4660312eeed1803176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9572f8c2ebb8fea8c0913b209fd20cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4f363974c45c63b451a2d35169d83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b72a01f89c49020d655f5ca119878a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d3b561c86cf92ee829745a2ccd7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9d9e8e9619ea407394e8c6521f7f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c238b13b6c784f1406bcb36c2a050be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16690ba208e24989dcf03819a0434c1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc280c3a4cd781b3d2b34c78853d10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b182d0f963a6065babb9a3b716f8e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ba09123ba5c7295d61549e3b7cee2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75d6600afd8ed2064e90c8be841be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb709dcbad8eb849bae131ae7ed9e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98bc7eaaf9fcd52abfb21e2ec32140189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ac8b81784247fac32f33ae9ff151b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291b9fa78d9a04931172bf2d75cbc45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4be15a09b5509877a8331139e9f1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c24a35ca5b44c1c01786bf469d30e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f533da730d8359bf79e046df107dd5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ed5004172889d2feb91554eba5b4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca933291a2573e60c97f2710b31304196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47593c8ea9956e815a076ea25aee394197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6991a493d92f18a9ff5e90c016357198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706b6cf973abf20b15b0471f434d89d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201a6ede7cb830b1dd33badb862c0a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb95493ec357f35ab6ce93c0322d6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103d79f98d0fda721c522a400b616a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c57e7835497558d5ea76c538219cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f187a70b3202cd7715cea1782007524204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086976b2bc8914f0e6f2a184e87d3da3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b0387043c70dd5c6ec947cf4018b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ce529168b3e46afe993d0df8d9d31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff317eb0c6db1b6283ef9a1fb24e8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01334d3a459c6d2c394dd71db813fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3b9a9e44d7336b7ddd509cc7d3628210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daa2209c3efdd56743ed25c85664bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cb749b0e537a3e1da111a950ed3ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d682a890dbfee22cc0374b9d7809ce9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfcb034b6c4a28f44b19a2aa2e6454214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ca84797777fe6e0b2d144edbbb1dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b114666fe772245128316ff9b2825216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acad0bba386ce77a1d6d16a8cdd1d54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efb54063df934611a3bfd0a2933b44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a029366a9aab5aa7d081bf8fa5daf67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dea2624439c79787f8c4918825ba9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a99d1184884caa51e805fd542c69d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894a47d16fe5c96e89839bf850dd9c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f45801292770497dcec9d023920dac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659e45a297902605280f5b5b8c322b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318de6cdd9430378b345474f747855b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c628177a754670a3d0198688d4cbbf2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0064d3f5d5fff184d3169b23130b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34189869cfaebea8538c0e7e9e58e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5add267ae03e600bd81c7d53c44f8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d28bef4f49cdda597e6a5b50a2e11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9e6c707338795a3e6298317aa0816231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dc7241fd0b78812ff6ac3084337dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ba100085b064f5e02e43c7f6b927d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f0c03123cfcb2177766c85ef0c954234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd318fd58fba440a0cc508605ea77e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab77835558fafdf7ed36c4bb336319f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967f3384f28be0e568c5a70237bec45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401597b3572be5f2639eedb6f068260238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8913eeed3a8060e6435d27c4dd4f2cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaf53557f0ff5ec87c439898d0ae65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1558f017d4f7f3a095e34a54c7f91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539af11e04b81b2773e1b5fd7015ce8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d50726f628d15cfd9125720eed75c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c883dc352988f1f3b47d50c5df3d46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84446b276242d588a3b9c26276b81251245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc877c5ece1c31b38a3739f4e5a30a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc40aee4036a0279c25d37a9b641a0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370342010d00ecc6e4ff9c1e1316c750248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e67d45b5d19bf2795cc08d38ddc5d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe885f9fef5f7f557539dc3a4a8561a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436cbe306a16944c247a7f2d23be051251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbb97571c6b156ad5a47b694be4336252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8fad088e5b65b9e28694bde638f28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199009aee1426f22db8cbf8e97f6371254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439650127b3d915ec69845b072a53646255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33679c4da7e6f20c0ad00a0f7d83cfa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7780a7b9fb555957155e83d07c5eca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2c3559512d76119d60604c8ff0c57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd02f89a9b0002e116517b18ab146259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9be15091cac2fc3568959d4731c749260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0269a0f11705ece3e950f63c92e5a8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f27ddc55bbccbd4dde5bb073f8394262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714007354e2d8363986063beca5eb42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332af15cfc46d37f4c41b5c7f72b4e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74b066c88c28a6f567f702a3244a43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224136537b6eb4e61ddb097707ef5bc9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af303dd9c9e783a66bceecdc924b9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7edd4d0b43a0bf83d48be4a771a36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de998a98da8a4d2d48f67a104512a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cfd8a31bc005cdc81dd36a2926eac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e161d4135a5729ea14cdcd71b52bebc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678ec90274bb8d9fe3125ff72e1a561272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539be70d914aea1849ac1a1cf43896ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb38b208f2623d037299e2c8445072274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f419e51b9424283c7ce60767460fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c37927a8f9a40ba6fc83fb15daf2d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4569d00e406cb30f3e54c063a7a2a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2341d82003adba0c30e33e6beb2606278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c45d40b420266d00673acde80e7ab0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e32023f99a6de25485c5e0202dcef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d18a4e62dbb3616bd9bf66f77f467281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0321a48dbf353c328c495e40d89d53f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b8b5c8f1732a1010a3478bf051d00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507907c4331b5c898a9e01a3d20c440a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e06eca734898345c00e482e480850285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bec3f4fc81ae294a77ef828471657286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baf9d9452f7ea24f9f923ef39eb494287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd06b4ab063ef4954aed60d05d99e4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f1193df4c41d126c758f3cf500685289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f50caa73053925a0133e448247b8e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b68749a9dbad3a7473023f13e969a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c69b06c44bdf233ea018b34f53e31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437e3ed51df8a571a56e7fe8d4ff980293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefb4b4eacb1a3c1d02bcd97635c871294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a16d9fb90657e655df2a8ef42e7bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6f47bdb0b8c0c8ee264c27c9238a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312e78d79ed7e8b4a52461ff86b67f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7dd2223667510bfbffc9038d566bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845f029092bbd583768eeea494f9f34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e51a4595d929b2c75e1fd0d2a30af4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17244b01ac2a84d421e6f091e00253301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54e994e5da2a7905a6a2ffba66ba61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca19be9cd811d41b3500c1fdbce8d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56316643912d0fac909afeab1a3dad22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ad678c40081ee1b2ab7353322bbd4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b7dcd812d80c0985d460a662e8ff5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358768119914c41296854cd1f389059c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64c8dba68ff7bb9af37de4ccfd6039308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae57873a45f1225e14ca524a5104fae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef93d99700bccc6795e41309f058be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627329a5dfc5e530773fac3e14bc58e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dce1ed74c3a854640afc6a3f7f23aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50126b62624e0344be80ddcec588a3db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0b6a9638b765d6973ba0bfd3d97d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659868632c8e056d480958f51645a600315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94b3b9915e4dfe6d42dbde4817963d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2983086164befd90f647f6663463b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db8e8c65669f50ba92c24cf05fb6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ad4729ce77a0237aa1935272009f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3e4fb88f74eef10da57ae8df24423320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743a4a989dd5a8a2053ef7588eff248321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e25752cdf12cb2a9c0bdeb65542dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dcf47390f53ad1f41b58f5a342f4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9de89aed47ac906b06cee8ae65aa9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e8d99325ec7b1594db890db1c60bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d74f190d4ff7c15038619eb6d7a9f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fd97ae06fac7bf6bd7ec196096257327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74774438a3393a41085164bef87d9bf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688fb4bba05b1695132c74b7c9358e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdedfc93d2b8b4e76245c003ecf4a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77bd74dd15bcf2b93a21b7762a4938331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b66c4af00d600c216f38c211103f8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd0ef4ca138cd28a6d729c41d63f07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cd329c6e0f5ddccfa3ec9649680a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164ebb9ab98be89f8eeb5ce7bec7595335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5260413c51649b8670fed1bbad805336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1d116c8598e51a88f1e21eaadd900337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677bc343feb2920c6c1d6b0dfdc4f54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fad5e2f2c546bc44c39c87e771743339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a43cc614216caeedadfa2328a40db3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ece66d92879a51e7b0d81dbcb12c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb89e2d54d85dc6f881f1a7c136e49e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf2681f0ad8a7d47efd95672c5ecbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac80bf98c8dd1ac6cc85e72b92f7a41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5548643651ab63c9ac11d7e56556d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53070ea0aefcfedbcf608ad456e4d151346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492925f25cfbabd8b03b463c8087219347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b8b8a07676736972944e5a8aa7f7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce5b76a4ab886a4134a1a124dba35c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919d8696689cd0930f501c8aff15ec9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071834a6e1adbeae773686726196949351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f12b59c49cbd3be1b3d2129866c13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3352ce024cb7ca9d870659524002f13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d72cd15fbb83a8d83cd9f88a134432354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7de82f8eca0d62e9525b30369f7fcf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a82418b963b736523927a1fa162ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feadf12975b589ab44185ad03685776357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab949fc950c184317b528c88bb1778c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4151f115efb18e6831994752b71a39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e46d4156a4999bd15873a375e513f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542251cac5f7043a8cf75380da76047361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7690801d57f5930d673eeb615baff69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b468ed3abd39eb378e6a421aac1a9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb8d3f77801badc0e3eab58a594c37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f005b170e89725c190b9589ecd71476365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8620cb061dfd1fbdc7e67cd430da3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc271cd2f708a16b6fef45090249a8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6bca96d3777b47421196de39c56bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770115c39c7a43c8ddae575929b7b61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d617941f7af9ec6922243a2b281ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4fb1bc59988c93992f1b5a087fb9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d0ac8680ea606720af3c447dc7c95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a53b3c832577c818932ad8a6cc908373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d415fa5eca139f170ba4fbfe8d9a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253ed4004250837adf751aed3009211375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eea3c6a2dfc39aaba970c105bfb3f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af72db4f540f90aec298427423a532d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79792d0e6184f0eb181466d57dda6195378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631cc4b37ed18444a81810664528f40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015002e26c6368eefb8d6551fb938af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9b7b51d7766a9b6341795fd39c2b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddad95354e5a7e9ab767eeae33dc7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd34950fd118982f64f7833fcf59a64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1364c2a0d58d893e6ddf7e7a0cab5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2054b0274791d44befe0a14e3fee717385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482fa5760aa4a0a04602e2d0dd8d4bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bce844669735da523e7c5e502cc0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a108fd5741bdf3404dd0986023cb56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd4e59762ffd45c54662089253034d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df970993c5431150102f663246cf711390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5f8cc4c400bd39477908adf9fdd59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8705150d13fa4750d8a4a5e275787f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc026915c42721939b170d2095ee27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cc27cc79e3bf005ab8aa4556b932a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128000ee6c74382f349677ab638644e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b7e96796e4a20de61be7788609783396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b22b2cca10ba186f2ca2471f7ab6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029fc9e47d7a35dc9bcb4419cf5d5ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b213a43fac0c80ccd9772cf8046dd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675a797f2af1ad0c55995058a3be089400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9cc775522ff0229965682ba8a4a56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb46fb8d8929a27f2000bdf50494884402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6f61cd69e51ca9edf404d7fb29d9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ad81e90e68e0899e269495f2e7cb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4e908ed3d1fda3d157257dc3f8286405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8debd637f1280822e80d87aae96fca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1235ad6a74d63600128506d713da79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef683d54fd97e03e7dfc2ce8a81d7814408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d223ff07dbcf39652e50dfb12ef226409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39192d0535cd960b95fb8f56df9fb808410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0462dbd9ee154023bbb3a7af4337411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028abcbdaa39760b1f53e2950964879d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec153e3ae5e43e165ddd1b4b88c7058413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7fb312206f97d6d786de322bb04a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cce50df836f5eed600af826d4b621415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33850c2915a562afb6f5db7f88703f06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8356c0225d624f3cd571fd670ab7a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d72df548418317b771a1b80b056c79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4b8a8cc749b4b6cc1c137f9083098419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031550d951081eff305042559a3e04e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e7af6f9332e902412f0a92b4fe4ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212bf86fa4977b8fb0d54553e11a4f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ab40c10b500c4ea1d2d7d3600e9bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea86552a7bc04bc406af583084c6af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a68b630dafbe9e53755b077ceeaa8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6f64484d624e2e2efa65d12f39246426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5585e7c2948855af656a78284bf7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657f59ccc3741e4f5483e695ee0ebac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feb39d55511697e43f6d1b76d4baf9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf95e8553c51d4a5663a3d60130a3bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f65505f98e972fd44951863ac2b149431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097219ce7633d4f5c8e178f898ffd44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf50f2d598b8c0bb6d309a05d75a87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b928a1f5065dca1bb05752065c97f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c3aa937804dc00093f34f1bdc3fde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93639597b89c935df39dd0fbb171e8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67607969f588cb23e0edef0edbee02ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdaec66274390276b1ec64101ebeed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036a18184dc6f8965f039db41941989439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186fe757e9225ba89a2e3e813f576ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857bf1a9f183270ae57fd5c89d32a7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024e66ab1ff790a1f7556f4f5968998442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f8686d55a2872634ef2e4e8a34d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcb11f0db9480dc71ee46bb78376f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eda49173594a170937df74acc426a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d79a90e996374c942dfdaac981cc44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089680ddb2ddc41acff3f1695f84ee59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd51abc9a92c80a48cc1d2ca09a0c40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f72a12ac9985be1db0423b21a1579449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cf41995fc633c81d9a460e89db60a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab0335445550dc64c3343e396e1352451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473e06fdee9dbc789e3ecc8362c8860452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00206cf58d135633faff25407ae7a26d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a93db3add251514773c1d331b980cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df24c1d7d8083724ed1634b9000fec9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5b0a56111a354b6e718f5c86ec73e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35b536d404599339c79ec164817cbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e2ebb7f379ccd18e2aef380047833458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0632d377fdc7e68fc4e06b0e4558e0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e06067983e0cfe551ae153c290d724460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dce7d7fac6a062f787b7f3e16448b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920634f462387c2a9f9aa855dbf8270462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f41b4f6faa3b6702fc60504f8b23a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14080c8306c025cd95996921956df90c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ecbb26c1d710dbf1e3c6c8b61a367465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5722223e424aa6ca21dc17f3cf262cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abd8b708bfdc80cc2f0ae69385c0ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e93e52db04aeebbbd38b6d06a7a44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cf193644813942e2022a799a07c7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3a8b0d33e4366325ec1f1d7857d43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e322fd6311309fb0eb5b4763c045d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d81fd9cea0f57215508baab8f57ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcf624f589dfe187cc01fa8d3e7c6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0c95d985a00f2f335fba6e854bd2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90899e1b5e145829f25511a502f6e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa259a2a561cc4a68a4477c5441f05c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2e4e6b161f2c4868f9340246bec21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9675068b224563397666684df1cdb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dce8e742280e18f35b5e82adb4b340479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d33b818733f9162722148d100210df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db656de0f421fc33d509bc06852bdb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd825f877cb752f10da0f7c5443322eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc24331bb15d4b7e22fd164da72285c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b3425719fd22b43fc34c87766b18d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309744c7c978d8129e2cfcc8c4d2d20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882824f6aaa0b0eaca45cee9bc32a47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fe80a72aaf257f5b435347bc28b95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2270174d86d62f4b61b89098f9e5d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2fe46850692642b36a414391765c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a38e054947a7be3550745d25a334490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39274dbbd5a081c982bdd857f13faf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4c0c464eb5a35b096b78ae7df48cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1379bba56db89d65d45444181191536493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7873b866c08f04135ce485d1699d82d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8295609c8f38b7020bff9817f8a30b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210311433abddcadbd35d8503922ca3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6175a4b9ce379384dc8182207c00b43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad59f4056fbef2da349679ffcefe180498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c018292c47bf8e273416ed48adea17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40646c01a9b54ff625768ae54ef3859e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb13bb1f34740ac87d84b90708f02ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4b1dc1271c73f63f285c2c9f294ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418c434e61a7bac85bd767538fdc1e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eabd16c69e72c2cce95ad496feb17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd14948f58ed74db7ae1f0c6e80064505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12ae72da875d60723f495ce5c8bdb9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a098a0cb5cc0bd83320bd646f180c2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea745f480c676f234330ce704ce4ed2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dcc347f8241c79a8c9fb948c09337509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce872473e91a4aef462ff07ecf3cc84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef828841ff902eb522baf09c7f8e670c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c84698513a8b923501b56354d9e54b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2c1663ef49f2c378533135b124045513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcda3cdaa8e8060cc34d4f315d3b23b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e71fc5d469213a7d7e6f54a3a0f4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a4cf192d308f8f34a386556a0fd18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacce05ec682af6053ba16b1c902f945517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12060c382fe275d91fc77747960d87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd139a4b90fc03128b3705cb6d4c440519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826868d41011b19acfd06afae4359fb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d5e7ea6df8f9a88f20a3e2e62928d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2e900bead6d9586648a723ac0cf52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a38ff765061348a5592b0dc0cfbcd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa10d9f08b3bfa7400a68084aa21e0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bcbe00eae648bcc111b4917c3a660525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc7cae1da4d23a6280afc3a978c591526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c64a3dc25e5afb27ad1aff4d190a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8832cff1328e9606a57afe13e1141528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed1047eee037a0cf6634ca01704dbb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4afc71fb4846cc115b85c74c86861a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a1dc69e6594682d1104ac3ec44f87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c29e306983dbab554884b7a7fd0a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e8e0130682ea0bcd48e20eaf425fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73b7de7be7ead91e3619af791b8eda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162de49b2dc24bd60bfd7b90eec5ef6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fc0a805de9a1d99c343d6c70896be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8676ae1168d9b66985a49820536ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ad4f646c7c5c3d6d1facdf1e91b25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac6baf39a68b22e4f8cc6be12c8648539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddd1aaccd002eaef2135bd77fb1d72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d131cbb975cc0db255dac8537d749c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5d7d35413eb88f3cdfab4c631584c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f47ec235ea08b685b2e81357d38f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacd58a882fdf81fbe7db9f56c1ae29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7a3be707af6c84e76aca973b9630f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d9da9818f4ceb5297aafb19475533546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8af4e2022dd05695228764064587f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478fe80169b80b9ea061869706f6d0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8d61eceff9221fcabd2d837fe3e6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22bcfc5bb5aafb1c9d6aa9cc51c22c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839615c9c7a4288872a02451c5427bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0e2b1580661b97bba50ab38862085552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33778e134914491e54833ffd59fa12b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b269302edebee4d125d96455c122147554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee39342b721cc68e885e3ca8acea25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1bc9956bdd09d1475e819f0d71016556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484feb53c7f11cc540b381ab6383f36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0d498c7e0b488302344a938d13f44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd35dcabe37b869134c12132e8afb1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b109e69a26c51721d1e6b3e6cc55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5778a1a6b8c77e07d1e22d4177608561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7783290c48492f3cd181de95bf22c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c9d5a7ea6795bf66f13b35e831b08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250cd647708c866d0fc20ec5260d326564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ae77d52eaa6c2803f03b9531acc9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3bf46b2b67f9ca53a914cdf674b8d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b20fd30e997c429776276f10278899567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eafd0b20daa497f8f36fddf778af94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb3cc0701ec0066b0c260b942fb34c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0331bed0112a7cba8780fe2e2d65e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614dc26fe47224e9b63510c3e07573d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994400516f2285abf837be639340e78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16ddae7bab8a75b414a966f46718e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083a31a76decc3949c1ca22246ba222574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533265955b9fdc4575f8bb9dca840aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a455af8ad0758e5bb7b834a92b982576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa68c42f7c820332a6065fc5d73d36577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470600ca6b43b1d0f5642827e99ea010578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044c9d08797189598dd11549c4df683579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2031215c178de9686b34e63dfe1e2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0575749e8f460325e4106331f4b03e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277b0f4ee16802e8722ca467141507d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0f612b1493ff6c56f31790cc4dc5f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f954c91c8cc8c210e1619cf986dff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca307bfd12eb570cf9ed066bd71ce87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77384f3268150f00d5e5aee938055cd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf521d42a6a391112cb340c73f03d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e8d8a55d18233b357aae29e8d4405588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50c01c47c9b213b38b0be1098a81b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbb55dd29a9ff45d9c6bfd9bff3841590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e66d0d73fc02740a3b434cacc0f58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f836e1e99250efe28f10d9c4bbab0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef2ed4f59966d793eca800abbc0f51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa513aad286dd6f88b32a4ce7f2253f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f985707bc17e4ecd785532bb5117f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c400cdbee9c77f96d3ab738b2053560596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3f5bd8b549e1c828339496958759c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afac148eecef6bec3e22fdafb3c875598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab8ae14b91ff4464c33de84e96676d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adec1c28d5c80ab179428d06134ba2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ccc031112b9357ccc00a47b66cdf2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176c5bd9ce3a96bd6016aa90bf022d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803b4601363e86fce854e11ff854312603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7debe12a63ec01d95f6abb2e89fec2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba1423eb7400409d0b30c0705117c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e407fee2ba24649abc79c8ca79f38606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822e0788dc6857219942355ae367cfc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9950662d8e085953b8d0f233378dc17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0fc394daeeddb3760a1d03d317f5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1bf33cb928f1bfe39ccd463205ed9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30325787e922b8291938f1e2324c8eb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6207a997d5a075113f82e86dd13c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64ba620f882b0d6b1b2443abcbbaca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37730f971ab59412661c85622a6f5e0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca39a03c60cb77fc712aa2d060b571b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf08ec9a5b1f0754c88f6c7efcd118616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5cf95d457c5fb2885a17473ecd521617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da381ecea435ca40d15575f7cd32ca9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71344c56b50244ed293f95d96a58eae4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831adbc7c02cf7f9febf828c308c778620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ae3caf2ac3075ba74da232ecdce21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56948ed232ac0d39809520a26e6d305622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e885a3504118a8c12cafb197ebca18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303bee5bdf8d3b643a3092a06f7a50d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fd139db9143b1995cbba480414217625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a46763b389ac8e0635d1e3b9b98c0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24c7201cdc7eba69263d20072f7a42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c331d5d0a9f7e95c03026bc1d27fa4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e6a3f7bd3fc8e38306a752b75896a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90757c467c0c0b05e83c727adecfbf53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b299f83cf400c4f4a1b531f7dbdc217631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0578722ddd85fd9f8034ba6353afdd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bffcb9ee2d1f80eeaa16f591d1be3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bcdf6bfd98d6ae0f8aa9b0665af0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbc4f46cafd549c765c56bf7cb336b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc73345dd050c1319e4b1c164bbb606636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e195f30507a36b75577b32412af1a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec4cd24e172134f875d1d210f61db5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adfd4390a6c3c357f78358246a0adf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd1046116e5b5f809221fb74d1ecdc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6dc88b5f56f460b13fd7b3bca3f63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3ffff2b37448a754d0b2dd6e1ec32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5e9821cf2839ca3f9ccd023747275643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb900798b35c63feda6834723769f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab2987efa91ec5fd2c7057f25c520645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ae4f4614187978be1f2cb17bb208a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11157fcdd36a4ea5a0201cde4db0565a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267efe165d79e0dc8d2f1e77de78c635648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acad4956f8a6b13c877ac4b0fa93e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466fbadbc8cef26624a621c4245bc94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e477b4a7915f6ec20db4095fd2dfc2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da693f221b5cf2ae6114ed6aced5b19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669895a3b843ddd000c9cb4a6a38604653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d428ef77f3934c7577d06d767f986f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d372185e9c3a8c9b925eb880252885d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b777972b859c34e1bb83af5e19a60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d06f8e6691eba114cabfa30baec1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d8f64bcd644b2fc3b2d53cf8469e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d090454c2cbf0d87746e2f3dd40c7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0bb0d07165f98df1e99f316a2e2ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3d44fc96e1cf547dfa177edfd544b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33488104cbe9a3d884ada855b33db3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c66b901d2ecde3727fdbce63dec80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8d61ae04db5a316a99b8cc38cc0af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0d502845b41dc7b8d2224e2f79c31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a21d26b1481a2d6e6db8a28db1ef55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eef9bad2b7a0e557877948703de0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eb19086925765611d9a6a81b62d92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff6ee38a8f549f4ea4d4bb773f7ee6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e7f81b706621c9464c59d2ef222fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d6bbb571b8e6acde99dd5517b4936671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bf37a218902efa3c84ca87ae38454672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224a0bfc64553f7aad43ce2bbbfac3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ecc456219cd9d89b96f8c3c486e15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5d1fc4e6580f7923e14bbdcbda327675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefc65fa1578967311dacdc8a75d69d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921f93265ef410155cf385db32154e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d6bb7409996ed6ed85673d7b37fe3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e9ab9884d6edc299608a0f0aff897679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa42e3d09272adda87e93a878858ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cba57b1adab8911894e2d7347fb0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7335ac421493f3ab17682deadb54c64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871dc7bda0a3d7bcface67b38f99a8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da62f1a393e6620a8c5a474ff21bce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02841aa4f2a6354899cb4d3a249a6d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f140e775b2574c151025713a7f7e88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410507f1ee06b49d29797bdfdb8a242f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d0a39c2a791f7a95e070275f74c40688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f422e0c3bd77b47dc7bd66df37249e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55edc969c9f73217abb0411ef45bc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d059a03a5b66c02d3cbb890baa0b85d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09931db622681c880265be9721012dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba744ba8cb6f79a72a8c4867040a4114693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda31156b38bd727d6e6cb44a8b9840694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2366255384b87e545d8afe833410408695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe9bb557cc2048ae2c0b41cb6b9c07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de59d97165e997ee248ee27d31d12e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ab69e60486d2f90af788b01574216698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b779e465ad854dd0ad33c81aaf320c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bf4e58346c93084ebf03fb3c8ab44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bc4e723adcce21a7be7f2e1f8ec0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d516196b88779889b547cc75ae163702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d28c4bf753c1cf2906d8c66f166438703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32944dedcf30c6bf8342237438cc49a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebf547b32acea2b2653da1293ce517705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bad6fcee064e286e8bce663395606706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679d4b6ebd2ee978cbdc9d1dce3cb81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017cfe84dfb8fa9f3992a08080dfd8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ef529c32dcab36c7a7e3e0c779ae8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c21645dc445dc379e9f77cd36a954e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f83163058ca7b949bfd43e2ed3811711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa94e64568102057fe27a469246261712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58327b3de6c73539866cfb643e3d35a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94db92446dfc7491b784143bc3dc23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cb419671e8c5c415779d8b0bdd75f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218d73600d06f785d3a85bc89f27fc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73e710a52d88748b9931a5b1a401d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13135b18c2ce37f277bd94057d2d7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd751b915850beaf1044644c6e85a166719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8ed315ff58f40c3ffeb4452eb3956720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b90be1cff411175caa67c8ee71df3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849597c207d1c297e5ec761187f22ab2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6972f6e130a34c28c5bbc86ae2723723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ab22e185c543abb49dc59cc12c97d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c92f88742c2bbc66b35bd4598bf85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e60164d2647bfd7c8dc2efa8ccd96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc228fa7d32fe0bf6188c58306b561727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018bd9d68528a102c1a55457b63cdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366e04d5c707dbae7d72252d83b6ea8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97ebe42bfbabd6ed167c19776a5206730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aab75dda3dae3d4fc23286f76ca882731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43d3d39eeb9fc699437093976f5a52732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905721b548836aa0b7a04c62c94502e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca12661fa39a3659888fb54e59f82a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a578c5b61d95bd262c5c4f7540daf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b37d9041c258838fbf3d3c59f1973736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f551cf5f0954f16ff8ca47952ac4b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ceb99cd1288f1ca89cb89a7cf53ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7f2ada844224d12c23032661cc332739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41ff1616e9b4718774ff74f043e412740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05306a4b7cab98159adf37d5c9857b5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234d5cd891adcf8692344d4476109c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cc9d37ed639436a7c8f6f14931aa4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0237582f8ebe84fe5ec3bbbb5df6ba5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8522d5babb68c339f59368b638ba374745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b10664446aba608240c3bcc7ea77bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b349f8ecc31faa281a067f1e51b82a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3af39b1146599da06903b2ea43c2b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14438d043849dafa79701b2fc8384975749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1f0fa53aeb42c71bcfbcc99eb12cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e840feb9a800ad4bad9660bc01fe3b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc910488ec381c1f4f0d25cf121ff09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d827a09b69e3976eecb008a6990611753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f06882896a95896da1a189d56a91a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a43c7648154f4e777dfa7595afb13755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b220337e75324c330cc844610483f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee489994d7eab72e1d1224ed9db14214757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7ea59cf8a9513c57f3e19ea5033b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a1c06a45d4ef4da18822cf8d10347759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194fb34d4f55ca93a5a90a5b7913c1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4235ee9dcebe774f3211f3be90e0312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a2f2c1f8d0216daf05bf0d6a2c72a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d796f8d26786b064f097102eacca84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa368eb4b253c3ff5dea5d655090d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af0eb88c193d7224ca9e43bd8556596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac301ac9745eb72bcd31b16c17a13d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be639dfbd95408b1493cb8af3d9a718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b25990bbb76f93f841925f7a0c28b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9ade9f343f0d414773335187ee4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ee9a1a5ed6877d3b417a1793bc1b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d25c6245fcc221b387574a35cbd9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff223626881664a4c4468ae63ed5fde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085537b63f11a0d786b088c3c167d24314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6924dd31b3015673ecc47ff9af964015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4d9527922cb3f4e49a86e6a89e50f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927fe0cd63dc875c5b768ad0b9ce16417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f9f572736d94a649f044de602ba7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96282d8c940cf6088f672cc026ff98b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dc3e8cd5f238ea4a40a2cf5cf7b3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a05ee7a108a363c7515c378135237921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14322a565560c51ecf2881b9c29253d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dabeb92454ce41db7146e2a70e98a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aafcbba79efa856270c099ce13ddde24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20247f4df3af5a6ea1cb2b7d78cf8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dff6365964ebae81703a4c6b1465526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f0529a704aee6281af1ad9a55c75a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa230d8b13fe2f71ceb235de295892628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30d8226a7129d6d8ab5568ee21059729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cda03f1057559704bb45159717918930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e263923e5890ba0cbab5ac689b2e3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d925c5f447731400ae3aef47cb4be4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4462a54de61839f1ecb3a8613d8d7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a183be64db6e075cfd3cb0352e800d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4feea2766f2fcdf18e28d3efb8d8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12fc2b7eef078ecfa57024c92979c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a9979f0f151a5ff09a28c53898b1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd74daf26e68bd9213b8768b1548e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca70ec89a723419e31618b9c75d0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ac9082976658c6f591310d34b618b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef22e469ecf078b587aa5ebc76915441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a077e63fff23e1dac2968628350220d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a341a5ebf3871dba9d14670dc58743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dea5059bd9bfbe793e5af6656015c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323271435aae04a29ad7e65dbcf334fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065d891b30ab09f3dc3e25217f9a04046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881a50349f4c502e4c75e2ca91ba34547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41bef3e3c69a4120ee3e711e72d96f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca166f1c8f767377f09f98d92609f01249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f66c104d6298ecdca8ef3638a6a3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0a0e8ea37abe170a997b5c1b9827351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea72792d4559e20edbdd4f077a556052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2bebb9cda98302308c6284b2633d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8aa047828373fe9da4d51101fd31254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1ce7263bc25386f5928a2f914ca9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba8e174d4a9bb2350187a1f4919ee356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081d569312839cff770df248279f84b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2705d8b6aceef4c56cce62eb7848ae258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585bd00493348c61c60d8c4fc1bed3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2388a2848b70847741d970fd13b6cd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a619093cd30b53093d53b650ac0fdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02099bc3019972054386cccc147384fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8a9001f3d27d3ce81e2b4ab284cfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e014338d17b635f947f62a6a148f3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339e45ea2ec9a9035e0f099ebd6073365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0be846f1b55cfaaa1d46e645b5e2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5e52d2a4b4b01c2a0200ae12b2b6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb6d46fc44daa5dabdffce6924ae9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5fb1de70c6b5dd0f62a40424c823c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052d2362ea21a1793c4ca1c3022db1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e314f4afe3b8ffd1fbfe00690bd217671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb8baf4162bdc5ba027ed126daab9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0ca6d7b57f4fa29511652bfff288773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66a942cec72060476e6473d6cec30374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1c7f16f2c553faf91b784d736c2ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242818ca245f0c356a0237993d58c4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ee8d065fce60f42d975201bf6b4a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d14a6c2c95c0c2769cf9bee843695878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21815e77b22184a7e83feace11d1127b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929727986e87d9f7960f6e6159e73e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9437ed9a8b9a31425183c5a23ab6bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb216e1e8f94ef94542352c1f812f2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da62248b78fcfed7fd16c68bdd1c84983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce128f6411f1b42a56e2f03f6b5b32f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2c196e80d1c55a1fe0832ab0f40a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f80988fcd830227d2b4230e485b2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0ee5fe0970f0fee2c08f58bacb87e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0a00bb6b4703f4f280948dd4e2bef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be46eb53c761d6fa81e834541fe9b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca623bf0e4c54cf6d993dcbfb18cb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134acc18b9fa57e3d3b4ebe33660aa5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c14bd7844c92903a447c9d3b8aa99a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb406749e97dd58432a73f3433e986c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61834b192adfb09af12b8a4cd391dda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54d452f48d8303ab0d4d8e0fd2366c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a218fcaf8300003eae10181f2d82ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637df70b3d701fc7c5585ca035f783c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cdc84a9add1b240ef9469af20b83c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521898ca3ed7c47a07bf5814a3f1c9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f4472fffd3c929af2c124fb38d77f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f998fbdda3503c0ac55fabf4abd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f5a792441f55e865f3a47b0d703a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a573df983bc869dc0cae04b1d5534103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875b9e0ba3ec033e311b10b99dd978a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396f75098d2a7e2ecf2adbe8cf78405105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a6ea3013d32f323b5100b6ec9f1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494a7742bbc92f751aea57f9c70019d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d543f11b8931f8ba855bebaa1812a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e1ca6f2ceee6c0806f3d4f58bf21d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c39f044b8104bf80524ae54b10bceb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a8e3968d47314a9085ea4ee82f6dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06631e9dc6515d04e2d6268ca7c804eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe85cdfeb9e38dd3fe321cc060f1e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7463fedef41d977a60b97e0daf9de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c083d9d479bc4a6546ed80406a9e980115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569456aca3fde30b2a87d2444fa9da41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07a74b983eb3b2c4df23608d92a765117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a64d18676892036e2d0c5884bd0bb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1370130351923c42ed54712ff172f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6044426d0e7fd0cc8e5acfcd11f14a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd66173c65753227f0dd5a9f0a3ced121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feefa8fa7017db57c9056e2542656b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd8d029712b333fc66168e4d7753f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf891dc90f43269dbf7011f32bcec8ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72c5277ea20cece9379cc1971162f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311948e4bb6aff6297d69d39cae5402f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07074ab48d406b7f5c3044450cb364127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9207fe54a014085f94f5755534f05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c5bf3c30961ea9291a3fd45756e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532046700606db63faf71027914eb662130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722256bd6fd6f8fe79f8692900bf77b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f91349b59d719bec1a6aba6f4467a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf97fcdea363c2c91d512848f9031d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5ccbe1e8c6bbc5494c69963db1dde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c025e50cd5553dc4baef7c41a202135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c3c2d4fab92ea781f17c829ede79e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ef3125a6ba2b0c9c1ea87052a75e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a38b438bb5d3dda0efdd0426b7463138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3098236283e49145ea385b896baa0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb268dede8bfb4313bf673075ceeae5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e9d7ec2acb191c4bb41de18162b07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a9a57ba7f28e5daf80b34104ee6ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68516382f499102803f3c45fdd6b6be3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574df358cad93dd53a159ccde66684b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91180c6e086aec2989ef63186de535145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a03f69026973037079590345ec6f28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b110265b8249126fd9f3a2822250675147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef9fbd8db5bfb924b1eeb3ebd5e777148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554c4f2eb27a5203d7e483ebdbdc58d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b139062e0f1550e12ab556e245a97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b739be85647304518bf114a326e2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78597fab91420472be58997dab8fc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18433ec761779d34457af6d104e40bfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64131104048d86690e6762195ca2c810154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11f8997da9683bb9ac9614cc322255155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71575bb090e15b16d542a0acf1b3264f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b200190f61a2b9a21923f82e2a5d24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5848702b57147302fd47f35601b5b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0f03868fa98fe3a397bdfe25812fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399808dc04a6fbf65f1e77ad9a20870160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db239040afb0ecf40c6709f54d41c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7a71074d2886c2a519e2a22c42c79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6cae17d7476de073c7b8ef35cb408163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc76cbe9e4198692b19e22b5e223d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115fb46e1db0929ad24818a6c67398d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f47736210157630951a55e1c675be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768a9cfa6a20b66a7b8deb1f0fceef9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a8cde3ae03db006ab44018061890e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d03ef7d8e0617b4fa751932dbb44c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160172180409c60f8f4f8d620c6d5918170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a707e38d9b67cc0325b36b69211a54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eaac7bdc6f83d9a99104a3ab130e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62439ff68648e545121bd2b0f194e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d1c62f9728594b17e741918fedd7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1fa622cff8aeb7baa0b8f593d543d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2874fc6359926d54ebc3148cd9dc40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a844325e4b762fc8adc85f218ec395b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc93e0d7b3da4b2dac33e6fcb6f8ade178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce59c2bf0b13c5b6c494201031fc09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1d80f5415e76f259a984ca836d190180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d626b27f64480825ec79dafcf509cfa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a38a546212a4c8e4d0a0c2f952c643182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad299def4c2cdddccb01a47894bb7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e0cc363cea18cfcdc9e42e5a793cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c0557fc6394c2691093e00b21336e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41fb4aa9b2f07fd60900cf8c2e4080186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b897205a721dd5b5d0c9d9be8c331f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42699aadfc275339acf5dafff2a435188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73136c95ae6e3c044d8c869f7e6a059189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd23c6b25199699c4730738d09656b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a734cd0058821e7667368eb44324b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3526966d442e4d6dbfdb68ea1abc3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474f4709d2b54dfc4f22813bf806845193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ffe793f497b5ad05c8891d238ded194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095240762d65011664179987820ce33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83095a7400803a88ea6606d767d2b9b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcdae41d31baf939b9f32131bcf351197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4759d90e59214a1fb754ae938d1062198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865781ac1c2d0a6b51692b101564f059199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2ce594db0c71f728e3abfdbd1be10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e618750c9d9b91475bf04f10cee69f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae01e0311424fb8d0a33676d70ecd15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed80ef01ba681e486342a8d170f65d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cbe7ac72202b5d3f064058d50ff51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae82950d17e79502c9456368c8d7cd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf89bc9cd50660c286b956fbf2040b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fc9f2275e4950c5014cc71193101b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa4195a998985cd74bf1a8fdcec0c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a455a3011a4f8ee72219ce2062c901b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba5dfbb9c35a86035aa715b9292330210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcd61c5745c17062b13cb2de2b9271211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e35735d953769c66b6a9a02e0c833212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374b0eacff59d211960c25e1351ff12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d05e4450332a39575ac66c49ded66f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80cf7051d907426b99f0aca834f76b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e05555bd6d49c008e227161ffaa5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7374ba467e36f1a1323926a0d0c58fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ee2e99277cfa5632cb13827195947218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b08a380b0b7f1877d23594690ed8db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe19253534df83d29ad6ef5d6d180220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cad45ea53e8e087eda0dd15cfcabe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442a1b2d9183913d42bf7a9732317fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e647e7e222d6f91f501c8b04ad98eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd879bc65e81dd31db3a6a0f060f6f38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17238f96be85502a0d7f0e6c843fc5c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6319f37cf732ad01e055b8811ff9838226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c624790f8129cecf91cc4a016a9a57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a3e9640347e9feded7788ee3a11d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93260ee9e31204d2a87f02e397f9bf96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249f5129ba8e8a193ec09e09a147311230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398e2b48ae9221a17b0e82c11f824b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da75e92b55640899086473b848dbc11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e7b9e329ea3ba2c0d0cf5297937de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ea0354934e58927ddd69afb96b091234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20854f5756de674f1c8318101c3ae76b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e958c94d842e275ac75de4777a79e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c798d8dc43cb50047b5d1c9eb6ccc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7853361cbb0ba10676356bccbcc74a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9212a57e5718fcaee21a47f970f28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e64c82bf6a4631ff119d2d5d1d77d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bab4aa2d427a259532ad3dadf66ad0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca86ba9a1eadbed7318dd23af10bec6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c80d87886bb2958c9c557106294454243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a2ede9f5c5d3cf496ed5b642a4b65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009000910e2dfe33553b7d44e5c3053a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b57bf5c96b892b777c80034b05e5b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce928c16e8f0649ae36d48a9d7f46d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b93d1b1e768f3bef6ec9a28dd6363e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f6769d7771a1228ab6ce09b64f99b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a1b3d0cb66f1433366417d6823e97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4be52b8f8e2c5b61c51ade70e522a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167167dc3f3be8ce2a607e7977118b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de7e1dedf6d582686f5626c0f15dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd0df0dbdbe3be7789319e819fc106254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba5bfff773d8c358556c1c03341f48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32cef174ec5dc353e56167a71b3217256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6b88a878267cd40fc517e7abdc085257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161efb6c1b7e8bc0df4b1e695de80d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d57cb47f2d365bd2973f80c67ebfb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c948877cc5ccd6f1b38c0b87023f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001da116e53fd859048b42fe601f7d28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81809e6981a181384389127f5715b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96b9d1860b3e0adecfdd3eb16cd355263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbafe107866f5c7813e2936f29e728264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29266fc3436157213953ccd6efde7c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4243b17769d8148fcdda0f86b7e6e72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492c8e37fe22164c6a706280b3fd70b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9063b832d6b07f6f3e08497464076268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920b6a988d47e5db49fe03cbb81280f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d34b3eb943bc24d7a2dfb8374ec5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4428f8571c1fb173dc743f83ab2013271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8064da704c7ded058c6f76a78c425272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9c5a6e55b7ed6457051750512c2ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5210e9bf857b1e4a5d8a6587397e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aeecc18345a4a9be636ffedf51435275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32764c11fc65eedb7adfcb2fa1d33701276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b737772d7e283e04c306fc6889b01e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de99404d919f7ce8f0579af0b245bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc83d9ab742505390c61e1565d469f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0fff4369d9e15d3160560ff037c18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ae199beca8f1a64eac3081c8172a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295f0150f6d7592157fad8ca30dcd67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aac4d3a4dfef6429d0919a5ec29c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f6f14f5535cd4287812806eb7207a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da53b14aa15c866f04eaa986a4143a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1678353cb805ba25fc35fbcf8f806d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82030b1008604acf51ba9c155b6990a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a308ca177ea7b8363a11b69b5c812288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ea7bb09dc96f71ff57995b7c838e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5088c2129e552f8d6a9563ea7adf19c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865134d544f883ef1775436481142a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bf75f3c756159b19a1460ed0fc370292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0140aa1affc9a00f19544fa93a6872293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3acdc99590783b6c00caeec3ebdab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eb4a4b48dcba8e6bfc24a0e53af73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6430b6ff883be805001de9061c75b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64783875b446565b54dc2a388b45dfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfce03dec2546a6a2bc99f0240f175298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe102f62005591e0ef937aaae24787299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8580a74bef6f42737b084f4e9c75c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ab1aaa8d4f45b55b859c3a808b6c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad904696faa29ceed7bb97d4909dc4b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee0059ec2962e16b40bd47d8eadbc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bacdcf97373a42badf6d62b0347276304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d69bcd5105090516815aeb194cbab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df2776e3cc43efaedfd9e0a7f91cb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c93e2a45f5078f28c56c56ab7fe7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964f4b41318bd0f3cfd42fefbd3efff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673eae90784d8dc72f21ba16c7e2930309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d021072e3e82ebd8c9e3f5779effc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6b47bf9e498a3061b554bcb8b3319311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ac75c4ea118090500bb8dbd058f3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b48bc7f28e574271d0fed613528b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4966589ad99ac1c17081a1bf7a4c5b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f1eb383b3690953ea660b7bcc2706315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c46f64976423273399fdb7bc0fca2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb0d6dc15b39a8f33e151f8a3aaf37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47731efc10f6da4c6fa43cfd5b3757318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19451d58107295caa0b5aa0408efcc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e069d5044ac8ee54ed9b80ecff9c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac504cd5864610399bc3d510f206b0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f8b1fc107cc7cdad2761d000a4d10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0aa001b25ef05e35570a4dc96d2d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3e9a73329fe3473287db76590ef07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6196a75686d27cd5aba450bfbfcb6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b05e436aedf0b898e96bfaeda9d38c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23346af7ff6e46754668014fec0673a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb560d3fd155f4311f515d6e7c17be3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06f8ffb202e001a71647423fd55aa8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ed3c427cadc830ed206ecb6ab8c37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f816e6719b58b88d5407d6616a3d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd76d6b031849a35411643f1e7a441332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517161ad802139b74cb3869f2caeda05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102fde878456fd30e7a360e204aa1f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c58902a350cdae066480cb9578dbcf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1a8bc424f88894022586f1297de39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c544bd2a9200f6220b84ac39c80d10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ef2920da07a92628460e5e8538d77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9d72993df9aaf69e0679b33844d09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521a759f7f097d6759f05b5c8aec303340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd573ac41dd70702807eebd6341a255341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c8b07f0892d76ca1d2083c76cae31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14f694b4084e0b2bf98a5f8b863083343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7828d92ce632d4f65151bc2ee70c8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf024c2a6b178c17f5f40c7c161c09e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa59c80ee8a0a1018fe6c1ab1b1482346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89cff6569e4c8b37df6d3055a0e2a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4544bc12631fee5b733f3347a84ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c82f01bc591c8b28b15376a7248a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440c67298e6d35d48ce5a69b3a60893350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be183854dfe405accc3523f2fe583ddc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976fa72bf0547aecfb24188c86389be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff41222c56425ad9fd06635ce34b1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcfbc165a4b7b3a71b3647f9438d87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aee7b0d9278e46bb2eed24226227b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7a3ef612bb04b248cb3887bbd9442356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bf45e1c6e94aed2bdd2bf1d642e9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8b67aec4cd91a0470e856265596b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c45cb5c141f6782e5978fd601becf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f4e0db0530f4539b18c91d2cb28d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c5aba86dffc13c0e94c034fd92bbe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d4bea6d6894f1e8163724c17b54e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2735b49da4351df8d2950a3e738eb95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269811a3fc03b08fc4e072018f67e69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b24b16b1a71cbfba262ff387c337aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290adaab9e2b374dadaeae42d9737276366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa4603d54b74248615e19567e62239367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0887553ef40e97b88a7ba5b5b7741368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640cd7ad3c5dd65192d48bfdb9dcab3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98a73ea90d65dedcdef97d3d0ca84b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64c46ed457c9e356e7905b7a384bd8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fa1dc2c40e5a97c7f9d01e1c156ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66651d722a42eb5ad27805881c18115373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf455cd269f78fe012cbe7138dad0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcf26d6e36289eeb4d54272afa75a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ceb67ae10c088e7ffcad504ef681f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd34758a842980060e67e887f4e30c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101d88fbbbfd06fe3f2195345a28224378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc327d1f6645c32e52b8e0ca79349772379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89e6c8777660a96c42a60884e88a70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4458535c58bacf3727caf4ec2160b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab140ca6abcbb14ba56e8eef689bb84b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939cbf5bf37141568337c5e952d0cfc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deee2f1aad4f59732d64f3fc536027384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36646a893b724f98932c8ba887de95d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df54f71a703ac3371b6d606793abb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed784f11647ba6fab8baac4cefcb7521387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc4367e1a586cd57e8fd9ad49e2cb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603cc8eea9ab8b5d15f3dba58b608e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6701df65db457e34bb4f976b7e4fb1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24c439d7aaa4cf2bf11fa699280e85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b008f051bb864a90d2ccbb779c4d1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0383a79b5f3e7402b59ae7c45f2df5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b02d391e55a5ab85563100cac6ab4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4641a80ecc63731419d159dbb26d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5be3750a973cecc9a4e81a0080073396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82764631c416f379785431910965c69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b11bdea6c4e27172b8a06fb731677398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11bcc4ef4219eef5ab1d415bf173ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abe3cd9a5be7bf05334ce3c748d100400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6b69679ae602e771b496bd9984808401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bc76effe17f57030ab719a1d89461402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8af8789ca278a2e04b40804e2b486403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde1d783eef237df279143028129af1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782c3dd8281ccd5506d7d97456f6e8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be50b102548f0e8ef9f9d444eb2bea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9b6cb9d457188d242dc4433d0df68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7789d68d88afbee15efa2a67b218f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e9f2967d80fee0c4fedaa94475b0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d83fa3a20b4ca26536e6945930a7d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3210798de7c7c8a93ed77cc174b927a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b50f34b9560e118b88aebf3d11a1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d86036b1f32cdf84af1160c768ce63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70007754870cb689c89b2fa53455659414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b9ffc57a9ef0fb115fda0747f11a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124d80c3d5b85281cf491e976c54e9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeb82f3a3d903144887bf5a0f0a904417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f606ee4ca62501dd63a34a0c495932418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184dfca9dd226a7c0625720aee41a85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f63109e07925ec3dd4f465555e7b99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11913046595a3fc19c7127aa9c51a55a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1689f2d9bbfadb43aacd7069ae24a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e2ac0ce85dd38a16b8ed39363e448423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121fa4c3613ad675da754a4e3a2d0a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca750c844c04f8d023f9400f3891005425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719a13b580b998f695e04fdd8bf529d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8536522af59961749dbc59b6483de53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec073e5b1b4a2dedae7e1be725596a6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc0ad4b4a1a1f6cd9b8a336a6d7bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6510f4fa495207722c0aa147a0e1b36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128216d4054de2870cf2a3bade238fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d016d51d8061d592057c14271a99560432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0faec908af3dfab6d15c5e91bda26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd53f54e31d9572e34fe4004b69807434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa68ef42a93d54ee261abce595d72d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c7089a0ed414888dcf8ecb91ea2a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f5505634437cf24228256b8ece34f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3805bf1a9faf1ef2b0553010fcbbd1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938af10e6d84f0e610e43b811e8622df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b492263effb2a490b6471c2ff34e4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a985264e4353e4c5bad02f380ab3f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61a1be0723ee08908df98e67fc0e98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98daae8bdbb726e83dd1401a63887ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a860182d53abdc22e0e674e812fe81444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d083152ef124479d51d0917e7f5f56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ca1a12077c511f839069e08e606b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59497d45a07f7a357f48a7df137a8a0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb597468e410f29491245e6db6473ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b98dff94169b1b7b0e902bce2496d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac590c72df5a3f166c4fa52eae5df24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfd9dcbd1057fc4522c662854b2676451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dbc7ccf9350ec585d57b8d5eb21b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c80f9d88ea3e7fd64d82e528073fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311ef6f509f041021d47d11ff9e72a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4386213432174449ef1fe43dff4f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bde6ce79cae0bd9535b4e1e45cac2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a970898313121476e6d97576a8562a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532939dba049144a095136046301e80b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a9830686bc34f8e9a8dbc93dc500d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a82a9269c9862f710518fad036c5dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acff8ec9173187e77917a50f5395ba9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6dc05f03036ad817068f6ced03753462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b60330a12f1c6e6a70232e3f5eb7c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fea560883cc357cf6d69227f0e388464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b397cfb5f20c00c7b5bc944dec106f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d5c8db8e9107a4f3e3f3a1e554a5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ada1c633bc3b0bba295656cb97abe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad120c382a6abbe3e1cb8f821291083468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d48cb8ba65859e578b0ac558740d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c71f33936b72b028f82ff423f1e3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf580f40d3993d8ed66c768332436b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cecd877c3778016b034e85dd6919ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b2f60164f50a3e4137fdeeeebb53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0239b305ec565c76977bb27cba4845e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d64244a6d45160fddf9bf86e09426475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de06b38addf4cfda62d299bc3260d26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93256b98bba493daa6a58684fd5ddcc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa034019b754729a3f5a2fd515c6bdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810aa029ceb5f70bbc44d9418ceccaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eedd2fced1343d13c84d6e912860d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec917bea7a06266fa628b610a4dbd5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d365cd0e8d86b8da0efc70a5ebb03b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94585961584557d5db0e547ce0e8943483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1d8d9eb4086ba07bc19d5729ed84c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3497d75fcc66548970d7f7527c9a7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd32c012d45b204a4f17b804d73cb40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590e9acd9c757f3b58767134a11c1ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823406b1866495a4199b34c55e738eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70465db835dd54b108996572d9cfaf2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedcf28920233100f1789e1da02c77b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c204a3a8d8479ecd24f973723cc148491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf7203cba1008e1a2b66038e522695492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d5276eec2a18e01363e05bbb9552d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dca3746d45a77b797414564d4139c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76765f08c57006d0c4cadcc7eb65b98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bcbfed83bf7aef05103c8eea05573496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c104aaf5620de0cf626be315249863497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2143511790cc4ed69be38c074a2d6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f59b3e51872bb33f0796baf87a502499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfdde8cf1025135d2887446939dfcf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8289912072f9bdea21c174543295c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95649a450829b64af18b8ae853ae70a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0699a9f3603d573bbe70e1301e8c21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc65f7f3d7b8e2aec15e2747c09793f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414396f4fee7b2327ac80f24748736c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b2a96ffed91b7269f24f2f2ba87f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c0556be43d0aa03d1466532ca8849507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52f1230370676004d350d6ffaac34c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cc1d0cc9be9902a8d95a9fa4e0963509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4af951e4dad2268d4dea3255949e53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c993665c0cc37a80d02bf44c98ceb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e75d4594b6b27b5c94175745683e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c68b4059e24394b08cb2fe8159a225513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdd5f4ce059e704c652ef4d5c43e02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da798070001d0051efaaf9aea84105515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03931f5e5f023a91f797a0dca6926c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04453148532620980ee8a6570a5fcbac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7a4e89fbda7e0b70248993034cdab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb6b7bbca4acb78c9e46488ff116ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cba94b4353143ce9f700df453385b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f3871a401d6d08f89025748269a49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed64d11e2977e0690b5cd0e6540d5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d75b6280f806bbf05abdc06a8fcf44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efa017ccc1c873607d368990c9f055524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377b29d4420d783d7e7fca13e30e6ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab7b7a451237c4a1006f18576500d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ec76b57029cd2d9851694a8a2c97e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7be977e36727040c6ff8e2d7cd9002528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624608b0705860f6070f1529c3543a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33650022717d3bd0c9ad65ff44d04ba0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f57f44dd9236130f9524b6214f0ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba571fbfff60d1fe91af52c7ed0563bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f7cc04c6db282a28a03a50db8ece0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2a3cdf71e04ba140d7723e494bc82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef6802a6cab841809b8ae6c6c8a0f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ba7dc01e5c0a4e7d0f4ae1eb0541e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c080ec98cc144db3bfd08cf9d68f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36553b0675cd493762d8174a8ee6ba32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37937540fc401a5eac2e44f50c0e98e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae7b8b77f52069d60135889f233f80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a591ebea9bdeb26acbca97179fd9012541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a37c6be8c01c814f8f0545c007c7b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fea4a6922b386b75160dff9cd44d97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3efc1d8d6e7ff58aed37f68ae0816544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c60fa96dd5be86124e8c9c4d14e9c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e06cc5f68cbce6e40f0ee8ffc51b69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8580b8b56540af00e6afeeea44a4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e24d2ecaad713fe033dc2bec3fa59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e570fedd942fcc75aeefaaa0fffef5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796140e9e7728d91a95cc17435210f35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e3c8b52a2ac7004c88f1cbc6d3c4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdc0f4b387b4a74f84f99cf57e0ef8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266e63d2a320419340ef42286d5e56f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf857a33c02b4e75f5a5217c1c76622554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18d454976b2d0b5c778ea1ab937ce4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fb3676acbe4ab2f1d95f399975256556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f955355c5cf7aa0601ca2a7d0a037b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78448457995375b6c6eef6d079b033aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8ac3ac92f28bef924ecce3dc96c03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b2682549c82b758b6e57953611784560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc1c022ad39d875821bd6db93ddd15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08f4cbb8de0dc3836e7f6350fa6a3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362920be113fc0d0538752a1f282f6d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e241d985a935077ffa170941e97411564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d47d0ae4df67c3dcce4ae75f9835a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bf42d78d5593edc464ad9d2184595566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5db91aa9b18b5dc0acf825103644b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13692f82a63e81444dca67d6ce8b9359568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41905bfb024e57a0f2ce7ea7d97cf3ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e21db583bd2ac95ee8bb7d125557d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76779bb5ba7e3ba31bedaa4c08be8bf6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48cab218e46762d30438619d4a12a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05f6a6462c0fa8a9b1652bef5bf4f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9838d653ae9f64b56e815e6221d6c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fea7f020f4d296a8489265580d2247575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4565cf8f813621d3aa3c2bc54e5eb6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1f25c7b61eaceaf0a843ce8f78743577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11288596cf6196f3499164a43131189578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb32ca5b98c9b2783cfd01d4904eabe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ba0660a4615ea11ade6c5069b7ab9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11d974d9d56b82be819b249dd0ff66581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25723301e7d25730905b844c3994eb91582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8df734404a226a4fcfde900d3e72cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70be998beed014699126564aa87c896584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c4f2a3028f2ef059bc1847fc87a13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df43e87dc486cd5b51a701858e0568586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a818b29788bb8455d52c497b674d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2381d7c5cf9838476f42bac63fcab20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172ae720c932e18f949f6276a17c95a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7a56470661a6076f448e016b9790b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e08b3d27e6c7b1e5b220b69b0f0b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58a36701c252733871422a9326c7f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4cd03366f442286176d691c4c8067593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248e5e35121cf2b5f24ff89a249f351594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f633a8fb8da1f53113055f745983c1a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d26aeb86dc1e966442dfde1d61fa1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910228dfef52690d9f48804729aa546597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a15d31a882602b0153cfe5217acab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a092814e12470d94b39441e9e3b10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904e08dde35bba2bf823961dbc18654600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edacf5485b354c6ffe2a3b1845f0a03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cb444a210c8a9a27672f4383f1258602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319f34286bea3ac8909e068161f6281603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421c1537112a2f789e29f9d9928a052604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d45662ceccb3c3940a903b0f45edcf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b8fad8ae14cc25aae133b09cb2b01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4714517f0daca339074e6a1de384f44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf90c2f68eaaf922ef5af038ee0717608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcce0c7f6de8024b7ddd6f0ca01691f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b282c2e7cb74dcaf02fd17e58e70e68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3bf6054316caffb32cb1809c853e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314ff69123a3e0ebdaa3c6e0028bd61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2eeda9f3cc46dd8c8298e2b41bcba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e438f94f95375d765d0ce89eda6db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd28a313154317926f2a5fec7d18af8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c418dff31cd06ab2a692dc7affbf6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c2dc38acfebf766aea4c5f3ef738c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b0c10f61401a370d0363166fd4161618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6753b76f40332d804bc551ba0801f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3788917f87973ca372731735a19ed86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096017563bb7132d50560199431975a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be435ba92529706e052bd18cbeb644d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282ad3c741e6d9f91e48cb487e7bc31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813be04d1bb01427634465da5becebb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09418e8e080f63dadc9d3d884d950ac1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0cfd576da07231d718da455d48eff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579e561699238704ec8fa35410f4c24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe6f4b1272410c6bd7f5c2b006bed6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e92877df93e250572f2817ab06f53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b66735c699bb2f39ab4ed859fb4eef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79749bb0a38a96304e45963f5c82784631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb28d14c80e237d9cd694bcd90aba1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84ccb9a7a9afd57f752fd96fbd5964633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877bbd8c04d2f7f284041628fc9441b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbc094c7ca3771914b93847590bf63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7613064d57af96424a9227893f350636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a4c15f3bb9b5d741d4e297a0c27cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffc7b9e0528852504545b6c583a043638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7527c910f205613877a1c3759f39b50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31fad8ff299e6530382e31416c02b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d45ecf3a57cdc3ad9cb7bacba8048641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45b371163bd296da7dc6a70dbcaf39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f02423527e894b60caf1a07f37c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c33a2a960f6c080d0a47ca93ee036a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aba0da754a59831411052bb1b2c23b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2621fb6e63395da759491c9966fd3b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d7970841ec47d2984659d25d6de02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee872e2ec2825b5fdbeaff579446b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581c087e59507a05d279c6b422318db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1904e41a5cd1a96e883364dc95a57eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41faedbebec2a04e1e4ed5f2f7ee52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa6c46518fc0fff27cfc958907807a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a734e26ae66c3c79167b951266067d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a636de6303bba4dee65331355e1c8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb9294b6b802cbdc4cf1681608d635655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129d1856b52b61a09f5b03f0319bc63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbb177f4c939a7f238f9377dc5224c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c8cb5ad8788ce34738a610fdd8b38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051226e117698b149ed3e975756e8a84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebdf77ebe27265734361102b779bdc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e274476150a779f586a2139eb2eae6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f901f6b5977703857649ee6a62fe6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c0b748f36b7e69c7ede08ab467c26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c1f624967cba7339a7785273d3a45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e3316aadb717dafadbf3efc861cf2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217930c7ccdb825b7058c5ca99d069a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b300356b0a25a884da81dca5e2154b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255456fafe6f70879b5f34af1c0d94c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b889d346fd7ba4137fd178fc3cd0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75866a4798b8764e7afc7adcd1e7325f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff1bb88c778e37b42c8cf565a38cf8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60c01013eed9866377b68cf5418d4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd638b18bc94cd122557fd036c3f73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefc6222960043ad4ea0287014bf01f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d9d3bcf4d31f107067ec0e542b539675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738dd5d86c5f1bd5b441e9936a18c26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f5cf2855ed6ad1278ebe3cceed355677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bae961187021a97968207593972ec5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a6fbabb079705fa79fad79c5e3802679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080ed3150b64337f49f7e778f85ae36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16b299f014fc923344d7e8637de3cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdb356b15120c6460d0a3cb74f21c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77275e4152515b6861b53f67154e5d48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fdf1479443295fe2af0bea4b4f89d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7ca2f4cde0fad0497aa8b400ef462685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd378b7810398b4fdb3d78832a3451686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b899f916239217bf26e6ac921b83ee4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a86c81b22c739d8035647c0f5a2ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611fe531b21ad3cbcdfb57e3ebef246689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e79ffe68750860e4d7056cd5775ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eaf098ab1752c7cfa79fd03ec3e68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184babd578b7f0b0bcc371e0eda7f849692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6a732a2a0877054890f7501dcef19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd212293d3be4ef8fd847e48ca7ec0a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ea0ba953ceb4322c3b5032f2ca7bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e54144d54ba0679cc09924352d92a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a375f738783ba6f582ddb9b7730141697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab6d5b22ea7ebc33081dbb2e2e95e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b988fc2183914f8884cbe5c9667b09699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd29b5da3675e53a08bb6071e0dc55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca9a6f4652fb7d1df2d3a1d1100952701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d8e8abbcb6724d02d090afc081854702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24908967fdcd68be245cc580980c43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86532b113a79f566f2f050d21f9da271704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212037af0a1072ad39f870a0b9841e5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d64a9726ad078c18714a01f5553f57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e227839f661734e440bf7e0ce33d616707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447436d13414a7bc7e58e937bb3b98d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c30ed7239779bc48bc2c2a1d33d3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9536b9f416457c9758ddcc9588a7cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766d5773232873a6451ffa1f73d7d47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2965f75bdcf0db53f91beed9890a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8dbc674ec149915dbc7e3b690707b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf2fefd21503a32aaf6be8c102b50c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b08f550535c0fdf6abb48dc6b3cbd4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecebb3d3f7997e9be5386cc79acf6d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee445b3eb48bc00a238968eec65ce44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984f563dd94f008fce3e0d789a0a78a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccce28583c26dda07d5e624d95c3575719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440e4d4e4820360198d43f9c8d18703720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b49d09674bf4101adabd0e04f0d4e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73aae0083a41ef59695bb5928c6fd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335475d9e6c56cf3bf58113cd7a5a52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9760bb554fbb47b601e769358e4f05724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a52cabee2f20848c08d1f34ed047b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf550f0e36f041257456786033bbfd3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b79dae0dc852a5826840e9e146ee90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a031c8e7580e3517c08c29fcd10ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9a70adfa6dc688e2c4bf0b0619d6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb75c45d296ca90eb919897711903c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb591d9df2e5ff562103270ab37c9c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f35f4c2b6f1946c6c12793fddd3381732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0a2e374d844ba292080e0faeeb370733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4b59be9c1661041a744ecd646b05c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd312e0a9b8f841edbb28d2be0aa07f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7f0f742bf9f90569130a4a13dc2be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678b3e20e03c4a0fac8eec304f5e5e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47cdd0e5f279222143ca3f5956f273738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f6a07e29a2f68f7c9e7f90e0fe86d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9e40cdc3c8a89ae0ed0b17f10e1ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867fdf7f94c4ba4b5989ded89695b95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eff42333ad7a9f4c5e8b590ad47be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b194561c3fcd1161ca715001c471f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd86ae967a01f30060ea0e84de966c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fd8949c2ad3a5befc14e0f8d0867e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cd769e1c63763e7e3b1f80f59eb3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7524dbe509c69f256ba75ceb2fbde4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6ad08011566ea403c21798356bd15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd45ef68c50f84dec540d4942b2b467749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59000af2c26c7cfaeda10b679fb58ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ebdea1b51eef66efb1af1e8133995751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f006acfd9d4eb9e56ce1ba5c98a4622752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f368f37585c59ea3548f5cd9170b14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa64d2c0ac8de7af1a2c0230e41891754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1174e0e90e655b9609656c98df7d075755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840c36e09457b4828ec1cb127445f34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70789b166f5819f56d78fb04a29c2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609d84fec257baaef93983c9e98a654758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901b3b01f0bc6c816ff7f8a36e5c7c4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>