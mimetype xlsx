--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f4b78377b4553c994b1386ec86cbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528b81281494a12e08c7a555785088e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8d2cbbded11167532b0338c1ad95c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad607e3b4a056ef720536f61b93c894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57e60ebf26732b4da0c3de154dab2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08004599c753f51e2565fdb0f94ad64d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea9294e36be3f93e7d56cd8bfb9a1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dba8345be2edddd882ecb476ff6ae28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c99f9328f5cf8628c6e424b7a242779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63a73193d16764eb7da3ee363f2d1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b98c4cbf96fa1d0081c368c22131911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3749f69d5df1e2e9f630b9cd27a3f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6052736d2f6df54971fd08cd5e71d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b271a899974f4c0b08bb46ebf4c8af614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7302ca8a5f00e3ffecd3755774b750f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2d53e1f7a869d35fca9647f67c9a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b871bcc2ac062881ab3cd7cebd53717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcbc1a802e84555706f6cd23811a9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe575f3fa10e3004ee13e6f4d9fd1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a75c2a64174d6e76a2b0a3ae38efd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b9c359a23c4c18b431a00f8ee212021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd9afbe6a6a3084d5dd41bf03e898b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d40e7c7f0ce82d7d4273e5a2db67ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f90087b3d055364bf295148b3f0c1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8a55af6cf68909b8de3be4243ff6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708e54c686710a0bb7369b3754d9edb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336faeb23fd4ea2904b6f4e3c43416e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398ed275e2a8a6acb5e9238392447e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d6ca836b55f4cdce212bbd816e17329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853d36940de268b0586404274da533e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f781e4f1b5fc6e1d6b10709af78f2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addcc4beea101fa683e79cf98aef0ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d38e67817a30d4c668486242186d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a6f203f2b77382b2bfbaa0ee41b4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700ede75856fcff8dd40c80a01cbbb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d733568cb1a60d5a4d12575bad03f9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eccfc0ebc61d74f37cfb7fb159f9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67daa906d4844e5219aaff868f9dfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880b27088c89eca2bf368beb4f59ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0910624fd3797c165d623e3314bc51240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a36c81e89130cbcc932eaa49444b4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b500142a2f621f3f0a6cbb8ea13941f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dd96fae8c436c51846f7b6de1a7cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e9f7f0bfd423310655c44f7f5a9c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f67679d496ec7e73594e22e7ba731745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcee7b4eba6ee542c6eb78da02bfcf146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33dccc127cfd0963622be05f8eacdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf3d05af236ed847bd2cab3880dd3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2d0d992f4864f8a7fee6aea602f0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c994bed308426610a279d9e8096ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439b09d7c633f3cb16a4d258aac61d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbaecb9ec1613b23b8189ac452335752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de5709343f80b75495642eb3244b4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e1929fa03b1b3260f8fbe5eac37354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ff1e601059eb390c698495e218f7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00241fb55fb691cace877d5506c7d45556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40aa5c0e0af41e8c859783346678a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cef1e51006b7feaf0d64f88419761758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92746d7574f8aec904c3702c2cc78e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7bd9759aa209e101eeb0ad95eb2df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f288cee5d9283651dbc03a8880b5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f904c4047700b35b76117c755e5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e43434750985b956a9bf641e2b697063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f954dd8bd43d44e79175f65917da364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e2a50d156047164689cde5705751b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113585424fc9c773e522d44973a9eecf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeccf7d5a4bd0b07f4fca6d3d8cbac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967418e5351e3422da8017bd45e3d88468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff1e06d266c13f6c839b48d34ef10d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc795fee6926e05abf1308f03e848170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a4625a40e8d8fe7e34a028c73aca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525c6ef18e92c5748a91193100815b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b223c8e55812a1349dc910c954a45273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1bb64b8b15a0d6038d0310b694e4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66585a682394ad83a2686989ef96dbee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae21ec8cfdb1ff6fd8905ee62cbb8a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e2888a4c58db105b88d95160e820877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c2468d6b3ec286911db55cb913b0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d066b0f4996da0cb5b662cc3226490379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31088e25d3bf9bf255e89d9db170f1ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859e447565a23cf6af333ce517bcca781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752d4e6fcdff591cdfdaa1449d964ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cdcb872ab1f71ccba5778d0c8799783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8c2eadee0d9bae3863b0d8a264db184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff9c7237c23ead90e7275f8617cdd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd4e35de058aaac523840ae22aa92186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12391da8b4e8edee057b88470a5c5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf84529470c53756392ee7aefe773c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b01e0a10f0f1f2892acc0ccfbd92489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db31105435849543b68ef96958e72c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dfa4974a432036fe98306bc29d7cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a04b1111520eb753d1a51f613f138792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8495cff094c0365bd164fe311ea78f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2dacff7ffec9fceaa0561b094822194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cd4604d9e6b1a42f707995fe609c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9a4d65e69ace4e17421d3a5afed0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55026b5b79e4b83fc501cc93f9ba924297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f517b705360c508e1147495a094d7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda575b3f042ecb7369a27865ca842299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e23a07fea103409934144793b7d85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c157560cb1b5834558093326237ea9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158691c01cc6754612d66f9806f6e20b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76ced0603d1fe0f2d0248cd60cb3ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dddf81fa0a63d4c0df08288d0975e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090f0abcabc14f8279c81dc7be8b107105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de220ef40e51c164c52d453472396ac9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5f098f89c2511b9c8090a93ec25f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e1ef1fdf6bdbc768e51b38e4ff14d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eebed3d8dc3d58e6d4264aed6c71d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ea2f7f94cc510f3cb0e265e2b1435110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7f269a67c20d95c13e0dafa063f4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6725a71e3911c64cdfa0d46bc72cd5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd92e60763134acd841c02f018f0b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af60c8842afb104bfcc5e172de26051114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccd3f9baccd9b86aec213828c83264115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2c52969d52c38db6dccbaff6e3be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aeec7c6ba38377ecfacb9ead4635c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5d589523ddbc5fa81697b6c08c736118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d77ec6670e1b0a7910e38e71f9bffa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0245d5969c29b004effc7bf63b72961120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff369f8eceaaea2b925b48823f910e8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393f02063483cead5f3ee42c276be96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf1ed0677940c0a495d79abf154e19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6579b4595a5eb8093bba0d26a92a0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2285c2eafd68d82fc5b1dee48334d39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2e646ff95708a3e38c723a6f1e754126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307036bddfb24a03821f63223797e7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5237f89b351ddcab1e52e0bf9c9f29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2f7f9e46cdb285601a711dd9e7cf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cc9ef9a41e2ae1ad131546c01aec8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c8ad69d23721eb98dbecbb7b33e27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc737516d75d361be8d7aa2f3b3372132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd546618fb615c3e7863fbe4a1ca2e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a1a0664366701af0152dbf25f261134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbce0d3421a36b2f7668967a62ddb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146eae0608e75b615a7308da1297fa9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6b74f437e689e3e7237810f28b4e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ce35862e20207b79cf77bdf57186138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fc68fab94a81481e28fb7d99c46c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee22f2f90de4970012c84fc0d72880e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191eb8f22509856b2eb5064e9ae09fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04fa6c6ed81d31fb6f186d095ec26c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15328139dc1f5cb375370e487360214143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035465d0623d5a214e368b9f449d6fa8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824454656163ab59b73f416c662e7e10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50282e74263f40fde771c28c92c923146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19c64241d18796c7e793c1814324cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8d2af042525ee23003e1c904a296d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2dc1ae330250eed2cb3e85d41652c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eb4f30210caa052dd172f4e9a71b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a43059e6be8d0179eea45533930c8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b230b5c8291ad41faf244b067e118152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73c3910b3b1f7383b7aa965043fc5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f87144b38f3c64a59dc26d1ec5cd1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5298af418a524f384ffd15d3b313dae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84001e96d5e9e1d01e50152f73dafa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ad90308cc839735f1c619d2d907da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7f38959aa5bc33f01245b76926ff0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6f7616cb881f6b55fdf9e51b3df7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3259dc8a8e3d43c4d6f988e160802160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf058dd9b50201bd53c06ccc063cadf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c61894ce7670e2f3d5c629c5e2fa8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201583beafdfe859e4022a5a3017c343163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638191a1e51b8a14a926f8a7afb6620c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b653bc36cfe25e00e3ab94675c909165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136cfe8b14059e4fde6c99320f7150f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462826b652f5b75b89a4a7c047e876a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d6acb48893b354ad59ce3e22f95ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e4e5f7a3e4dec501e1fef801dc9be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312e0466a901aa6ed489bd2e7b3c6ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6e43583e282affe42921fc7d851cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17d2eb5aadcb5b2832976b19a8717c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9758c65ff63bebcb9fbd1472d01f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e367a57f09f2fedaa1c5495cf3550f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb368f2355f4002cdd1b676193129c65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff352cbfb28fcf6767b5ea54a6e8bfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff3f42425bb8090dcbac79fce7c4d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2b5a69fb31690241eb00580b1aeb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1402b68394c539ec0d218e46bd9c6a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88393c9e394707d7c3fc9e2ea03be58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12468e66d90daa255f594b90159d67cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a26f3d2c6a0130cfd19fc4a41f00c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70e5adaf7e6444c1a4948a3aa5e25b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910665b2c69e00ecc66a10d9b61fb419184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9180dbf16474711f1fc5dad9ccb653185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444729353cb8e575a09e965d9819a088186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081e51e76ddb0b20ff847e2dad0cc05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c107b51a4e7e4589b6b48a14b024fd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f22c3e04ba89e2070f33355b4dae3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a676af45ef9b24937f5840587c3a8df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb471d57d2e36c18133be130f004faa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd414e693fca72256bab6e65f11167b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f116f1fdc9494ef3047abac8ca23c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93121a893ca47d56d850ed80d6653749194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeec39ecd89b04b1ae76c895398a48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab502ea7cbb95ba8e9bd5e358433e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc745011ec01929fc89753ba6caef7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d73a35613fa27add351b8f383b306e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2d576241a323a34eb1de53fd9cf32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbd272cfb8a7ecfd7d471b02ed693f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb603f6d4aa1c6c823f17220e9ba2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d5094c98939daabf60c005c59a77b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b609d6dc812fe37c413f6d17b5a56b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a28453351050c2687cb3905046823204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1d950a5859507c35c823fec2a64a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd14748823b64ad617a525dda3f245206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad126971b6de74a5ff5f966d0597d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ef282179f4f39f22e7dcbfbebb19c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ed8bbd4edb78e34a883f0fa9a3071209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61d758e48a7dd91ba5b43a1cb801f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a47965f4218820b4d1e314de28ca1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89cde24c228480ddcbb6a8d2d32f4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658f39faaa31959c1b0bb4e84af164d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4980e6285ec67716cb2c83f316937e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f38c07fd43c0643ff9ec7574aff42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24246511ed99584c41006c097a68182216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82811130644b0eddee9584e6a59b2546217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782aa2081c6415777839eaeadf7224e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddaf862b248631c2df8f351b53ff50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf4e0b3bfbd7415e0605fe05ba9b62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bae2fc6a2e0dc76a94dd0f778fafdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869aa1ce563519e31614d463c83c220222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5ac9c8df723046f86af1dad1e9d20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bfb9660609284c5c8418845112996224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c249aeb1ec8735c94cf953b44c72d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d21df1fff082157be76235f5bfcb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd274a23f773265be267d6af14053793227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c83d1bc7ad3293a8c63087ddcf1608228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a62db35de8f839596c46bd64489c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0335f78e74510803d34fe4ed0dab9b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d10b76931fedb1e60518a9b5353d9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd332e525dcf2b845c6bdb048e709add232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eece8b21e998ec761245655eb33bbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e652703f66cb807d4b167ae36da746234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a755b0c01585776947ac3a179ba13af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0b868f4137ed41079aab7d76f1e67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aa82c1c91330c3a8e51b542d7c0e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63637d9efde9620bcc1a23f802c76e07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d82ba4697492d517991cb23b2abec0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98d9d0b2c6a32e3f35210c147adfe5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c9b73325e9cc1bb86f5cc33d3f51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f753ad3f60b8d7b2e9f04b6ebc1a41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce16a8e9351726a34920fc14201c4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885585016499fa5c7f13bfdb55b9e5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b4c59b3946aa74a4d78aff0292057245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba863a112b3447476d0e725c4c36b93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724fba22264aa93210ab5a88bdbdf69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cbc68f0ebb010959d88ca1959f419248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ed4c7bed3b2fa63dee9a0bc05e63a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475aaaaa4eb4a7299905ce8bb7879fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a8e5812fbf8141177d4c83883f18b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab339635c9b13255cc94c3e53d0ed2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ae2d8e6446c55617af7a4fbc621cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4ad9b576cd46385666664944e7712254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36811de76552ee8978461f77a4ec5ac2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4e7fee8fa4ec653f1c6d23b46a9d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e79738ee0f39c91c9e691b84cdd194257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab932b248bcb1a53bf8c4deadde72fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1604c4c2236c5e04b30059e223bff8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6850d85f7021501d09752cd02c1787a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88d0b8056617bc5f57e710f8c52bdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803303beb164dbf08c9a24b8fb11575a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c7a0cebe92c66bf91ed60867753cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de874be9f663e2adc966a5f6c1b9e826264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fbbd9c2337b4e2e1da5beb7540ea4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38882768043c017d23aaba05872eb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a778cc5583598a3d8b0535adf1358267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cec708c8fa223e82d5c06b1b148887268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de3949b1b58324f67545ddaf2569dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8566d3ffb1898c73bf26919c9aaa84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe082103eebec5e025cda280a13daa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f48296e918b081ac48ca4fcbc55249272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e815b0533455eb5bec649ff84833d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8741bd330e1cedd5c0ad2f98b7f56f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f9ba40eed4e9f3ce465332feaf1fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290eadb91537692b875dc459a09151b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae280df8015eb9f2d73bcc6578a6b59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d351dba1fdcbc9ccfa7ae5f1ee3dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bb0d4acc81c1ae3877c0ad3342b73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1493258db62943b1776b7746ca256280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6007d7f1598a485d06908b055af6ded281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a39af32b171766a24576dadbd30a26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3c2a8cbfa9fe591f00472b6a418ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1711cca2a865a884c8d6d58f7a071f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef53102b2c563e1290b14c05768432e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ec19cb106220e16d7aa816278303e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b60bdcd5e0881639b113684782e9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07620abffd4a3ca31ca055ba3791af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61178217a6cad8594978e09ab8aab6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beb6603cc83ef9b93722f35e1dc997290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ce4cca2ab39212c04d5b10a22d9c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5b56d9a7ca432f11287ddb20ab164292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c716a2a0c72ab20b1f517d0a777f0d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a5f3b77ef77dad6c695c57b581a3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48a54c132905b7df5fb589e23d36fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084f97f64268de48a0868f17281dd9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462839f2d56fd8b0c09d769ca3846b3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2eb78cb24f1d89794c177827c3df3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15694c882958533adc08b8a6813af333299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5f66ced44189ebfd44db9f46b5edd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0569a5ea8c441d01c5371009aa54dd5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db853a2629cdc763e4a2657ff78e13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d445ae2728a52ef58b7814ae73fa3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799c3921719b77de53bc50bc383eff9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da6ea0c23e206834aa0208f3d7d632305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d809ca8b02fdb43b379c89c28f46a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b287d83334aea0183de08d32d8465307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56ca02685a113490aa6a5c60200792308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45ee85bafab29899540420831ea77e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e41743a978fd67e92301505ca8d74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2691f2e47f77aedb1b89f15fdb325ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447ca6cda167abb67421bf3c1dd3228312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53fe65867c2dfb0875dae22a796de3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e96790753daab1f49a274e89ebc7f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a40c5d93b8c357dfccd41c470bf3ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20087bccb84d7cee69b0179186774061316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6fdd6fda66a2f87e69df771358640317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b694b05eea30522edbc56c5f7bd04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509fc8eaecdb7faa3c92a95ab593c00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ed9aa8e817c282a71e151fdde8eda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e37cefb5f0c4aee9f8a6b866896aad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a578b7be8624fab2e1f7998f3e1dcb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410541a9ff5d933ec6c221f11b8bb43c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddf598531720cae25e15b2ca7126d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede16a9f646d6cb079cc00bd9aa614f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bf235950e1621e95c81a972894179326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f154eabe5309b62251e7133032073327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f0d4f35a2a567ddfd227c47818968328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b1107fd276fc79015dd2192acd58e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a732549296ff6c68c81be504dfe850330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae371781bc89bcb39c7db8b2914477331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376211d3d5455411e9c747c83e7d290c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016a4c319d6679b5779775e54b5f7e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13292c3c268214fb15822f728a5ca183334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d5bd421ff6cab3e3a4f8b2616c4cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881eeef6434a1e9a0dddc86332fb8ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72388e15cb11bb0b9ad0e8b583ce6c47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf630fa49a33eafbfe0cba42ac394e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028356f0e06de5c2b24f980512ed0f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0578504477bdb6f64121ee17f7b597340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a39ce207cfe467df23439f226976e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04896c6844160c5aac94087da6de66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14160dee08d6e573bda6d7a9f93cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef0f1cfb3f6363f60fa900ec8bd0e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63805ca24c7d3e46cc9fd9b8dabed7b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6a4b26d2a9d98f07175693ae63cb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89dfed1964438c8d6ebbac65a39f91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409819c2d89403fe1948bd0d761f26c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e9fb4bfa8b31db299d24e4384ab48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9e2816f2ca5e6dcc97d9a026a4089350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a63d3c521dd416de30aea8120aa9a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311dd70add4c90a59ea0295a9e0610e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf4285e0320899426b1dd9fe737397353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706af5b30dd1aafe0d9ad02da2d4b6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c584d4908c3ef837dfb17a8f1776243355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedc7f02800392245a22eccf5f9ab86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa026a6a52e6115203a1f4ee4a1d83c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3209caff0b92ec1759fe2ac94f29a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e3a301166603e1a7ec0353cf45364359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fecafe185115f75576bcb7d613cca9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac0faa9e265640bd457020a682d75f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc4067b8a6aae688cf6ef056f9ab4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6e08f475b34c14b3151ba2dc47dd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15229d9b1654647a21f4900a26738a12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f94424022953129f67f5dbd363120d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c01d54ccd76e7980751e57ba2129b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e5be9103e2ae62ca714e0d5c6f940367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29297db38ccf77dc4aeba40ffacd0f5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9a70b6aec14fc4ef1ba3d21a917f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a5d47465cb4fc2b1d88ab697e5f97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807960b9e93e98d14298cc7c4a056fd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4edd188fb498a65fa76a3ac0d9e13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29d859b357f2990fd85e646b690b72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d75d8c0215b5a3be017a09e4fe0f50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26400dc3fc6351f2ddaef72d7de6a4ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb85775052a236fe97413d82845a46b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ea26ebc39c11c0f96ba8bfdf5899e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac00f3146ff26a4b7afa707ee00878378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa218b7ea7c1fabdf9c694cd5afa9d72379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96288e8c35c64fb8fafa49752001b553380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41976e003512e81b4a9aed1bc41ec4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29af5e4646555b0db2c5223b4908c2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01980299a55673ffd42c0590be902a09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafa89209ce4315f9fb0d14023503a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181223ce941079139bc467587fc542d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883ea4bfd91671131d8b70144ff35cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6af2e0044779ecec981af42de0043387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23ecf0d454915069471ad108738114388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e5301e21578d5831e49382debdc9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8940bf247fcd15d0e9ad5a95571b884390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59f1b2224e713cbe4bb966748f2793391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7891f9bb195662e3583effe04d9556392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af5ff8d7ac53955f1032f2fc63a161393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2f472f598a2526784f1c1c0cd0d1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072efe550908a4d725dd8bb39c5033c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6cb76131304b1d379f4f2246fc16a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5324b71827a4c20c8cc0be2a6444834397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2af5b4191d6f0ea9f02265ee0ca70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cb80d3dad839ec0e8cff9fb332236399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b9e7a554988779870b705ca123271400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faeb717209b64976c7d19edabb2cf4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450884d9728214d731c25240866b9d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736eff229eda9e74387f47d5aa4298403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f9023b20c73b954e0c2fea9330d18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568efec9a93b114cf771467a3f166af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f979448fb8dcd07e19f512dfe8c0acd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfa36d0ec3dc8564b49dfcdf1f18d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a057a41da1f039b879af09fe02b513408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd79d61120f3effabeeda9156903f34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f028fa710baf5dce2d1d56cb52e36f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159a635008a8d55fc9a94310b375192411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9802175d05b6648fe3e215f57c860412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606d1619d7a42de7891e2a774fa0e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89618a385df7ec2adc72a27e79a7148414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9e000fb2fe608526a5bf0c406cf22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a31a84bbaacaf09672301c7db9b49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfe4da6c4a3e8027874e3f9605d022417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87444f1067affef70cee74f8ec14a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d23ac75a57c0d89eb7b7bc00a631d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56d94135b1db6e3a23f45317a97398420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e4dd061a8bd897b3deac0cb8dc927421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6871395c8d56589d939bda3a67e42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aef3957603138c1d94339cb63c8bed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aac219361868cf0a178f0a68f7d9d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e942c9658dbac29638080ca3da2cfa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c62ea2d7962cc7586d61f17adbb0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a796dc64890a7586d4c6f13180baaf4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164ba1fedc015cc4cff53a64a504319428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c152f53dd86b503c1511e2a7221495c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485e5af5c46c29548b9a9f58a2ad943430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12656934026aaef6135d65ea67a04815431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b817a22c50ddaec42c17bf2cf7e81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b61654df2b125062509ee84cc83de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebed29be555873324cc7eae8f2f742434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038291f27060445739c393efac86bc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c359c750893068d197f38b7d2479e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76da170b5e12ab9c491c63bacdd143b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573c70af7e1fe427cf0910e9bdc8fc1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2fc6f84eaf464a0ea72d2a2cc9225439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12603843761814245f7e33dff7424d14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c7b59e8a987119a2215a5524b64fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a854377e3958a3a65f9601bd369b06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543177aea85962ac6737bb7c5cdb9bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25802805fcecf0220bb9fd37d6d61f55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bb1d29245e9b0de11c692c4d95fb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8552cfd82afdc99d9f6984a070aad4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b97431f983d3ae7b19e2f4a80f5e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2519987e2f46361e951f66b7f96637448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f276890b53b55042be4fb14baf2754449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d42cbc7b57c7bf7b59494326c05aba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7052abe79d63379d68dc799e96933d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e7044050145fa3f14d8ad1d5c68d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffedbe93247f7ea8da050642264ec63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a8648e80f366cbb7ca3af27b7d15c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79b6bfc3b972d6ffc62ebb93de72b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639299ff029261e0d7ef90e39b687f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ba47d9be499916cf3bb9afad75206457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff245e2bb902136a46efe0be0e80a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cfda23ea6dd2c8537743c90dd2fb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c830167d6fe8505a5c608e383ed1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b117b3f642f4a338f0a2379e3a7fc73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5206f48bffbbe1f66dcc2a27f21fe7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac46500e4605342206e1cb1b04d1395463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d61ad2b986c0a46d6542a7bb4b42cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3df3fa8a102483cf5d3dc1db6545e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa684f15926fedb8c7e50783d2b3d0a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40410359f6d8cb3a0a9fbda4470f0e17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e2ae1ee634ef5e392e417bb0c785f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aee60a789759f95028756a4b53d618469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bfb9463f4e843a97984979d5423f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794a2856ee611f8828f14d63f37c7c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6b954a307a80148cef6e04a7a26e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322b5031c0998c66b5b95f2abc09396473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7909749a234a6e5a91bb20af4a6834474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434c136409e2e443fa40dc198cd2a05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aead51be3c6e7eb30a70fcd525600476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac28d9b6e731b8bd798adc7efe5b59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b898c8964afaad8e0e40016024ef88c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7988684b2913029cf8fbd47e5babe4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fe86f78c7316fdd1482a9ecd94078480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5d242cc9e1abb4c433d26b8ab3040481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8db77a65ff9fb804a39c73e4f265f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7faadfca1845d409301a586d1700a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fc1dd8eb735d75eaffd2c74ed63cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d791726d6a4573c61f168e040cccf3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d1a484b192f3e257faafff9f9ca49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6032cb7db2453f8466b81506820b77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4415f7e923687a5f7d7d1e332953536488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ad351d2856d946efaa5a3965720ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b01a0ba0f9765a84ac05f30474acd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f66178a0c0e3ffa40e0dadf670d8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45019466b16654aff581cd885b408575492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592e44f4d7f593485cb78ae11efda14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3e5a225b7e8f11ba0c9c78c610be6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb78560df02afac8101aa0594dcafb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccc7435aba8c90a13e4f0363d806b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597905d734635a18d2867bf3ced74e73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314bb5129d2d97b7b6255f47bf7890f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df9f4ad1ef8b0ff8c4d91ebf04749d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c1540340b1524a10b096c0e39aea1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce72f1a571c03877a5dbe6d02bfc41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d802c08287b3b6352466827b4155d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bd716c84914b692662f1d9cb96b45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8915834f8b3ae11bf7b81db51ffcfc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba3e8b37653e0d0662a8f7aac3042d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716121ecf09a523539458263b5888c33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfff7118380e365d8c49ab336aee7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e8f183c1940130861b84edab712fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a86612225d8f503e3ca41e1ed44eef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56dad509d6bbb24e4be025e3b5e003510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc52d6a987a01d5c91db45a8442a5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a031ff12247957e82000d86c1b28a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a2e5be3f9473541c4ff3c74abf8bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b87d70fb7b06666f7c19c6842a83e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1e5af98de3b6f06845ee7abc381f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4b1794a728e155511eb8eb15ab57e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dbfac0746fe8408cf1965f96d5d71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44421d2022c58fffe94a5d5e53fa9e15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfd56251b4591655d7c9bac01978ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5fe147cd4becfffa73d7be307eeca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2b54e5b11183f9916d5959b8dddcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4dd4c1b995fc82a2c0bb0142cf4e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fc282edbe73c97e1518a09ff904b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc4d3b48323361c5ec87ccc7b4e749524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd980e35152febcc28399ad0cc08a1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd210843db78c8e65b6e7e0b717cd19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af236133bc406ab1e66dc98afab7f6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff2da8fa94c75ad15455151ab3f458528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979afe8fc9fcd87ece9b15f933f924a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc375c18412366e88ad9566d1788f0b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb25f776e57cb72ba965de7321b195b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ca13acf8a908d103788e8755dcfa4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde49bf7c6957f0c9a49b3b767d1c08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e38a6d6e97811cbf608e8d104ea63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66491f0729063b26a0a8adc97b8bd36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015ee4a1bcf254184795ac299900b7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e51493968f683c7341e6b452055cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de5ef2a863b2af7bb4b8eb9beee17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5598e593e57588b6348a21986d1ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffb1df849b6c16cec3bdbf3cbbce4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaba30c3d61aa1cf14c221282e0f1af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e445816855945949aa8a9b4187eb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f06be7f83ba15812443e25d23ba327543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caafaa8b8caf6586eca5ab7d8b35152544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db3c2b03b387befcd6ee9707341808545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f8d1edd365b60cfa100a02045dc7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee39c50507777388d83b02436bac0d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19f830958c0ba90eb81833de2da446548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f370f770f3558cfd3d512c1b7c0dd28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aae94ad007a4a9c49cc43ed594e91f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec10352c4881e27ae519195e30a681551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638625bf8eeee05c19e766ef31d18e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec24ff1c11c55c829265905cec27c1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f31200f301bd228f0bd0e79f71748b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dacd1b1119a276cbe2f6c38cddc6f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f5b9dac6bbe19dcf1d0a0b9f11bc5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74cfe8baa9d71de0a362a6a9aefad1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2647bbdb5d53a732e93dd52745567558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53480821639c6a5f9b8c8f2f83e04d5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebe95f96f5aa523e143f04b406841b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6b6685c7b2d2a870bc552f6f972f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e7f3543cd908f72f1ae0d8486c7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6b870d620685447c513e3f75fcfd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44a6f0b6730a1835c08f496fd00bda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9292d61f616a80f7bfda58ec14ab9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17095895febb5e7c7030671c387b6419566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a3e25f75b0c3940f15754f28fda92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f7482f44f85cca42931dc41e826d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13751057c9d1b6024bfff6c2230c301569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1340364d3b2550cddf0409a326f4194570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc22bcadbe6d317edf4ac1299b97194571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db54186f741e4afb683c63f02272db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5b24eddb7be7130f9fcbd0a0f8f19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9026f948c7c214b43d6beb2915d1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624a0d65e143c7e9a4e6c5f1f916f91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995ba7cb4c0ee5cf6f4cdf023b84115576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d60fa302d8775a23ac8d52751a77db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1e51502b5209d43c6b4b0df60bdf7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a793de95617ba23e3bb1813caf8d7d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdd4055f52f08cc25f6b8f90e24b76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8731f160760a63692a08d048cb658581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7218f29f1dfa61834812bf2015472a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76439677568073dacb3c9a405f2d8e6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964af28485d539d1ab7e83acd905814584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f941417b8e9b0e9f234bc3f4ca8802a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca625fbffd2610cdea595c34c21366b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2baf603b703b7a843c3b3ffaab7764587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda28a06e4bafef148f0ce5f62d0c2d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10ad01745343aa6af6ff70d18c1ae5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fa2b9408cf9ec4d03fcb98bfad1a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786413cf468a0aacdf7f7acd8fdd3013591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157bfee99a98055146fa36d9d028dec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57763038e62723c796a0ba62c5eb4eb0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab352e5df46102c0894d2b52b47c288d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69f03222113a3c4e5b36e7ba76ff55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d659288d014d217e157dc8e8d8d34e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1678dd68fff44ad20666cdbd4fd2cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafc702c72b8b82f171ec205c24d7a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23888a77cbb68248be3390d52778f93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fb892bb6996f0544208c87629019c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dcbadc0952bdd4f6839710e9bab84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07864c30cd8d35282417044a0397ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66d792870d0fa006d119c0bb9470ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4df16113c39ce1a001d9333c9c182c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad652828185eab49c0ee530e3d9d4198605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe127197326ad5452d345abf9f148606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b45de5f838b44ae7b700b11afd603607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136095e06a6a642b79ae9d729bedf30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86ad7735f3dc925ae4ad199390cc65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae5a83cfce25fc78a20c60b7100ea5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6b7c682f3675061e939cb92a74ed7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f147f84e5356b819916fd6c8b40d63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d214cfed35f671e7041b3d05a699b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c3219eac66ffccf0ed561e4554cdd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3311644e60b808b4a2f9e56de1a304b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e80c5efb9d02ff1934d8918b25ed17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62411697f59ebbc210ed1000e5259b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb6d9d927b1731188ae422bef9086e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b2e1250f9e82661d390435eaa7e9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddbcbb1f55873f06d001eaa3673e8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190ba5605c673dff2e2f8b953646ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a4d76029390e47cd07372e680e167622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f102a02b1831f575951253778bb376623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864211b961068f28e76b32726dd4561624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e01639f5434bbe58b93205195be3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2ed569d49507cac7ca6ea77243782626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5eacf4d3be31b586ff8b1abeb2d78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be95dc5e5f45dbfa194cd44e257bc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6317146d349478ec4aeebab662974f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2867257eb7e8943544b568f51cf8d89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa9d863d6fd48869bceceff5fd9383631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126466ae9f9ebc64128f3781b14ef0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ece29f6f005ebed25f11dbaf873112633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34593c40c252ae4051bcbed638cb76bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc35934d341bf559e7387d456edcea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831ffb4e2359f5c06360836b6439144636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26642a9a83442b185dac9e6facd7a8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b25100e6637785ab50ac63b8db0590638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26face2d3e379d5440ce9c53ee6d1dfe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278deb853d2f0411eda39fcae2eaa57640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4e92890d5782f546a3d5cf1a511b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb4a4c82cd549eeab0df89dc0e23d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4d9c187881d1897d36b3158fe2e21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34703dcdd0e9b9081492294e47f8818644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07b4d57ad98381aa641f18c1294c92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39ea44c2b60731752389bdde708b2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dd58fcd6b672dcdfcd136f04f1d72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eae543814ed673ddf0788dd898a58a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4bb721aa8d919c395ded2b4140501649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054b8ec31a62a5136b4127f5eccb019650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c70f6146a9954f3549b84752d8926d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b3e2ed00c75512e3889ea5b60b40d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c7997da00667327a442a39f4b02af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b9ba6e9de3b77899fb8e4d8c2751654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712550825e762c032e668e681df3098655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0155650e53a5843aca189b921722c5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e57d75b90fa573e30a2ac1a21ba1c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8f25bee8a4f17d3fa045d6b07053b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c15af6f8d1ee6330f817aa9f8c0d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e61fa2bdb8426934808ce64d5e00a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fba41116a2b5e9eb0ebd05022f47ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f20fed2ab244e80995e7bfb852120a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a57dd9ca8eff24a6fe9ed315d7761663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b970cff9e58870c9757d18b040ade4f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c70b491a066b9c9e932d05cc3b44e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3836d9f60476443419b301168b611666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979ff56ebef3f72a864942266ae054e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5794b775626ed0274a54f2c8d2c3c7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ff96fc735f99396b6e0990bbdfc15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088e1127595ec36af8699c65a1b5170670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf73d092f2e14fb24e94fb1ba3c510671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e1790665b5ef185cb4231147a3b29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e6bcb72fdc87f50a50e6dde7b36b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ea066dea12fc437416b1cac3b6eb9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed203fbe7c015b977b2e82d68f9976675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083173da397eb371db6bbba37ceadc2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cc627b3f10bdb3188ca5eb335b386677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ee6ef80c7ed49ba3f00b5553bdd2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095f0694e6bd97660bde3f398d0c07c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ab50d2e11201e01de6bc762a11e6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099101492a55b76f36d4a1ece321b62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1505d42cbeecbfc2a54020ddbd33452682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39adf8c8f80d08b41b20d276cfb8676683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e179fad2743801851238db6a2be883c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae9a76f3dc3f7ecc8fd56f8016b792685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fa979b965b2c99b9137f7eea7ec2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9560c985897aafac2797454f5599d13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18addb727c59b629412612a1e72272688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85f5e12dc1b56312564fe7f9f1b0ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083595e92971cecdc6c7fffa59d27c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d9bd34b4f83a32bb4d120f7e28aa1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a91315199d173b18caaac2f1d2f40a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a156d54d8f6a20273200041423104693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817f3c1f0dcea4d6330f261a20f4975694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b93418448a69159fa030a0288dd4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2dcdb2b3409671f49c3276ce852ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2953cf8384a4ae6ac730785d733312697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fcdff2083ba49395013e3eb5ee435698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae387538aefdc60c438f7fb5d25393b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649209edb31a7b162f57244cabe505d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b8135bed7f36fb2fefe5c2bda17d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3615f8cfdb6aa81a4b71a1e81fa1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c8079f71cac8fbad222884e773b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4a4125690e10ebc4bdc395dd08aea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac19f7b5757ad935ad67f8ec72780d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad312b8058a85c9ddf1c500d679faf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ff1bd45832f86c2f403d8f054fd53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a7d5c2c2b2af48d58f4d7a783f902708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e881d7fc03cc145bb6f66cb9b0b3a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f29e4f85023770f54b6a9f6e60a4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c707583689272c2f167e039dd5aa3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce7c4f808b4ee91134214470e5e15e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac85a933b643ee4662c900ecda3388713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9d709625c029ce340d9a00980f768714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2a4cae2a51970863279f3be4ea170715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e77eab4eed97e98e44357f4c2675cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6ded931c27d85ed9988c78345bb08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a845fcc47e9901293eafea50d6a51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7ef204824fd3925558668bacaf4d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1158537ca8031d0e584b1008492f03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658df394391b939a66715ff686f1f9cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f909fc0da675b0b1507c15cf6086e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b202d9f560a395289b83da4eccf84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46224d27ab649c3922b5cc579a263a4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116c7892abd6b73849918464e44c18a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0592f41dd9c464fff1a527c574a3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e1411b6967b927285ad41a8d3cbd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7d09f060eb2bacf41eaa0e7e25cb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da2b9d5eb51fe7d31c91bc5acd541b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a84b0f27094ca44d0a47e938f24b9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5296db7980c1cce3f5af4368a6253731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04b86f7aee89c07ff7452458441e3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb002dec78fe4378c606b1eb9a794733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d771bcfcbf876e70f026747249aeac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd93d431885fc4b6ed96d49c3b04dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525841912a54d7c5413f3db410b81aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26203361a12a477db4d95d338a03beda737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992067de1df96c659687a870922a9cb5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9133c97a32992a9bdabb7b1941d926739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35d30332b42f16d5bf8d9bfa3c1917740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2fd5b0f8c08cd139e629a1209c453741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5af4f5c0b362d19e784fc890728d6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d40125b91f141046f3c5bbbe143b84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d0c754b5c0235e41022a5c0618a20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9951e0fb52d449cc0c1d7bdf771ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f733aa9b7b7d75241dd73b5e335c7bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4978a8c6b81fafca9cdffbbcb30f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb9fd8f1968201e5da0c05fa2fd5d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be39fee3252de916da6c07724d049b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17975cc052723f1df0bac6c0d51b68a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3ae6cb4c2ea141e65e17f7a5330c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597701e34cecea68ddb12cf7c6ff703c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b45b8c33107bddaf33deaff7a1391753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50330c376e4229cde1ce40b24a8d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7c307aefd4b5c66100b7b58b6310c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52820d4cb2f5b961a2b133553dc737a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2f023a79bf62ab68f637bf42f14ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b239009ca820d78b4ecd8762365eb3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7486d94b5fd3587bd78b925d5f96b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027956dcbb58582895a10b5b470a17f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadd15b1e2e7e18441b45ec89e5659e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4cea97910286f8ecbc6dffd82b1163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9dd302eb06aa94c72e0c3dc48956f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0d32c6923838b2e7307c3e675390d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aba9a184899c2e45950d5d6ae3b0a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a782b4a033fb240a65aab99250e967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571a85b7de49aa5b8d8386e9c7ed96f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31adb13ddc3a5eb16a0053e8ab812f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498a9056205001ca6d305a4869102aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f91e436d5ed453f54be96d314fa5b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf073a70afdd9abccf5f705eee91a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7eeb75aeff352686988bb3c3f138a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621047f0fc874a765aa9638e2a2dc17e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ac8a8a117272183c791c924558fb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecb17000540c5c5d3c7137d524348716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8cd9d52a7aca3976b663a4346dfa517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0711000751288b7949bb897a4736f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd7307697e0e8eb48a8a5412be97e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f114fbccd98709e86fa5790405b8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8639b32f0e41cfe5d4392fa368e9c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980ac7e96cea9c23f58ba8ef44a321222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03552d4e0bfb86bedd851a9d20108f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a89443fa0cad8090f1886b577aec424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04cd5df3774f23bc2f784efc92f68c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07c72526507313b7b5e9848f81da8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5334e0844276d0f71e83a06fb41cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dea16ecbfa933cf163e2433e3c0d8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a6c95c5f34f98053edfc1459a35af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7f4d07281f932408fbfece5cf57fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38df735bc68d054a58de4f7c141d0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9c14307de0bc5fa365df319619b5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92adf7d08cdafbc045405d91bd0dff433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bf54c17af52a7f203be02df3b238634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16993ada0627b102aa88ced1c896b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b11d1c32b67938ac28e80dd09c2d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93432fab4daca431642eacb7efda519c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1d52a6e8ae3be813854b6680ec52e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c033601ac4c653e8dd1b02536b08f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadea3ab0a72e371a0fa9b0914eb02440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb1a2d6339b7a459a8c3a52937013441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2db43cf3214b5571c8d68020312ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e19d82d420a37efc06036f8dd8773b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6e2e1d577bf61c143570e5e90c38f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dc2868343fcd8fff8e8e3e01c5b4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd048eb54cf13af9eb34b8d69084efa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e994845f2820c1e319765b563a76447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb267eeceea4970e933e36ce188492048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d60a07c7a6a32583773aaba87cc1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c46e786de9ea8fdac091bffc07562350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300e00582a305c139c6f29eb9864f0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b341f35091cc96f0293380ae676252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d305e2ec60018787d4ed7a019e97e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734ba3946ceff8ae8a9f702e44c194754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f3db8a8514f65804c262daefe9a5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443325b2c4d75e15157f0419013e101f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ede7a7df86b5ff597cb833c7aafe2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256ab92858b7213f660bff3f6ae63a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd5ef2428b2abec1c1d5544c35c34f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53227c30110b202978ffad6b2af7c45560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b74ae4813d45673040be9aad59150961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a9bc45215dc7d9235e4af30f44ba362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9406f52297c3b700274b74ceea2174963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9dcd6982d52ed6e3a8bc253b8360764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c5def746f29c06a21d568bce1cb2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a60d5ac81d76cb2b5fa5477c2cb2c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937d55924d83f344248256373e74b1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a47aeb79c3b957fa00ad1019fd84f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c57ef18249547d9eecfb6248ab89d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d5c5f7abb550e14fe471814b45eb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adb116e99ab25c88242864f4c9bd6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d341696d37a3a8d613e0c4d6b9d3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b2b15958628e78b9d228067b325d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864692aee3a1c5f9abc30b328aecfa5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f5f28b1c0b9b1c336d502835fb9bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9662066957519be785f96a4a5c691e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3256def306baebff573d326466588977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7c14c00e4977e66a2eede05c69af878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d7b0a416be7fc33ba9fe0af3f2d4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e83e1aafdfe63de521700b9a57cc4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9344be6e4e1c56017b2275e62ef89d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db635d383af245a32278cbce2ef33e9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef8b6fa58e5020bb3583173562ade183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2d7e26f9f801f53533a899937c68b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c4c5ec18152c7d4d996dcdfd5aa0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffd570b56842c8e76d2e8fa681d00086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea22875388fe00aa25ba5a8590a53087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287c7115f8a02235644acf34d9e36ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb29ef78435aca058f7a7a4865e84b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aba4c9c054f5a648d659967e33dfe490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3423c5624882cff5c4a991cc26204691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9685232fc71510f7bc4ee249a517a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd489f33d80a70494332c1058e415c5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2498f7c476fb9b522ecb95d992d5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94090269a818fa974de0a83cec3c377b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90387f9c6e0a65e4597b0a4a74c5ba596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157c3764451b7c18dd2f7836c35e2a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcf256e76f6fa1f4affed893b1125b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb5c2fe51f138da7191f5d644d96df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf60ac1aa83123d3cd0cda9dd748773100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc5a8055b93f661e1a4dfe477202c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac12c0aa7cb565c9fb6627243204cf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311ef3946ecc0fa80cbe7b24ce89215103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60578a5bdb4caffa4d9c1d30570e3d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56319be0e6ff870f99185036d2a3b659105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83478e674b48a09abd780c066df3c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0b1726a45c67cc25c90bfa223452a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c45d063cc4ba9a0f331eb259b4ff6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95759715d6404c23ecb84f838646a0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da237d8af15fdcc99474bcb1752dc8bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b74fc92613d6e59ed1473ee0e326e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa045563558037f5b14b7c446657779112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fac70427a33461fb4d4d27d54af5e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe508298444dd2c055ae0f1d4817990114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd4c6102260c241588ba82f227c560115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266558ec9e9897c80a3e176c98bca76c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8e46d7539a6e068a70258aaccce3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33143cda5a7681178ee6601ce9d8d2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41e3e7de62d5714cac95cb787b2790119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214bade18cfc44bc002112fd1d14bf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e406f41505f3454ea9bcf19cb9569121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888434df470271bb590ec020213c466a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15246c68a0cf1a9a3b7b01391d70dbb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4b9cdca5f848bf9018fe4e6eaf7ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa3954d54b3a9a96c2b49ec50fb3da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbb497e5933b0289bf819a798b7ead126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0381d168e3b7dd7dfbb5994907a3ff6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3942cec297cae69f6b987820804da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c5d4f9fe26c4a9fed9c464c75664b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a47b105f093e03cc17e72133807601130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eadd25113e8608e01c1ddbaeffe1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bc6780dfcc6a79c01b1217a17a3b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb19b576dfcc25063bd8d5af6979de5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17568f97966f55c6fc9bf2be544b1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a1bff7f52f8f1f707698c228ef471135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f855e72c4ddd68ecc84c16531d73cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bc313b58242f53502ccb16023cd7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acde4e9bfdd61db0a2f155c13f707a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c2845feff6509a61189f180d1104a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaef0b90026c14fc1c362b8a797890140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf5c23c606234888d7bf84638815e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890d4d027590f9773d123d29928cd31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783fc2bdc511cc8c723a3b3529a2c9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0528f6fc569c0451270d925595fee7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dbd5bd021d805b7689160cd7825ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19a8b7b9a381ffcb43f91ae08f56e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14301f7f503e3a662b53a15701529293147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208497ce47f01e5d29b79c6d3175d54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d52fd14edc8020dce2a92de60e2fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6b63e652342e77ea0a3064c49744b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce266fc447e471d5642b9490e46dfdf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a73b2bb4e5347efeb806717a341c7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2623a37f6450ced6e336698985f765153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8755b16aa3a671e0ebbd4a18344161154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a82d4049d633d0c97529ca4a16f96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7ce54ee9aaf795af123d4f343ec23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9869d11a2df5b4fe8461d08c654df85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a87c99da47d5cb68c1f9c1754ce0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ea50712b7269030ca6d64f4c1689159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b4cbae66c25e175ae01c6ab51799d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61569d6482c5f7aeb1f3878b3210a60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc82bbb25b95fd22bf97aaba0cd7cff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde97342717c67f90f6da137662abd7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725eb6c4bc0eb75e6cc86345eb9089d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81f8d4989894d310976fa95ef30a95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c8f7079c9e58163799c0f33763683166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff925434466afe6b7c9f3059477d0c60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cb813ee4ca7744e11a0c5a685d0f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c751dfc122998e030194877434699169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d136db0637bd23dce33507084e5b09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3610d9657ba3ad401d440ad96e9779171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c58f146b9a1c933b1eaaa725a2fd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445671fcc0ddfe5a5e34f9bd57393cfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef1b1a827badf52196b559a1f3d1d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf20493f12034659f3a6306d6b64ecf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4841a75441ae9720da665d17b53192176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1adc12422de5148af266b3a8c8561177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19542a763387e77374a0cd2dedda287178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fe9c56f3282585e753ac0ff47dbb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6eafc9d0d1302b181e38a75451b7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514b5532cb0ea2a3f3afab6a32f7cca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4ed08e813efd9a423be36fb572a9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b95969a4f45db86c06929ef96e49f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c74240f4e88bfd41a1196d5e1a1a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f52c41d494b3503e1484206b65eb4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02e7b7d0e200e0b8def90919d77f50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed2eb220146c2956eda53954ac9e32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b817f41e68cf385b826c0da1ffa2d7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e7a8c1b4244ef9cae8a8d3c68fcf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21f8d7e9a131dfc4cc003018f7a865190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d69f421a12a5941a150e1d137d8b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a42dddad590b2c5b3288bf4a13c0ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79c8124bcba0090ae3f0115740e889193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bec3922bc28227d5554f37af1d5ebd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f4da7e8ab20c215e603d5fa44c4d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f1bb5d5e9a7c7ae43454f09244dc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1db405887063877d1599a23ed921197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73422ea93fb116843bbdb5f8238d291d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68172c978f85ea399187930c363a20a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4493099b196f2e264eb12029f737d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000591b0b0a28a5e6344411a93236572201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a04c9f73656d313e268310c7cf2a23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431682e3d6b8d8b29f637d371fddd49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503b06dcc6dbe52c85bd2275bb49cde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e910b8cbdbbdb2cd13e7b21b55c7258205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6a9cdd16f52a9d41554521cdc9c45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e35d29998c689f43e99f0fe86263d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e5bbc2563c00748648affc795a711208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fab6ef8a39f91b1b53f8fe2925f4fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a335ca556565e8dfd40bc4fe4461457210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ac3c78d6bc5e692200e55bb3b9484211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8532661ab853cf7052e4cadeefb7bdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cd3c48576729eafaad06f3ca7983b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38d57a33da9eb220ddd38e7cd8dc20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3ef4987184d0065795b91a9620f53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e153b6cde63dc6599a48eb6c5ce33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adf72592d3475a267adbeaea0f4d30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ad2a7fcc28da96c0e7fdd4c50e211218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0c805e27c59116f37ded835173471219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e3ae4d3ae5765b4e2192f6a246cef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f646967e23ca8d6901d9f1ea4d4044a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7d1eb544141811b2c1569e23d16ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608872fd04d87ae995a937ee0ae6c6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3018a9e6cb312373660724350d1dcff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cab2a8ba941ffa8270d88289a7399225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0d5c7aa317b22c4fffe635a3f43b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77674fb7414e2108ef9a05f2be474c59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590d8ab7baf1472a3195f2c4785f4c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8753df3dc7018828833cca59b76f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa98e4d79fb41b81d7fa90790e5c0ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddd2a16ef37fe72111063c30822400231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab582970d9e6f0aac765f70eb80ea7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814898649e115251bb103a4f5ba6f800233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfe21ea94cfe5757f30734f97b5330234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba6049207321b7775b41ae4c7f159c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b56103bdf286f6bdbfc4a626313024236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e90d10b0416f81378516e15684702237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb88d906df3bc150da7a740ee17c760238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb1e943c698d4df727c7a14d661dad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3777398f2a4eb1bee884ada99963b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd23aec32f056410b7db50b204dbb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634812b5d5ff65b55564ada05132b49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041474a390cf081e9685f7eaba8366f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f42280d51fc0a64e2d51bae8915f12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3209e37cf07646b8f44ee1ad0d97a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa29289f63b54d066a7b8c9475c3e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47681749f7973186d34a36ddf8b05011247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe7e916f906d07be0b4b0cd1c4e3ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58773d920d5c9715f2c17d4ed51bcdf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9e46fc407a8e21af24400cec4eaac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977dfd68ecd16de48886c4e95f20250251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9fc81f57379612c0c5272088b05e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fe571e4546d4054c6bfcf5bb6e2ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc732c2f35fa04ca3a6b962ab7cdd154254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7972b0b98f4a73008d5fe4749c75a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffd31f54368144b9a85f952d1804f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699347e27262d6868d70e016fd39f3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107907809cc23bf7e5deaf465a84423d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dbd54d7cd30426bf15ad807390dd1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f308e69b590eb3ec8f1011533d24fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d198216790fe933d89d12b13ca1186261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca36fc18e88abef0cdd464a21962c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ceb1ec93e43da9a5959dbe8ff2ae5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb9111aa8192f927ffae8631e2d8c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa39511417846833ada1c07dcff32c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813664d9182b439a6239b1069d136c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304c0dd721cce4dd287d3aa05d2f0d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeda7054f59379c53b9f35f93cfdce9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b558fff82725491176fb8c2537dec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441c31079709de3e7d9d56ef7580630270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d73f88679c596e6bbd84fd27a3ac0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb1c843dc6d5e639f689466b6c35ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f09785667501ee3773e2a4cfb02980273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3adf86eff771cec46e18195d56b94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d175356c6d1d0a8b207891e784b7016275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a7269d011a0d4c42d969795640d2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c337848b941cf4b014d8b060e84916277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df8cc8cbcc7088ec3f837b6a254ef7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f2cb90f4dd6da42c18a3a7eb3b25b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7b3cd641f25e26be368ba05e76e34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3faf8591eaaba13a347f2184e0d4c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe584393e9dcb7e466068cb31c673cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54445e20764f22968981f846118c5eba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2e9fe9b5f584bc5c3c3ede0f8ea59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6f8b8d2ba85291e736416abd31d0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311a6d844327dabcb295bbfc876ac50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8f4b79e2a157264e4fdf7a5113d97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d64f4268664e77471ff5aadcdc2ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c71cbb2dd6dc730fcba1ea664237c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cfe2eb8a3fef6db66c746c2879438290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ad2863d3d399e05733cc5e9be17e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb51e7676da830775a5c541020242ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79900064663874a4a57c824ae3eb3cd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e350ac1af01bfb0d42bef9e1d84978a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbef22836bbbf7bd2e6a35ce6f42c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de0b87af1e72b34e8c380975c2c618296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696087785cc7af806186f31fe5428bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250da57cad44f590eb41b4682a5c824298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145872aeab08252f925cf2f61a8c637299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fd29eb29d720131b9dc92aeb0d1d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e6d77a9de1a53811442f634388fd7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d03e2684d6575a5c1e780bbc49701302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a53d5492dc47003e1230dfb1641dce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c03dd4a8b07315e6fddabd523a1a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1233c4deb7c84aedb626601aabef9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc1f93de6091b21b223028a33df46e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a0c1e6894b6690745c534c4ef79a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618af64451a5ae4ef9d1671e9b96063308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f728899dc4033e71396b583bbd29496309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d67cc5020cee7aae041834907817c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db949e356e07da5d8f9dc09dc66eec1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4e943c057d54edd6014c13684e504312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b5fc30fc03b4f76bafaf0d149a8e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb909e55c01d062d91f96e55b40063314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f17667f17aa761e5bf488cc7c21c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aacd21ab5eeb74293593a150203be7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60370c2f9d993e344af6cbdf6fcbb677317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b290fa347dd00859d4c63afb483855e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cccfa2f84e26af3279ce10773ef6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d59d5af8814e46353146ed555241b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c6d93ea8172d720336c9b5022bdae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c0c36db0a2b8c2e7db99951da435f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da60707478c6149a0a1577160709dd7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799550f5a5ed06f31de4bf9dec3642e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580d1ae58cbf656bfc2a3a2fa661b8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172b8298ff4d1830fc3d8c588775815326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa90985638544ecddbfd2a702677b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5898b5560c7c1b874ef753e88ed915328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba12d347143cb1b1df9e8e3c4b5ce6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65844d613d49170c0667e35c1eaea7d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909503c39f5c1d983e33e8ed6f22813331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a60976aa36683e9c448a14a44d0d04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02455e2f4ba413f94f151aaa0059c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1f70d48c3862057e2379197d66ee9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c829cc11d170c00e58e0f173d98f9e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b667626c71695a41667e8a00dc56e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d068819d99163630d80025ed38ea6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e092eadbff359e06c55f56e1a20b9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058baf273c29978a9351d791f866fa5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f54a7fdcaba6dcbba50ecf05f6f74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461cfd68c4b0f3cade9edc08b980282341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbe4c0b19c3ef2b27c6163c073c435342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff842e482052477b5b14f77e9939ec8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1bff2648fbcec70f6fb4c2cf1afaa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a28a4bed57f18665291f2f07efe5fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10b7a46ee96c057881dc1ac832ba67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b5c1184f28fbb6f47ce37ed9a3d98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5df5a0ed533275208129d357548517348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be066e7501a43cccd96490d6fd7bf41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9bda268915b37fe7d2b1783b3db88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dadea7ef3ac342f271165293ca4ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf80a340a35a22ace3a72381ec9ede352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fb5ae4677cd84d4617e853c63d271353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd666e0592b5bf6eccebfc8be6a49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e00953d170877395a27bf2d83c723355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbc5354fca5207258ff0006d1bae7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe9206d270f6908e94f4763573f8c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3595c845741b421847978545f952d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b721e07aa0867a57e2297ac29f5ce90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446074a9e7a0d00db81b82558fc9313b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199dcda7caf4e50f2fbe35ec9efd616361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20775a897883c04c1bf2fa0c27ceab44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda456f7582c39a2afa56f49e28868f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1169a9e436d3d6c681ac7abbc5a95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9284971c5af82c4da8af6531564583e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ec3fcefc337302d6dc2541b52f3e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1568940f69316349dc3ad69f0e9719367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0ad53d0f969552643658d49c2cde8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe732b7b6e14f945766efca0aaddc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef02fbd71cf6707c33de0d33fb9619370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d04ba5ca95ee7aec381c4ace9f1a33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc52786a76c55de699d6c479c12295372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ba0db3d7b36be85e94ce68d23b565373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859022662d80731a7432cc239da14648374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02309a9abd41b26c8d4340a2162aba2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245efa92aa06a1d9045419f47f27549e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d128b29969710a323eb6b4d36424fa5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44fdbe4f56ce731d0f59406e40a425378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f4257378aa32f2bd04784b915033d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb628b2d939aac283e9448bc5eea5913380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d3adf5c32c118679d782049276da9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a5c280f45c38c5b1111968fbcff4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a7ab54ae1cc770ec3c6f5b5059c72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e38512bafe51f0bb987504a492b6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bc68b363d79307f54fd0f7fba5b9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c14bc4e4f2dd6318a4b9b3fc17b6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ed3acee4b1fec800cf08157ece80e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0b727d9607f047aaeb5f52d519db5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39598dee3915aab1eb6ce683b3e53140389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20de9ea74506abb9fcf4c185e33431c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85703cd00ce7850323aa7a6fcc26feb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5036d74d3d49e6d9fe798dd416c9f50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbf99761fad5f0529f4f05c2915862393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59e3ea3e61df0124ed805e34bb15f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a96815db081166551eac784fd885c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a10c36d2ba05e8ba5f02c44cbe2be0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9c638e0668e37e0bb4ec96f3862cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ce5153f110f81f4312d88e46a984b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e730bcf7b38c97c26c722e821e02d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412db6a2cd765df390bb355f0cdb4978400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273371ca3c55ea11ad4fe81db32a9b64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9db5afe392217fd8689861f90865a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081a93b569ff128de4d28789bacb897403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60681941898aebede6797e17b0f445a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f2bd0ccd808598fa9ccb865773842405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19651ec3af8e1ccc941e8230e9de2a72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48634f799ea9cba0f74001805233114a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aec271fa0106182d1e346edc78979408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e2be6fc1cfce30331a89495e0ae4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77f08f5e6e7e2d1cb046c62ab97cdb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81b2b967e1f08d653d285a9cb1ff12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d4f3eaa32e9a7f200f46369c5e3d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8cc12442a8da17c5130ffce019904413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ab42dc0174feee36289f4552c2027414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35562b9c323408a7844d7ed06b8f2a94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a20bffe14146dd5910ddf66a66ac80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30251d1d2f0557f66a85cd93a1fd82a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9bcb57e8cb5c57072962fccb4ba0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55369084c50f4a4c92a193b3d51b922419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2686d81f5e6f20611f3f9b8916422420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6680ca0d97a741c172e61e719e9bf17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7590d73b2e74b5df3e491eb7c707fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb17bfbd71884a19c34413cf56e22d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187676ce03a40fbc5d2a213e4511e1f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97b447b7876d9bd5f3f615f4114ae0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03828edc3b6d95c9126ffcc0a62b1d6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788d2633f94759f413d99073fb12d88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de451bb013e02af331238019c34c74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f672f60f3bfecfd775c61ff368bc3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b041ad3e97dc77506f802e8914ceef2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a7265085ccfb5850581d19fbd5a0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76921a6e8f571dfc6fdea75035902600432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187511981c33e5e643bc9afb64e058bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be696df88d679c08283991e08dbd21a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24595318f463ea914012882895f35014435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea109ffdd40ffd02e278459a355d5ba1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ca17791d00c129dd2428086da0aaa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07e261310ae591c62b43ec59d1bf8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8ba96797a80082d2528dbfa48fe9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707aeded198fb3436c43f6a03dc8dad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029f35c093f6719dc405dba74d67e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffcd7a21d1f71ce1a54efba0a1e96e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3fbea40ecd6c09d9e5ea6873a65b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc398d77ea577ade15e8d880c0956a8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acc62797bd24bcc5ff372594a3f4bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b58c1d8df7c20a89228123ac2d5db1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a6cb0111e0a5c1fe1d929d7f5908e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201f7781a7109fa101f4f7102b63c86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2e639d9268733fbc24a56dbdc9707449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30355d200e4264ac19e858933762daf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ca31c98ec82303f837b6d3d03186a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b226875bd2b7b542c045bd6301b21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcc286cb3d8830b2c932beed8efc51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a56be24a395aa2a4c9db660b941c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd0cb57622d8d00d4b40f62b2bed84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fba5bd6ba76fca460e3b23e654dbf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736203ea3d466afb65e19f62a756dce8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924214aa2d26cd5a03c9a82081db59b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594e2e6bc4c1bb49d7be8170a65d377459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fa1916a11e11808645af2768488fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa57a70efdc1fb711bc20e265280472461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1a0d7ccaed295f6c8a053471f8bd7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2448219397a10b28daa62a2f965d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670436090215c1bd388eea01edf63e7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cf1f4303aa34a2458e2a8ed214ab5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434e9323e4793e22b07bccf298215fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bb06a63904487c374debb2e92b281467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562defed658815ecaa4ff02274ef02f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a8db1bd87f7c1de14d3cc4ce75b1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659553720dd697f85a4ebe8e056eae6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91a54b7d7de25ed4d82f53b9149a18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33496673705eb4b3134182e11124e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be518a4c5911f6ca99e3af33c6cd43f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132571c1795efd3898628f4e240fac4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2b494b6bfc39e92ee5d115a651ef0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab9699713138ba021fc8112d971f17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2d9d9ae5a0930467004461736432b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a6b31b3d438e60831580eaba21a9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7fff884bbe760ce07bcea9a55605e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29b3f43bd4d345da17d30c3563dd4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36309fcec13c486c827ff0269fefe5f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb5cf894b18ec0988e7a9006c3154482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f363dcffc8c2009992eb5bf38019c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807cae8071a3b98186a7997e5983206484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bd2c8ad921abe3e1dbde51dda5d92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e793fc0c82c62867f8a3cd00f6839b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc92b2d0e4bfae24ba9c9188d2c849487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a67ff1f91db8bcb98d60bf6987b0f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a1f5346d0c74b582d6888c173ec8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd90a5968027946d376ea6cd1e32d0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39064385267e33872ffba734f16854491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d656f3b1ff6a06c7195679738f61191492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72813a4c22c67d92ac92535635df502f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8097bf50f0d4f291be9e279790e8a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6acf3a60d59e2ac5be3331f238358495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54ec984fde0d9693308021f3a56ab0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865082b0210c2752a835c0c1198be98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a54d7e2c297702e13589ee96a5569f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d620a2329cf4c73f2e5dd7ace8a092499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb27a5239db22f9e5425753d02f0c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28701a270944dc6f4e45cc56eb5e2e7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25427e69000a183b029b8f0076d852e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea00895d8c91a0a820365680695b79e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a1246fa09e3c8df9dd5404f472f38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5f8f26a50a4699c25c95b73df9b30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf3b1360b9915854aa6ae415d90e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc9450e4f8efa8ac0913ec100867e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa29e4b765df3416fa03ec12604314508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133d17a669c7b2ee9bbcb21f352bcc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf3cb351a84b4a68f8c539d6401484510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1663850688a72aa2a90ab3e63d199a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b87855f4a00c9b2ecb69ac78c6673512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edf4c466cbd511212e9f9176e7d018513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489bb92163b438232a2b1ccc8ffc2ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5017756a36575688d211b15ad2300ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668ac39934c3b82f6634ebe1af3445e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8a0c19924f17d3c099ccff3566902517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ffe51303f08dcd823692ca15d027c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6010cda313543517f13c5000b946336519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730a85d44b8be69c07b78b8ae04ae4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fcf6294b90e98687cee326805bce0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540c343ca1fc37751426d72c5d1eb5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7add370a7d94e1ad2b487110ba966523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcd0c3a5113551c18bf6bb5b4d8633524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c0bcba8097696d08c2958356c93d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41187e0ceb380fb0911159ab1cebfb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf80baaf3b3c840ca1dd9156cc40861527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c52e62c2f92d2d61e3733cb9f2f67e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279e425f2672c40da0a13ed578769af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639fc3bad6bdca2f60105dbfd94a13d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a06ee7ba8257570841c4cec2bca940531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d93fc69f6e6f6c2751f59e9b58880532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319afe3cdb3add1776171b54ecf2425533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace05c30511ed3de32da9ca869bd7722534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3010a281977203f4c2336a599a73ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21cb8de1b6559b13d61579f9f5c547536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab32a7451c7f6e1cbd7d3eafdbf9c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3171829835f5bd50a21be809f656f1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061323891e284b1f267f61f2871dd87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3208a90ab238863d02ff16eb5c8104540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c985afc94d0f96d096214309a56be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8012fe80bc1c324e1f0811dc500924542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d7e136d8376ef4d965d699cc00258543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdefa382310ff7f4f62f0735567507b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b93eb64509113cd97d9bc463e35de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cddc038c0e81694b40987c360fb41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79323e69bd5cc662650a6ea456e809a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609feb86aa48a048c4870b3e37ec3f71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165177b05d3b62d631fe1c8fa3d04415549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8595804bd762d0d057c59f5dd8b61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cde7fd134948ab9460c38445891a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c0388fad4ad20251783c2afa9085b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c0946cb5d7a4f73f9fa333fa2d973553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35d996a97c1f8c0138665bda4295aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a41d51aa03edb05dc19aa8e19605c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca322a0ac943b4128e65a3a25ac90e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92301f0f847928979d58cf753b971451557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb509e1e9f7cdb07767ddd3c209294558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2a8b1b3f65b1262f86532d1c8a0b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998fc6655bdb93a2417ac9e41172db3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08b0961b07ffd4289ed60c56cf19e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10afe247659c1f21708df64dc13bb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d38e4ae3d475d648f977c1cf983256563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa0c6bf46f801ffcc2eecc9e7fef0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106118f556b22fc8bf38f83a378c1919565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f484342c70f57c52d3ee6687d1377e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637c095c5591cf935b3100a96c47bdd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce6eaf981f751beb986e61f5999a13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6637ba330749b4fc50878814007968569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af250b7db54767f004270b1a6c35f613570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf242386fbcd88a596b514fb924a9a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48651f20460e0bf7950405045a6760f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86812af0786c863a5c6a7c3792dabc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066a85d49017a7069d98e86573aa3b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a3a19861df33ec5d1c323e5ddbdaa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac7877fcc883ea513b14315a165806576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa14d2ce635ced59bcea4e688944a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07797d274d5c4a0d4626ccd1fc2d5a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53884fb1c4d250265ae33c9a0e09e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9192a1687ac72cc053daab6e85b148580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1606f41d28bf69e9a32b137f47298581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7f1841d245b2d0f3f61099df2b74b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81f0a90d37ddca93922e7833203ab3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d20457166b068890a4a189615eeeb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207d2829ede5dfeb48274516ae489d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d157a3f45353b68116a5d2831da3ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d40391cbca337613dfbe2063c685b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f68046c60826ff37467aea139b9d28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b503fb3c1d4cfa934c5539b9415eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e59480e98424957e0ea09d6d6eefbd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510ff0adb972b199da55285e4b968f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071973957a17c3857da596c18121226592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaf687d1d5c8908c125b4af84e923a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af92c760526d0f7256f7f8606f5208594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54858dd9c5a44168ee9b3fd3d519d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398172cfb6bc92c652f403001e5df92a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f08286e44eb4dfd2ed17a579a7ae84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8a898c8489ce83ad1b3bce2b51f6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3259bfbc3f0fea799dc38567e1ce0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d501959fe814257827189b8284fde0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c85dc107449d77d31539f58324fa1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023620692697b3a4ba4410137852d14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cc52ffdfd12f06c17d4a47fdf0b10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2330e9efe026371b95b3c8100ddae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65695a909569501f2a61b76651526489605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b765859dee436b8c7cb2810e0acf4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b10736dcf5694bde56347fb208fee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c87435bd925c6d644a69b74a4c8f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a01fc50dc1cb8cb9bff23a503eae1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5ac40799ba0d46576bd98be5d6e41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55533bae4148c0677dda5aafb6cd3453611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6109c0abb3b813b8aab2ee13ddd384612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91b51a0dd9f37ece49b8f017471d03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eac573bd5eb61718573409f5c08368614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ed4730d248b8df72a5407469b314c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902925db84b41935cfeb2d2e3b6c1f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd2e2b912f426f04b055fd8b7ed2f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a4b990c3632824b6e01d2173cd2d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbb930e36d26b03bd7436a6b276c3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7796e5ed08fad1cf207728cb33ba9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf08663c8a8b2d26d37610778e32d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71241139b3c14df46595e26979b00cb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471aca75149a1880afcec88e50f25385623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eeab2e7c02ae8d0f95377c21919bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e345b96cc59e3ca1d601f7c7904712625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b1a6d94b438d7203e14a4f4fc8df4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3223fa05ee1a572f11098cc481455e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9f5efdc94f3d5a20dbb470f95cdec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec12672758ec694f07771ecf498824629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8628ee3a564d2105a8307d970d8af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf137665b3f22a0737e3b56ad4bb7d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16a9c7c793f5e4555e4c1721f09a79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3243e2c5bf4743e9aa024c54bb73948633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf42c67cea5c01944d62a36ecb3c105634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69e6b1ce30f1fee127f4ce17efdd43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f36c1f1cefcf7843ce1eb2f4293378636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0fbac236d182b5fb4900dc54cf12e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b4369b8a785ec5d83672749db0f90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92dc195730638fe0f693881788f406639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780409cf2a6b9204ad1eb2d29151f66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afe4659178aa8771766beeaacd9f95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8783d0a2fa411b08eb86c638c4e7a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b167e474db9e49074f1964a22121e34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2866fe3823de1486c795f96793cfd7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302fdc0ff41b7517374511b769bfec9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7d31a4305f27ef75fe3da21d5af06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d9ef43ec96e04f1cdcbc78afce0d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63143569a055d9e5e92c0d4bfa9b00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e97f6f83da27309f2f2b6eba47e3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009576a6ce5373f2d13b479684fc391650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9e10273ac510a88404d64959cf4f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d717977b3636e1241667674ada42f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cec27295d9922c19c2ea54d680aa4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5216c457703c329621f5c21cc3e49c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75b6292fb78b3f57b44de72982b19a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0483c22bee869fa3ce5f5b21fc5794656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642f4cb824a9a19de65f68421ddf869657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb1c4aba7e18108e65077d424d175a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086f425115e98968d70e33385dd6f30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f464331f6ab5d583cb5f7627278a00660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c0e374e44007e8dd317356689b2f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27b77dc921d7e2eb2dad3d21abf0ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30051fcc272ab16e86b2413cd1fddfd4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bcd26bf050ea0ec57237af1e1bc38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3076c445478b5be7d3180d8376c34b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a7f9dc6c88d8f8493afe6aaed4cc1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e3ade376f2590e94035ad3c75f4f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a73c74258115d62a1f2b92e90165ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f052fe4a17d1c2466baeebf13473f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1138ccabcbad7ffb02367fbb31c6838670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec07ee11ad8d1ef8d137169b03805d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99322bfe78126ea80a549c8c4bc9bc6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7982452bda36875117b85c52cf3bc2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4684c430f529390c0f4de7d87d89c10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaa33b5b1f7d067a75e0631c65380d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf7af0f6520ac33f7632b6b7a06269676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ecb329ff4c887dc0497e7c39aba3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db14aeb0619ac2463818db9a851bd9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a35dc9e03ad8dc9b284ce95df500b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87d875c4ec5c5c7280ad2c8cb996f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e692a0674da26df6725b71d66b5dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47201670ec1ce10025e5f9f8cd63a67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb83bc319c3f2feab3fd8b60a80de4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ccb329da67d19740f293a2b120ada684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948587963973d71264d884a3cb56fc64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34cd45d477058030510493d6f75092686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccfaabab0c39760e07e5ae0241c0b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8143e98b147a274999393777d0c2015688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a34931d3a020ed3327a26fe16001d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239eb71fccbdd2eea1c31a92c6cf2bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7a83678caecf363beaf49ef72d7f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3869501c1cb09149222ea46b8b4b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce43be37aa9d07db263ecc85b72cbb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee137a88ac52d8681ba0c4908b638a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9fb0ca4805465884a1ebbc1f0b71e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca558354ed4804a9f55dc54b64fbf2b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774db047d820400c21499f0b9de387c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9424f6dc7bab14a0e0490698801a35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360c9d51b695f7cd22201d6abad4c73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192187704ef5fa615a3c17913ad9aba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bfb9c4c77151132ae3948b967a8ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307ad30d319569574cc60b7af68f55f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09569c1eab3ce1ae7779937fef0d75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab6ade741c4d740828d9d1ff647910704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec78ecb8d30ec056c725582dcd13be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0d544e561136b3114e9562ea7cc29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453ddacbe347709f9c81fa650689176707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9bbf7cf85a6a573b9fa1e07ae71ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123544b60d2e962082c49546834bddc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7afd435dc92210af4a0e5cdd7fa8c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5462323d014d6f723332103fb2a2d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd375b34d9c1b9c6576f046943671d52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218b7cfe1d74ba78f7625c2a9e9e6aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31fb3b3e5d10c7e9c2fde3f73d4b1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd19962dabff791920f275127d7f52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803103043751a2af9235c49cb7ba2e8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a3d3dda521a4ef3586af1eb43f312717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fb673e391318aab8759ab1e836600718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d129b7266ed4c29deddd91045d24c45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab79dbf6dc2cb90a15edbf52b20b7ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ffa835778922589729f81339c19ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b903766f633e4c3e1240933f5dd63cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eef8a25acce16940c2b3c4d86e5b76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01113daae40ad8beec5827e6a50a17f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06569d301ff1915572373ba74fb55ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5796fe729a91dcbabc1968b311661726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee42c9383396c7a79663d95d7fa017d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28990d814039d460cd4c5aa355205ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec37536f2cd3898cbd45150679899e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5f5ba72342de8a8ac7a9e26c49361730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6a550cdecbbc9d6639b2fb7c6b3f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103a1cbe8fc3b6bfa284128dc7bf53a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5f4abcfd64561496370b9ccc1e64c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f5a4a757a1d69a9873a5185207112734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d206a70169178a9f212957022d996f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c783ab6a688ee4b47350521470f62a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbf4ffd419224a927284bcf92d7d54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216c6fadff24cfcd99b8cc6cc42b607738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f60575c19048152a10dae7c6cbda29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0b386d9aa05785e334433a56a53d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0294a88aded4aceb79beaee6ddbeb6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a98d0af53b811cc6976bf3204e8119742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a942ba80cdf6b27df8c91e898ae182743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2909bbb3c960f3066d8a414e5bbd6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b5acaafac7a4c2e87736ffcfaecde745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0680dad6d4963beb841222f778a3871746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb471b4d38a69265c7a21062f8c6761747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e827f9390ad6208905ec0f59e4f75748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbc6f14cc766663643619f6f6e88d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31713337da71dae86b3269ff415bcf5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c776ad8afad836f6086e5c2e257f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8170c49a3a6941d8d9b8947d30848752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c7d24859cabb2f6904c7389a9666e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cf1080332853081324585431321ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655594c5d8ed5e939fe0272cfcb17054755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b19a5ed6e1293ea8b235304319444a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e919c679bbd401caf10394cd9ffb2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab321324a08bef0837756900156d8fa5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7316dd97865ffa2c07d7e1d281e5db1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>