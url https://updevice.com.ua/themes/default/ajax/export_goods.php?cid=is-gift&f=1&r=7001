--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b2e122dd4015c13bf91dda5e9dfab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d098fb4621ccc2211e45d365d57568d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f80d9db16ac22825ffbdc7319bbb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a267eb6112cad0638d5c737836649dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada5ca162b6a35a206eeba4cd7a09f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d7f7b1227294a3e07aaff060455a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd367e51c585e2a55aa457b02f5f9097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e79b2526342fbc0f8910778fd464b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5b2aa990b1d8324bd762298a95b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8728caa9c90268acc738b510ae92e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451470a497452c67c9ed114625825ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defa7489501f17d113d6471f1c74f5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3206416097ac2021bf36422fc230d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481534d1773e5480affd0f9dd19f1cc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6fb64ac5aec481a9dccc7c6b7c1f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bb112edc9a3785eb37893f21f05e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f666bfba4a410e44e8d818f46c093617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e761af414476bc7fbe558cd596f31418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1ab1045089cfba51e16aef433a9a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cda9043d08f52de826938d9eeb5a3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c81da6c04326e085aa6c73be9b710e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d103e91a87effb888167b1465509c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5e11bcdaf508c05b70c2c96cac9c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3306f242490c333fddea92cececb6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0170f7b3bfa8be5e8ae88ee5762f8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d1f98138781640eececb5d03319526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df103b80b58962195ec5e9e93b5e82cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b4eb49d1f36a72f37188a2aa8fb1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b762cf2b8c5c89c8e77ae0f72f63229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a43009c56a93aff559042a7d6bca630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bb9c946b68f93697e32a805d0d94131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad9a019d8b1e901a93adb6bc22b20032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb8d0b693686f9b45d59176e50b68433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a479aba695b19df9b1c4f87510e9f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf2f92da585abeace591b2508f452435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1b76fafe7b0c7556debdf2a8c5afc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48abbfda969584b70e9ce8172f6e8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd1fbae15b35d24c3951bf6b60f05738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8922bf61a6263f719f7c12b2f6d87e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f565500c52de8d6ab195ae45aa29ef640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af534195b3bfdcf4f08f5aaa807ca7b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09808308f7786129b8d9f1ebc6ae878842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e52d2d58b16d946a5bfc0e4c4b66943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beb404679c581d81448ed21571b0c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a4f6bc5b4d4b81452d364238ef77445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d0b3a7d0e0a94ef63492f85b9077246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad6b070db7abadc7faaf1f2dd77c6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d75f8c1e998776811de03d9cafc23b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bccdb0bbe6c590fdf366e31d61fbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb06dd5965bb982bb2b78dda62a8a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2449ceadd306f9ac30b08d957438251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a077d89b770ca82f38d1f97878af6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa02ed608740f5f29aa147c0a7232ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03939f2b6a07549d06bfd4043026c3dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217ff89e4825f65ffec35f087d9b32b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5de0bf016f80b142c6ef0ece45b89d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93169102fc766583f73985f881bcf40d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5687759c13cbbadcbf1460e20a75aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6e8966b1f13114f8ff6ee9738808159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1023a0f13ea2b3e46cd77987174d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46670dc5165c15c6b0563ebd23728ae061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa575654be7194bae178127a45cfdbda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032136c2fb569917a84caf04de7cefc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69dd353bc2dcb061c33bd4edf0662964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddf9192191f33867de8b9e8b37df0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c165bb74d06064e9003fa6c100880ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b84ffb4ded7f6de8c94bd0d3e7638067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ea8cfc4ee8a60988d9c61d835bf168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42894075133df3b8bd0fda1543765eb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b0cb7731ee114973c26220b2558dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ff1ad1fc8eda92d776c41d6e7e18a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d65c915a36ce14c9fac4187542a43272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ac7d162846cf3ba0b01114ca503d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e6e1b7fc218c351e2efdb839ce73974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be408043911a1c18dd713a17bc599775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15a8bb0b374e5663c6d143dd2a162f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8379529c3e17974acea0a671d3d3e1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a77dc28513aa40e8f32885f430ce078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a6f4dff0c22e4cae9c42556cd8faf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681fc8e8474fba186e2309c37a6aadc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629c49fa50909934b2edc394723042381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cf9ce494a08d126276183d18f753382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93675a64224988efba07f4c8cccaa4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f86ab2de6e0d4a12f03b391b6d1a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202fdee610bf178a309860f12f8df3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258584c642b3dccaa1d95e4dd42ef2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b4a81b98162a76b8e9022df59a34987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2442b9b5372ffd7a7bd403ab193d67988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcfbb39dbbf17ec4ad11c17419b65089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb22d905263496d920e75b577f678690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86733a4acf6a9a9de1eb70f38c265c2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebea1870f8ec9613b5ab7128009dbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f59ee5cda04b9e8c5a138fc0a322893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a2e4114ccdc2b525f5c7a6987138f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e72221820ed2a71fc4574efa2fd0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce5d8c80b5d5df90c4301f4fd891ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebafb795c559d54d4582dba4e3af9a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d4bc318d8eaeb62ae48d24f528e8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3814fc139eb08046a68107d5e0f03ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0918fb46947c787be75d5ea855c8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057d49088109890fabbac07f658ad8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541f058df113db516381ff8b119792e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a8ceea65737e113dc4e886c34d09e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5f000492f4323d8ea92a51c9f2539104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa684cd93a3b5f1290b13214401a6a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b0d55c610fad8876073683e5403c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5de89b7332b3bf4ddb149cea064fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6893a4870ea6042b834727dc14fe1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d517764a52e906d0c178e63621579109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb0b0b158f6816cf3fe8ee0df73458110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e71a8df69506b63754a6b2e952be4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc0f5dfda19a3a19b68d8f09abdea0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2361671878b38c297afb8fa14c41f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c582a5813d4e7ad6e88c32d038eaa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83035246b2a17ba787f0117dd285d19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaca7a1195f1ef22ff947bbd3352c9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fc916f5e94e25632b4db164cadef8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fd1306c367523b9be6516a845cc28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48847908c15eeffda14ccb9e32ceed4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4515511e74695746269c2ca0d03be6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c2af115f37a0d2461fb2a81a1566d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7846549d43c209e18a0098a8af49e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afeb160fe2b8d5df87aa032d912902b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16908bb9df102cc4a231dbd95e14c90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d22d15670031941ba5e572ed8a6217125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acba7982f5d87467bd043cc434f7d57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a7dec3d0108a4f788e20590dcdc9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8619925ea2901e5100d5e783b9d0a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc8381a364febce6138b359ff240fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f9cfc7f2131573f22625424a4d9c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a377439eb5c59b9553dbd834a39d46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eb2e5005d3591430b2179fc7671b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb3c91d70d0318a46b505dcfe3984e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ad4e82aaee72a467b2daa72c002c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f6f49709cd330ba04568f951ceb55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb272f232493ebadb3a88768b9d2e765136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50dd6f1e4ffa4768c17b4d787f9a62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0542ca5724674863612ed21f99f66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b1b3c2ed126a3f8bd94e9787c236f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87760a4f2691055870160b48e2a728c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ab9ffe830a9baa0ecd66aeb595b9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64702aa0e200de2e95a93f9a2c57734142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0efec1c839487794494d21fc91d212143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9648289e00242f8d3cf1f502596826f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cb0e9cdca1c87a1f06732da2e2dbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff393e4c3491aa248888ab79b913b05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd57ac6c3b2f08c8c59146f483efbdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adace29161b8aca4774b833f127290148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d9136ea07fdd71ba6db23c6861514149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb60ad999dae85feba59a734b67315150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3d233d7a700a5a7a9a5545270a658151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0c2c760e0a982c20e343036a42bf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93588ebe7a532dbb60b23d5c28237702153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9c5806486f7030fa023bab4a3e080154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e133345b0ebeb10081f086c61ea21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc21bcf3a1cb7a5833f00c0035e41e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66307e4503dfccc153aa0f61ce691d9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2505b9d2871020b9da8c755049905158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fca68cbf60f35ed458f2f704f81b84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa480543350d078c1b40ae68052b7c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659c088be94838eeb1222113a0ca949161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d12f0d6ae3704573d4978356f3174b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5492af42635604d0866e3a60e0c6763163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74b896e80ce8188a32bb2c5022c35f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef586fa76b7a017d9cea23879e38aac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008c889fd5db20307e940d95418cbe2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2871b3a4352a9942a2706cf33bafe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613946bc98b1dd3501c5a66e4bd26d55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a164beb9c8fdb45357d1b36b76673169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a937db7842c4dab579eb374825e0534170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651bb688df9cfd18c53c3a0b45add41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d9d9794e18a322af34e01483ace92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94461c13ed98e647bf50b22a062bc01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38794248d5bc6164ff21fa39641eeea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47167f6f398de433a91b7d94de785756175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa43bfdc1ec46730d34a625a297e69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd8148afaf345ddb05a6e49fc4d623177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d099572aebbfa650efcb5e03e7d1c18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0565917e2182f9965287a2bd75d90d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f0537c9f18e3a54c7be191422ef17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f157d45df1a6113ccc27e4aad2c63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a4c2be6aec57e23bc600bd60ee6bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4c0bb56470e6617de450f21c9431c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faba3e7c12dc72a9eb5b47ea635182a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4523f4ef9c4294acaac6eda544427185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ee4367e5bd454cec61340be6f3da6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ecbcf00ddf916d1edaee6ede5cea7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c430b109f20824c7f45780d036c1af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c18257b1d1258d7da0055af5388c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f251e33c29855af26b605b69791daec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94c7a83e229c366ff62b029afac19b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e2b9668dfc913991a032d3b3869b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1d5cce04c57e0cd7b1fbd871f1ca3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150d4720862efece0b66ce31ec54362194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f997862b5438feb08edfc4e80f26518195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60520aa7ae8f5bea9790de2e90f24bdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd073e52c3204aea67955a377c4b0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e2989d8b6ae08a23b58bbd3c95682198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77243d980db29284622ed5480477c40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c681cd714a61dbde8c98c1a75f0b7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e07eb9eb6223362a7ba39158fa05bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874ef5cc400244969a1b2413c2fa02d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a929d816c7a1baf7cf574d1f2735c2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ecacd0de8fffa03c2bf297ec23075204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40914f54ef035db99b7376262852de8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9927915265b6a8c3607c7986d7612bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c36f2a744430a71e4060de655ec79a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0411dbfdba6a75c658a3feb175cd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba85d17bfbb637d91d145f9dd3cd65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795f1b21c94f198aff0e95c88a17074210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9b6e8256cd39456d30207ee83cf8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f8b9f45157f8978e496824dc0a47a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c406737c82b07b4973bb27316c2a76c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ede9b164c6b8734607ee853d00f27c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f25a08add787f1f45ff93d20363e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b25fd97e47a65bb75a2f0c72ea102216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1ea89e527e7c779ec865cb52f0eba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d92ad76fa01b7577f8ade5d195a190218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6f77376683b37d9cb035a5641eca1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d344a69310bd2ddbd5ed1edf4bf476220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfc7d7d917efce752a18b0ff858712221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea47aedb827383995710b6a67398a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cac25f96d48789cafaa3f491dbf056223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac57a2e9012017d62f647c24f6ad37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb69a34e675db4223891dd550743a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ef0d329de7c973072ea334674b2f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25d3533d98579265abafdf1006c468227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a65f10aad273f9347751d274cf1a29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf2ca35f6a8e67c3006f24b6918648229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9f297d8e571ae7859aae84551dd44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909320c09af110bbe3f650ea1dacd349231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cb304c89bd10e59b5b8798d4bb61c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05760b00c3e36c1ece805ecb793b461d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184c50cc12d3b08b9d697d1d2a5ce9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eca0ffc7f7ea50ddd56a753920345235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f74064ff83b89b5036142925bb700236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c8ed707e7ff981942323b7507cbbc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235fcfbb90444074c7cbe05edd15afc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef47f9e85cdf63ddf10b42a63acfdba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68c340439159e93c742ac293ada578240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1032400acc120ddfeb91f6567b0981e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3b4a9b9f617e3a5db5786fdd0d474242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374302762e9bd79cc6cab53a69e1427243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64fb10760df66482bd7c09e8cc9bc4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84626ff08e5898aab786542b559c987a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589b2e29252e5dcc97b4c7d8265ad74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6a49ccffcffef8a6d2594937ee1a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13adbc09ad632f265c999bb05acefac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ad98a30d1d1f0b241183a7285cacc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff888730b8f93fbd038329664f9102d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101cabced15da1bddb107ee0c8c5aee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de5d14fe77dd4d3098b2b458ce22e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be27e6d896fde4cf9b7376539c7599d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9138fe96f790e129fd621a8e2108bac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df617559f392054a088bd446b59db639255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd28a1a30bd73d6abc5caabfe78e241256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7290dd153896d13b03e49084d1a5436257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4fecd0730a0d5bc91207e0d326d6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdc1021760c316086a1ceee8947573259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03640b5d167d130ace22eedf50fd25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeeded68d5fbdbbb74d33455e46d60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecbb7aa2f0bda992cb4c49cf965591262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decc12795c60ae0497b859ee827d10b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140c4c44097e2f9b52c1d2fb994879c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5274a33c3ce6ee6e8e01568ebcd3b25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ed4e9c2e8364b67a8e67e2dcf5554266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdcfbc8944ea800f44822dab05e422267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c69100a0aeaac8042fefca6aeae5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9e1b926fbed14b9661f852db03b16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a819d988298fc33276232474447d74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1c9f68812486917f092c2a6586ac3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c0c7c5e17306a76a4bf8f02a76fbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846329a9a0f6b6a73309d9aa0f3e09b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed5735bea35e3096ad3e1c5d71d218274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618eb3e20de916063f6a6b2f12407c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fc1bb1f28da9409682d41e2c4860e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b779e9802a593919dd8ad373e0dc3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ff97276a1f46663e3a4dd1bba73a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780f8ae9f080846f93d7b1920545124279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd322c2fba53c067f87f9cc5ee7fae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e573e63d6d81ed2d0955911a38494ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e13faf7f1c7253d381b3abc7c35a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f6d35fe4ef79c6cdc98c6ded4cc0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817da1c7f1a52d3c149a77f27000e762284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b676e23505d6350d877b3cd16c2aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6bd8eac5c0d9b3c183ffb4ece19c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ab086e0568617dd9d8b65a40188b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507abfc945fa5422296a1a603dc83c31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97289684ed290a723866ab24a04c37d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9572eaa2a0aedc0d87b32502ba7a2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7cb151c76d4323212aabec6036748291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246202e9131e9dfa0004270f9113598292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf47e9586bd13e1079596e3466f9c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51d89454155eaff2ef61dc5f9bb9fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d5269eaeeddc89925f783b0a0c082295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dd68a40742269ea16b33462bf7c74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06014ec076cb34149c6a3fdce0c42e0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d071b4747c64d45d9fb2d70f79d933c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde1e336ad4ba91c3cb9d01fbe0f24f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf0cac4d8d3f0a31314e25abd65749300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07b2c8b24ef2dc1f8ea848d923323f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2668992f95d09f11a5fbb03e415fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb77bed281e12a41171117bfe7c024b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eab471e3357f056886fecb9f454e3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd412b0fa99d65de9a81c7c7716f29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e4fafcd43516ff17017f975a347ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316d2f1750b291e62167fdf3a9299dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b28e0e5f41fa6d79bf0efba1b26f77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177fafa2d108d4d42ca2296d5bbcde5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de37ec7d2abb456903683d04035d5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47398074e37bdd4ae71ad1dab4feeb9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cf54351225a96e3724aa0d4f70dfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670cca704bb58025f1043a6d7639f99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7c00af0069e6356427b031b2e8a18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5bbbff111809210338c860f72581c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee1a8f6acc5d4f4d1af6855f02b35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e06e70aa3590a6547547be763bf0c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d39886888d9bf82ecc25a3e18795ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db6f8dc2855bb28459aeaa596b7d93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc7184104757fe51ac9721f5f28968320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb81323000b580906d2cc4c4ec24113321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59063d3d2edee6bccc5781971cacebf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12d3880e23d344bd8f32c159987322323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4314a8c2b44987dfe85637beb5f0bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18e6826d801dbae87820e6a162fb71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d62750ab65ab3dbf2b8c10164c082326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91042dc7fd9c15082c2de7c0359de037327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d01d21756d62c71851fef71746e29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ac7825a2f6de0b711325b30b46ba1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca30106bce465f1d40566075476522330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dd71bc3226daaac9f0acae36315c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28dde3e098b256fd39e00a4cbe4ec3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d2d1fc9636bb00b999ee09149473c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eca1b2bf5dc208724e257a28c08517334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1d9d7771ff749ade352d8fd32f324335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76ada77b1fb03fe51d1e7f3a1bb274336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096959300b6f0d42acd6ae86ea93367f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44c3ab3b6ec21e013ec3fe79d9b750338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524ba08165101c7356a891afc2fa637339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd382c194683156d6e93b341ff59a835340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eb45aa40449e6833e953744eabd8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ecf5c2bd0745e57f0a7a1958f4de4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a84fe7266eb15bf4ec8bff1c81ebe9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72302f2c508eb1872eb4e393a0ff89fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a713d040c853a2ff81e4ab29cecb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120f65cd3b3af32fd8f5cdd545f07b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3a18e6863fd99201d41b3d53287f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cda6d81540528d05faf9bb9ddf587d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3be29c0b2f5dcbb8c1cc3eb990531e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7db85f48f973844d86807eac78ce75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcbce3d123043da41342a0fe19bcaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365baac93a6fce1a2a7564db8b3776f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c645e625737667c01a1386d9c9e6453353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ade9350027ea85168d3a29b916129a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663c94592a02be7a3c42b62b221f699355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af311d83ae94b36682a30813f8c2fb5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72a00d102f90fea8a182de9444d844357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bacbfd84bccf9e41da3c88f6211fba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4235e20adfbaac71facf01d41b83825359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36365710564b489a03e675e08b249087360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c88a7eff3477aba224aa566a0863e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b3f5a61b3b94c155856a0ad607fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82978391eab6927c324d50efc9c23840363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dc88926b8eb614b448eddfc55e4e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53d5a2978bf85f0397aa72ee1ada32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20bf83564f3b4f869b45e2696c2e2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eca36dad9a8eb4d8195efd819f6e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b8a10d8d93936a5a9ab91af1df789368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a62c86059bfe831044d00b0f3d6832369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093400a540b68a5d13e9a66c33f8bdfb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71c0cf07c900822fb8035b34968a89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5661779777392866ea2661d40b794e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e6ebe8b683d9a1e3adb9c2e5f75c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b2bb721998834b533209cb0b60067374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1a9001c641180b253c5c89e3be60b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439045c415a0e74e09c4e657dce3a32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276226d785983ee91d5f043cd92fc9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de323cce9e4bfe44d7259d1915f363378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84a10cfe87f3caebe0fa60049fa185379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ecc07620888aef417f723849bf393380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8e26df78379a210ad1ea3ea995ce9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e189927288a948a892ee9fb1ee84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17751cd09a6d6c6994bdfd44f8f1b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b93de875d7649538d31ad5ba484f5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242540ac165cf40c638d022e5858e645385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cc533f1465582ff9f0250a07f0413386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d8bc2bc19d3fda0b9c9a77a6ba13c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa81e5d453a8301d6e8c0ce6a8a3f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42d5ffb9174a0b82fbe38d8fe981e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873a31c20e14c07bed19bdad1842ce6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e40a8bae427a41590834ec398abab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ad68df73a40b935dbcdf03352b468392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089947a0cd65b0ee41d53cfeed2ca211393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab5e9621d996bdedc5912547af1fcf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20cdbb6b3a77f7d52d370701dc3ef2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122ee691d1aa84be7efac8eb0a0ab1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76369748a54fa51ea84fa7500d9cb1a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d513bbfcef7b6c911306d4613d144398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d81173af4bffd759f3aac65201e2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19958f41aee0dacccfce14cc9210c788400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebbf42587f86c74f86bd75731164a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea900e02fafdb3974568f53d81b8d4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b4223e63450d670a32cc227127f91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1485b284a48b24c417a792b24856dc0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb44c6787f5ee8776a183cbb9affa3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d80396a441ed41bef1dc0d58fe0610406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c154431e8554c81bae0c62411de5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f5eed75bec16b940a83f78362307c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25842c674e60e8c1c54dd7e33c14f74c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37181f8d9c1b8e8bdd5b6608f0d60c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aee8d34b6fffb014a6296eb6100770411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cd7ae186e669064571b14cff38490412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f9030a901cdea3ee59d278ae41e89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773c7199a24c164e6898d52af49c740414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff14bdc257cc1a371dbd4d441616382415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991f605f950845a9a67ef89d7971fda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e8aa12ef41fee44239b1f49ea1909417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc7e79c2aea49b856e4bc63933b737418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e09b3997020ae12522c19bab90d217419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5203512bab25c8cca9a708a254f861a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3c3505dd05e5b060f6582f93d7164421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7e5ad9ebd9cdbb32d645c9cd40504422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10a097010ca770dba8a72c920d5044423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436aa088a1fb13dd5e05a62b3a670b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aeaa5510024e938b974a14fc52453425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e035978156c6f5e37a903beb67bea01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ea0391a56f6a73a56a8856e97bf86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3a4be072f972158e5eef07502326a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2578820c388954c78707887548f03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4126ca2e6ce301866c24fced72451430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77158f2e74f7437975b23ad1d1d35e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91c89e9a26f643e508fa8e945c2069432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2a74716de3192ee6efdb50b64ed04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb98d4c822a84cb77b1384a5ebf131434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeacdd0db3d34e4b3107c330ec80f67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854c066fb55a59085b6b2a59fddb365436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a18e703a2c525d91b81bbf852d1107437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432a230c65778bd540d64b0d14b212b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7787c905d5f1c177c2d9bd0598e3f51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab79adba6ea58200eaf2a0d4ffc73b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a66da432f96c5e261723aa68970783441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5824fcc27b11ae3f674d99a4da1535c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997dd7bbba43ee0ad3940be11e18d77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc2a7b1249cb403f417fa467cc8a13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3474ac03aba4838077a0a6dde6ce1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435477c2843f8f59c6b7e31c16ecde2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89f9023af9a70b79fbeb3ad665a624447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d3650976a627cb8b6582f4a1aa9ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe020a3df02b62417375463bbd27c78d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45e94262bf3ab821682e915327cbc9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4b7d8ea3269f9f33d6e803ca02f22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eda54b8877cf5e19e3bb4cba9e09e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a42e27561711549279a4513b4fd48b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc1b40a2c28a2d29b5082732bdabbe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a5250fc29bc8e615a965c3d8461ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12602112e35d39bd316a8d78a97712bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3affb3a7d61a9c333fcf4aca1cf97b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c6f4fd724ec9fb3ec342283294bcb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc2a3144910b20d05f8055fd4b36d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b211e2508d22ca68b5f6e86b3be6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b141cab2f5599aa1e24bfdbc89e72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa494b98105de4962a32c96085af27b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c54ed2e29184147eeedfee72c46ae9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b34b714b28d3dd060b81d59063986b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324593e7b5fa2ec03d9d7a9a3eee9b7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860f3deb54fb99fe622bdaebd7675a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16800ca7078e7c931bf0f1dd355736ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cdd8398fca84efb10dd81cce5f0ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b090278d08119715d976959a958965469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6343b8b207cc99df4aa4c675582a0e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225cbfacccf917b52703afeb041a958471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05120a645260d331996c7a84ab7b7939472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8648591c5141375f958a2feacf4058473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f393cfb3aaff62c754f2b4a87f87a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6231761f5610a60fa463d3b00a02d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b689c573a817331811c7fef57d9b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf8502d5fbd00d86139df1a309d332477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bbb7f4b3c0825c841da68740b8d92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c7abf96909dc91444afbd881bc401479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b9418112135010ece07f37b01943e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe86264814dbd41d3b2dfaf5a148b85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631afd0acbdf75e1748a5fe7a1ef1ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8af0c992f417e70fb4342a0af0810483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462257ad0f42107c076dfba76d56ace484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b8502787c2390f61db6a7713c6b72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9503f94b118da805c85216f2e0aaf5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff942fe87b187222630a9653175537a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89340204c0605c44946ca90d78b4f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7698fbc4699269c2f599c2c86d5dbc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd8e3f10b29a96c4f8d4e6adfcf7f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458b475fd7cb3767b6783308eb75589491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9f502c2ceb319c3dad96ea0c4bee3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727979088f171bde6065745e7984b93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604045247bc3fae149def4fb091a843b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea09a24e3b9ea33ece72ddff884ac08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c92f3d689e02a1116cfc59fcd25df8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ec54016b6e1d313d55a639f13d4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac78cb71315244a491fa6b0cf2d2e88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc561e4597afca50a603e3dd07d954b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542942d2bd0f4f29b39d615e7056295b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa84a38d1580912bacbd850b4f25a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba97e77b1cf0dfcc7ff0b1a9565c93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241c9fa732f2c0696eace0e73d41f07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9933ad68f644bfce72d6465771c34d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f606f5e340e2bae818f82bde402a2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ed4c7609c593f770e7c1bb628831506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd830fd4b8b2f06dc1f71b2a8e4469507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6784e42ebfb78f0776050707c6066fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6cd2920fd143d1ddf6254dce31279509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080c531eac4d418024214bbb5ed9993510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43348d9367530110877abed1accec3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92c0fa10fcc6bf6cf95e308632f44e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aa893a8a63472f3186cd79f5db2f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bb629bed368ec8e22c57251425c48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e91dcc50f547f988f12dc6820593c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b33f6c096c419dc8771d48c455754d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91604b7fffa67416f779c12d950b35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a972024c9c1d5dbdc5b829dce6dd35f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaf84f6133f05cba43d8af119f46bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f26b9ad96630bd32aa13ca6641137520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8ecc7dcdbeff05691f48227609bbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74945f9f30fed594c84dc83b345fc6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098cbef7e870d7684858008cb37c5b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaf5b852fa5b345a21991892838412524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15c78c4fd29ea28da3afe1a25cc1cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814da18fe97bacc0ded7a2490080de3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a187f8275d357aac28e298b470479527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b494b93d5c622914e3defe1afa7a68e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775b01b4268d3cb1f0c34943f99870b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f318f09418f5438f77d05f1276a0a6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b63564c14212cf8e86aed6c808b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe85841963e4d9b1d20773efa407da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8952549577cad263a91871a98579d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849237d96abd10b4ad3417bfc15376a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945f23354089b97fdb53004e2911329535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510d9a3592c5ae8fe5e0dc66df3d8f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc4c7117c7f1cc969f2cf555fe4b5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff3b3e1e73ed82690034b8b2cfb078538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4ca29bf52c1f539a1a73002b1bb7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bf725511edc0489e41ff425fa54d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e9d215bd2d99231079504c38b37c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db53387be50db5939760b4e98b363b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd56f5c1d514f2f4659660960bfbf16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420479e82b5c8dcb451d38c99de3225544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ded9cdfd484037bd580fc87803289545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bedac07738ecdf1c71eaf9cef48b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef640dd0bd944931e802c956634f7e8f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c82c27c80e47791ba1237f2e56be07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d4e3e921cd6e64c6e27870f26aeb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938498b4bb9a920d375683e01b9297c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38366faff53caf24199fd474fa852fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826cc90743985b5f1b655225afe9068552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb886f2fd27bdb41f8e721d33a40e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c51e8ca930e8ca381d83e2a5baf86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6e1d3a512487e15e0169672b49702555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b71b747644283e105b385f770817a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4a44d568f08c6e94f29cede35a16a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff99bdb049d4d91e5f979bd74f39490558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed057b35b091db1fed6ad53f2a1ab42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bddc32fb9c6272f8dbdaf81847308560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a920e33e07188aff6f651f6f70565a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f983a49af45f1b935d27eda2688d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6e2cf884bbedb6f930f1c7fea61f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d44f5a15d40fde2482c8021548d9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c24568ec340f490f596811655caadf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1a81976332c476c684de14d99e967566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dd73c06a11f09395eef3a35922f72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdbba5ba891be12147a116437bc615568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de103cfcc108380b088f371bccb21465569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612df4b9ae08c7a4257165ea9abc3ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15400906c0ebb9d0e35cc865cbe59d5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a8215fa7a2820b3b43ca5ac6c94fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d607f001a31680a97e2be361416cbc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67b64a47f68d3540193dc119036584574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b6c9aa45c736e123c6f70af1f069d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5daed1e1b3c467395e1468febf0a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fa9cc0470ca004370bf8b25067bae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eae1f44c73f7e15a70a41ff32f129c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae795c32ed808e7a9dd9d7f2c40d21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ef7e35e515391a1078e83d757367d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9fb596f4d9c0b0b3ff3e5286b26cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5aec4925eaca253ad7e830be7386b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960a440cd7d9de971ee5dff4bb93c82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c1db50076d1c954d25775ccc198c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98261dbf69d03f2e7c913b922fbc22f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20681625596256af8b5ea723a78be2cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec81c729d584f7ab3013071f6da01de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492ea970db6886e3a8cf65fca8bb51b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e70e1f92698066e7752e4f93a76a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42d05266efc5cb4efef2ea343157f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0394ab535bbde9bc1b2a6cd66b94b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75963b7c15e8dfc8b9564ff9602ec8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a54c89499c07c56bd7773980707c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26325c21508d3500ecbd28d030448c1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0c48c5879061634d5370077f76523595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb45d76da23036eb3ef86d494da3f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd177e057eb22aa89bf30e943618a247597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e28112a70dc4ff0002c87657e47e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ede25f519d3f309782af1bdb7b11e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073b9aa2bb3a72a00e1b63e76bd0227600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6c8f8203c1a2ad2fc2d10f289624a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98be7264ea1cf7635fdf31fbabbbf3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27564ad9683e7b010323ef36a0a1a4f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ba870bae8dce595aeae28b88c9be4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f73fb8243502641751a030cefb92b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703401711f15c38b9aa91cd65e07d24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612c234d01f5796cecf871e8da7f5e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248e3de5f9d222f3bde49fa2df5f550608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b663eb315b5285be7cc144c981d7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cde5d4d59356b55bb84692fab8a38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937c6e6205b2c80d7fc5c5082e837eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975039acb9aabea0f6b18cf656574eb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8024f11b9aa8cc8a1a702eaa7b84aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74f2291c7ea1f67cd02f4522853d34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92091c74e13f837493d028cbfa5056f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf55fb9639e1ab82005e7f544aafbc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a8610f32a85ad88276d77d3259383617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34233448bbaa6b0a01373b330052910a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bac006312e7f6da7dbdaeb172f163619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac92dc70e747515827e47917cf1f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49289843469463e29273f6209c8391b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec24607fa4a8fe29fcef8027a7ee5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b71a19cc265f38e75f45bd87bd5327623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17be108ebdddc46ee009db3fb1a800624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd050f7e0cd18d57e78d92709bb1f36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5c0e312fa3c15acf47bdd8020a776626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f81e8b94aee00701d318e6d33b2cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef087e742f90f140f08026b7dbc1c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73048fcb4ddc75ec053600b225275b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8fd9d8137d6327b6b3aead744084e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d2f9513a7d7e47ee5f2da3c56e322631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f811131eac072afa63b22d94a4934f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff552cdeae53a345ca846ee88e15a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e29f9e40dad312d1d94a742f97ffe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec1e2faf272710d83510b68c34bb82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c172f7ff480fcd5ffec9be468568636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1985d9285c8b9bbda8ea3523d900a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cbd563f1bf30576f8c24e4790d0ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9516ce78f668ac4f1e0321daba85b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba97607eb2ea4daa322e24c90646b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1814a92024b808e840608b09e97c7b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae391d15d629467d3fcdc141994ce8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09891e192d3cccf7c416e0c19fbb6c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412b5c87d86bc3a290f303023b44e15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f147af1db286ffcc9c9778b9015af48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2a95a436cbe9bee4277dd1c1a6b78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470f2db7f92649c7b595e514abc2aaa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c836268503a1cbfd0d86345ff7407ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a832c6aeb016d29fe401560b6ccb9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185ea646c82f15fd2e5a3b9e492ee5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acb8f97c55af3cfaa793e1e1b6b7f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2ee6632bbf925712a272292391844652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbe95bf97b26626130b28178cdedea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b78a482eb5e601c9dbd136fa4efc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29a1b9599498c2e61539bb611b37f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f05ff54c2cd6ea12a5e58796f6cb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286a8d080641d6137ec1e69808fb66d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1bf23dfb0a3baaa223ef1ac181c6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aca27117496055ad5be2324ffe968659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585f4d556050f8c151539f36b75cb10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadec1ca11cf7bc29e6c07e4e8b1c1c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dd291bfb8bf92ba589bf25fbaa7ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8410d6313fef43ff56e158c2d258896663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82672e28e3e25379f4fa41cd1aa044d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1140dde314c2425e7fbc8721d963483665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d1678897a02148ac86b5cafaa6d1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a98a162aa3d755fa16e035af7ae69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805cf573b54eecdb2acc5ab614e0f4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381155d4edd855dc5bedb25aecb42181669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5eb561096c2d492751603984b33d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669444cc7112d9483edb28e98c2f0e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae40ad848e24f734bb55a87725db5b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ec94dc1244dd6d6dc7875aa6a971e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eaf8e559742a6c4498757e93c7b22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2f5f39cbfd1b5ee92d89e2f54fa4a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de80a0c5b4e722138af8a9bbc3e772676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61849cbce1c9105244f3acd8f2f72e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2991b24c8a500dfe4d22252fb52dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd2c4042e24dbe93a51c83f0e2ad64679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c8940d589480134c1594669a56760680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861512bc3bdf4d7f57abd4412f8d3f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a781bea3de217c74464e7104183258682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3f8fc4732aea0f06859da47b55372683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ad7c170fc9a112f429fe161e89cee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8514d3e4bc8f7ba39d32960b35ce89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c734f017e3f22d6b0ffc808ba691686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72db30c035eb2fd22933a7df0a6dbf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1f098047db618f2aa96121982c757688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ae957998bc332ec2d75a825c520ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613af41b6bfa188669b5d2b51987217d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9165be49038c0be108fe072c53a3ffc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a95ad3ad95af9f16b70b3aeb9718d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11dd5eae8508d1118247b4dbac6ef4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dff7f4597a011ea98921d7633aceb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307660e46d7d1b8851132157356c9d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e64767ebad10a50b762800a5ab045f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765ed66dae0e04bc5f214c40074aa09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605d04aff7cc06c5fb0bad0a812b81f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a572308c16661196f3f051348c511699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7857756cbc77d00f42a89af2b2efcd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7bf838633c7eb255389ad8fe67e5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed8adfa60872d9667218be0c23f396702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948510b6feb9dca53c9ba4f5d0bbc6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ac7b2bb77c9d0669d75e48ee1b72a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30fc4dc3390a178307839519c89757705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec728fdbc0d4b2fcbf15cef0072ad61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca8ed5eba9f6d0ec2d5e09d55fec94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd0fea99c7ae2d418f31663c26f1b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dbcc87261f98f6a787cf17155a14c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d609f560ce75a4a7698111e797e7b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197a7f56d50b2f512d5956eccb2e707711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b771b05d22b445bd5c413cafa6d4df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4df1a7c1c26a6b98801b8682cc5f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28378bb0eae887e7787a0760dd0a99714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3ca332080c1c9c3c13e228178deeb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d3e1393f9439baca2c120c1396a11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd416e07afd3e4d1dc14736623ce075717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcc5f03acfaffaf798c392c948310c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bace4072f0815f9ac049e3bed1ce203719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf88dcda652fd7cba8ce418a54742e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f983c5d5d9de5e6294450f7e7915721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7299404f9dc384486c958f500406d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8207a576d251eaad2b20f0514fc59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8a614a315a9d0324b511047c538d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a649fadcaac7c63642cd4d32d2664725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bbc6dda9a54ebbb25347021095dda726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a2664ce2261d91f8158d32975e304727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0e6ba476311d7c8d00615c8aea421728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdde699c8a0fd01278e382b6716fe4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955929ec253219d9721b858c3091545730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae8304034c003bbbd2b8c9d3b5357a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce4bb93c9ff35e248565813bf8754d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b91021c4cc268ea4c062e33aae028733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb898a2b9acb029ed9fcc24cbd0879e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cad1b79352a268ac23259fd88a94f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df674c11a0955268ad0e50b607ea87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b5ac14d6ac978ad0b4b5df264454d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f8c9d5168bdb6c22e488074211f2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084502418800c6c72afd1c8e2e695701739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d282f52e64d342ec9427dd6b0c49a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523a8b902d708726e5c07f33e4bd91e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b32089c32d127ec4c1d5ee44991a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4e131cb84a87c1077727eb5830c28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd6b4c8270059606522a101e25b5f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599ed99c385372d4ffc1979deffc923745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0642c5b2e637f667c7f761581efce8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9a8324a4debd77ae3a480fbe9a232747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7180c0e57b39f9c29d4a6d27ee50ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cc99879abd091f6ecfcad3378b1fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd118f2a4eb5337343e769cbf461f70f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0efe02295a1d0c3ce3a14495b7f0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b41f925d3b0594743c0118d662eb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdbcaea57896b4007cded66725ca18753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d386a6c97587eba1428117d3622d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4c1855d20612ea132a36bcbe641d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715c1f00ab63a4c2abb5ba00f07ee79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d4eeb54bb99b1cad74b2477311431757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13bf7f1b7115d016234e539faf869f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8206761c70c3899f0e4dfc621fab195759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561a4e1f3ef9483287c77b23ea28e6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94fb2968599c3361bd3a9bf40bb2142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0960ab8b2070c9ee194ffc8d9ce07f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971edcdf32c7dbd9f122b3c387d3a6bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d0c112a4b58facda941db9ca647d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207646062aba9c5495480d28f3b54b3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8e3b80a8d05e5ecef747ac9c72dad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfb28a3d302ada8a4c76161327813e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1fc39412b54e8d73d1e62e400a6899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8b7f578a07b69725e5af354169ccd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397cd9d0800872634a2aa3b3254ebd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b976a4af5c9af0d6bdca6e2efdc05112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfaaf31acb2093c986029040d1999213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826fc973c0fe6c4a0e741b2d117556b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fa07afe754d616e7bfcdbc67641d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e750600ae390ab656c0bde25323018716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7162923e2149b6993c2a60fed083817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f42e4aea9eedd142002da4f803780018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df78a43a2db3828dc2379bcc245d7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8fe3b4c27e5c65dbe1b8253de4d8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f63ce0164e6c8f57e8ce523d75b3d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c66ee0c69ba66103feb0d50147c1fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd7202fb390c032a1bbb0848bcf6b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff155988f5c06f8be922fa76e2afa4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e351a3a313ad6b247b45431e0bb4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78330d87526b20f14c7bc5ec2a60c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c800ed9e48a42d92cee8760a1161c9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b936c92d8eeeb796c8488e534faab128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d38fcbf67286465117703ad97d58a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5561d03a05711b27ef33926d9b1f00030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3d7f3f253e311f9a5360a73fe34e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b8ed989c861389f5968ac5240b56432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f018e0576b4bfcd45114fed8622b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c834da1b81205a1a102663690bdd6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26960e5717417a09f4d5a2119e141d4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48919cbede490721f35ad7dccc878acb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff901e0a2dcdfe92818ae0c23bd32037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbce6c71324525fe3d400ebda11be7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ea80a48d4fbb4e27ac9486e80966639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134e89bac9fc3fc2a6e9c78d580f76140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf47180a429a835bd365f2c014c3cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb6a57d1933f310a4f343cdf79340f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0027c9bc72c4ffdeee2f8431786972043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596f8acbe8c23fa7489067e331b783a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566043062f89d309c46cfdcaf8c6fde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac63bce8b8298df6ac7db1370a3c7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501e1519ac46f2007df7d5c3ae7120d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaf03efcf097c2c5bcb7b2bf809b9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252500983398eb06aa6a9e23febe5b8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf03bef05b7d01a6fc4ebe4b85a21750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795f3a346704c458f473c4b1fb9eecd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14d6f0934c0e9c1a1aa830ff00f6d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c9b228540a6f4bd5c06920dba63b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64cf59771b931a0b184a72f3e1f86154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcc6c0df2b3ee08b444098b33808e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee155619217935e6f1253725839bd0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78e66e67fea0a53f7894268950972257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608b2694856c76b126b9a9bf4aea51158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b8bf6871dfc19bf990279c01068fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aa2f42c626e062859e5bbe0499afa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f144f3a33f845d67e609412168227761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f68dd0a7b45b2277f99ec9a8c61e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862f31215ba5c09c1e283dafa17189063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6f67c2f0313069b2cb26afcdcd22f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cb349464acf60e8ceb0b9d46d472365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eb0a040add2538c3cd59b1344544166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc38a750158e8aefb58adb652180a4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dc80c9f7d25f89639af14070d094268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81877958d3140ddf67715f723a37d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e979d5b3d70fb66166a2c787045c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de62e97d43046bbc86a423a06ea232b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a1e63f35f7db251f4273a01b75e0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fd93c208a9b119ddc57978ea4811973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d901b0bae08406b53f516958478b4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eaf2c3980cd8a2b0071f4b1071f2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0423e738ec353eb117b57cffb44f2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcb5d73fe597c852bcee066b4968fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06fa57e0e1b5e71fe7ea7241099d0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702341f99a58bc16bf57d2390470a16b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc811def7d4a6fb8d87682844a153b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab523281c8dc4f2b6790362e58a56781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230f2757ae365180d8842108447f0bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10e95d068c9a3cb6353a345fccbaaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb67bb65ff3b8101f9e877302eeeb3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baaf8a4d3f9e25a47e8be8a7fac7ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f95628e5c5aacfa6a3ba062b4d65986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76203a01f0dd04cf9afcc1e34cce031587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1d88bb18f23846bd2f597bb3462c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053776cea4cc631ae02d178cf273f88b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295062edcbcdfb10c125d1ee662f905f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf8bd8771227f2341a9dee9f8224af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c992ef144398f6b76d220e55ead5f5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e03b659e9ce7d819641025b121d17493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b08d6515de80d3c04d28f83eafeb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22b7690d18ee97032d64526a9fe47695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3072f8f4e60b3d5e201d075eb5ea8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231b3a16211bd425514ea669336e50f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acefd22321d5b6be3264f206b28877d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8274220b76a90c987254089eaf2770599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71157b1c817a8169730a593dc401c517100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335e39bb7d8fa6e6fab8039b311cd7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6696019ebec525f1646855ca4bc734102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aa1a06f85252f2f8cf162fcec5c03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64267dc95d5f9ea93a58e56fd36d1a48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d10046209dad7a8620a2432bfede5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564c782845f93f88157df193612d709106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cf138d0614ae3b91521bdf2903ed4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58bb97edaca7077344aa13304c6033108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec291bc4c16ceabb71fbed559905e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7ed07db04eeaf17fd5568b56f86a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd3aaa31542fa80e72214106e3e24d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dfa3d8a774044597763a1830f7ef1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9d73a0eedecf48a1d306c9c06099113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31582b81f264e3543ff3d8350664a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d73cce697ff7811aaef320af51b80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fea5ce6ac89c00f29601473ab605a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9571edd086d39e63343ae91c777210b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e930f1edf8cac68231f9754c8915c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdafaa8fc0e09bebdf1660901b03e8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676bded20c2d32accfdc141c2bf6a3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c490e31f907ac34c63f1b01ee1cff23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9eb145637582405bcf20edf3d4fc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b35e5b55490dff75570e19d9d24c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe24501dc843ee7fe8f978f12b7853b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99b6af74b0e9ef4bcaa47e6d25ac81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9e4eab45014e677da460eb3108a24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ce752bcb301c2064d44582c806b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec031c5b945c0ae43bca4d59985c78a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9322c16a758481fd9f284cc2ddd613129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc40266c1015efeb9170bccf47cb759130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3029a58249ca0a05a5f0bbe7afb0f0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da4a0d4e3f1fc380693ef85a0893d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec59a9ca1efba7d9eeaf2ca5c501500133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606801fdf42f0eb8ec11c6b15243897134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072646970078d6a99d6f1a3689fad11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d77e69ee1a2668a731be83528038d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1046d18e62a167f5f56c64dbffd5746137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14623030a6825772a3b972a3eef2c52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4b5a2fa89525c3f20d2b14c2b2829139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607eb6a6e3cfc7253d0c1d8c34a3ed5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab402b94def59bc47387fb65201290b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bf03572c44def5d86302b9c95afb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346365e640d33792268c9438f67df43d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177a21334895da736539c6387c866a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223196eeb29bef4076adb468f7957e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d35199aff6c1be4ce9aff56fb9034f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2640431c39036ac8c9386d42c615b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfb1527109b5f450bdad701eb8b2c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13741f3d0d2fe8be84f96fffbd62a82e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee3893e53e5492450e993731efee18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db4350b3198541c1631f5bb7d7577e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48667e43c933477650344120f7640239152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9222ad593759ca150c56768723af0dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f5e97348230e42b7dcf47c6d72306154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b4d3465a2a1d2ee1602e9f3eebff3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66968eb0d3467a26704ef4ae19638e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2ccc09d1adf792238fcfc02daf398157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053a0b5e8c55e0557c0c047ceb7c83c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad92858e5665ffb66c75f4ca42fe2d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3f1dae48b39d6c181266aee42db12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c05fcd393577a8f9fbbfb417ccc303161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1030a58de6364865da5ba3b0d50949162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f69ead310f73194d7cde78a8ea4d82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf9328b0dc40996364f84c2e508cd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba020528b47e188fa0eb90ce01218c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fea6326cdc5901a620ff7446929ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fec16c38a5e56ab01c73c80f878217167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d499620a75b607a12074d99b4011c3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e1302f3870a8b2930a718616f0b47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74821bff5bc9c1f1221a71c221f4d4c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66297d247ad49db3fac85b09694c1a0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e212d0179ea80ef950c1bbff690292d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5811d491585a49ae2e949883e0e38d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f206d4621758a3b08d2503d6af9da80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73441b771a2f42938c9de07ad17f0234175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe5675a0a52d5013ebbc5aa1419234176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4529eb768cd5a22b37df55f6a23c39d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257b7eb80b6d6ed243aa8a771bacee6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e36f21fbf1fd40c49837cc2aed607b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4caa516a11d876cafa0cd1953b96a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c9d198a401d3c0995339419bad2ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20234a5550dff6675604ea28e20196d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6c2b22704f52413ddf516e66b2544183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b1cc8daafc483867f3e18be95f6e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190662124766ef217c6fb3323098edf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404835a97a84072a2d23f7ec007f32d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e9144708cac9793970f1030990ca2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649744b44c00d076750e4e322cf9f67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356d48457cb70de3f292b2a12ec96ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf703809f23190a882842527293d80b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493c9306bc2c4a8bc1cdcd48a8c3c74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55933426143267693f03b6ed653106d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908b6bce8a85d6a4bda131ac48485ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec53ca2f5e88562ff15b513e66acc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f755ec418668c53db4ddaf1e9948515195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b6b967c2052cfd4bf1687b08a2463196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4ab074da4ef40072a0e6027513009197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4348bc8bdaad9271857e575e32ab61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455085877f14ad51cfbea611b412a3f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617500e2395643d44974d2f4af08ad8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659472897df97b389338972e0f604c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce614366db3b961d8e35561d5662ca3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9708241cdc9940dd67a75e3a4bc892c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd8306c25c8338f882d6ad0dfdbbb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e935863b8353d5710f865728da43ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316d4ec177015f30773389fe302f2b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220ba18e84a768e8a1310b31316e3a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2a4137d9376f729e15a74cc159579208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0411341ed2d2777ce4a36bb925ba8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a2f9dadf12403fa5f51c21c79a6c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3fc014d933e93e57e14cb4428e283211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26686040222872bf3f0648164b87b883212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cb502008d1b5674d0370e8cb3302b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf6da4a2d278b928f43ebd406b419f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe567364f281d99976d3167c3b8c4be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60167945626a855a60563551a4b279216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb13c65bc33fa72b0a706e2f0c4a7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dc6d4a2842f346eff0a5c28363ce8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407587cb714d61b9ccfe8e2a0f9881e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa2d20133e043223042431b6feab56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95508a621c13dc89f70074f6e7401a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584544585ad1a617466e4e5470c65b1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dec3655b524c400ab0d3c1c2b31920223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b3b44e993ad501c74ddbdf07da8e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af6063eee4cbf8487e079494f23836225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a82ab9940c52e9c93e3b945fe0f04c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499938b6f72541e2a0117a6d6437529227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc351093031bf062d7f4d1f23e6e2c78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58851782e81080dbf2e69863697be207229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050823b2ea364791db3f0f579a86b999230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36220f65329f2a9333c027954271082b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884409b32b77a949bcaa88b6502173a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f38af10be20f134096268c6c438be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bf03d9faef0ecaf107be2e305bf16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc69f205c37ee6e777092119526210d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9c6be4a4a17715f432158e377935a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a97685a079a9ea3461fc43f4030c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a60672ae28a948de90a042f3115c25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636bd6c997a6b447a907c70621b462d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cdafaefa955374274ed281b3b7e32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782782a2afb0d21717a9a01b8a315f9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0a68a4bcb56ab10ddb5744a6abe0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda594acb6e7092aece9eff0a840649243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd5d0cd909cebe90dc7dc6f66c36fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b384f39e38d3f352581840bb632177245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a48f4af4971a5a96cf84f5fdec221246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f701775e674b172185eace2213bbf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28b1131fc722cbeae891444ff32053248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305395495afad10a8972672bab20bbf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a97b9b729398f1843a806cc4ef5db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219d37752de478c1ebac168176e4337251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ec82277a64586a7363699f4bf2743252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8ab6018952a955406a4820aad6592253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e435aa686d9de7c1f54171181470556254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0a5650f20b0d8fece9fd2969eef16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80805c1278faa09520f990c0cb9e93de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21abb858dc5431355299c60800da68a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca7ed7489324b88c71c6582fa7e129258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ed6c05b9cfc6fda9437df5f79de30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a891f49e09c407d6a51733e197d54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a8f385696e8ace83cad0ea86baf61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4fe61d05f2923a71e5c631e1ca27e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db2d5624e9f8c7645dde4312721335263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd74559a4ce10e4b60a59fce778fc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f100b46503639bc3beae3bf77d94d82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07e8565cac9658115c6c77957d1bd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b1238476cc98b34c1d07a94e521d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c13fd83dcc15fb6d54cec748c5796268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b3ff0bf152ca1b97ac944447d78d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464188148027fe1fef6c16e3e51b3d26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb35edbadae980715f3e7911ab4192f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff50ab60b71a53d6b3525fe43d4116272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103bd6dc96a1e8e433e8f4e50d7ac62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc3adf3c543bac1c063952f3b022a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26429254558982ac1ba456ec8af7ea2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa87799c2f34132be1e899cc3d24f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ec2ac56a7a8d66f29fb40af041826277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a783a1342cb070bc8206a456f7338e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74497013b62ccd874841c1b8999b3e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3afe07a1691b9e34ca74ffac008e2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044f68067c9dc9bcbeca374f41ae01e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f62095c5274e7960a1d3435bd1f2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff5697e3aa7795d8b0eaf889e690bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdd47f844a26fd01ce81468db7e9b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f5594fbd555b6390201cee2d9b56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75b23a3cef4d417a4225661612b871286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438cf1624893fac1bfe33d5edc8bae1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc5da95ab678d8ec453d8dc8b39323288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86851edf971fa949125f274ccefa875289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee9e6043d99134b72205f9e4907e44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb7eb3919fe0f0d00d031f48ba39e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe17eae0c73a0f45c8701aca612ca0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a8c4fb9df9537110e0374c4f86055293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb8518ea016a7e4d8db846a052fdde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f024d61c5dd560374dd24ff27470d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29972dc0a769a34c0a82522eae4d68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244d33b46a0b84eaf14b72beab9695e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4f7419b95103f5fbde9256ae3d8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baf972177caff8e39f75dcb3437372299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f7d2ef98312ee2143bf21c0b0ddf7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d972c4cf0748d2f34b65aab393350e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68916279c1456011da22bc545a33cb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a50695e1097bc7cfe6c3a99b080b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4f800a7d0702a2bcecd95419f21b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655a023f9096d2bd57775c1e118c153305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9dd8f8026561ef7fef46e646b956e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d421a9622b151a69a1f47d749e2d41b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6845d8e89b9b0d6f42860d15eb42e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e4563dcb9e4b555820a774e4da4d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de090bf7603eb090620abb5350eef7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec673f8b728119d729040efe0ddc588311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c467168556247643c26d710f820eb7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742631b8e0ba2b8c38c237b949690585313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173434eab4ab27746ec94cde6d0c2de6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98bbfa3bbf3b1d9c1f07976b78e69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecd184d606b8adb67d568cd8dfe81e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed73a3c560fb44d141e83f3f4619af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a98f8543a7e9c09fe65ece8ec7757318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340763e678188ea3dcb7aa1e78efad8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d14584a8d94104ff2a80411557d37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de270909510f2e728290b00cd58c555d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba2020a2e0668eb3bb0da6447df617322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187af806e7ecc1dec6b36f83bbbb0250323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36083c159bafc19db7cf2d749dd92380324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb77bb667d3b2bdd3604c0022d30ed2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c966a7503dddc2c573e5ad0d341a9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d197cf6aa75402ea7635f3459fb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6ed057a0a37a90b6382359e82d461328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cf489127ff51decf2f11218fcf28a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f99ebe7c106652827ce6e4029c204330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a598e989d1c9ceba2719e92edd78ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eb8ccce9a0a5f52d4c171c360a8c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac587dbd246eb91c061d6497fcbd78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106dae53a6a75feda4406965a758efd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaefd2f0cf4299ae8f5854ab375c0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1784ef3de2d0293c04122bdf9be25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091bbfd36b1c364f3e027fb7c33392f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38062f1a76b0b64aa4f76dcf2e9e25ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b529a979c2d275becbabd8ca50e31b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efef748ef32ff98932f75261ace319340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a42cdab20e4f4b025064f35f9d586f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eac169914a44bf477859186fd5d88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9408f3fdc17bbd680f22fd210e9744343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491fff9d0f2de265f24a28785edc396344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1c691b6fccd5fc6ed9a9979d33f3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9b7ed6661b2f9942e14cbf8f4ef92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5005cda03ff06d7de25a50cc515b115347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900978ff1789a6c32910c04bbfb124af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2038d3852200b0d7fc97055d6992328349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53f2aaf1b90aa19d5782d85a646f9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1436d38ff1e81d84fc2a519536d10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff041e758c5232d0d14b8333867f40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073b6b8fa0867a8d81d427c795d53c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c06bf5a4442ea516dea6cc8365bb4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69fadd1260c4b07a6300b6cc3b0c58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a390edb3e6abe1e9137771d32211036356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8705cbc6a05f29d8bf2060671a6b48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29c33c81b4aaf9876e060bed53ec4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445f51320a13110ba9a8bc6618e306e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce11320fad88b259013c8bfcb7a5dda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5062b5d3f796d2ae688e7b9df2bc4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0bcd721d8d0d8d0ff076c06bcb034362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65d9a3646cb6e9bc62514babb83596363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad4abce0532c106234cda7ecac67e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fdaea4ec29c14466273dd47b13928365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d140dec6452c704f167c64f8d861428366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628aa5f32898b55d00e737fe088f32b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c93d44007565f728da9df2bfb9c06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10303274f1f5e97d3e7ab3a1896cfeeb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523d6bbe1b5a73214cbff10f58f8a4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3297d60272eb09235776a014bb7d5e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee95b629370036c1b28bdda6ae22ee5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e041a16bf9bb9d483fa001c9d4a2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e5a2a177303e6394fa44b990ab06e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb74f80eb3a13bd781d35192ef2c9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020039e16ec4c33b426c08205127dbb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a3761ff6c22eb6abd626c72252bdd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60d313dfc31cdf393fadfc06490116378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04d49b8046dd25ddd5035342d4b418379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1347ef15edb735b0658704123783c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cee338032e75f1f304c3a76cddf5e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af120c96554dd1328ee29a014b2d7f92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e121c1700e7fa76bfebca691b28d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca510f0f879f679f2d55dbd8b27885384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb6fd54c49db87f549bb751a80f007385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43b89c2b56e31447786222007e785b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4105b1c0bbc02a6d6ae39ba9a93c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66427380c95e3b9b1e43782be88725d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79eb168ce089816ea0b43c02bcab30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e86a7ef2043927d8b0fd06e227b88b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059e7c18bfed9c58b921e2360685eae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1034f5e11d2927fb7cee02ed3f385b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e2649144178f0849176c7c1f3a141393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3d23011f4116b89f8309363f6a07d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d5258b28c50d293c4fbbe332695e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c067b5b81f873c8a6f950c7ee3d15c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6f205ac84b445f7384cf97db75a69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d57b54a42321402bccd988582628a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87495cee92afafaf32f6c57c476926b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9c36f218c326a18d65af863051a84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28518cbf13831342aee5d2342ed4326a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8151aefecadb97cdebb5c7c7d9de28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab32a5e3f2ab5e8ff810882f3ca12bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5ead891dccde8ff37a2a0d87e1217404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa71d88da8cfb1bdfe9c7dfa0627b56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a544048c0e23f956ab99515aff69254406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ed6fcc9faaca7b79881791f1e9f09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd99babdb341339a39e02af3c07904408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02266333a0dc8d1d1e0ce242ff453ff7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2128286084735547acae8cd594628410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c02067c43b5170110b28fec7eb4a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32350400404a167329e10733473b67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb71c1ce009a63535bd90dc334983f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346a530bde1fa2a12e02376c6454331414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7032cb50af2d90ba0bf92914dc5493415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8522db4a79da0e99551493d1b819b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94547af71c51c01990fd7348476f693417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1337850b9833d55d76eb0c09ee785418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001762d7d02e26c552b068326aced206419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5466e48a405f71f85ec4e35623aa8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19bae29594ca5013981968a93a8523421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ab2e9c88060a5a1057270e248d53a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663df24e88abe656cebb51aaff6ff466423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643af6a13795098404d799e65464353424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446526c607d5544772472f3740baab84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daa0af83d1b1f420ea80ee92274fca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78dc548fa2f77c9cb59bbb2a57bb6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d15fb51c7e60099890d6d4dca540d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847a00375c55396c662fc4359b37414429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7c03d61a7ba8feadcc0e36eaa370d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91b7aa0d436a53a37285271a701733431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ba00a6f351b59d0b70ec60d657069432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aebc995a2c9dffd975129bc84021c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8841a89517bdc1b57ca93574973f909434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f922c70c96f85bdcc5efcf5e0ffe77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea9a14d7b08d876ec966215ce85873436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69f4087d4c7b40e7e8b1d16fb29d03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffabb2724a6b5559308018dafd05ec0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c55bb6ba8378d9097496c064a86ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd89a234274f292f44d21940d9e260440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc0793c36895da5fd0caa850f6f96f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45ddc06a5ea0d93bf2358bb6960a1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8152b798b9524cc2924c62971d694f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8b1a1d82efd9fad2313c51ae345cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4c61d20fe7646518821749ebbb59f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d959fec190c922c233db0467153ea3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49862b00f37bd50d38893286e549630f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea42d44fe3f35fc808ee3e1cd9b936448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe851dc6d03c7b402e6811aab5f3cb20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de82462a9bda56bdd1914be334fa217450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a331db706b634c4a03d541653d103451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d0b949d2f00f582d77747e6483b15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185e7643c53f4bd10e39245ef8a325f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b90146daeb63d5c054c3b8ba7d947d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fdc3f2ee59f42d21ffd0ce1f04c89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4afe9fdd74e1c43828b1d4665d3ec2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39a173c1177069593332c6bc6eccda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df448fad81fa64e2d96f639fcac2a43f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3b599e7ba0cb5912373917b6a0414459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75bca2580ab9fdf4b8689092edc1a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6492f75e512fd7f460d7c63fec010a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee092024e7355ec887a21cf072b1c6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8514dbe3451f5a07b75ab1505776c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3385df5fc8265510865e6421351cd39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1657073a916c59715cb988aece7f52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feff0cc7aa99b0e9fc1e2f01058a0b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d4ffdd03b9365124206a91aa1690c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdd9341b2a6fff122a1a8a78ca46ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1555e0444c4efaf2af683986177c98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b958184a6145cb3685ad26a65e1db75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb832ef8dcb45fb8f8b5f6267fa2cfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acda44f3678ccb7325feb9310a215f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81699f6b92d2c157f8634cc4ee1b1c13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532443d49cebc581f4851f1135236373474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3241cffba35d3646c2db93c872a6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254096eb6496ee4fa23dcf7f5823d74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cccff90050e651e9df8d3964cde6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031ebeb010214c34bfccda94ee3f150478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3af66e200692b40badd5bfaf2b179a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc09c8877e3bda8897522573364807480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefad45c9cf6109e780b61f71cdc3361481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa61e6d15d139282922e80d243b104a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b6785c3f9be1531bdd4fc3793f15a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef006e3f6193708d47248dd66e76908484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa96db62d5073b6b1bf08e5d75f94ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195fc5ce223b84bbb400ee91a0a138c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60472e1a18713a44d6b3bff4a0886c04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435e3ebfb4f6d29f382c4d4e3ca9ea8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579b837166a4062331c590cb04a44b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c1275e0dd5c885ecd3adbdbb835bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fc2c5db92aea4d27a7d914659d649491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a78f6ac6e45c87d46e3db2f43fdb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766e2fad5ef3ba9abcad82f0487e7d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abfa7498a307b77c82f1ce7ebd8abc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de363129d45336596ba74a973585d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb435bf1e016cec93b5145964b39853496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de4b32569bd273ae86f80bf732e675497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c641a5ff6489565086cd08f4d99fd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b021e8f4bf82da8c3d6b657bab1f266499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080793bac1b856609ff1aed92de6d0bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05f0f37416321beca9799b91439cb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec2aca146415aba494db82d28d1284502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a660e025fc7e4e191503eea3167f5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ced043a83a775ea36bf0096748e0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2701e4dba0de6de8b63f7f3b6077a3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741a308238b3b0a93aa745229983123506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88743c257b8285015e8896c3cef5a759507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25637ac497fd84d0bd7594c96bc08f31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a87580edb29eb9f8eaa94fcdd260d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc5ad78ed26e3d69e54d046db89cd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02859004214f51b5f5e19cb55c299206511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1ec9e2c5d355ba72f2b547affb549512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d04e990eb415623677d51e8ac1909513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67832a9eac894e207b899726a15f68a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184bae1a19916e5077c64d775429f3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa57c66b99298e133f05dec2d18b08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d831f6dd1b74e1ebc69f786cfe3fc83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef67c090a7e54941134879a3886d76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f8fa8db1de461fcb82745808beb6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b4dfb77728516072e85df8407bf82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c50c95d9469d00ef721f26f11b25ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18553edd3dab23c178e2cb604e240da5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a65f442c67ec82180df6d184dc5c15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496990a76b5ec74c9baedf3561ef676b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dfacffca64f0a778b1f999b6ed7c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4143501529e41c0589afa7ac61131cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4475b2ba175dd74615b81556029fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267bb994541ed8c351c2f9b114f8951528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea28e359dd9cfb9541b227a7e459d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be3c7faf9ba37865e41504a924634f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a9808c7c692ce73d4a9b322a57a3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f71e1cc72d68af922172e6a83afe3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b811f1feaaa282f963478313be5a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b319eed83d0f441ae42b43d9c73630f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e6d80733ab8afcc6738cbc74253bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb47c253177e95128cc1203490ff6e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f1efd3d0329a74d9f5cdc5164615c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed17e4b5942ba07464b34713c58691a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922ff6b1a485f7d7a8feb88ee0440c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fded277e2b6b3c7bbde400ec55cb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c279e04c247efbd6a042959447402d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673146782f6eac632553591811560bf0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73981cef55128a054506d0cb0b2b1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bf21391aab9135c81a2a2c3e64473544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac3ec6d97aca013e0f8dafdeab64ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcb103b035b3574df1df64dd9d519c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3675ade39f28626dff4dee96192b19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358bbcfaf493770c52f9b5549f6206e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1154f26a1512702e2e65bfba7a06c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6c50e074f88d02914cbb2e82ad2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c7d0a8baf838c254b3a5e0baa44d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ec13d9ce8252d725f95920bd8d10552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dd65f611716ab4b916d4f97a064b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aba31478298b274b31ba74657fd02e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2040e6301816b25db6700cbdc8ece1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3ddfed3f0dbece39a8c39262d8b32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06112c04a8ff207ed740b422e7841fdf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5453f8a33ad34d8f63dca11f50cc216558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418173ea200cd9a05db8b586ab422c1e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77342a572d4098e1f597f1e85e4d47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9bd037f9f204f22f33de52ada029f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61d2ad422a46f7058d9deb14216ab7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c4010651708cd987d19de1087672b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea1083ebc2938794bb856e872593bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75391e1f82e60032c225fb1d43b99c79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979a852f796abd3e9c8d7a6c828aeb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e8fc660fc5f4c480d8868856551b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ab8d479154bd08da72dfc0ba7d3de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c7cdf6581e03d8c2db6a702a19c0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413b6be5f840e7040b2747a6bee72ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6f07881c1c0575c062add55d19287571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0068968c833b5b875815f25ce460b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507fb04e8012eed9501e0127b500039573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcfdb5d66e7789406394e35cd3b2c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0573e67203c5351ea42e8b78e9fc72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac0eb099770f0b7b0295358965e4bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055a7708b5056c608e5ff12dabb1c7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952b97f6e5b71c1ad4b6da13d287d92578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa489fc84f414eb3c113a21591d8dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419f017d128bee62b0d3a0da574df12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d065eb3cb16de7cef7fdac868ae47e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f7c2791da1a57cafba0e9c5a218b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf09512a84a34a213613a429ab8527583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd670e28470fb2a1d0177f6a570082584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f6976af307826805fbcf5d4f24881585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eed47346018076d438796c7402c15f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb2c5f2aa3ac49feff078a0815772e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5bc683b5a87addb1bc8e4c885fc4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0373d551f88802a38f911b732e31f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874786d2a718a334381ba4d507455af6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681dd23b0c7de59de258e709600f973591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153a8838558dd5026039d10613ca609592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd13e7f77d7db2a1b4231e5a3599425593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3323e221cd5b09879fb0ad6ae01d154594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8ba391e85e210f0e3533ba247b197595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817ea1da7bf1e84e99fddeaea33abcd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912de328d46cb0879809d28debbebc4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d6727bbe16bed6983d1945aae1e94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54713465253d09882fc6ffd2511602599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ba714997f0f0aac68afbb2835204b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d144a1e1d5d7b7352d1f816613a9a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba557cf939eea2b6ad03a3ce4bc29c07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48afc3e71ae88bfab960db76cad2315603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c0fcd62226eda0762af7cd1bcfb8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3d7f216595bb1ae749ee1246233e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fd8766b790a908f4ed8643e1b8c16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36468e6c187f058329ca3127ee5a57d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c07b32e4b1e20861ff19bf7bd0e31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345e0e2b340794f3838f10dde7b100c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91107eab161053517d632a87c586ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf356932647feffc36f9fb5b5736d1c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b8b025a06250a17461f43be3868d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84892d1f8cd0686327da15fdddc9baa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553421cf0f619379c27ab3927381ad2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77e131f309b023989e7273f319f55c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e7f0d6c30fa96119b55e09b13b278616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcbc5bb146ba5bfce472836f5879dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03335fc6f32f696b00211b4610b57c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d863df1f1da0086605254e24ce072c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70702db424ae17916ae04040c575a60f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd60d6bb943edb73bf91dfbd1cce182621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c1b97d7046bbc42a040e7a54aebc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa13b0be73beb799421994ab9e13e75623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510aa228127bb6190440b8a51276443624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b77a78bf88b80d95fc3a3e6aeb6a9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc64336c7e18ab630001705c09c853f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddbbb7878086d50313e5ca175240f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc898946acb1c199c181ba9f6a4287628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b385817606fd263d15f680bb48d5e3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc899b2c22766fce20bf753dd90f15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733fc2256cb700840202a0f05c2275b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659b890caa9d0d204ff507bf9081267632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9481c6b4db19e883edad0c6e5960a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179239f726d93e8758f27af47fcb254634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7eea99152e7f7018f5e9498b957d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f917e7b312de570dbca3cd96378e305636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571a00ab70fd1593570f3157de40864637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f361321c51631dadbdcbb68f79e55d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f75245333990a182aecffeec42c5e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c988d09a842c80f4a8cac0a534c8a6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1342ffdc17c0cef5692893d2f0f1407641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e31724173f259f83d7bbd61fc794e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287df52f17d2006c8ab12da6e46048a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54669bedb5eecb6d6a46e23bd301b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2953a245c10463a1905853d31b24369645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753e289a5941d01ed643a8ac5a103fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd24c5481281e40606920161c5b25a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6d6aa3582b2689bf3483701f06b1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a9c1cdb4d841e0d469617c1e1996f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace15451874e1dde6b993fcfb6cf0f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04200b70c4d8b59a70d90596a5cb716651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31223d6094e0d028b8452c7e63b78fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a878b6ca534a84646200215c5605a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebd5bb7e7710c549b80944f85b1c93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2907736c8a04624779b66e4c5786a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f93aca54dafdd7a972e32b7394aabb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92445594258826cba769095ae804b1d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e3d98c7f39d2246569b36aa6c42b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3656750ee4c19e45aa9a061aa95c7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931156e8a9b1dca45ae4c90813c0d73b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b97ca6ceddd6a3c3797ffdac33018661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56e185f17aeb90ac34cd95478e4b28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b84b9e816e03af616d288e7127a2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aaed7e670b9b530779a4d7f3b027e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7503c18b0f45d3f8efffb2b56658a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e584abb0e00ec9befa31c5de4f472c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f09add8317b676ca93a616521f478667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d037ce1439c6a3a56504cc7b267bd33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31029cb09e204e5bffa0da6c0feb5719669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940c199bc36ee71805f3a210791557a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29303db73ac2fa8e7c0618925b45189a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537145a701600c7cdf2f6964c095f90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa83085de5d6bb5dcaf7f215694b95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0af14efa16c4e90d30c7671fe976b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe92510412dc3bdab8e14dda8e10f60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a71a84f53fd98c150f22372e69e75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55543e3cc694f1be853ef999b02db301677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d80622b02c4a1acd3c3ef1b506b535678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14226493942f702ffeb8bb62d4019bd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02147c0d99557e1c0131e60cda09074d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd447891fc37bb1546cbe4dd47a4a61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddac72f724261ff1eb57a1380952fd9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874399d0804be8da561ef664c78c06eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2268b4882c433cd00fce1c41f259b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f3b2e4a4d989643e67cd516f2eb4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14f3e031e4dbed73ca6d06d07ab904686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dba8806ad64fc2bc8005896c84906687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb81a13173fb7697867620ffbc593b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf95285430a1b88deba7a7f7b0b8e6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbf3957983acb0b7a0996a3d0576ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c96b3178fcb2ec0846bde4924b49a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f3e38e5d3679e177baf7b5e9cd2f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2c957dc9193df3778a320e8ae7f9b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a317ca918de921b7aa753c3dbbda33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16ea7d93b9130ae628736b176f956a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0302efd855f9b18a37c403b3d4965696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb953c583fb4f85a2b69c2bc8eb22f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462f24072e6a248cfd6dfe4b70490fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04ecc155ed383fb01dc578149cbc97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a2baf4e2d05a6a09a84e2e5951e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa22da6f1d4aade817202c74eab410701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890d21da781d8d5f6f09f6aed5cbfd9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16c09ab14e2372da365ea4edd970a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc240c304bf07904ca63456d7d595587704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336af4a5037eb3040cc25ec82cd44412705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb8f7ebc4e4c02149e464c0ecf71e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e13a2f81b16297a7fa1f3e8213eb2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3e5458f38311e0780a26cdca0d2cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892aff2ec6c2efc5eab4de07b4f9bb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57627176637099648b6f60141c0c1143710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537702f22f4cb00cf575a5ddb8b54c2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fd3423e6b1a57be75e7a808d2b75f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc79cfafcdb9777ba5dbcc20dab268713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f4f057ecb1bc26cb2543e1fde3022714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8717f8852a909e1207c3ac5e96d06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7918716eb7f57b142237e1db806fcb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adc3038f76687ec6c7122a9ba8e58a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcf4b2c486b5dfc818b7b0135cce22718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418dad36c53c19b53cc06923aa91f7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccae9b38413ff348242479d46d0008e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71eaadb0e0e04dfa023a12f65121df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b3f22e90152b8709a2dd988c2892722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d46681e79af54c87f3b1ab31ee2a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12384557104eb2eb2b61c457b961bd92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d128b2a4f76486a3df39fa6d04b32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442537ec221a9aba8d7c6e88763b91c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3441a43e2057b49b67d184e2824e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dff1219ec2cac34eea04c231f6c22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e528ed666043df9cee7508b9909b17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a291944d1a3877757543513ae6a95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fdb7244840f90dde60bb4a798f5b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81da65dd8293c5e9cd6b7fac04842a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6fd75284607889f8f877af6086443733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b36207a68cc8e90445fa65200ab1f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274755f4a3e26a129473c65030d5ce46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3174e36f78259ab22ff69ad35c4dd93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec12a17b3cfe1ea0404c8d17de1377737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad398b8e5b277d9d7cfdf8c3e07bb43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df97fdc3d43f0212b1bf2e528383a5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15d0b139765aa8bde4b2afac637d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef524e9b4b05e47ba1948e21ea5b7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc846b872ab7f5e17f7ea1680b738afc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94412cfc2b5250453b28f4995c1d388e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cce412ec086030db6388c57301adf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c326f734185d1b02e586ad14329acd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ccc4772c5479a1a0235acbc2244eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0cae2c632063d1146351965a9bdd4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0e9d35932ee63259dbfcc167377e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e848e65a54c1fb842541aac6314c06e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5131d00750221c51f58d74fc87710750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f7da95889cda820f27b24744762c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db1ccec84384d9ab480e4139b1ca28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5485b4be18ac3ad2f2665da760c85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce0bc08b7c7daac7d40ed59d8996f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09165f65aae4486a53d8147805521db8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab7d9d6606efbf4db43a340d23707c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e27e7ba228ae65cf32d6842cbbab76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd912e17c9fbea22b851ce85ebced6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e0ca09960d48697fc842ea811ba41759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>