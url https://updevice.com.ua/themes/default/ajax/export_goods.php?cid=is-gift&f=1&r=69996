--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28443e11d2bd0d31bec404b38ce95f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ba1e7513e3a0ca2b76f6f08c0e4ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8f12dacc36ebccff64c0d9ccdb78e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5f9a98418608159847d69aecc94e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026a878da22d027457428284776e3665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ee228e8dae93acc3b35fce8c8afd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0450d7015e6a075ab51547d4dbb077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77b87da9c77ff85e62bb05356bee158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edb6da225ebcf15699977e92625e869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c176f627c7d49f58b353f928420ef110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ef036dbf7ebb57097d40bf1503cf411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecdd72c0e629c03e185909243ea68912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ac1f3ccb3bd64a3318ca337ec04fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abccd3c0246ab594bb305d9257ebcd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d0882a406926e40b422be21a59eb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7acbbdd736c35cabc4351e6903c4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af7a7139aa16d1db6a3bb832fed5d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8d8c2d2d0c184fa065456e624f2bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa164409ddf21684e635afaa7a82e34a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d09e3d14b8017254454c739896c0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5f4849be08d410b37ebc39e94da7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b1cbe443515d4869c5144b683bf1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904efa9eb7380932ce3331e655d8c8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2f0d33f4ea97aeb65d6638c29591d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc417d9bdcb53e56a46f8d7f1d3384fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126ffdc8a280ed3d61bbe5800fafe0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60cf4cacf5fcf4c4b49708643435cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896af240f7d9497b79e09dcc96077d4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fdb5defd0041503b78132d099faa729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e556494e645404f9b5ba3d000d975a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b199c7a84c445782970ba57233f99d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb16dc55c49042f14e88dee250471e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3a4154e02531fe922bdb724369da933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa55b6839caa017cbd9831563e902134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8db61921c87327346c77103d13b1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc618777a8500b3ff7f0c958ff7e72e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe8672202aeaa587eebcfd28ef3bb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffe34d05bdec0b7bddcb4ce81a502438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857c99c944e3d492b1a04b23aba834839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e085e6274f27897f158946825bc3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e21b89fff90651534b4350d4d9fead41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484c68ed5eb164f2842e3a08becfd1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d449e5d18253ce91aca8ab838c613f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df1e2e7e508e4dfaa24e122d34ff644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a88e75a1569c1be5fee5d8fbe9f2d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317a050ab12710b43e600b3a2f6063b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48793b284eedfdf8c44af130c4b4b2ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e9fe4c8940100da92b10bf4cb45c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930a62b5df068476ad2e03420a2cebe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101de06342abf4e6eebc8fd9bbd5642a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646be13fbf9f4561cf27e490542a60bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b404f095cc1f67cbaae4b07c9d665be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa113657fb7dc5756c2b44140ed4ba4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7d608284064923bd824d873a18e1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86afbe6e63484e4f0c81ff20033d7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd625c5fb2cbe5276cf79460e823746f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f33efff29cf578690d219237f97c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118b97f6673ed1e2cae74b7d7b17c1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111453289a7d9801c677c899322af2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d61c2e873bbe4d3c40f2c950e1057160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0929713854a327a6203d6655f98812961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a3802a247c448d3bdc7029f4e7db362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f704510ace5dbfd85a3cf86920c307263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d1f7e2e35acb9b60f1af96748126764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369276ad42512bda89c36f4dcf4995165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ff7aec8b9ff12bed9652c8bead96566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006a8b47d25891519229f0707cd9af667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bfad465b2ebc7391c75297934234868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e365491f9afd40c730663e91621950b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9d8224651fa3e8d636b8df9a1ffc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42653de3662792cf2f859705b75545971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fc31597f61749b9af22309e2e41a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5c9b5124c84024da4473d377b807e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a337b0b065b1e6ce3013474755f1d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5585ca822a6a35e91e30860d0086f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb01a930a4ccc6b99f1b9b8da52a87976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f425bd9260fede763715c6f691d79d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42809655441e49eb0d460949a9fd7ebe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229a0e7f380b0a01f641ccf1172f21979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceba65cf0064dff5ca54893753f10180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a4bc11b0c0f75e2cee28e00e8d29981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af540c97a88dc1385c0fe940a186605982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a143e20230999049ea7296f7cf69c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c246d75ee2107cc6fb2c4a9dfdd7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa546221f53a8bcdef01b7e65322f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238195a25e9546436103e91d56bcd2bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c991443ab4c98470b558f410018372a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73e3bfe04c806550ebba430d53780e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d808ebf847ae3e9dc67bfe42c426bd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3d95a1686a0cc1e4b46bb9c01b6a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e6b2cc003b6b844e794f94033711f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d412902865e6eb360ca30dede64052f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9795ea8e687646bc537b763f901dedd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b89559b55d73b5edf997018f7f667f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebdc5e75a9d76327bf70b70314ff8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee966aac5293efbda3a3ff4b10c242b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3fa625cca219777edf5dc50a3666197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb44c791e97aa28a6f14c13d26059098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1e22135d1f276039d6af124826af999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c011a3494e2e91a294f38c06815e8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45452d99b79d5a9e8b3501f432da2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc919351d51744c4f1a9a0a98a08b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca191a92bb0e531761c2c138b8bca2ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ba9f69129097eb2c85386531bd16a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4063c5de8578af8f687cd646633e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94323625d660755d96949daa59cb10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641678ae8742eeca094dc2f30bdc402107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586c127f2036b598b384063ee945406108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371e04cb9ece1ec8a5575c669b1f6eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc505896ec8754679ecf3a54fd7614a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8789cc7e43737165d1b8d03b438bb10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929af384e2a474a479be7c5771f0978112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159350786fd35535a06c7a2d3a457046113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5f1d5312f56cc3f76ad20cb30d61b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dedd205e41772eeb40512a5f3f289115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c62157ceb429c9bd6f76dc892b37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f8b2b0c34a462e7ca5fa1560052af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a25a746fcfc95117e1357a69f11fbb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004093467f52df47f0a284f0a4f5cf2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427cfaf55dc69735c12c6403e3d34d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd3d10ce3057ddf23f0dd30b354ff8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c9d871510f7c1b94c74b0c8b1deac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550addafa9a5863f567b3e7bd488c58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44043f02ee0c1fd53a5d33cf6d5bcef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7ad9623c2f0a1dc1b8bbf533732cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01f5a636ced784290dc9117080b508126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec43005fa8a2faed99fca7fd3928a9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7152ea88d898a12be79bff033f077128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b578d07305ad191cc3bbe37891aa3fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361c3f3122d2593993945d0091833c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e732060529e8e5c362a89c8092e7ba2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1bbacc7b9d561855fc16bb57b4c05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a65462e2f0f0155a9daae013f1992133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab19ac60354f66719cd6e4874b2eb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661256fb567a47c7539f40d12befa3d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810049b477f3a45aa876e550b3c8d531136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb078e4a197a4a17f58dd16c1d591a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965791e60ff4e5cbfea3bdc8a1b9013138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786fa4c5b1719cc5908b2dd0ed50b66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71cf456c4354b0e55f50c27bb695d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979fb8c917a2bcc850bfed753d940ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7770d8cc7c7c75ed2e3ee27fd6df1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8cceea5d4c1c363bbb0ee9c96935a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04c2f27a50e452d3eacb7ed59b860a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07c7ab7f009f51d5419f6987693c71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142f5e589e664dec0c51064afa9bbf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86c096a0610e395294f64236527b7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb172fa3bc6359a46f363cca0df5a06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817b6b6411d49570fff8f234fe2dbb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34408c430bf592cb55435e00daaef18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d4acc42695526a5ba10dc6a337fd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ea1b0cdc103b2450082c53e9e6f3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecea07d07bb54f281f951fa0b792dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3471037d8336d2436df5cfd58485bd8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68439b6b6d60ba3423aabec19b9e046d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95774333045cc211e30483f0d2832b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff384d853310f7c4090b779972a943d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499ccde76a4cd17c66c2ea9af6162f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3a278ff23640b77a879a56cf7ce0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a0feae9b543f2246ee7722ed13f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce695c2eaaee25c7a95393bbcf9569161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87f185dfca5685380f6c6b3129e4e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1267cca72a7aab09dd4b242cfcdba2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554922226dd7e9186193226a64970b44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe5b335ddbaa7507f33b4090daab9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51feca6a6117e7338ade99e51b6a5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4485a70d09fa0259529c1fccd0d464e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70491289496874657bef01e5a9a38d60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06c0da20892da979c3223308775a4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeb02e3b5b227e144ea2aa4aa1fdac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960402aa0f6c3dc46790bddbb18bf9af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b53e7781eae1009ddb1ec1f8bea75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03717553ad5c0f6758062d3da9fe31b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9c2da8caf96b3b78a74db339b7104174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359d0b2240f46ccc7093f661687b89c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7335c64459071b31e69ac065be223176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41728a1f40f56143cc0241a57b81ef8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb6216150e7890d27d841d166e5c9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd7bb1c533dbf6df28e6c36eb62990179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecada12e4527f1436ae97d74091c74f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c55ddcb359d990004f4aa88227af0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f6b366cdf5b35869036b30f14e6d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af300478f0f68e0a1e54a137174b541a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd96f358768a4127b55f8f6d84d956184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8f5e76c85e027cfa7631d35fe025e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f358bd85e85e03dde07fd9e550fc619186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77f1838f0de24fb2d74b04eda70fbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47189098a0654c882ef902eb04ac45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b615954a8e7fbdaa364f5e5090cb1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb92ab4cbd0d1fb40a010b9e1cb464190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3e9b75190905d856b5dcf874a427a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eea409d6644b5865235c62f3bde7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5bd853371f05379e1076a41e0bfd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dad80199be094358b8ac18ef0c3c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67419684dafe57ef936d52e68728b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55132226afd3eb94f74025a73ebf4b2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26dfdd8e9da14a7b177dc83a02c527197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c75342ce4cf33842b5509b1c3051a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa97bb9ed603c273cb7ebbe88235c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8a4595b9c7c696be9422ed09bcc6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70071640322f2d5f7e563bf857f07946201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955232de5ea5be3110faf5b429b9855202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742b2974fea5d2d5a9b6d4f5ea16dda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db4c2a45ae96b6bf52290abf835667204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1499267cd450c5e8dead132b961c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eba2d9e32d294e4049551900030252206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2e80b4d90b8212a75c064fb49a9c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c897baadcbbca339e94ae191fbbce0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62be21395fa8245abe8e01f06748899209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1ff4e6f44d07c391dc1835d611f09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe056f3a872d28c1a01f11abf3c4aff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac6b1ca3437e85cd3c4548322b5c43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4f82e1548651d55963407eb3a4fb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c11eaa7f2ac47a470ca1ebeedb668b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e75cb3b9e9613f1fa830d56b69d41b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6c51d6d7eb82c8e74923a861e7123216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c950d5648f1d0c359ea28f5c64fdb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8e55c0d2d6bded5ad1642d25f6c30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dfba1585d0206ad26ae5c89903eb8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879653bea5d480a5dabb90171e9ba021220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04f399c44ac60c9152a9cf8c8907b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d41d3a495eb3a33b97787e86bee12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961a3167b25406f237c2b9d8a085ccc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cb539b9055794f6d41a6f723e9dd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a6f157afccdd9fa51680f19558f84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef3749695c75ef5038bc4352d8b3b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed3ff422bad5e319216d1311f5cdba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e9db15a7f1692a1c9a7cdeb2ef674228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7d5f30e32eea08d106310c4c42521229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd290d7c349d4449a7f2d8df298782c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a6aed7c739b55bc7b63025d28e69a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79d08497db4e6d1fd0cba7f613b40c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad0336b65c53caaccd7e957c9dbe30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8a7b5506e85f87ab904169a39d7b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfc368a3fc1e29646f0c1b9657dd66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea64f155d3a340eb70b7b21f99dd29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4d36decce44d4954293d237025edb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29671c050f5b500a52d2f78cfeb0a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d796e0433d98556df61c8fb8521ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c66ea6d268a2bf7d703dd3dd9e91d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a327b10667d045db9a734366c33f45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881771ddfc47e4e15f42bd8fd4c6b2ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e31688e40a8750b76da9e9272be07e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aec96a6208fd165c95a36fa86f12f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ad18baf50ee9106a7219c7e2050b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920284cd434717f6eda80223ebcddd89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5a65d48393518dfe7e104e34614c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1456afbb4498ff82231b201bd3b614e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8be10523540ded14729c9ec9d768e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc2db58eb247b2d5ca7fdf5be463e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5038c9f707ea8fc95866b8d725867251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff85553a25c2ad94f1c5a1137446e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf0fb7127a6b44d7941b8e17aea165253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e2f7e4b95c2ceeab15b8e90d8963f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8598029d6b709151815c344a6ba0138255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e74ea4a99552926b2582186fdf389256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdd873f92d43fe19b67006e7cd73ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b4e40548b09c425e42f27b646019c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aad5b8288f86ddeed5a6c60eb7829259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9c79e5ea084121a3ed9f33a8f7b18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed34e84a61d79b50a9c7907f2181e81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d72aae03abc69a8e2e18897ff8f4f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d9e4ebd21a526a52836e64503e5c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa86e30c5b3c215382c6f56b88d87d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3b8edcc6194ccdb1f33df465afd24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5da9c7994ea4f5f65fd21486f34f0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23171e1099935bada117102557d4a60f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8204dbf5728478d76a7892aa156d94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19cba5d74242b3f648066040844b6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9c42165159571af702fad084b3bd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce7e8cde577fe7c289e5263608056271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454739182a75eaf49ee33fded44713d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95825ec16b1940f61dbc2f069ba5bef3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05f73945ee5b840adc8a1940808984274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652239c8e46bc917f0c89d79bdfd2643275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd8de594dcd0e3a08350f290f621a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd416bdcf4f693cc3a15ea8f3fcc1bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46a4d0f5a6fe32163b0285760e9e6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78399c1290ac23687c5d4aa51b1136279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39345817e4b3486637ee3aa96556a4f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c95a3d77c9714fe6edac79535fb45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171be4a74f52ac323698379784162b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff592a409aad9279aa71159b80f905283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9704c0dfc81cccebca8ed08c1db3ea0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ffa2b22904892ee5b5e511292375a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06550bc60d6b05eb8637442e2d5a15c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b14d756e1a594e774d5f89ecd9d007287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5c3a9f6e75195ad18203e9ee2dcae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7be37b0185eb4ebcff732fd63e4bc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d9a9ce6ba5c6e2f97bc8860a6aa53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844090a8861842286c2c7555630cb18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006766eb76205daa10a0cd3472f885ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173cf3a3b2945dbefc57e2c59a7ec6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0d2dc7fa71e8dacb7fe7b25578674294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630c120b8d5475054409180930f5bdd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a4ab9da91808e5dd8062a8e6507a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89313ae50416269ba22a64b000bf103297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a232e7fb286e6207f49ef520cea2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90366ef453b34b131cc6d6b0fe7a995b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5096e035e0db3fe6b8ddecfa2aed6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac108c22d77e994c48475f4c616fb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834a73217191986f456318454ef45cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0355c115eed93869b151894a8b47c16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182812b8264baddaa61d94e49710ccc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ff38bafb27438dd9cf4d76275ded9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b39e848f49464fbf92a5b428b3308306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe60745c6b76385f2a3e1b0e10245ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4738a818cd2d8b4e1ed8800f10de60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0502386e721d47c9aaaa9dde6b93c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe00c605d585e25a5f6b4ea88b63427310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82250334f03aca491cb62f8e147ed9e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac90fb938eb2a6d2e0b2c9918d23057312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e7c6c346cd5782900d473381f18e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9581b0030080a84d17c81665b026b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bec275228736e62a2db7ed8963c570315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71863b52a589741765903a386ac005c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c5f85bdfb14028f04e394690b669a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6245182b2a7e6d7954c904b10f9652f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77904d685dac1aff4ef6870bdbac1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4805ae02b61de4c820553f8d6d177d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0282f38dc315a925a98b64f4e2e46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2f667bc5dc93e7bd072a687284fa3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7b5e2b68c7ed6a705f1c39491411b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25293e1bea18037c159646aaca6e16b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c70ec2dbe5cc4bcd94d9ed546603be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a182d071c459295e8b8ee87ceb546326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e688609162d876754442dbeaa06d85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69973bef91ee220db931916f8de7ef0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91267969a6ef780eef1843a47ec39545329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608ea130f942593a16c9dd1b7a02d64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31b735f5dc3ca176fdea51146c0196331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822e394ee1a1b6845765e99ee084636332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673da368bb45d4a125c0af91bb403e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba979cbeb4c391356a3c1c7369f034334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc450101c3017f4e6e87fe6e104da6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80d5cf1fa46f854e0061ac44ddf797336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d877ea75805c389d6d7f9c120bc29d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d057bb40defb34d23843df1cbd205e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fef966fe0620d91d5cc1e24e4b49a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65809b29ff1f74b8e8b7cc7bdeeedc22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044804937dbf62585d174cc388f5246341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19350bda2dc85eb6941c6e71ef6be5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a8b767c411518714887e112ecc04f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53674552b1ece828ddd42bf6d0434b3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f2494fe97903a417af2f95d53bdef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d3dfa17ff162508c3e3edb1748530346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa123de85c2a337c05fa58009d5ea5da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cc8e7f48f0c0dea4b57ae596d9e5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61338695915588adc946106b8b3af135349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13db9247f23c3534f7faad90912f2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188cbf3e3e256ebd5b8297993362205351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7796e21bff72ddb00cd161c3e578f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaff334f602d511386153ac974793b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4b717420ac8446959c5615a28483f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92728d0c60511e50da1bcc490bb4e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c36e3c0b17cebc6670720ec5ef40be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e1074e68bc253b4c66d9708418e4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcf288f96543359640cfa5c5575954358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7d20f6dd3ea0451c1d717c3d243d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e89d1884780a3d2961b8c9fab623a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca853f05ab019012fca180240c52e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db878f09abced030317b71e877d1eb2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aec13e2d9518e4c260cef657f9c61d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7c7d5592c87c3614a0e9600974f76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ec632c0f17f0818112f698304b97e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f7ca8ce7493a2a5040d3b93b4e83d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957f1947fae353d5cef4b6c848e93c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16627463665af70e7e3ea24de0576f2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc5b9752eaffdc338a7bc1b9bba4b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff907232a8787e39e1d9baf79f49d3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf63b3b15fc8269ba3bbfcdc941ff7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fd1228bba4154d9011c4ee89a462a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051164db4b7f5845e3676ef8313b529373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0a922db192f45554d3623da2761ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1227f71f5f56f950b84118220fbc6d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2721368bcecf8a6b1d4a72569aa91e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2236d6c40dddf5ddb9a449b488adb9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6d8f4303f8907be794f4b0c030117378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b467e014ca384b49287aa19e3755174379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d0517f42ceeabd3eed5fe8d79ab0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6dba7ab33886bc4fdca5f207fb371381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cae02f969bfd003a34637700c9bf4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d57fa75c858ce9476e1cae09a4deb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929792074a83db7222548bc58ade1c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808ff5399c982fc2b63ef45c65eff66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47e75ff87ce759c0da7e93632ca1f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef4fdd22ed04e79b13afc63e989a2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b318d8fa722edb9ecc29d0260b586d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f65cb72a85249066bba21d97f2dccb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d807a71b681ec26f6808471d92a630390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8288015ef0ec2ef48106736e2a34302391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52dc788206b75c8bc94bc2bac062e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4163c5eeafff6000c1d5db40e5261393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defad9eec4ca669f5988746fa4218c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4649fad2f71899668c14937ac6517395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c46f3e9348c5f1de0d792290ad40e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534da998d6c6db88dc5517b558e1275397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3903a28b57efba78105c42b93da46be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d70c8be648bcc7bac03c4ca4003c9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28704d79ab92f80d87ac5d3dd02d06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef6d057a09c24121b17cb0c97c3015401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ca61be5e392056ebaceb76e30934e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59308454069057b186d49e0cbd282d51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf32dd6e50144d680dbd616bb5a3449404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0459c160e19e5393de3f67e61ff0ccc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35975c59daffaabc20b7ce8a34d09561406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff611f2808198777354081c5ada8ab54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cab4e6497e97850b7f34330e064b27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8789bbb5b47953ddbb87df8e21b581b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47796cd9a57dc3b66ce32873d26fb2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f2abe71ba15bf2b759060eeba94b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705ec58be2e862ec1aba7b65bcc0ddc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3785dd04cf3b2ac6e6aef0a36b4550413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83036540f6662356cd4a1fb37475b168414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a4162181650680217ae563b97a1df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc79d6b0ff620b087abe3e3fb6c1ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13ddff81d82ae0d75aee2f3eae4f42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d53f86d99a51ba4702504a181d58cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd272b2056e9f03d1f250aff1c6912e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472f1a736004800498c7645df967f31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e40222c72572bdf9ba3e0a3809e3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a21281bab0516b3421067d2e472bdd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf56674d9fcaf551aba10bd3789be7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c434112a1bd791f248322fa2f1f0e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12773a36a8e45f4fb89620b76e587cdd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b63e46abdc77dd5e0a6f6484395ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2188b17115fcd0e2b733c0b4d80faa1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b014867021b2d7be9618f6de2ede454428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b7ff4ede24ec3f5cf264b6650ed33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc41d70d0145aeb9cc25f9cb844746430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d2bc22e3cdc27768847f2ba706bdb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfb5b76800647522130e9be897b07d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c42f70e41bcaa520047d064e194ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a910a4158e60085723d396c2499c510434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9bf2438024b20ecd639f65512cc17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6707e3fe6d75b0d25a86a42db6c17e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c7d2e21dcd3e48fa69c0730753a7d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80142226dcebc124d1a2346d35568aed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f15a579d112e49a90eca3e93b9179439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd0798cc0bf914e390d45f7f87b01e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73ddf0d31d12089f699013f83e1ee9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a381d290d3c6590bdcc0d2627626a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4d9daae88f102fac8cad70abf8a4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774bc819b19a6c3acb82a12c3655bb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d9cad23e8d3a2e3780c72c7f18cce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfdd55bfabd6d805e14fee64c23de5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cc846d8dd6646b5a7053b458ba241447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649aeeee5ccc3ca58c892dd9544a9e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f6d1adfcbc80d516011b0a35fc2ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3941194a803bd452740e95bc758ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d4a8ccacde7c305fe29efa88c9ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f495032ef3bbbfc48a5a74befac745452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74691d8475d6a22a84a60d9ce8d80081453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e4b4f05d4fa3782e20ad397b9a082454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dab526aeec9c5cdeaf163e49889cf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608093595695e4af451c4efd1102c88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aca501031af84585f9d3c8ead29fa2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8018c855808d116ddc1e1010e0221b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc65939694d0a72a4fc019d2adb3ae9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273cd811adaec4510f0cbb1ca123aa7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2884a655a3951ebedf93daa6302b2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4a178a48c89a2f04f15e212b1d922462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd39d4d8c410d1109a47e68212ac635463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f6c293d8953b0effd5b63207d236a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba524ee226288cfbb05021bcab64bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff9af829024e20803d58e4f0d9abe7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bb6c077d65d5bf3beee3ff9ff755c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce830cd6f5d82661a980a69202f368f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a8a7214c5d1260acf782e5c0cf25d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d388ae20ccffbae158e9ccc5dbdbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b1a1cc8da320180e70c0d70411cfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe8000fcc575d48fc2b74553b826e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23978add1ab6c56543d0f4ca99f2f709473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34cfe2e9722324fa08fdf823c4496f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06034cac18aaf358467b8d79638040c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c60c8e23a00be10dced88b6141902476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dffcdaf1292702086004611a16796477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5007dbac86c1d97f1b3a010f9e5603478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6028f20db6de08831b36c5e23245b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49533cf0c96b4f4b6367e1e5b84d73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2787c08a45fb163b9d0b4ee26c0c97481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f88ca118425ea85d5288aa08bc206482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc82aaccef249fb899a9615ef2f9385483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d96eb7c3c59809ca6c8397a656e3c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437471c141bd739f6847b7be33c5567b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3e1cbdfd4fc60f4dce36c31d5e883486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21b8dc1a4d56e212c0f4fcb39be46e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672ab954368f4de9868f3be0bd12970488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151caa5f73fb2edaf0f08f5ac79ee41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c448050febb97fd3c176e01dad7532490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45581e8d18b16733bde583bb9763b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ce6b834c7a50fd5f2202391220a40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff805364eaa8f12e1582a3f297d417493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bcbecd2975e953aa5f91f59ae3acb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aa29344f5ea0ad644673df49ee8a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b63378ca19d067a563708c8caac2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af973d2280e016c60618757fbf637e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9413b54a5e5905da24e00de090799d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293838a93b07da8d1f1045c2a1588da4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa64a798fd566f3a195514396d48cb7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9503b069a9760572861e982dadfc64501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab4e049c1fe78ed5b8d7102f7f34c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e6c4153f10d1dc2c80bf3bd49bb1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c9ee017b691b14a01e40fa44b6cb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c23af2c866981607c1646247022a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb237c54652169ee480b52d0a11f27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b38e7f21db4107f13f3eb0b4a71016507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef892679cd971b46dc428a7aa0114bcf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6364a28dfadfb30c85de098517ad84d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc497bb905e9f2858f4de789e0ea157510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253be346334e8f2221947d57cbae037511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82a6522e4a205ad1696c4bf0dbf203512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8d7b17b58751e694318a992f6e899513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12401b947be6c7a4c4129160a420a51b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c875984a2fd8e84b2a8ee7b30ca08e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a543281efa6706f5b5d2a7166280146516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079a3787fe704286f355017c4015a13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688472cd2649f2b1c1e7541c64214b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa0a1d37619149a1561ee7d0207df9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5940e2b191951896bbf74d842d2a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12481df534800ffd03a2c4d26cc4bf72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f523d4e483d0231dc81353035ef897522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaf80cdc911cd27ed3a4c4ad6b7a69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c580457088bc8f2b6987e17440d6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238c336b65c2557f8bef4126e09d76a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb933df25e784937cbc6b65e785096526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac20656a4ef0ee28e12622241f43ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72672120f19529cec4f1323900b01d48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318c615e6b01d4e9b8f7e5a7ebb5de3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d64401f249febe365d7ff26ec179b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee56399e33efebd91437f17192cc1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17f8a8a7baff9ae0a45080d4174e59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca0d19a36bfd201a7d00b4260dde82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cee2e4cdb682f3b179eb17e2539c2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9ff212af001d488ae3c85b2a967d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe1a8d76ac15ce238835f6f5d58904536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff117ee1f3de218633219007a1e8b78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651c8a31225ee6d9c515104b372a2e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a338871b2fab08fe7a4a06c96251e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cefadac7afc12fc5c651697d57e19e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6e65a9c60e79bb83bdb9029492087541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb56958bc75e85e43136ec10ff2340542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef0c4cb1974cb56547f7b2b336b5d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6b8797b2a75646dc2fa8c87d3e43e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436e39c952770b040677c0bd4797969545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d86f149b6a5d158e6e0184559b8d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b647f8d144216866c2fb675b4d72d52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2d4d718cc4d855a81e1264434ca36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516798311c8f7dd33a0576bba4c73d98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b4c31646b10915d4c8c03c8afa48b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775874d8284662e9b6e462114815d1de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4375af722aab5c3acaa1f2fb8c47f6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc651ffda8790f870ad96d50f3d50ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61426da0d8feb75df22a0c3955f81448554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1b4e75311af1c6391a44d03168da3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324d3b4f4c9a1f06c508c015b0e8613556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a96ea211388164aedb08258938106a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217963bd4edb0f775f385c3d06a0628558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405670158942f5aad69b8f8a5b8d2c51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b195063a94bb19a1d44cd43cc4666560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e832d38ee1c5b258d54bd712a68f884561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c90e1ad378d21db09ca70cc189fca0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9a6288562d7843a2afe31bd55a930563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40886a7aa4aa47ab57abcc180315633564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fd4d378d2fc2da047ef744042dbe1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3934c2f573af02e9d3c91d0965118566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43270e32d506e2ed8ba583ae6a28f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acae81264da111d7f443d943635703568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ecfe981f56cb415c529e5b9951393569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281f5935696767fe1e5cee8dcad20c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ca0d3188dab9ad3d6be118d56b036571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad214999d74f7b3ef3fa1e61891e8b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2962ac96836fb68746032242e71d83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715a5241b2616177686a1751d14edfe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd44b1990d93a6bd4cd97000a7c7ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f90476b2ab6c3831211e5604d15c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe8c807513d7c3a4f2274cc610f51e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4de1e74292941fb2976b9fd0ecc0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb282d56a19d5ddcf97e7a272245d0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaa8785a412eb79601d694cc62d1d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e09ce150bc4d111b10002c9885264581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7332f5475e319233046df494904e30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533a6b3479d877f4dd647d334d51d16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4f4b144504bca1cfa7a0da24d51e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c9e81a27db576ba7d97d20fe98831585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade619a762324be92853ebc4d969f02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bed2dee63b2ac70e2553af4b5f6ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42672b513dd1521385d35bf274505c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c40bf146fff7c280d4099638a3c5b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ffd378ed49498bc4d805085e71e01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7858d4d4929f925b9cb0497d8158d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886409398e36ee928061f7b3ab683397592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1038122ff47036d65c7ce1364ca634593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236f50e8c1e58965831969f31bc90d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff59837bcc86dd76f0e7c015e8b2c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cbbae2dc52d81cd26ab1382ef97f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ae2b6b8029ded2d35701705316b78597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919132825928aa2536cdc71e63f1029c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bc6944d8945b1e2186084557dd60c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ee5ae34f2f18acdbc5b48403d4187600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4be594a73a8e1c13e3ba32dfe4ac63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8552919e5dc3bda7fe77f5b43760cfd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9611384f8eaabf61d8abe9906719a59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f891942e88f6b8a11f3d9499de3682604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6aef1f17eb6d74ba64f50a199ddde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bd50cce60db1e9d45aa8847a80457606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0c7f5e1dded531a7dcce240e3ebaa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf459f4dbc18b5e0a929083f5aa60a38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8976c78d1b313b559c8b3a166f4fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc290d8a1550ccbc6be8d40db41c9df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb930ca7c29e8444bca47d15b8347bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc65703e47fdc47d810eba59b3369f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a80cb8ca8b6026ca0ad3db7db556a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb9dcff788f719926093e6486ae406614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3d9b69631593f80cf1b50b64684e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3246b30865ce54a722cd0cf0e9c097616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513352c26ed21429595c0f588b78e2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039896a4124e11cfebe5c29a3d2f6cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905416e8a18a619aaa5dca57ac251be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a89072a4b899220be8974b3aca80c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974861119109d5be76200dc1ea5e888f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239624b24ebb649d070cb28e61453395622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d18fc8b4d261784dc7361dd041bb19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58d8fff6a0255cfbb0ec7a9466c529624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0e4a39ab79e8241308e79d4c048a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfef01303d37aad7adb4e3be3a5d55b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120cddd27c9e9170d51d24195d6e237627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de9cd0fae963c08a58e0a384594698628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d4f20a0b59836f9d8030985f650bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25db7791a9691561538b1493f35b9d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328803601b63d1c130676ca11685c4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2eadc69c5f446599b760aee53d93e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3dcb285f311ab47734f6843c7a7b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecbf089764569f9908dcc837d92cb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153bd6a9abe66dc86e44f1536ca3ad2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daf6d2639d83534c8d503e44862193636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7b326edce61e577e71973e5e74b24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652a78d310b32c9f81b7f10550a20e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2abdb9a8a2bb69a830a04b404daa6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e2c5f6f5ef8a58d1cdb59193ff174640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a219d62f1765afdfbdf4384a9ea88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28440536c3a29cd6854bf80394ce64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7faeca005525442090735638ae6fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790628f33c59ff25c7fc8621d82ab0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335bdbbc8c6100b97ce8be48c7d7bce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a48d37720affd8bf25b899fff5ff34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec408f7a780cb06f9a1c3c35cdb547647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce487c76274e74c00336c081e83b2e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa587b7b33d46635e48f7a7f0b8d96d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287d44bb38bca0565d38a90d1fe5161650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f12ca560a3ec58d3d589a18e51cb82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816386c3cfff3cdaaeebb49f323c618652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b863fcfc6e1b1510ee7e3193b7bd5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ee67004e87bce772d65efbcffc7c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b29234545a5b96e2fc36372fae16b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be40875e874b5fb2f3f22356871047656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05409a0b0574bc5975f63787134a9dc4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e34f0b0d2fc7ae00fbbe817a03e3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988403b552cdd9395d6dfd323e9b3c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfc3b6f4e80654a0a328f751280637660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debe59e9bddf404d6433e8b5fd78528661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dbc6c02ce25c183dba5bba48da915662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724b6fa96c405bf76077c39be3a27f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd91acf4540904edb2840a0bdd3709664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b09dc78b62db7f74e95ef767f30080665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c04a6641bafa2ff16d5e90048cee3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085d6982814fd7601ad94f99fcd1022667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fba3f3ba101d9bbc9a6ea8d3c6ce43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73490557d36a6875c148fe59329499669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc5cbf51a8f2f45125bfb3dcece697670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2812738aa8cd6a0dabbad8a0f98dd50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f9f46e7b85c1abc7b0e5c7c6012bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa0080437306b28725731c026f138a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a4f9e3d1739189ae4ed1d2882fbdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be3e9c9689c35c1c420aa030f1fa23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7867acde5fab4b2d03c9c8dca261b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b9771fad98d551a6e3ef5494a5608677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdbefb3fea62557ff80fdfdd8f2373678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d85fa8c30a1e9433fdabcdb94f0af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412d61d3673ee080f8ff8b08e3e0be6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2e7c60889f4eb8cea2c5a8a9fb201681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb4f8e0ce45acf2b5fade2f5c088af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0da57427a887f81ddfa70bb207967683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152987cc28b3791bec49c13da238e53a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57721fd07e09244a23843c0230d83ff2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4ccf5eb7f168b6d7361826e0253aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2f56710c5d312696a36bdc9e85826687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc149f7ce41ae7f67077ffc75587b9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d05eb3c084f7199ae75456076ec0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016f0b19a3a4384f6cf46f3854e24d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf1693f8cc58429f3ec2a764ac38d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597761ad03fd50382fb13c007070ef6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149849e6f64cf73d404e5a13375adc1c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8089c92fc8c341430195920092062a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaee7a26b4053f58d1a83f4eee7fe80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53fd2289149ccb2d5809c285981f66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83882393596c0ba3fd388d5b17e919697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c801b0e58fd132bbae0f411ad1cb597698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba49057e2cbf58ce5c13f1d5ec3717699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3579e432e28e54ebd03385432af27b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cc0e42f982307ef73af84c936148b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5828b72c79217fe16ced3f679f11c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df111222d3309085cc13f32c2a1e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb86039d21b65c455a12ff16ea317b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44040e34b7d30dbd08dd5237016d781b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34028813a10ce1518615e19990b4347b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1b5c747aeacd6df263243a853b54c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb0a15a629cf87983028fd96437c84708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3077ebcb73391112aa04844a45ec91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f0105152f09603a7b300aa806bc45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bfb758399162f150066792d12f027711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37277da360a260c4274e3a8183314e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe67bae07a6faa3d677da03001a37a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef78e649ed3b29823c27fc7429b278714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e01a5567146dd7c7802760d6b3a6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdef98acf07978f1272ffacff90a90d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2a0cfb2ed0dea504ab7120dd4f67c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d4bde9aa22853edd040df3f868d51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c021eb0f6473d13b9a12c375cc8a20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7f8311489c9620e86861dc2fb0f6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181ba77f5e02ec06d8bcc256cc5f9b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facc221b0fd729a6c27fbe58b2991f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99829b630bf639240923176fd7a5b5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849638330a8da828577f00c0af40924724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c87f921177f57e9913458baf63f05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c72493715a1ce0ac889b45359ae54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b8708fd1057083a46b3fe55a29379727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3b9167a3df580359ef957a5bd2045728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e268b043164aa0cdf4b6336d8d648f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99703f3e85c959537edf24de980ee820730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382c3e97d3faf9ed7a8e4dd21ac4a1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9606917d58ef5a291e887dd8edc64b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c4e9229a43466feb88bb845051de8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7fae3f5e384334d865e7375290dda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cff4389bf9b0cbee8cab2a21b023cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a423a95c8b8c9b7112f56049ea52a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242ae89aacbb84db69f7c0de630a196737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1a21b6be7b7ab04fd848ea01f2221738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63194eba85048197bf827e1828ab96a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa8d2744d3642a1ff7271742bb6e5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d463bbac72fdf952eb56c4b69a2a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7563758b8ad9050aebb155e3cd1dfd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10e4622b859a26d6866c4542e9536e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad5b9520f8bb34e0453fba951feb6d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10c4d4b383cf38e78889ad54315af0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0b3383ef08bd2055a6b10bf2ad2f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f6ec01a97cf6247c8d46977052caf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e511b1dc35751548de41892e51cc56c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eff36ab2e0d0c808d04cb3e740d9b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f2d3602ccb88672f80a5109ed8222750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3f0bf0943dca26f2e1b06b1ca3dd0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076b1358e4efae51b8ba31ebf9635c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7dd3c062ac04217661a17f8103616753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793c5457114ff2bdfa72e87b2566762754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dd0f1225872399f2636e33ff415c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b33eb5f5aea072db70e4b2fef9a8b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946feb259fef29aec4f5f9cf0f1b127a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e8eeb09ae2033afc31cbf6f95624f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af083bcd5b4f65440e926b4dbcec756759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d477b31482617a169a8947c2154bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d2cf26f707b7370e0e64cd7e02c9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aa2305651d22b257ffe9b3de603593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccebaf510fc364d5c4242cb0b4c8e044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24118e417db4427c61df5db8d5ece6df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32978d78a176f364510bb964fbf718e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d874b11d5f9e588ce9ddb0dd439747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ae9e41191d540e82c666d90a11c568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70819805a54054c91bffd0ed38673ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1259bb4a53c61121e333709c3c20610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708916c7b7cc1e98a4e77237ee919eab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bac7835417c25191780ae612517ec212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e15056deb34e08780df307919514fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e6c49095456649987fb26fd1d46aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6a5e73579658c50f99f3626627aa315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd26eee2bb9310063a6fc78a3639bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed309dbc311e98be91e6364d5a4d84a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e431b0f10d1296afb45fc78543140e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10119d3b2932dd7cadbf24f72478ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162628214dcada9ef7663e13cd09022220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef243afc855b5ebb5de53ea85f447721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cadc17bf680bcf05e515f3cbabf63122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f740fdeee929e7165092ad5447577d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773dfdf892352e2ac472e170e92eea124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980fd4a204e09d383b5711c6da4cc8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81526583de506963964d56ab2a78f4f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28662e754026604dbd73361b74738427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06074174afa6b2dbc9b0685cba002ed228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4fa7093b4797c3ef4acd5f5689d7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2d1263e8fbf0f99f9fff2bc7ae60b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b2f601dc8e3066ae834e4868a235631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6d9d64371b08882f25ff01321e2a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f35cd7c75c75a9d1935c4d99c06af233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dc53dddf39a969ca5351200daa43034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a646b92d47d164c05b7e68b422512b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7b68919abc4824d07002a327f519536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92669c5e530291cf4f632a2d8e7b80c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675cf5c19de55843eb64b36ec90abf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b19c2770dfb1cfb26e2fdb5ab6dfb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4b03f869b066a9203b3479df1bdc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b707c57c5f9aa73fc6236befc056b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c82473e0f891a88c94d538430631a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a3625d0f6fbc101601423ae74ae2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fdcced8ca7b6a684b96df0b45d95e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff360abab3c6a7c4bff97efe2f9524a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46800d23c6a37a440068867ffdfbb7c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175e05892493860edc06cf734b0cb6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926e396af69798b4df9476b7e968cfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a965ee6c1d90294f734cbadbc8d2c0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fb94e31b7b4457e6dbc479d46d32e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53ccfbfbc897abd84a1d132d7653e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400d7ff4a1a4f8d69db0607cbe92e3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52223c045104b46de6fa978425f12753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2901fd59bb2e2caee02c5bb52a6c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ca7a9b7e2ef498ac3d2199bc9728055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7d12f7edfc56620fabe108812912556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b6610643de038b9eb396cf72ad30057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa9f9c74b7c689a0f45e4061c7fa0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b998bb5f010a01f3e3e1d40f460a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a30e62485417772827a482a374af7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceff28c2d0f44c69a1ebb4eff526c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dfb72c8478547f420094e33547f7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba3ad7688081ab43d9a0990f34679563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c783e66a4c03c6677568bc4bc2371c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247fbc57c7118a9b670e32f74718fdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a62d9682d3e11521757ab345019b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec7e97edcf041b27700e0196e58fe567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a492d9dc6bedbc1618791f49328ba2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccf2c023fe0a34a15442e21d3a12e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410f84bfddfce8f49fa28ea796f891170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82361a7eef6f79be22af55fc234943ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4acb46e9896379e6001c15050050472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325adfa4c31925f0b069efb9fdce19a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2f1d1cf5ff8b69efde2eaf80b92c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccd7fdaf65f0251639f9e887e5a8fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41308750169996ef6c4346e0480bca2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066d02b61c8006881599b2ca3aa2f8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6f99cada112808b3827dec129c50778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c89691b2b686c3b6761189d7ebd4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59600f1a240a413af88aeb56c7fca07d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e012affa9a3d708d70ea81e1bc2795281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dd020acabaed622bce2b3a098e18d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d2e43cbdb0cc24f396fe1a9640f1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7486b026026f5d76bc83da288f0d7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bde0783197a91a0db9b961f5072a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d07ded0f462ab73400da89fc2cf55786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0d10c6cfe34b3dab927157ad72a7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f0a52ef3a1a13f379c6eab37bdd8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26557d1cde5b0a7067848f4d91fec289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a4f849d0cbf305fa0517d88a0ba390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395f6567069acf955d520ae95b5def191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52abb8542ad6e010b4bcf1969a3d0d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1225a24479e11b943671045d9448a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e490f8bc6cfa3bf0334ebacad8ce5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383e403005cf99e148b85df43ab014795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1276f40cc932d7efae034384477f59596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c10028e298ececdd6d2e8afce457097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0120c49afc89e105b1c88f22254d07698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb03a8ca479b34554be61065f92ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894f69e6eb060d336052d79c81c179a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80397dce60ddb20db8598214b16d13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454aa10db678e11139a29b866ada872102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb483ef344037635da617e99658b01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84a75057afb8af6dee900d5d0f7591104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75cbfc8b00258116a99742e9505c67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92566a9038d3edfc3c6bd8e52096c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe074e170b0d277e94bd73f536244002107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25ae4edc3e2bf077688448ed902db0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d24f2c6f82ee3d87f58ba339544a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a383e0b43d67f86ad1d85601de2512110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f245e0931c60432811f2db0871b23ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019016104c519e2097318b31e842238112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da198dca9c2bd6a1450063ca18194a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea56a1723c40e6d4f017bc98947fa4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6b883a31f1eaa938f052bbe34034a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0467e7a238027a2dcca14007d19b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a590e7821f29f75e4c0b16d7e41385117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b8b6618510fee11efaa8b7511379e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee474a223413356f91acbc7e53a8162119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bab67b81c6199227fa76f9d0c18d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b603d51f0041f64853f4dd62052f3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570144ad3ce1c07da7ec97d18f72a070122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4e979d06bc680258decd091895a22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785f92034dd731eb3d9a5babb7cd7a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bf68d0cba4c62531c79e8e0661c7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9988879aa7f26d1a60229d431b3f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fbe456cebaf36761be3000b67c296127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da4fe1ab659972e334d0b2e3b68e4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc16643f310d16f35373b24aea26165129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb537762b09dc33aca2a3038c0e511130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c39ddcd46f7f1948a6ec9e0eb4d349131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058397eed6d4692082cd9f09abef93d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70376937343743008b2fbfad2a16e8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d2a27d2d4b0f671673f76e0a90e4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f883812375941455b33fd0eb67508135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5edbaaafc380c71caae1260e877b89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8d2e74684b852bff8ca323a947b07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08443349812e0ee92978a69337821cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0a32f576af540abf790692a541a1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259ee85e74757806a9d46e10ae6a576140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4700bbd7caa73c695e437d3fdaa6d8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d4fb770be60a0f7751e4feb37d11b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ebc3edad5849a4c6d82bf769b104e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c02d6cdee32728e30b9bb68bab2dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ce77ac73a3fa692702a1c7b77a21c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a444dc8bab64122829eae5d642cf7cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362487ee6435b2c8cc6afbdbe69cbc78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a9a67408ab74287013dbc976d7521148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd696147fa850fb6a906902aa57ba3cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7354fe25a48e0f3d0e03d0967d9eece150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0849b6bd3c6cba59508fde35d1684151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dfc9320b3ecfb14fc8fd4079f99fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdc0a3241a4986ab85d645b59649cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4ad583867a60bfbb782a44191c04f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c4991f41988bfbd91808aed4eb32d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3e04a40a8f99b90895dd9988f847e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d92b43e64d78fcad19efda202e583157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c0217408a0a7bb6a83140ae7ccd01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838838ede8a4847ff20c1ac4e00b7b8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8b9596fb068a5ce6ea743190e5faa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e19c24ae023953cb985cfa69e14124161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb863c805965f6eb20def842bef16b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d078a0cd8923a42e73501cc30f719e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba43dd74da1d0fb141101ca7c3780164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2450df655eb738387ed99bc398b27d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ea785c503601bc047bb607986ae19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd378c84875c8193ee4d3462d18bf84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704320d39b809e7a7520f4e1dfb356f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8cc5b08ef1abeabbb4cce8ad60de2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef226275d97761301c2ba1dc1eaf53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66797f9ef4e3a321dad55c89fb9ccf34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f71c7c0bdc78f68675ed0a6d27cce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ee6e183f9a1766a7636fe06311d62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c147fab90a9642d6233707f6ca483174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1c0e4bb666e25f6ad305826b83626175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353390598c5690c562b05317287f472176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147bbad2df7f9c9fab44585159d6c9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00335c3663540419dd3f896374837d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024235a4c202f30d9c24797f97b987e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c5506ae1cd6357967da95eb8f2f00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2739500d3ff137a999459748daffe1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5b6ad4db6a1bfb1675289eb719717182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2154e7ccd84da6c18dac24b7ed4392c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef04c435daa5f189de8153fbb2a64c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07a8ed18950abf64a169a6636aa859185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f4c3a84c7f2bdb3801d275cc7b778186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d988b35e81a25a43cfb3897260ed7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9441a281324ebe06ce44488b131541a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d701817a220665d262b24fea22c1d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0103dd55d0526497ea21671f6df38b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda0e8f37dd98d3ee96c4e6ad249987191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4bda2c9d1ec5904ae76a14bf10565192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dceb7778e648e87cd9ed240e535a70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67820a70a521ed468c688e1064c2b4e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d06af0933241dca6db093a343bb32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc2af87e656a71eeefd1405ad678a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e14a9c34bf0fd4dc9a89047d9399f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd470beea04319295150507a1dab0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373aef151a667ec8fa8aef92999fc71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac9398dd5e938148510de333619323200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16719666d4e24ccae4200cd5f24137201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953c6c6fbf00949591f8a3fc5f98ef2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560406aa4d3be5c83cedc75a19890398203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f75a2f70410d90c3ac7330a3846ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54e2b4bcbf38f0e308d843c7d5bf1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec728e7887b9a7b08c91b7c2efed09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433c6edc776add9e6048b5c9e56e74d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827b3a2436960da4b68032a8b7cbadd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d617ca3f275cdb71fccb9e9ec043c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93276856c9291e960bad24d4f46dff43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d8f334de560ee5bb419a8eff95567211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0229ece83d00e7e36f4c8d7034c70a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acb5a33714e12f403ba1bce14d2d63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723314b8dbdefe2fdf196ebb7ea04618214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44937063471e3a15ab3f1aa406011f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f1391547a1eaf0ee9356450cd3fec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb6adadb3291ab5205d5dcb71cf675217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be0de5ab9ef187f2bd65747c70aa1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a4d97daf71d3eaaa6f287f4d926df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09ccc0e96dd7ba1ef4e79f4bb5aaaa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679113c8fbce890e9592c9a98cf2cee6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de4505b836196ded7b96ba5300587c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178b1825ed0167a65c31ecba57cff35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92cb445213aca7dcf33e1c3e2ddd8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac089a38626a0b9d485c4331d2226a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd701fd81122dcefebe8558e31e822a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d45ea9d8b137b40b27d23bb5539c17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc374f6aa05b5d44404e964e06977d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367774ce51b974f16f1b39580055aff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdbd4d18d124fcc8dec1fa278f9799230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe191dc77db5a433bf781bdd9997d1be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e2d52d141f644598516618a19f8f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c109d262860ec4392fdd57bde96e62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2955b446374aceb07f6e5723282b1b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48287c527d1c921d3a6f03a1d6e519f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbaff431a507b1f3696bf2813e0171236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a9e8c580855afdd68ffff8b081c2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78666dadbb5c368b45f39df48b652c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc9cb01469a4161cc7e431fa258512239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fea84e254b9cff350abc0d623dd9d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7672e2be7869f8cfa065a6944e2a795241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa75a013fc44d82c6cda9d3d58a68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ece306817676b224c14a9e9b94e57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57fd0258bcbd46b91e98cb39b9b61d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d213144a253489633ee4f0abb5d05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fdbac968962b24a8bc98eb3427846246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda57660e1e38af0dc95ee48e4f3352247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ee24c2ba992437dd7794637167d2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f5f963ed3aa59289124bd45198ceb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd730b600b5b11e01b870bed438c08cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fd75a5e3b302bc91fe3c55a250a6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3cd8dfd3392433682bcb0e254649a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940bc3cac48b609a5695e94066805b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1fe5c1902054e3a9c772f72a51f35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac9938794c53758aa71a68f1da0c1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4eed945c962356f89a6aaaac09fc4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c342877a1567237fc616069c38d870257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65d28fbcf53c33ea9f33585e6eef39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316de580961b6d7b6e4c2d62823cefe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78541f130478cfdb5ea32e1ff1b8248260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970264a2473ec99cb981bcc81d6a735261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a330baf3f0cc599abe83d0736c97799262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98735f228bf784e905753506010b08a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7f6e6074a5f7f292f9e7ab2ab13c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06663dc51a70cf7f434ac1eb71729b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3d9b75b42be523893e295b2a9a28b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8453885102ec948754bc5e078ad23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17e85ebccc081ea455259c8090b284268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6059b9769de4a47b0bb3c885f91156269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ade1f6c02ddb08192b79ff7526e61a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fc135e03d5649a77b53d264f4c6a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d12909e326ec51ec280e2111f5f24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097f57fe125e5ca94cd541f15febc26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595a255309a05ea49f6705fede12575274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b64f14760247905b824c972dfce589275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdcbe1df32db5a72c00e837eaf0f13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3c18b5f4fd49beaf4b6c0e4a47561277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464f9dce2b4feb9a6fd401a21396918278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a21cb7c3d67e9449535181a9d45096279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d1ab95c0567a0b90a68c2727f166b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8dc571aa7742b35478b6151d43dc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc61b9c9c6e188261985376b0e5e30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6549c97e88a3c4e90a43dffdde4896283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b300ce5c186ea2a16a47ecc5877b6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3ef04aa484fc39c9d44be0f6c636e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a5f31af8754d5fae15d3cc69390f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581ed4296141737ffd85643d2d589a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2f658363de429e7b13c86cc2c5b6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ea908222e559f52fbbbbfb3410e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604f733697658b9e222a1d451b12e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30484884ce6b5c226d9ba46dfd000245291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f7fb0643103ff4df9f826f49a151e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195ab9c6f00589db2c3623c3ac765c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52417825582b27a35a50788db27efd72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b6132cc8cb26db4092386908870f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b45ff27cdd06c5b6025dff96ac491296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc8727e0b45a31eeca6fbf1ca096f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed004f1a854911e2737bc9a78a4241298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ca807ad9640e74be49aed726c373c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145ed850a1c37893d4fb0854bb971e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d713472fd2f997379d78f20610ef179301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdbc3ee5f736db49adc64066034a44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83392b1b729d2e784d3f0d894c0d04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719e81b75b604c0750a92cda3f0faaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06622e1f150fb8d3b7d227e39a44bde1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eca78bae07b7aa662311a0da1177e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80552b696e76f8360ad24ebae8e91e01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f96d2031b2f3dcd1716d1c27d4c8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195bf9156066ebba28a096e45d2e8fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfc6f14aebe9db66c181c0c2a4e297310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad076c7483f8596d6077f9c588ae1b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22141ba0ea181426f49a82a63b1b1bd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942de5dd77f32aa8f4caaf84c71575c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23044a4450a3289a4e86ac7751bcfe46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1cbfc29c0a1ea13f8ebe9906889ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6faa364a2ab7b1ea33b3ff4a5d5f01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f35813886570bae125d3e764f8050f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294cf10108997e3a585ff375192996e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a7799cbd117513ff3c25d441f956e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440ebb59011e48ae6964ad48263228e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190867b8e9b1428c39b0f4ffecff2d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0040290d9bd50e49e57331ef29bb1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b229c22983bdd5858bd2f1f4b3075323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb63232dba3ead6e1c8cbf53735743324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db252912b6e9a8d4b51f6f6c67565325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d97a64bcc8cdf5271f6bf0b7afca38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab13557deda256480f9c294c6d31bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90bbcfc355fecfeb31340f5a3e0aa1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c364cf36d3a94fde575947d915316329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5b202d9e800608eccac6dd11146fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770007aed0d21f462afc6dd996a0c58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103ec77074b42384103bf9bf0d0c94e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f17d3e379961bc25b0b7bca19a135333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594313bc0cc6aef07a5fa3b44305869334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2be1e0e63928b8e4198e19f50fc08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48480d4404fafbd93ed958826ccaf9ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fc80ce00a4e96419b828dea7d2b19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f0427edd79d8cb32d85e67d504d1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05982bc9a79789bee3e3942dda0ee671339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce811481896104697d1497a4d7fdb9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0805dfcc96f1500fc9117292e84a9e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0620a2db01129c0a7e0419b682bcf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ce2bfd8be493cba14c95f4ec7d977343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41146cdaa0bb4fbea0e19a49291e9061344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c14842b24d6f70bb6efa24614124f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7ea516515258572582ab3e0ab8c4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e2e6419759bef86777fc29080d11a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a20566fdbc7e073a2098024f89b44e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0d054d459dbabb9ff1675dffcfac8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d43ea16ef4864b85d59fcc44ad8df9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee31f2bc4d2bece5835323323ad7d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3259bb895c8f8bf1de3e9d219eaf654352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c995f04ec0e5bacc6336b4ec4806932353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9d0b75b230e25ca7e84cf9d0c0656354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ced813417d33190b4aa13a089eca4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010bf167aa0e6a7e0f4a8ebf0555ba1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cca4faeb0154cb1376f0a9191bde3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05385a7f98ee0782d240b69ff05566ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204388fafebc7ac42ebaa8cf8be0dc5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448e0d85f91f4df18272e76f20632db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08507277bc2e6f1a2541ef615dec68be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91b3bf5b25a22a6199c1703ea2d96f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141a16e34433cebdaade6be203f51a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95924b07f3dddcd2e3ade2b145167950364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a33b985425b5991e51fb2aadf10ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee175ffe1965fe87a9453cae0ef652366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f68ec336bce76add0b0b89d810e920367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209dbca803217e564bef864ac1ac8a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bb189bca5978cf8107ae74b2d42f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fbd31a50cf4ac9234e9792131fcfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299e491cbf5b5edb6e7f6b0a41c3c2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810af4037cb1f0a8fdee8d377329c3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bbda567486ff9fd759129a1d630c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcdab23bce29a9353e4cf4c538a07a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c458b30a6224f44b25a096c1dccd177375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1f710bce146168bd59d247514c516376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d58f813c0e76fd046cc70a5785e4fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b210673041517cb59a33c2f6b7c58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd8244cf831c2c2ec50a46598954f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb60eab6d16fdb620c7d856027668e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca808a1604d10b1260c4c1854cd3095381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94589baa5d7016670da33d84ee47c8d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ec047e38f977b7c4b8ff36c3a496e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3926a1fa37caf896d4e766f4c72d45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d7a4fd106d0d49addca4b89f032a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396fb0df3ddfa1c602914f0bf0e2c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a87c135c547b0d9f38318007b7edde387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b68452d15daadddee0c03a19d9bdce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870569ee3abc116e892fc00cca231e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54679168c099b75f52855b3905bf0c8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee53db9da6648ad4c1b71958d4da3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2a53a2a3fc591f7cc551e026290f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c64a46e1f7548eca4e73bffeb53cbd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e0273fd2c2db23e499d797464f481394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55725f9ae34058b917ebf234ef14e08f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d9bbde978d6cb4ffde165c98aa9a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd792bb55a0384ef110f4e1764231c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671374676e999ae45e2d7d312a6bba5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff92daeb071af720bd9aa69a81572a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b86caa1d855162fd2a662e2372face400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec935c0c4a1002aa275e2fd103659d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6e7006069a0230862e49bff056d49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228040c7483036c16b3a73db8693c55f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4705553889dec53ae7bd0ff8b7e9cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd7c257d9e241e638ed226ea25938d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65981608b724c497acd751acc8a7ea77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628010843404af4b7d333bf679d9ffc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d20cdd630bb3d29d0c831ede99628408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0532d96a518b5eaead7bbc0aa0146409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985209493293c711e9b97de64f18cba1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b5835b0a7bdd64ad8ad41d279f273411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3775c0a141e3be47944e57f4b5674412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0700be48ef2d44f23a7f6f777b5a15d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d32e102d7b6b33e0dc14e6448fc22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554933a64103a60ba0558a96c80b4c9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84420759de43c1f5e7b79170828f192e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136faa0030d941b9b4a33ac343b5daf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b299954116a73d1d4799280334f8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32d7365a1d6f22f75c329ba205f1f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2453d9424bd3857e6e0d7b5fa17c33e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e316434d706a826f9975d2dd4432c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5faf7358bfdcbdd0fb16f72333525422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953617f0d7422cdbddd0560c23069e91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98495dcf9a1a1ae757169821aa96b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b66837350689d969b71fed55fa8cc0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6465dd53d6b4c72cb83444215429c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88c5ee9eafd4553607f1f39c8f36ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c97501b972a92e535be8bb76b2c100428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdaffde928f32b21e257388149842b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fea14fac05b5a93be3f36ac132e6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92992f9a3ee82de6bb336e18da0cf5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3eb14a35eb26640bc72fcf29292a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db4b951b39ed2d0ab289ee2599ce46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4ce202d5f70fe0e16220758cfba80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dbcacc4ad3f33ec63070e3bce5eb2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0045ed2b37cfdc0d5746558305eff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9f01f65eee0a63c0984cd23529b93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bf60c824cd7c270f666dd38565602438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4dd0b19805382a8e905332269cbca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf7d41f656c3a2da5f649f71c1a869440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939af70747c1872de77559d1e09e210441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdba94d046f7888a99f9a0a6065f27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14145a01e0e77e639d932e0cdc906ea0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47659915d759b85d3066ffdc05622e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297c7770c5703b999238ae9e9c408f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733000a59e3098a6d361a7bb925ab39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6593a82becc7d33222e0c85684ba5c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbbb4300ad4d97ac92a895ec338bb6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb76288a127a9706c7a00c088fc2c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eff9181a53e670141e6fe60931620c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613db6b8d642a9c09c163d48ed5be88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954aef3306b5cbd8736bc62baa2e0db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed52169bd72fdcce80c390c1ae77d11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bad753ea34a57567c46584f2a98bdd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0e16e1bfe38b0d2ab4903f507b0fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86b91e58528175765c142f770084df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c4f0582f48733f80fb530d76155ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54829929a54d41070fe78c6dd2e4b90f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31e04a92d1b4b04650c1fa74683a89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07802573bdfcdf1b66c720fb3ea750e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03401fe7fa2a4cf8185a4acd505a26a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc96337e69686a62800e0460b1eaf43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc848216666528022511ca30a057bcc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9f5cdf3cca7ca5a7d88f75f92a7a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282ef4cbf92cce184b57a4ba9590221465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82640d3f3da6c9a0f20ec50f5a9430a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed77fc6fd91c96c97bf79a99dce403467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724ff1f9294f7ddd20f101e41907a80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fe85c3037afd58c3ee5070e2f17b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9a7ca0339af4474f1d5b185f8eaa5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93358542c1e0c08e107c8fea7e067d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee14aec39c381877cb9efebc5bac3f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965303ab61e4437991859583961c01fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840abe160667adaad7ff981f355bab3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19063c27279f86f2df06ef4ac6a0b33a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c287e3a2d16bb7a3d3a2777ca60d4b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89cb242c4381667a88855faae46a0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b66eda33fd944d1345aafb042c89c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0746e89728a97665c344d79440d8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd012f12dcb39239357a981945b066480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0862237c8d0e44c63bba6f4bb8ea79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bffb0fc479d2b4217503cdc8228f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24410c837f14e4879e23c035bdfda8d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e30e9f876282ba692e5205e564675e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb56f16b5629f23526e829b04fe666485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ffc2bf33b0fb03ce6bec54065a207486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b91671ddefaa29e9edcef6d2934b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48b51f4e030225d57fba890677b38b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26d584e46656dc39bf294454d8eb83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf74f9d3d20dc011efd289c3cdaee30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcee2ee0636f70e3bf117c7892d1ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1875d892caeda56b2399542eb3a060f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182835e0c667afb440a52f9fd1bb587b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81c47c851ed833af4993b81623ada2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577342f4ef854e7c81dce4f74caf173495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fa39af816e4a85162d7ac3fcc09d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73366493907e7a777f6005d4690605cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319d916513c8337c5556ac172e13d3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d06a3f45d4d7bcca77eb2df8d1ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1af0dd5453d073b22f4b2550abd89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578afb92ee361624bcd20ffff6a75c80501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c6b9dcd2d7a72866c3cf2ea71707b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a29cac3a227ab95ce2fa4f3cbddaf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293ee94fbbf23771e7647fd4ab1a1b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c66d88ed7250d5e3b83b9a55b997c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a31cc32d7432de48703c95cb56f5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3536aaa479a8eaeee4a73dd04992a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d087d45e91cf2f638a6c57c93b232508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a87fba693f3d954403724d87998dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8f497e36c8fdd13b99ae3476fde99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0c7cc2cf50f6b164cd957208820f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1c05373716ae9a5bd4dbaf4bcf2ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f009bb4899ae393bd17d695d5c4ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165286d2475b5f14c9f1cf07b1afb1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5851d65d0c8aa8e02d7579fc19deb0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d318b9a5f887d75452768beb9e6b952516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f7ba58ba49e95387d040bccb26f33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f30c8c9422111a19c753c41afd7e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9874be1880a2901a304515ccb6250519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b371e6989b32589fa16511e2dafc1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f60106c688e3e9d368642d763741521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03c82a16741be4763166b0ac8dc216522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c733b78a740513a797b198dbaf4b89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9df62633212b2be64c5369908b5c14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf26649e0125395cb0c0dafd8586839525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0bd4c81a2c71de33a0f882c798d47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d533111a102874f311bf229acfc5404527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdb953244eec7449a19efb5b26d0e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1cb0ea28de679b7543fba4024dab0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d508b2d798a4f805f68fcf9423025cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d6d19cc1b9289b56345de9fcff1fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099397b4751c3814c2162e4016cc73ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bfbb9c8c86a96e038aa47c34fe148533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1258cd1ea8e2acb04b3433e35a5b03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9806a9cc8f9e128452b13c12db387535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1c785ea9e51c194c81ae0f327da24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3341f04674f9bbbe98325906c63232537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66133e7c9acfd98874441d5e992cc4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60979ecdc6022969c5049446a2761c05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6625b2bb63c9b7315b2c046e4b632540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbeebd645776ace7c5527f23c0cc78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353174096b95e59c8f91757db068d48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbff0bcb0110b3ef5f44a71d4bd549543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7ba40fd1c768f18fa26ca4052eacf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264952e4da3e9f42dc6af306788e2c09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6caa6b717449db752490ae90e7f44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d75ed90eb37a5992cd3d5d30855c79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3d4fac577a5e1732657ca28e4a942548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0ede12e6e42400ba6d8b69821297d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97e49329fcb2ae10fbc419b508aa77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb5e64088ae76a3b27afe695519e74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36d2fce280f8deaf79955a331fdeee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaaa7369031ec70795ee5cf2eabc67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb9be0965aa5c7dbeebef39425f8c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea767fe85197d2586f412e074c868f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f113ff8ead557c249a0d76f0beab97a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb77bff1d9bcaead8ba47b9b69aa6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac463544cc35f458f4cf888e973017558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d51ea84ef323625f00691c3d98c91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b043bcf11a1fd5a5aa818d341a87901560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8e2a49e7496767ff97e5e527efbcc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799c29f13de4608d15b7e377972205e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029368839e337cd5242db0a44db1d90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca772dac9f3d785b95978eda6b43137564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158dc392f24876c181f30bc944c49f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cad75d394d2cc4d92a7e25b7ac5e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909f77b9441ebc9863442baa7242401567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad0e400a253a01037b0d8e28c7cf8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece77072a6a0dd58978916474e4a6fbb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416404ebd6920687a4158c2ee22efde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45c98ef6a8d8bd73cfde626cce29a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f156dc5d2953bb538be2862b0b0d63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15753eaf2247fd59d37081e46e2512db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac456754469b4289b83ca5a7013900c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfa8011d4472fe735aea347377f846575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3ab22a4c70d76350e5a140936f9bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdd34386ebc70485cc0c5bbcea15a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d16dec3b9aa09d31fff487c2e42a9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d47e534afcd2b168c0fa4fbf6eeae9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d670277a5c46b2434e0450b42d50cb5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bdd5d5f42a90c73f01d929ce737d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c57a583f2875afc65eb034e2cda85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc4389654cf8218e3ac7b8f13c3d7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bd61467d0ae5ce6f63079e43e243e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df959c54d0a5ece4ef8ddd09aed727585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1df91df729911022e4c4c369e85bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe6da2fc83104e7d0f59420d25a350587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd00f9c4b6b7e1d50fb488351a5c41c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23ef63b296ee86ea3b7d8f26699b8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624541b0c25adbe412467b44c3c524ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e96e391e8e430b9e1b87ceb03e9bae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcfe831557625c1a5bd5603f23d109592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaec75cb4a8d44d690275148e94cae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31587ce56c3af910e865ad9ca6f8e73594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70978912692187f704fc9e16fd3891595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b70d6ab168486ccc516d288ec1f81f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d5188af93fa11a11b09dfef59a7a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ca0fbfc08a77a11622a8540037c93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59bc5f4eac07a86f2569b5bddfe6d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a07eb5fd22ef1e03e8bdd7820eca0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f709c7fe76a30ba5b4ee63c3633986601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090da95bd0ed301d02cafa84e41d9107602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4500192846e2d9843c5d3be4948f52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb35c7006440bd226e24f64e6a78c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cc3b7b4d261d9044eb044d81cf669605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa5c896986c96fd80ae1e6af8013f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a8bc56552d41eaf183ccd3437868e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d169990003883bcb0ce57ab46f8ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d71c840f34106a253fcdea0b748966609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069303bef2c8d9b3336c03596b92c63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b19af15f235e756fb710968d0293dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322e77de278c22b29eff3da5019c7b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6472409ade66d2cc4ecdd6e085ebcb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a8e2ae8accd3ddfb94ce9e0c1af3b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0717ab2589edfd4e5ad06431e510f3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99890568631ffb08c342e767be20f0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c382e758fd945698a095a011694816617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b42951f9814778807db1786d9ffdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685581aeba3b00c7dd2615a96adf86bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ea28519ba8d34bed61160e41fb48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f88c6ca8ab8750b9fe8a227529e13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f529f409171041dd02ec2d277c7d591622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e698bfae866351586f7a4b8c637d97623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1b2d3a1c2f38f6f6f04b18e2be6c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb36d9686ae201a0382bbd869508beb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294d7560b1a69a1dc32795442d9bc93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de1b5fca6a24e2b89056f5f90640c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4079defb2d80fd037d9f40eed28f2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50ca0a1204ca2a54854f7b277b7ec7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52351164be38f39f7c7a190bb4b2d59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee431d2adf867a923e62c09ea585084631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4c8379542857d7027e552511e1b01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25716327e785f8d905702ca9aac7306633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b6f4518ea69094856a4c0ecd3b55a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078033ef189dc50af8126a7d0f0feba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6da8fa311872f14bf6b3a73c7d283636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428864f060dc67ea69125a76828c4b93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbead057d427f3dd76e5593f71e8cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847432da965ccdeb34e1231a1c8ffd0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365ac382385d7e6880ff96d261aa632640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6932e211f8649c0cdc36eebac7b9f46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270722c936257ffdba22a95826fc504642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab8a5e4cb389b21d3402fe68e1d335643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c996d715e8b7a71c8b1f974036324644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e26a3deb20ed8bfcda2e2b4a27f66f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031706f6f593ec6b20affdf42a845aa1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c1d0792c79fe770bd208046704c2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d76112a6a62b826847d76adceaa943648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfc518c28bb3c8c368c220ebf4d8d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce9e56a525ed0ba206e0e353c145e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66253b016458952af8333c0fa5254f47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935b4d22735e69a4f49bb62f4cf4dc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8057ccc48444b8907bc7ea61099bc7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a592d0b0191539df8279a271eeb7797654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21f4ec7591b20d255e056a187ddfd3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9782967b52c6532b26877ccdf819fa4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b0017d982a92eb43229542487afc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0367927fa4e684daa7a05c35d7386db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177df7a3b190954ec7385b72f58a87a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8c296f4e8e423b4d172b167374aff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4edb9bf0894ed405bd5455130b6786661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fe474043fb46c0ac86a8089412a25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c35b501a6d4a905931e7a4e779020f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff3859c4b4addfbbcc071aeb760faf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f1b5c879f17ad31c3e671f57acbf3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd869bac557f1fb9c7f02d6bb00d332e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74b3dcba6bd7b4ba2731ea957b7f1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e0a6cc20709c8f3393c6a4ee3ae69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b6b764058e68c918cbb277ebc28a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fdd1f9850e8915f26b493240f82ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4320f386d39e74d8bad901f5e79bc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afaab41d41a13b49bcea7202db0d19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847226455df8feeebff72ec8744c035c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c7416f89030324579c404b0a10927674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232929d1d74f029a22fa2bb6cfa7b706675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b1d957fa8498d8f10472190909843676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4365b49ad21c15091e859f3ae8ecf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31fcd4b508c921bdf5df6815e4a8e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3055920a10bd9d96ddec08711cdec1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd71e1d22d7dc18e4e290732e0ab14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b43c0a1036e7ec8b7455fb027ff56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad1150e3cc62df790b12365c7fa3bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e0f0b722af1eff4ab0fdbe6ccaa30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3b5e73d8482e9541b29299ad3624b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d9e953029aece365d41b96697476685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51d039f798a0b4cf5d0d37dd75ab02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37223aa780d60ea375cca6e1fa0668687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a3204db45d598526e7f59d0eea450688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24c95bba8cf4b0f597e245c587132e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5e34e2f0ab9a1d256b12533e70974690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e25049d192addeb4b15566b2879b38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026946ed973b35bcffba39e71a1dad1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85c1ba049343282abfcb5364e9f859693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332715f205b8099e3f8e479a3206a2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9851586c5ebb233b9447846907fd505695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e1d9827b4836a7320ce0379bf76f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88450809e092fd81f361d84a7526e67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbf68c37e488871bdc41a4755bbfb4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05758705d96050c22db8a00c61252d4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af384724144c79c0b33f15a8bc7584700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bffe5364cefc7eecd6b42ff7d4968701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12112dcad2183ae2875d6a31168336f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273f504aaccbd56f5cfb888edadcd97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251b665c00d4dac6ea02c3c85a977b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f59c0d5d4cec37ca0e4ddc361bae9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac83c437e7716c73b4ea8adf26a1891706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc496e6cd1abfabea8734fe03ec696707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624faf28302f68d0a721f33852bcec5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7aef239ac2bae25c1cb11174068f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69387943e64dee664259351084695f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1766f38cf880441eb175666afb383b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad969561b87e61cfba3e0eb8e16182d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b32bf72d5fd92df009e9584685317713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462a08ac160419bda2ce86b489cefcd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eabd288af812707967eb48107c0ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23f6ac35fa3e407772f7c17f552298716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee669ea5111a19305f52d178c9dc406717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2893fa8b4dd69b44fdced0f3157d9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5783ebd7b6f3033fa73fd973b95ffc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620e74c2044f6352659bb785d44ea6b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84823029cbd5a6134b888bdead752d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb8af178ebc2580ad9e9f33f2c6109722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79b612ce6fa4428c95939e2c4ffeef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a10a28cb22b8f6f3d86925fdbcc031724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdc047fc0833ef855d005b599e9e93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0b00a992f3ed3ae8f33b6c7ab24c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad68e61ce404b46e700bbebe3c7cfd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aad77f4e581a2e57e9a8edf10d0c9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a005084e54ef6f2485150dcc0e5956729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febec6b93189945e0f1e618836f0789730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8735932818bd0fe126322f6390092731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f8153b66a916e3c6dc7a6ae03f5b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868121257bd061f6d3f4c9b39976359733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0881680878c6149e0896368089fa89b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b1c0d75c6f5abdeab93e244453007735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d1d2b242c986ed372db37b28fe9a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d11516372bdca4afc4220a7a934402737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a135b202eab668cbc61f39d33ece2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4105c83a7e1626867e248668e792ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1418099a83f51d3fd1d240279a137f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783732b5830f7f379f1744f45ea668af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e6cf60561f478543122e79a980493742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885db01039e4055de5aa0d9344e1a9e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6041b3aac5397c9da7c5060601d14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d7ef3de3e99f5bdb388738744d3a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c34cd515cb820b7dbab302b01efdb2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a8757fe59f4fa5278ce4c6a3d022e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cb76f8767fdff0a3c0db318286288748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361648b8df001370662ddb5b81ead7d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f76a83cd4de2d185de96b1d4734eac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366889d6fc8e87e952ad446db8aec6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc0f58f344adbca2fb1a210459db0d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1684f3c14270259ea873630d228d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae376b8fc7295b7a652bcfe82c073d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81356486559457f779cb576539772418755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97a0a41442841a243f52f74d5773a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568427192804f0b6b426fa1c645ef8ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec9f6223a6490c514a1b588745106b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca9504ceee618f6954625102e1eaf8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>