--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496502575ca540619b9f4a985b2f34d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2d66e43d1122fb3a8fa02261c008d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71aef28977a6d7d6ed96cd6d22a8313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d5e446619a02144702cac72c446724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1cc378ff548bedda8b79e881fda6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a0fcfbc2bf2f0f047953ef756f1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d3c73a825d9938a86397610b888577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370af68d393540f586ddc38887876fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67180d1c51ed99862f34f878ddd17bb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5b7908882a871f75b0499da7ab73e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ef304f2aaaffef9a95f36b4fb2e3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb563f1debdd9c1a1733e0d2ea4c4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a9dd22537c0439b5184a10ae0478713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687916f5beeabaed8275de36b33a10c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2056ae6c1b68ff22c031616e2c8756c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30ac6bb098a449956b2eaa75fe775816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841330875aafba681ee119658a9acf3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596638b9087c5bc788b13756adbd95a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b18aeafc87cccadec4897d046322819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea14995258f879f66234f77f2ab2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea347038a712291369b53b05e06cc15b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262e5d2710a918a685a7d4842dae2b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a54ff310d44ba7aa882b0a26bab4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e321ca71172986e1bb8d828ab6284f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc13af65eb7c805c5a6685b65709f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56ffe3a88bf4dec0db83f97dfe17dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b59eb6752362a926ee584cb7e80be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ea59464fb8d84741852567531cc6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97e3406e8acc67d0951746b460083e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeef9ef1d5ed9ac905af3e9c4fb09330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff57d9da0ff6c2bbc13683dd26c6f5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9695bd3e5fb178821561ebf5587ace332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1d5471ab085cb1ee6e45c7e6c119d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540312549177f73bee8ed324f2c82cc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe226ff9d7d417a887f323af787520035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c8b364ce6dbd79a2140b70d70d6e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcdc263fa41e946ef7df2b85ccaf4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7e459b7b42758784464e6f5722e3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac632e2fd2d5f981c265fe6686ed15be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f64a27015e0aa70ded0ee62403c33140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00d2011142c70c2f2457e4beb337a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a3d2be4178f8457f5fb551a5cf9dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cc20a9ddf4b8f54279880881f233c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04649edc33b8a568dc3e9d6b6905065f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d77b1eea13dca8e21c41e826b5072a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d005a0cbfca4b85a30dbfffd454421c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d7487b8e514c91e8f024bf56170cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a50e57a2657e8ee3cb8947ef516ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4774a09d9181a5e079b1b1735ecc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1536a13a7b71a645e81ffd540b04f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535268e9825f696aab0d452175b51e1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376359f62497b21418c6e982fa63bfbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d4d6676620c40e527cd740d24538253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bb40c27bcb7c37a20e7a737ab844154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7c2ca35a868ae498ff411d2a461d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53019070e1f7786127b1fd76b98cb60256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485033e0d012a0cc434387f88c40cd1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa3ed87714727cc1b86e1a100819ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1e11a578947e9911051895d6f0c5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8acb02a94b35496c179afe1c1f382c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef78902f5777462ac55597bf83455ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55be8433a653d271350a20bdd770a9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc9d37fb40dd428cd618526d47ad3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8f0587708279e255157678415ba4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f115ae209b1b8e1785934f0aac55265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20104e1b3f132c92111ffa59f5bd276466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162a1523ff4b8c7003d415adea3eeea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516eea80787e86deb55904f4cba631968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320a5e76653f098ae92f285985261f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59b62b246da2df6cd78d843b3c014370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3b7ec77cda66cb479d66fc958a4d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881efa4eb813a283a42a1e09b045a2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cc6ccd994730ddd9c4aab5b79e16b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834607513b8bede2a72a77578c071c9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38362eef40c44b06b1a4e8d984a3504675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c34307283c624bd2f48794f96eb83376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fb123f1b72a60d2001a491b5b486477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d4f1d62352b17f3e98bb32d2ba0c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a9be1b32b6b2893ab6fdaec0bcf7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67dc2e48f8f28e53814ef1f7b9b65280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebacf1a0b3bb2673df060c3024cf9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f16d45279a54f06a302d22c33541182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08123076701e08df01244d0dc41132d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf98f5ab8e82e2dc8b3f9dba6b500a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f43bf2becc219f792e83d050fabef785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d967357ac13723f747c0e6f87121fb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aee82fa93ad3d82b7224fffe3e79b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28111c54a2e2c513a67c38aac15828e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d63945662adce6815a27ca5ec715a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ce378ec0cfe6c427c20854510090c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b34d24a8b344a574e2284126fb0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3242bf26e20abca140a983dc6ffed1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76e27dda68200a931d464ac1192b9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3038df9fff119a917fc6d5fb0c1fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6189632e4bf23464bed7215c2ad95b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0051dbb6540246b830c9e2ebe72300896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8a53e6e72d288753a6a4acdcfebde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023967dbfc52ad50974aa5f4c0c7270698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f96a8162338de7359853c899eb7b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7f8c0e7ca84db3d5a7c405e5d3b0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c5b567ef29e97df15f2bea86d83fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0200a27661588f7d66c62ace05f86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8bdbe0f4dbfe6c1190f57350b42c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b2fe1aa05c5dd17f0f027e95db0ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49511d029d76278b619f374e838f89b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e5546280ecdd88d06643c59fb0246106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dff7d5ec47038a428bf0b1018d3e5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3aac3a3d3b07a1c7886ced545ac04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638d0158cf7e74155f3e7b66ab780c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a262a9993f97a2a027b3073a50ed95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82fe134cc2f2cf25ebad0e2e3c362d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac9e9b58c0e5637c83811a91d49f32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99545744fc50e32e8b451fbffa679a30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef434bc7926a1542e1cd33236bef9486114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fec67ad640a234c9fbef14546c591c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d16873a1102b918df5b98d0c7491d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dc2a507f5938b9bce65c6f4f49dc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e5e2945c737171414461ba284f800118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359a4ef9134b11a89be8d75ada5a59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c67daf33a76dff0ff31365171427b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11860188054e36a28cb4d7eb3a156bde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca116fc6a204a68dd26575ad8794696122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595dba21dbea5f3a701200de5d4e143123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3246fb61a0b68d8b3131bc7599e46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d89e938f44b665bab3b7498f3e460125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b23cd1c27b682772132837ccfdb64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ea651001a9d16473dbd236e7ed8fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5a36777c2c9ff70bcb483a30d81cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd79b2c2d483e145bfa1234c7af281129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c87e5bd771f98bbdcfa63efd3b4137130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a803b9bea565a10028068313d5ab7ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c418f5a39bbc6f0e1ad9aac068c60f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8d27dd28fd4d4a04840289751b46e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3862b675113b13cac7eb145a13fb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325f5bfb523b4db3647e64bb4ce5e9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09934f0cce5f6278b6bb8e9309976faa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b59f8c399322e62a4769254ba344d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b234d6fee8e0bd229a3b85101fab4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3094f4912562fc42ddbda3ec2813b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134af6a56be49da3fe8d37ce9e3c8e23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618e3181e9687d8bafd1ccdc2190b87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f81b66575930cf6484ac46e7868be2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a639fb23bcd4e178a08832dee3bbcb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83488faf2f1fd20a736c4ddf703ff5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ba43c8305b173fa6d58ee70cdc8f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42857dad23f599d2020a2c8c00659d6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a62ffd5b7c859a9384be9fe59e27f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb15e76fdd9c5244595262c994839a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6df89a37a90d356a7d5a746db697ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764a5847c608f178562f6e0b49c549d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070330b6d6504dc7b4b6c20285c0003a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5549610417d2b3bfda2d609b376213e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1bad6bff4c6afde8fd186576b978f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2b3d974e04ec23a88663db878a549154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17f48b0328cb8fef39274290622330155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b743e86c6d196ce76f63f01d2b5bf8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b76f8ddd29bf3f78a3f6ddc8b2bf14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3ffb1472b2ab2af8f8760fd413977158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516424107948fc34606b56abc393e528159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f3c0fd78e27f6fa1744353a35eda2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b2be22964c3fe47efc15c5b849125161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832ab0b885cb550c456c830734d709d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c4f3a539198afa0d79980d8bc942d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade7b38c9d780e67ae94f9b7f5004d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee307a8a3747cab6bb7c809a7279a3a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a77732706546ff75c4d4dc043dbf47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eb3f53e1091571935b098d8fa3386167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712def0957077b54d08f4af67eae83d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417092e9c64daf8f5222848cef2da166169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9afcd10ed97f74c9d312ada69f5a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8af2c2063e3f4b7f3456f4e9467d24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aa6127fac044bb1f8c130abcc7d97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a37b23cd4884465437f04fb9b1359173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48887d41716235f77963090a996933174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e28b27bbb5c3ca9f5680afb044aa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42147f125fda40865edcf3a9ec46adf2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dd4b3b23be9620cf1667227877f87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e033ea1b629eb7659a09ace463e3c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7731a42f241d14cc9a5a6bafdfec519179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee9b31f413f47ed0907e3245ee7918180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce928183db155a12898e46b4bd385b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeae8281bcf87a4d34b9f8d3006a8c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fd1df6ba04798a749e01e2e742ced183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e5d02053e47d7df358bc12e174b01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07fa23493e2050cd3ccb12d555e238185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17135525cbd732204f7f85b7027ecb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964ec69414fc3a631b3c5d3113b642c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f4aeec2a88d925d984ab9dfcc34d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c18a2478c96a2b3adab92115176858189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddf506a829911f541b821d1e72e08d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f039109aeb2f1237a6230f27022cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c44a1d46d2ff8293406f080c8b8319192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2d72b8171f274cebd4740923d93e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431369cb265e2b287e65e0570b8d7f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76bff6adfd29030c64e8db53f431a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adab90af197ebfd965c0f1c3c16bc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca7bb7c89670692e684f2311ce8e34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1273280801211e537c7b165eb6fd9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49bc0281d46573c2ad97a681a85cdb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0839e52e8b930a7f93976481b439f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1951b2a2ab36fde4832495c38811904201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028048282510f6e9d93ccb08ecab27b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05cb59072b2c18c57c632df61baa3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdc40e3b0784dca6527a7edfb0ce63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9d8a117615d407cfa73a96cf6881d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a4ef12e8ee41b6696d4d32655653d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ccef1194c134e1b00917584bd4c8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e724f7d7da8a4fb37cb85da21b02592208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d963064ce4b524232184e8b7343119e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a49859b0e1cec3bc97c8e0419422e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6204089669f4d5288c87d41dbfc111211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa083a7c6dad0b89e7d7d022162f329212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770faf3c6b09b07a67335dc0621f235213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d973bf7b626f23283fb3e1ee25256ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e37b0934e2702d414d72a241c40ff9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586712b2578fc230761fd3266526625f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf917430eb2084659b15bf3d62dd34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd486b083791fc50fa3c674f29c0d106218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6500499c60310a1247a93dda206dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291774a8e627c08cf7d0426356306f13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d011acec9b8763532f46d600ee51b28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f02ad9e31f38ecc6bb4f7caad3b7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560a3b2cf0179367b0907b9b839d88f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182bc8110b713519e13c380b469a4c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871d601a98b87179c622bac2fa2b357225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9cbdec1232044a96a1fa9049c691c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31018e5964384632b3fe32a277347d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fcef63b9f10518808cfa2d01c84be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf376bc996da9c934cc58aad2d5e8ad2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847a6b90da46f6bdf1716d0ad888e60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db05f82ee6484d99bde1af27d4c05c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432885e0e5107e459f5c01be9d8eda7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecc73bdb907175e5ae1b78a9cb8270233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cf4ed43256ef69ed83c55302c1d97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98019a95dfe0a9d9674c1bf3ea99e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c4c3ebd1517ff86ea300418d1b836236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d56c44cacc2bed137245dc6ab15088237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e561be4e1e8be7df0c5edb46723b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a3131b14b755a6108eb634d663577239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424685cf6687a7a6cea4720694bfd3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef3458a30d14410fc1bdde83a15adf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db28ef282879db38d88564bebe3a6ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01961a80302be75bf094f1709c517f8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327e6620e5761d1f556c55e05b6dd5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507a945e63c578c9c5259dd198febeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98178d9e14af1dddf7fc34368e0fd8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f960028864d6dcca73d0d528a8b55e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3a79cd90db9a195d51bcd9b0225fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed64ea0a855d76d0b66a13ac857942249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623108b410429cf83940bd5824be4afb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d5c766eb48094e949a6d2ef0af371251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfaaf041b3b084926f59432e102a46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181f7552bc93affcaeb3e1e10f08bc4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df674538fbaac79932db1ab3526636254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3a9332a2086523487845ace763437255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f011899e6db3e746c59bfd1a4ac557256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf68d68cc1a4a4ae8a1505bc4071bf7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7abfed5173364d0bca7b4b1a8c9ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf16ba54115f7a823f49e88eada6dda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e11c6cf9154d9ccef9b9a7089e5da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fffe139c57243cdfcd619dcb0c2de7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b7620bbea74731172e1444276611a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb774a1b483c7f6ff4589cabbc22fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060fe723b1e78c9fef4fd5f70fea62e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02155245ed5c547067004fa482d5d200265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69980001be899ecb111f2d62cc5cb18f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056970bd158a5ef0bfe9bde116e999f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f7dba254bc6fb52becea53a293a26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc080fb06d3e979280ab238aa3ee135269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b3c371295cebeb2ebf291d7a982e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb7bc23ef57bf379e3d63df87a4706271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa53755f60f9a2daed00ab1a6897b86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a83b02012a871c904d7576e1a9b34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e2228e6c7740c8dec51fe601f1ba0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaf3d8e7b88e596ec2e4a03edb515d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5895d935ce140c07f878c58e9dca9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21300d1a57dfbc10cde762656af5f260277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd027b2c12a097a58636b0e239debd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b14ea03af39be94f4506bede65a9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b07a1663e170135e25a39cd950137280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a08cf2cca7e0e893df30631b585cbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0a07c4827d80e64ee3043f5eefb5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c08fa4f5e5935ac7058724632d9181283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ef014d1064f32467e6ab71c6d890e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6553e0539cb17cd0a69b3ec22dbfc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc04ea77e66bdbe5473346139e8d9cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044afba1383164efae7d52476309fd9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e0a8ca2acb6dbd4bb8f5b4b8aeaae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6daf42e364269c1a8704a8bbfe6ce3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7db5c9696f82a641d2e320af220ff9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101ce5b64e209c329e3120b2f5a75cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9e554df306575fbfb0d330dc6d7b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f86713a59c1e7369be5d96acd4cff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b21b90db34b6c581c6d13fd8250a67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fa783dd4daf5e15bc9d36851ea3a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a143943de96304db03916843ed7a32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38afcdc56b2c2170e1503bd24a7740297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3abba728bd7f9bef03a8acb31d5f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d459775f14b953a09107853997e4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e614d6414d118cd982736daf82dfa6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e18f348604808ba4993f53fdb4298301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2871b30cff21301ae752fe86b4687ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328dcea91d64948802c42abfa5c4264303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6386d2ca3a7d844f90efab266ccc07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755c93f3951da9f828548bbda961a98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c581369c34f3f07a4f44edfbed211306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78468f418287eeade1238ecf264fdaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4054539a25b7d984e8a9a0f151165308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38beca6ae3ea3775707d38c60d6fa3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7643933159b93a3c30c970a993c52a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2da98abc532837c1624b3e33a011df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834d4aec89350dfa7af05a4df50d601312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5fbf8d1b0bc15ef3342726e112656313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95956e63b7cc1b8c06d81366239c6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cce2fab4f13f40210a54277764970315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b2a038224bcbe1ff4ada402ce06e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f348e753e27677db20f28232c6e1c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7abff6e33c5731882bbf9efd6cd1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54c09cea3050e43fe7c108119d31b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eeee74bd15cfc841d6c8ac2d120b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedf0cc2538d7deb89d25b931a040a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf3c780e23d47c39804ba088f4c234322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2caaee2c3000e3cf10ac76cb4b7c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0168901d3b457eb0c3e7f93aa788cfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0c3e74ae8f19fb3f2190eea0180ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200941a885b7aa586972b2932086ca21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cea0073fb9a5b5db7c85b5a426cd2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21babec32cc10fe2aaec60ca90b1f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a544a7dae6b3eedd188a98ac6516b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c147ee4b7c3e2f063db069e92155bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4923d3161a159237a96b567cb9b8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa03532140d163f92ff7ce86dedbb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53eada300d311820ec0fd860b26a95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805ba0c2067571897d8f02057dd870c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5335e1eb1b16ab5bd6f653c28def378335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46d77fa34d8d12341e995ee6405456336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512485d7e6a535f58c8c9aac0cdd65f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679e27e5e61518c2e84eb9f108a47a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b44fd8e7484800da0653ba8978d6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c80406a7f9af14b8038f9062d885bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5aaca7c1c147bd05d644beba9a317341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213026b7705d311414f4d5c6b9c353e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39b30544e7da2356ce0eae50c699c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf59b10cba3fa6df7e3f10ff4415ee9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b7f79676ca080fe96f4c030ce3453345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd90e25dc5177c0b0011bea94d91d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488cf60f1622a55da0df0187d3e7939347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e67acf46eca3bdf8d479235017caa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c91a03fe11492dd1846143c9381c0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4210d98a2702ca1e943c8a9a868451350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb9c75125333028d15446472c67340351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0945c428c22d78c5ee98a4026ed23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97768dabafc3cbbf127b297bdb587093353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ba7a34c4f2095aa8c6f053ec61791354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ade6f5b7c9d8d6a8a532fc55762b49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d224b190cff21189c52626de35498356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d27127f94098ffd6d4bdcd4b8ce573357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa407ade85c7e1fa91a762a421a97f0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49434cfe6667d2d45a013ef3e2bb0828359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1820f20cdd016789f07706ee964d1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26380849c4cc742b93b18914cce0c190361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ef01ba7b798c188dcd9956e99d0c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161ac66fa7ed9cacff107ac5d1a983e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97084fdf3a9de49cef6af9351d88cbb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d60c30a70f9c819653a05442eeebb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d6ad3cfac57ac36212d638d1a2331366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a572241dddb5d8811aea6f1ae072f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5854e6b4f5f754adac8d2725eb38b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e73332998dc569815d68f7d4a664db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358235f0c3aa87a286a9419e309f8a2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d85273ac3c2ff96a2c9c32eee8341371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f433ba208661913676dda6dc89f3b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca86d7e7eb95f28940aa32fcba48a0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ee84d1b84c22fa405fa10404ed693374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df1af3f5a51cd755cac493cda2b31a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92e7c4960cee490abfd3739adedf6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf4ea519c8beb9cb3a1fc066fc6ea3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7f5cc8d90f598480a836d60c7c083378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce665bc6e6106a1b477cfeacff566b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59304d3852c4e86a8da3ab323006dab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78128586e816cf84f5a228acf639e97a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c202ede7cbd8fc85f0d933a006c57f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b12b9f98f4d6d105dc791118a50c0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1584944aa61e32c9773e49e15d7cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf0f983ea3e17c4b87ee95cf577a72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e5133ef1c2d69bcf0a24a97ad9f8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859186f96c46a09d82ebb35ddf7d14f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad701eff695276d265fb5e19368c207388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209dfd1d72d3e3dc607642a7ffe7937389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c185effcfc89dbdd4fe46c9368834390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2831618aedec11966cd69261d4e8bd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3defe053cc2d79e2bc737645b4523c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c83a242ee1d5e3fe2f252dc2937e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c3e2b3e254df2f7f92798601ab9aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b362349d1c05630b4a83caffa1071395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5374adb534a61e5afeb1801a5429875396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcd4d9d0406c2be070ebe5ae7d3c68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615d357c9d4d5a4a2f0f8b22188511c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63422032b58a697b4ac67f0a6fe01f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6b90e6e011978e6411cb65bd63098400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d75501208fd8675f24fa1f059037d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6ed0775a9321f4744ff047bdb70ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e226c690e24c2d4b749ad0851e3eaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ab90d59182554aaf4806df4513a7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b3f7eae65500274386769cee55557405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d33526c9f98ec200c1095f6dd2b139406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142e2920f9416cbd553cc887eddebab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79bd4b2767a8a68df139fc9f1c047a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b6f2663bd3ef90df53075805cdf85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acafc109fe33f0e2c125ee0c713dbc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b54b1e65b4947310e89459ac401ce2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f64f73d3ddb12b316a9c3bad879af9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fde972b2f227379e0f38f61e8c230413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c115d25cac172a464f42b1bcd778f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fa12ed815dd81d314822cbbd28322415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a8ee533b79b6b314c39ad5e28bf18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5597c1bc593efd4b47719aa4f4c482417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749db5706f5e6815e22a75ae4a9f3153418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0a7f5115fdb284cbccda14a39172b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c0fff4821522dc6333f174e8d5a6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6930278c936dffb101f1926dd83553421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2d3db95d1f94d41015b24790a391b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa2394d3423a8c013047a0cf0d4e66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223574a7a296b0f2ac47162dabb4d9a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233460a01a96f75fa76e6d6f505f3e57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53092f44713cd0697edc04a29f1e0fc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76781dd21485eb38315211388a22608a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e75112402b071fced9ff488ba7c49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaa425e87b9725a71d6eb10a93687e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce536b9c4ff5b4f0e40cd2b2af825eee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b60264d8e9b01e20215d5b27b68eb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3088714a40b7baa10c6cc2a5039ec4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be6aed10839e7329ff5a2f24056180433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1774083dfd229d149927d0af09066434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e380780b32aa25ba1d1b06c3a695f09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b36e2fc4d1f7ea02820d7c0032bfe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b4d18ba4d9130479c70210953a3a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a64f8869d881a1c6801488a2830f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fa519e98626392cae0c705d5613e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f0ea86d278af21d4d53c8e841d192440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeecbe4bd523814d3ba0281ee32c2f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf5c3af9dd1c5aecf29d5932d93bda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1cb7c6b95a3aec986f53e2b117e71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6366f3dd26a387061ca099eda999b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032554909eb19b34033225a79033aca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09c03b87b61cc12cbee4916c33982d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf519c518b0d38aebf7f47be445501447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a2ac2c5af682b9561f4b44062417e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c8d516d3319c747f71226f67144de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02453da410b4d182a08e628fce7db3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9503cdb04bc00e32da33708b25a57a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c844f73003e5b26b7f3a7c5af8122452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882da4c4865ae23631aa386b9f70e2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96a6f8bc923f8ed4dd3130f84a7924454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e4068f599ac86e1d9df3e1ca757e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf7897eeaed490cc6f21f9e54ce3c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0be115c8642542165d50fa5ea0d9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6d07883dd9ff1be10ff9699d58038458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bb1b32ba9fa2dce87de42847bd06c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fea03fd2f7339baa96e8534f322a94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500d0cb777d44a95ed17ecdc591df7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838769ba7073932bddb9aed5d52e8db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd28ee1dab35039076d65710ebd9836463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcc00bbf3961a3f1fe4cae7d9297f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17547c0ec2e8386a40890a0eab52d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85796975e2bc7dcd1586978d7447b3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfa7a4b08b4e1a0f1a09fc5afeeee7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cf4738580bf06377b3737abba5d7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120a5a14afbb3c05a1b2ce42718f558469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee38a3677bde72148f4a1367e41fd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd9e0f710c44204660de644e2739f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad201d4b61d5d9211fe8f262d58781f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3adeadac865d908abfaa81c8d30b1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c74fc9eb60128334aa9b3f352baaed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2865cb8626039f01b5f5f43147b2d0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc5a8ab15985c1ab86056d71633fbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75a21bd777f8e9b4d40fff91bba782477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e746813060fddec550520cd896c89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b125bfeed87073e387b116b8f68b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414ce3600a064e9771fa1aab019bb34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222d4ccb41d685cc58a0a040d18c506481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db212e102e76003c24ff334324f9fdd4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56506780662bf950229ae94072b7ae24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97516385e5672bbd9ba79b7ede76397d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52754568106187baf3dd84aa05b9b6fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f012efa82076ca98aff049c287a76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71210a6044e9bd94bfb32897e33ee3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fa96a33d96b3627e3f8f74e9a903a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e3eaa969acdfa503cbe20b3455368489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fecedf498eef6ac4483674693629a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d3b849169cef89aeb6605f60a6991491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000ea941bbbbcba7b45f2941d666574492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c11a90228a102f10113c20ce1ac534493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18ff44a8a85ba1f07a5e666f6f242e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0967ed47e97de2aa7c417288b3eedc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae10ee94a27a2d23d9b1ebee4b3217f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bba3c126d54179a31b85fcd299bacb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fcaddd0a09ad2d63064f69925ebf9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703a6c5b7767d123af981ef6553c97d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff592c32386db5ce464f5558c9154d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39cd60a3d4b54a08f4bbc5b4012700501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9deb7fbd1919056147d2ade2eed22e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24a8bcbeffab72bf1a6832019f4405503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e2766bcc6b88fa597ec09bc66700c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881926534f421c49ec1e662f741afbbd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f4ba280c101f868e5dcb9005e06db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7042fcbc12666cfabacb926993038b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee8a64efab6d09f2aed2593965184e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63518f325e99d8122dad5b87f53833c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975a5ff658f99a94b96636e6aa68e44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd732a6d4ef0f63f7112b3324aefa754511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8836fd70bdc9e783a73d2907f7979512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021965578ba1b9d24ee2e98663e5277513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8be7fa8849d57bfa409b71f603e33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3fa13b4b674a8ea343b03b19b3cbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6468cc96571bcdc38bb1a552c91c33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aca803d9f9ec2660768c7686d4283c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2678a3f0030deccc0b8ea0e14a9c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db04f54448fccc16b2865275a55ad66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc51a500fff9fe8d4ff20f3ea6cbc4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f868266f51b7554202d131e02448d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd25694e8fe9f1146aedfef2ed9aae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d8c0207ef29f6439941e21143c028523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c65a1c123d7a213b9d19cd94462bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0c3f16b0b2cbf61e9fe3e89a581f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4333a539d74d8a3626b1dbf09c4e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b03778beef605d610b186423c38b64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdc8ace82de0828a8775c3b84ab5c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765165c0177f596d50c943b163d6fdee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425edfb62484e13ff0997f8e5994a6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac5427cdc706868cfecb135e2bce56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0c7915426de286cf7de99b1759bdb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae0ea901b37d72034b636b0d822441533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf68b7d0b5c7e3c0a3004477eae26e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a65e1bc912dcff5d3f76d7069ca04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b6f3fdd05a2530cda3ba01d377322536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58c74aa6483e9d092fc1b6c3399e82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392caeb34aa308b7ad70dbe8f59c76d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f47acf146ee1269c391f4d40ba7489539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb273a45510c4b8026c6642ef3856c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4538de2b279752551123e45ee035a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480033ed5b087b58d0e65a9654d1951542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c82791c563a4f99c99e86f06d0540543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b5e3524a2ada73a539f61287883f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60446fcaf1c939c9145320c2ffe61f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32131662a32fd0de62b78bd3dff67004546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ec0f5c1b4f55ce7d6d02a77dda3a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eeb28b7b4495e0601d7920ce651b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b406963905f64d6dff3e57834a0aa2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1acb99b61002511a70e07d03c578a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aa60baa4c2f5ef6722a5b25d571ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82efecef2c0ae5c0eab5dc290ff87f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32763c4ba41b9ae2b85e83d7733cda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c380f5084edd3c72089b500ccad5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b750cf9fe809b3653b64762734b6c96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6867c3a30df23b9f986121956f5f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118d57213d658068b013d9e96b58c93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dace1a3fea51ad35e9855b8aabc1b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27b72ba90809f561d674761cfe3adc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256ca98c5ff3f23707095c549a30db7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9ab81fe75df78c9a8806952827ccc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420df00a053803afd5e9c4b8d9cd7cf7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766adbe2ea63a0f64df68a226fbeab2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b5344ea1c9a5afab29d8da9a0c0cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc65cc53cb94e9abcab3a859abf201565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a7a28f1db4fa60e0a305f3ceef865566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb874bae71023bc005a82bef3914e0d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eee4234390c1418937df55140b7440568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5625319a2a70e6970aa2bee9cb6f9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3410411ada52f35116461f5d929934570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541588dde347bbf876c5d377f6ccc51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aca46bb3cdfad30740ed4c315740e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8fcfaa4fe5373947a7531fa90d0d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432a0e045f4a2004ce04d0487e91284574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3c764beedabe595af13d537df24d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5927f07b411809f8b0ccf6d71c75b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f70156658513c38dcfaac77c9e2b47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf36f6e13586173023da053308f86a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec518951a33890c9f9ad6870282fee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf47b047e4caa9c507ec0f2bb7804ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a237fffebb0bd3d90634cc2954f348581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a7f84af4153781135950207bfe90c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e3d6284b26bfc3fab518140a05de0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430278d4b72dd62af773f65f3c55680584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8fbb61db6ec8de069a175d31217d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78a19f1d3eb8f2e843af5a096bc1d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158293e37a17258851c2b998f1796c31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32366e987afb7e86515621172edf04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe162d3d5148984286e4a2442fe3984589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa31953fbc888379ff24d98a1032b05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c672395e9e86fcc860a90fbc01377a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424d6f72ba9f60d107379ab2ca2907e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cbda86a7ff0d4460a731cd69db5c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd80b50ac6478d3beb3021c815c0ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc9e45fdaaa95266b18eae421c8554595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e7bc220a8fac8b400d6d13cca5765596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b97e3e61ec5e3f1da7851080a64ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22918c705719c4e06318aca6ba04148d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11b2d694968e81bf70dc4cec1932e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e67353019bb48a106935d59928ef7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734ccb76be48422f515115227c82562601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20887af0af39afda1d887f163e46f900602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70241a695ff8f2a5e1fc4f2c7039f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3444ca58859537b731dea55feba6fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2af40748b5c1ec90e6c9d805d191a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aa5c4e8b2c7ca6d7ce45c9eeec573606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b901228e5c718b12f996fa48e2e1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a078a345e8e29686eba87604d7f3a14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed185abd461aac00e8c465c73c80a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ca6eed0539e69978b1faba8ec345b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69e1cda626e70cb7ca0caa3cba39e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475134208fe979d9e9b37f08cb419c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f155a803437c3d12e1f8c2d8ad8d5d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155534f94c02aa9db1562d128981c0d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03dda5e8c344d3760330cd9402e773615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dddebb0037ca7513d34bd267a6e06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530198158641d97be41866ebefddb4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceb4f9f24ed0c44c61c6196a15b876618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e1a0e09c4f36c34e3bfc8245ef4bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f7bab31337a0cf4eddae89ce4b201620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210bceb68180a6d2b6e62ef8f6df544621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05f1335b3013af72cec3156c39f02d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb8edd80410de3dabf664568a0dbdd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d812f92c5f68e1e63438c9dea6c975624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b940535b427ae29caaa2ff2170b42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db7df78bbdf944e8cd1accd6089134626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4dcbabe3d3dd811140294978a8cb2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4fcd777412d3711e3397b9f61bfb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05cd9f38ea71c3b52f6c9823567687629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed0e612fd5d8cdf2e67f7616e5df18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32c2089e02d3179e38006f47affc0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f11e3cbc081fa393345eb82437c85d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e52521f7f628a5757d71dec14fcbf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3d92abef98151db37440e80ac5e0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e84806bb6c4b9d62bdbf16a696856635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8721db414e02eb1d192f8fe99c462636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedda75f3dbc0e8c2093135114005022637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036677277bb7f0c7a4ed8219ed7e9ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c853d36c64655b0e484c032dfea9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015d51b2bea5faf4cafb466748d30af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe14640d9443d1ae95a778a1519de8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223443dd4adf187d4d1f834b74ec8bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95f9b4f95f5d9209562789bd3ad3fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4ed48e37aa8f30fa3b600f6c5db4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5c5aed3adba215073a9558eb15db5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4637a663a82fdc0d5612303b4cf903646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ceb8728f4fafa72b918603f5792b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d80500a98956e4159b832459fcf48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b01a4e151d5c43a462d814b3a728f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaedce82d05a3476ce02bcb8d43e1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa2dcc59f7f64c3bcb1ddf360fa496651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafd6c1eaa1c6648886141b1b29e93d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63187523ee7f2fd98db71dbcbdbc0d7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726123122d7d196cea9a993e32167d93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884b230ad098e151542523f7da05a5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e699c2bc7390d81b95fad0ccd63c558656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffadab7d270db2315e591167736f62d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624428a068b12b63cea440a17d922d6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889d1792fe01ad0afcf79c0bafac807659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1949f67d9d9e465e2f1b77198f6bd43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b25c222afc97bd0c7dabeb92d764d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034a38ae882ac88495b55491adc7f5a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002fd0aade4e9fa17146214d0925158663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8a1def6b8cb7e2d67009eb83136d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e9d69dcdbdcaba36ab29b761a7c02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcf0c1489e89cc94e1ed43389cecd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f03866f249a643afbddcad9198960667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127a6bef48dd9d32a6f3bcd0e08cbb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57526bad7a7096cd42d6031d2695dce0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742853401b7d9a666b4cf996edb6bec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141400271f1ea93f82b303f109d294de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caa7e1c8cc930a3b94eed6005e10c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797b275c0ab9956d0cbb8b235080dee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd8ec552759e9cbdf7bf7676826987674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce03919192b09b365f34f023992e743675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08287330f65cad4f1aedbd2b072dae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5e74da7401b4512cf787c2254d4ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02668480237f96e987aa503d54fae778678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090397ec0258835b872305f5e3fd3305679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1d13bc0a67f8ad69c4da749df3230680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155a4426286d0540ea31c6c7b5699a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984598e27e2ad9c3e13982c3a7c1ed4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d9d1949440675bc5504648ae008fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69934377aace8d6014850359e13ab4cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8b60175adb3f1928be232c0eb8dbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a48357a0ae8cae27a8be63bbc3f949686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e831a55d455951d4cfccb4956b8ce2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e83ed7a92a42668898daa749ec3e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f5176f53839e9d33fd3219836cb58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d181243033d4687ae8149c1ba5a708690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ffebf27615ee60f9debd62b57b9c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ff77dfa627381b6dc8033d13b3b21692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34448577919d8a219df58ca4b415b92a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411594db7697a7e893cf982a8243944694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cc7aa63da131a8bcb873fd708252f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96141216b052a0b758216af6d7946c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe465896bd2ec22294e8dee23bec9750697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef63e7cd4bd069d635653af937177cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3644b8a98eff2a06aba87570e895e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954b65d7703d862355f3a20903819ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1a457c9dc85ab3dd96fee44759c00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2ecb013dc9915c7945f5394bef1e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef321a303a946b934b85d68310385de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24af475be127557529b8d2a807c34e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef081e936c0887090386048ca5452c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33dd355ee489a080b3fb60b36e54b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfcbfc734de3dcc5656b8cca8259e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635565292833c104870e08743e97a24b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b55277153ee71f49d74d405eca9852709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eee873c39e56e007a45f75b70aed8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd5b86a09ff68486df4eedac1ef618711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd92753808e0262f1a3ab4ec40c58d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e93155e3625b968855a10dd9706c62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6b81b8540260962b3c21a22974c4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a683922919e848d200f21e3541d4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349297a1c46518e43726c0bf62b6325c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d430603f92f7ec55c94043123955d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb066e30c8b0431b725a29db837b98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad08a1c5f24c3ecbee4e6bf79a6ba38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb0d7b6c77584c158fce1e0f0d71c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea583a0514deee5b0ff2a91763335043721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ddede3de883a3e385de1e072ec48f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eb4b5909ed494a63d2b2862a00b51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007a6c6d486d58d935702c5e3c2a077724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b2aaec5ec282b567712f34170cdb8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eafe1a8c35b33a08ca3f32b52c3dd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4100982e5eb70d97ff8954a4e78b5c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928db4f46dcd6f61375542cd53cd47b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2350b6b6b0a0e604f85d7dca46babc1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492979d874110ca1773db0f28992000b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361e87475ac0352dd9a0dd2e4a0bad5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4959c2a7cfbafb7b7e16a3f57b28f3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a283d4daf4d99ba6e3f8fbcb7933e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee667a58094a08b5801276f4bb14c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d47dd287cade692c7ff8b4b2d782fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b6cd9f3b6a86863437035b43608fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53686b749bc2ead66e6c8b02f2b40fc2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded3744b0313ac1d2c477cafcdec543738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb782eb25ca732517b518ab91088227e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b99a216d25eff77275fe6f0d066916740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0836dd93d696e2d93bfc8434b3d9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59256b81d69462ae89b2f776c67c402f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993074364c4f35c1c9ff7d75db31cd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c529301c9c027d3a8081bac679092d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5fbdb80af481ca6a5fcd0afd7d246745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399217a9889127d6fb654e9e1d4b2f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d5f2e7d64f07eea3116bacc6f5273747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9657baf9dc2d588e3a8b3a8ec3346f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84102ffd511dc7b17cb65573e9f752fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f5ab83a09c1ba5e58363c84efb263750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea89958b61a325c04df96f3433c86ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43dfb0e13eb639a28d725b9879ebab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2c1d367b0d68f0eb8db06897f0546753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10932da2ea4b8d231cb2ff0fdaf76b7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4cab5857d1d555d95b01cbcbb6b422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578f077b30b960dda860bde5e209ce13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5687b4e5fee7f14cb4dddb9d5e3e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a849104f47e5ddfd7dd8a83813d7a855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ed36c275bca7080ca5966991047516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306173cea0e48e5a5a94ce7bb4c58dfd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed10d8d693d084452781d1cf5b88f558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f24ead52c94be0a4e790d3236387e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0992e6217bd2dedeeaedee18e4a3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e21db0df71dd0496893b730cf76f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ed0c898104ed8a78af462dee1d57512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7bece6a47e5903bda9a419fd078dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33946e1ee89ea5303d1ccdcf23d7c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9184dd37b94e07b514aeeea68d88915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023827ecd6fa7fbb73e2ff7f7a63b7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b01788a5cff8d47508354cb8c04c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a0d66f5033f9d196597380f6b040818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b79865a081ac4a96015d219307e8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0bfb232a9f55328020f55b4c7054f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181872b297fab3f41bd84186cf91c1ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c536fd7b4017c3e1c5e66b67c695022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7167e3f56d5ff6c79c3adbadc2e8a9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b075b7c3fb364b19f1859c21219de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50112f073622ab3a84ee9e94119dcfae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc36c45a4a168ca9a499856ca94eea526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa90bd26a0f15670ad32265b95e856727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd89e4cac9442cdca7eabfbdac8d2d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d1029a9fc5bad9fc97d96f1e5c14929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b601754dadb554f0fbde8a228f8215b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9555cbc230fae56818107229c077631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af5fca6cab8053f7e050f758d8381a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72090b61836de49c41383119ea48e8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8989eaca0ff43664aafaab67bb15834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9b59a3b0224e4bb66013e6ba801d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6a42b49a67c4a4427bf8ec116a23f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cfbaa644f888bc8d393dfe0e8f6f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7a9c1bd41655c7f2e8517761be51038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922a62e87df4b9b74129122d181f7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54748306625754524fe63740ecf7765e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4aa248f3eb2c55275b3b59bd7146241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eceb804065ad55455551b3fc72ca142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916884328cec1dd33882519adf1190143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7b5b0320db134f94e9166e5ca4bd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5617a8af862d9f669cc87743a4e68745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5791937c3f9ce691ef56a6acaf6b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e62cb96f2d5a76fb81ee0c01d373c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d107c619fb5dbf0b8546ae33bbf6f2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f2fe98e628908b6951a139830371d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535852ff18c1f16109e8812c21e7e3b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686444a19eff3fef7b3dbc82fe19bed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acc703404ab28e1f7c9f12efe7a67752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582b0da5e5689d92380d674024823b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b23bf66b3d5db6e94bc4b2b19626254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaaa62eb10bcc6c2f690a8c524607455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1221402c6ae63640253a3eeb4b357d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3739d20ff6a3d0e9b81e83b4dff3e8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b3e3795bf720f30f331e634a7151558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7618d8eb865e54920bee8fc5a3b0da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603a81d676f0944fefecb51246dc38d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852f79fb7d6093fda5a9bb444e32a8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af491d858d897a7df5d54fc5ed8814662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f7dac7aa8a342a6868919c596973a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce7e7873b099106b9aee09365772d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249d688e51c462cfafe3f89e556822a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dc2b4a663137442ff9f4e80f2c63566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e2c5f195d818f9b1600e4e0627c0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977972c38e8fdc301079b9a0acb16b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1e18fc5e4f49324e73738dfbbade969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eb258d93b431042767fff58ba948a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010507953ee5545f7c2478168429b39871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3d2105b0a5a96edf1538fd03a069572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e439e9894e7df469fce41331c82e7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f13a6671b5d69d47e62803c51d6d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d133ea857fde06e8ae36be31b765975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94fbb5bd15147e16f1033dca6a777a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f75a3069c4705cd47e86d5d980442077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dc50e37c61af29ba25b9a11a767d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127336f64be6e1f4ebbbf27d382ff71679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e90332f6f27732c8f8d0a3f81386480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d022a89b489dc6c0e1b994b00db481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d61eecb161b601809e1bf14a5f88082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485890592ff50c7817b4c7babe8ad4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fda61fdeba3a10ec9678712877dc5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16fb414fe28f3d7b48e6a574a1dfb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392436ec818b7923659f953d879e0cc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b021ed4c57a8e0eb8fc72f0968970b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7482551864493980620a7db1aafad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1da179099748e61364d6bb0a0bf3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96006b5fbd63f87d31627c2e2750ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c2bb7d0194d6af3e605898d40582691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc91daba5ae5d879fc989aaf980fe292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421e13565b801ea86646e42de3ed8f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30e072be06ef27b668380afda56b9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3db2c8a549a3ff3bc7a90c7318a6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a107fd6212fbff8d66d25d63d28cb8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98238d3e315a7ce19f659d760f72b93f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eeb54de978c0318e999957b0ce4ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542f56ca32455f4c7f10ec00aff0b5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28625480f8bb8f80b1d243df087dc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2902a4b0373670566eacc54e49cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95f72054c92c92162abc7a5b0edcd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f525bf6f67cb209f9646b55de2b155d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fa0ca209b57635314686c9952737e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1e9a92ec159b3c945fd05f6527c9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d9f9f53795ceaf7ffeb077d72e5c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871ac437e0ba850640aaf34952ca187107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69264c58d2b79b409646628f05ad3883108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e7ebc62b541371e27349213680c19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905842b840d87193a1e3cc30ae1bb09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13f52ebdb966dabf70a68e6692f47b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10f8931c79fbe78b82b17b81cbac8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda52ce2f0064ff8932662a1f41b6ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd42e6145c077f1e6b515b4edcb9c50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec5c758f61809b9396d1bb9b8c0c54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1067c58c61bf59861239b6e53527f06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98082e9fae2af0f444b1beb42ee07251117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df78b64609c69ae6e77197424ec516118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00947c0624b8f8364bb455af8216b5c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c954c716cd2c1670124d5c876a1c52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00179058c3c15a529c140813fc0413121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031af882c50cd507d9860a87093baac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffe7b18104b46e79e9e1d916d2370b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97df939a90b82fa208325c5258797d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0ec6ce60531422406612fe81c03c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a682a8320d7a86d97c05a7d6ccfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4569c953fce489d4876814f9ecb6285127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47662af55708236b1f069fceeacc66f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3c8f2fa2faa1cae49afe59d8e0058129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4f570e9670f8861b6bfa623c8b1fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7362217494f7a9d2dcb1a39a7223589131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d6eceac987eed5d491f80e121c40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0d6543405441543eb94a42361a60a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a065b6441fd3032abd8e366c8f67ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc87f9148cf4d96876fe95e0e7bff82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302ae4098b8672b99ea35da377f840e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf2e19451624f094d3a416f460388b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cfffe0f74886611e282cfd572405d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ac189d9b9b94990f1a991e1df159d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a400ced642b56bb07b5ebf66cfac8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e370d415776d162000e5d0bb40155141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914973ac59166a7bddc78a7e6a7ccbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b16c9eebbbbc275d8965a5c70a5fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec338da18e78cae198f6c9d68bb1ca45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7de4fe2d2d6589fca94761bde11eed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c582ab12dca9a2972a4ef6f1ad126146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57ed49db30bd9019682458afba9154147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b2c0d5fdffbb397f0b0e08494d3ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811c910624e13c8e881a55ed67dd1ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68935f0c057b35aa082acea40e2d79e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2e7a6e8763cd925b0c475c6b055da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acef75cef891eb1b517fb198bcf3435152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9930d4624ea8e0aaa74459927dec7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0859b18dcf9905dedd85ef9395a7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed29cfc3065d17001e61b62a66a95a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f8e555bfb78a425b0194a4f3f7c85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc00cd5b3622f321307040c56df2f4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c641d06e14f994a75efee45b3735f8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b0437fba8a7fe1e5a0f57e4c6b66d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87fabc43ec62dbfcfcee5d30178043160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e2f4ac80fdb90f6e663f7f23d57f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed887c7c9ce6635d566b334f4c180c2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8f49ca7d40c99237e9d36d9b41bcc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958807730b205c0b65a13565780d93b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02661c97f8da07adfb80b89357a74f7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f8185f5e25a130326ec4c47b3305d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5456045f87af03cd3d7d0df1b54735c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98078c8fce9ca4b0cc2e18b40b8fa8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8534320e055c696195627f443f32553169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8d6a7549b5266eb76466773b702e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d497ccca6f0fede6199159a62d311171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b553f30919e34d009e609701b8a54bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af7927e52482d4db42db8e26ff325b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dab83e1aa27e4f0d7c565de6dd10f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483f4b009631cc36a58e46b20f2a05b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea14ed05a408b28400e040e7d7f55e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55e2cb5610b4f1dba45be6c76b6d39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5597fd4c7c3ed5260c478d6dde63a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7a2c2ef9cc639c8a080e9e9fbde4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70052623d4d2a543f5a39a1cecb31387180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8083bba61c52af27d1faf0397748ead181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce74666aee00b39deb42cfd98b8e89c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab51279e31e29e6dfc2425a9ea50d64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea7dc163b2dde6935675dd9ff94eba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b66faf9fc182ff55257bc0cf1f57a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b59eec86cff8f0ec8160b9fc609205186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b531136900fff6794566e9f6be6a52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4eab7a8760f332df2cccc1b7c130d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b53177ab6f8d54ec35f9d2a6122b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e860b5f639af10dc45c017c160faf5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb85eb990c24acc7efcc250e836f933191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05817593f1ecb8f645efb843a5034a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8ca446eb1c48ad22ba3e9f4640101193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f1193e632921cc0ada8659f061a32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70462ae8147e272536478b3122bb6e26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d82b1af7c800d0deb7086af2443d11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b989985c8b3489bf212ff7f39b86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c226f7f90c2fdbab72e058d9e6c11f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc06f015a46c9ec13b6971f76618fa9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d2e5eb6bb0820a697d72d219b17c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84595cdd49299245112be64e5384257201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c1f3227e71b59484520f3d48aaff3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a255f74c6ee8291574a6f137a0371203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa5f22e5933c858b840b576c27ee68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22100a55b5fa5f01507a2960ea4cc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752cc2816a45798eb036411791b6b60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acc6886e416fd012d109e963f3cb51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca7a94f8c49784457b9e17bb457853208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5438d5a3e79b46a23c2a5c33fcd34d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a898b7e1c6379ac85eac38a3c649a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a566fc9b0be7dd8ef82284bf62359211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b0ff540ea232f01690cab2cc0bd41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c37a9493b4fd5d82719f5c16e813d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81708f58b9fa0ea89a39e29c27bdf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb261e354425891063c23b668b3bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f4ae192c0586d863d1d1f0611c7d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98023ffbea1230ef2f6dfade4c122561217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eca1979c85ea38987da3509f05f3f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c10d541bb0c69dc0a9b744affa20f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292c6d20083827321753cb348088c9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53dab1512fd360c69a3cdf3d91d03e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013018fc83d00f3b7bad61132bc7b1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffda99f7bab88fac8ae5ecb93cd0ef4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb0d84307202c16add42f458f01f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d0825ff3d3ab26a53b5cb755d51dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755f80d5bf3accc8ef712748126d230226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da1750dd9df810d0075c4a948ef4a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b175fea2766d07984acdaa6c294089228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069db88f5085e3d506e8267e3862aae4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415912c387c15edcc2d574dd8a59325d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28671ebe175302b2a1b72adac2c4a8d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637c9b3f8d2e84f09f2b7f4d0db79d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde90c50a82db6570dfe9ae42daeb39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e5ee91e1d7af00bcf4ca547d5f676234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5aa66c27a3a8c818ab97b2c383301235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e98ee66454c91ac783cae9a492bcc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc25fe2cede1400a195b8589dc1bdea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84301905e18773324be9837a5ce7e91f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88ab87132903a5c573d8dfabd7f3e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5a29299893cc1d0b5157c6b839e47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921d91822f2bc279b1eb7c941483627241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8141ff541d80433babb4694fa8160242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45edb1a1c41d52ef6ba79b6ab6a60e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e00080340d44cf139512f5705e2d02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1763722d358b9e489940e85b50f3ea6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866ec3133f05ff9121f5a8bd360a09e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055dd05f59072b7027b966877975c15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ffcb9c00bd847192e0642cbf6ab01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff42ababc0822ab9e4a5b04cdf139c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9671f85e435bf970c5660a83281a05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fa71d09ae87e8c1ee950d08d1f861251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbe2a10a4caa8b58b699c63a93b810252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd71b5848720d1bab27fb663c78f37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e271ef812c53c47d1451b4302af70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4fc5d275df79da056bf111501abc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef8f135313944d1fa1fabb4a26e798256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fff013aa45894f7ea677e04a81ab4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d75499dff7ba9b786118b429e8465258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2bad787e7df1351b63e2e93584834259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1db1609a12541810378de6b34fa0d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3054ac1282d5e8be26b56ac0d989f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4316330b5204f09cc12d51de68a43ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811304273db402060a2f66d4a3200143263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1daf0e504f3805357b6a97302713d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dbdfcf55c63d8c659a6d7ddafbd00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8242b164137d241946850c9b4fd6a47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301e7ca08b74dfd354712d968677d85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a15e193039d5c94ae6467bdb198258268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8bfa02ed03fd8954c0d8c9d82f230269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accacab86058c7450a929aa3387934e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944e7cdd692b897817ad0a20783ee34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b925de08d0b960e51f890d24693ee01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00205ad52c98c5f1e55b85be36d3e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05b568066e459cab15ccefef85e9a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204c35c1a6d92935ff7ef261a0de8de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07430816c9f269a9785cf5726b4a84e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfaa43f2f2df4de5784043594379f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56a7b98db9139d049ff78eea1de280278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfde8b7c8a2561e9376c841ef3ff4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1da4dbb201a00d2dd849df8d51674280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d124e23c07571a2b0da88cdda51e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749262eaa2f6b019d32ddcfb41f17c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2050e726fb3686527ca5527ddd3b496283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5291279f84abd7e561c5dc1d2a1acb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51abf2ad901d96eacc7835e83246983285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70736fa9fe853327a3f05676568ecb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120838739594da8c089119aa814e2d12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c5058060c1942c6a9f466d320ad8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db084c4323b7a5865f83ced38859f1bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29185647df9810c2a0f8024a166c700a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa9c25d72207b25e18ec8410c71cfc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497036b9728ffe35224e7f9626be9dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a678d4ba0263587479e847dbd2be8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7c1f69ef5e905d67a577a9e2cfa9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca485842a0a659bf268d45eff0b61a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c18803b1843f136273bddf870381c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937212eb8fda796913803b4126e2152297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca6193131de5a17c9e4e4681f38912298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9389205056b6d9951cf0430edcb7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875f7db65bf41c3416ab0f155b9910c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc95330f90f96440e9345de2120ff98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84fb9a29c9af093f251833162fb35b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855288e348e225aaad2a6f2469ef9b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526953d861ea1b3d2e62fc9630a606e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cc51e9de7dd08efed1ce5ae52c6a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39c4935a6b12ee44112dc1f0723c0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507e9d341d2d763f8b02b12ed563d6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3de90f053af6d88516da784c427ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9ae1159354f0cc9035453c7567e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb755ebed7ed9b6d8111654573fcf433310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51717820c60273f19a5602a1359ad3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5d694f57421523acafaa6ebf10d43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee828c64f06b0ec9ebe80538270a4aa4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b2b86d58e4f5d2df0b50717b4c4f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdb1bd24baf3c65916998b64d89080315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb89c3f345896b59533cd6782fb334316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821d130bfb11961da8a06998f826e60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c7d92161d20738328e9be637f4543318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979f617fd2cab2d83e535a9ba399238319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f566930fbf4d366e93af06bf120f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695d9b5048d2cd06153f0f91e26924321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236e30319b207d89182c23083c1b11d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04205019a7cf427e1b0e382eb2c8bb0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc8dbf07fe6ed613927721faf6121f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6968a049b3853cb333003d2026ddcbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9d3b2582fa15a82f8591cd57352ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d99ff0de07f2922271b06cf473090327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07569eb14d3476ff59e00afdd8b7ade0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f01916c2f606d297b1aeda62f1767329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a50b4eb447e622c83f680fe2229e20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e202807d4773f9a97558fcc478d920f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d96cf906e39253ffef7b745641c03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd65116804b2c8b74c99519e8417d72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de887aebf7184ae978fc2045a9290fe7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5e13e6195cf6fb73e61317239d3d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff870c010fd32c411f43068f87f9d9db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b84eeaf657e07080420ff284463d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478775f3109d2cef6113919d839a59d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09398d9b09da7fdfad007d3eefba4448339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3a47bcabcddb765603225799a873f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2297284146dd7f3cde24bd757c118341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a60b229bb9db0f1ff6f59efdb5d22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7a8203939902349961a0de75decb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e47efa6be5afe6fae8f44d85c7dfe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456f97b4a559b71b64bab79870acf0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f31260e7ed7e8e0f947e8e46a6200346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542bb68ad54c8a7569fb5d5f69d1b37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce52dc0e17b93576576bb610fc7000348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cf3b75ade92d3e244dc219f8c2776349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a4752f2dc036c805df0d27091bae1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d0e9d4ae2e9e4565a3de713af3f02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1193590f0cf06a9c17f7545f78ee3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd97447274cb3354240deb859c18d34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7708d492cccdb8d19538af6b65cf8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ae51fe787dadbdfbbb5726d3d2fef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952e4c50b13174ea3511a4127d47f60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8420ee1bea8a7dbc43c567387103811357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f180d35ba312dbefb2bfeed5847bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a11dc5dd9706a615a58c3f01580dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c280c8758ba08a18e7ec95fd3759a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f5891484d622ffe579e108b0b9382361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cc55f1be0e29dfb73558dd1121882362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b132bc683614e2358a99af39e343b9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d815f9ed780c6702cf3d26280272c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed351b5311e756ecff239b641b7864365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421626b48aa6816a763b0177c08e0a74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4e85894daa2ff15fadd961938c619367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1d6740cd706a220d458d383e1b879368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85439bbc925b3eb545cedadc13e6dc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709f94d57f74aa5ff93f04a19bdc7ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd75bf97b8684091eead9cd9e9bd3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee71a0f3f10259ab9e48d53418b3bcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdff4c920219ed06bd6fb6f2c46bcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dd06440715ef91a1594a5fa82c152374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00b0e5f6e92e0098cd1d6038748e45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c2cba51c15772a40b795c41a05e24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed341c825e4a0233a1f9cbb2f6eb899377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c25f56585ef76e2a2d9a2d52309ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54b382122bf3ae0c1c9676f5f7e1c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49c88478fd14288f65df80df2d7127380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a8e349a5c1dd2a5c8bd46b867b460381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084193ee8e4e6b252a43ffe3e526d19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f75e97431a8e0cf330a06ea6c63e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f9e0b0ce51844a4cf1ebc2c3dba98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76daa88d0f97060c06145b877f7483d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcdff33da4829a9e88b9aeae4047e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bacea4a7bd4cbc0153bfa810924cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b91096edcc253b747cff34201a4e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d6b44063231d7d777e05e3936b7fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e547b1929356fba1872dfe36fad65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cbc97f336e6a49519eb5b2d4c8363391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a83878803024c64626864bdfa6f7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab99b97a2595df3edd2cb2a6458aaf0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc867f3f42e6a2dfc637ff1b6c3c6b12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e6f8cfc703569cfd51cf43234b13b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b9957734e4191eb9e655793912e85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123758a7d90292526824087c3c892bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ff0468475661cc5fdc661af400442398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999af55900d786f16a3104f39c1351d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4574aa8787a3432f18988e7608cc87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ac27aa659080ff6f6d801fccd94b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5e05f2247e091d142dace648b7fe1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4f67427c2f2ab378e074e4b056e11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77840dda52a190faa8a50b6f9760ba85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b962c77be2782044459cc98d3799405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ee2276a878011a647c707e0561b30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5bb2dfed3fdaa1ffe4f31613cc38c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040d16852add9e8c1fbda556166ddea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204567b619b4d788913c98f1ea6a8b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c089a62690d06f55a3280157c1805df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c556d0bd9956cdc63a91871a02dd6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba3c266ac621f7c6a82c96da451553412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc3af8925091e78b7c7a8f5b17d769413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ef204b9d68dcdf85a2e5a15e3db95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58f9ebcece88d82fc1ebd334c2d405415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf8df686065fdebdf2b1de3b3f6ae6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba00cde9d84f5af269afccc889a7a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a208c3f2c529a7face246aede442026418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cf4ca7af2d5bbf79aa5c951148030419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e056dc0ebd66010db28944160fe966c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cd4aa3c14ffba8d076e7ad339cee7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8537e371997dac271830655d45afce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c577402a2ecc45917b14ccdcfadc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146ed3ad7241c0db04d7eb7033eeff9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55641786591fc874f8817c87ab8f7041425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079db04cd41d0963a0e76bd29ec5e523426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef466a72757b161d4cd2215e5fbe05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcb8bf9a6e703abe90c62b8a653b6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd8d9476a7da37bf7f8558c3cd4b29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aa915bd661387ec2b4dc36f89bbeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c024cff5b66656aeebad009c30a137a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3647f2f0da0fc9be1ee916c620743b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148329317763aa84692fd46c4b0f157433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee9d4794a1b6f09f6f7d3c49fcfbed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64054d19f496d9ec8db192fcbbafbcc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d845730097b74017760b31c78d8600436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac176d49d332752b8cebee0654e8cd73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ce1d553e81ba0b95b3390ff4f690438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ecc887e3f340e5eea5468f3014ddf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9100835dfabac76bec75de96aaeffa9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef82e6cf45ece68f12f96c93a3c2ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e51f113e0ec839b0ed8cdfc509d92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffded594202dfba490face4ac5a9eee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c346cc5b87cb5c0bae35cf936dca8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3f50e9443078a2505f405ec949b05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68de7d0c3154ebaac0eccdeff5ed49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1d7ca23dbf0494bf66f8139e7bf77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838760c64b012a0a012d1fe3ff7844b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e74dda2ab51711a472f5bb7c9a0f34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159150221d8c2fbb15e67d528901b10d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282aa44625d567b93ad55aca8cd023b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597036633a4381c6867acbad84c5119452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215372e224ef0d9349f4e7c9cb9949c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8a42644cf1ef35a5a6c56667191e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e223565887491d37857634e4cfd0f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148a3408e5099a68b8bbf44d992fc7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786d5f9a084609708f82288e6e5b347457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebba52801bd31d89a2cab738fb4e15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed31568fc8decb75695d4f98ef3ebe0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6d944e309e3b97079941abf1a241a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f956c07c58c25ad5f915a3d3fbbe43b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d887b777917a054bcdf83b9d11eea39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cf1216faa2a91ba3f4b87f6c0b1f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b017ab1f518eb91db8e5f833fea55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4cc013a540e78d76320828f77fb9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfd5aca05e22c2b4b7a06dc7b3d24c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edb72caee816a2c370ab93c8da1e5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d35c3168b098a6e015b75efd9dfe1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62102533b941322265277e2a1cc705b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa19599a176c95ae2a346e318aab0cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6a83d54b48d672c8c7a3557038d12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc770bd5d970018df06f7f53da195b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9daa1f844cb747a28befd3a79447d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ad06307edf95df9d8f2f9afbf90dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed0140e3083a82a39cc63985cfec5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1063f463787522d3034bf66914e0258476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b2feccbd42aea33c61f281b6ec0f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aca876b8d72167527fd6bd7cbc436478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cef2d985cfef9d15e7901b3f562a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01306dd7d48402ee14c0903a44e43d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce61f766c3f705e3549f50d88de211a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab01c867a8394434bd8dff2b9fcf38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc237a2884632bbcdfb29551e4e3df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196116d70ebe50acc215fb84dda4b36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf32f266af009b5f56bf50ad35abaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a583cf87aad6e0b4206974709cc1086486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf52f4fcd686a01ccde1681eb10bd05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597fc0e0ec9d04f8d357138e51ddb66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f231d4557076c0d05badf1bbddef13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af310035e57a65106d594ad3c79e35aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a6cf085d25309a646e431b6bcfb29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfeb000b2676cfedd2025662eb8fa6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0521c24747072a492983ed89675ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09af257b4d6e5b8f9561a4d244b051f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f8c4c8726cbc2ade81f9a35fc31da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67b4c10ef7f165f1d74bcecd1067b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fc9b64cbad1fcc616ac5a0a99f4f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d48515ab3e6536b88e62bad91f2d1b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a69e75e8c42339c5cbb921a28feefb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47c2332823674b45e30536d16d5c3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d12dc8ef57e85176f08c4c94444ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f74f3a79d8002f90db8a9a1a83189502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1c6db3fef1173cf2a7956d518c04f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada2d652ac3561b23798692c5ba36d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ead8e6277ad8ef88785c5ef94d863f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6c6e8a1f864000319dbe818d9beb1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086df406674622f3dd2f89a56f3005507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae58f97bd59f0d6b65d98f7985e70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd33874692603cbdf697a1e10b5e8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec120c0de1ccb8e57bde76e11fae2a4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa0ccf820f7ecef63c56391547ef21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41e07a95e4e43177513bc00423cd1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db0a86a573d09db8887654677715b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d413548da6ac54aedec5c10a54449c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b555901352e97d2c9f72572c15cad63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20df30dc6781796e46251ca952ddb99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb7e5b63e4736b9288268220f2bc6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bf13256c17fdb0fabc30ccb8dc975518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65016d18ccec0954f96cadc6c0f8a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52a86ec4973558f6223e3d0bcfe2e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b8f6df1ee619628a187457db8a0e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ddc5a81f57f73389f92e99349e37f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed36bfe8f8f602c634c12a56a01ce9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036989617b3b5799934fa5e8b5e3fbdf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fbf00eac53c82a7d59fffeb2502be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d7623d1e6694d83cc93b8edea0f4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7359aaadf7f7a342a31e515eb5181ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429b4994121950e8fecebe9ded5c32b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2865fdcbdecd1dc08099634c5ba42d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4525194345f40723aeeafb814b2043530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e20ed518c92de93d4d265029e7294531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc892ca8d90f0034533593172245dc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad5af80f2ef36c0b7a3d3b4ce3b20a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ebd3216e3f63aff78765917cf86c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7874c07743cfede49aedb006e1466a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c1e1873856e4c6d0fc6ea53de7a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21396d1d543541e1839df0d75d6e230537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f247956ce7bb646a57c52b944a4c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0face7bc57980bac70b2f9723c90debf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb5efda71a7471092f64d4d2e06a6c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9298eb8a0c9032a1e2f9f560f9db4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f57aefcce17ded693c3364c05c2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c857296a7349fea6be242a4332c91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bd3c6b3c40a7614664e7fdf687c17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f434e538b53f2b51d7ae29e8cae6d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e4dee9a16937a6467853c9ff19a1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568bd3c9b569c3734569d5aa2223750547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582cf6acd33f28836e4fd3b4051f2cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957ca17c287589f9c2e0b84cf629640549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb1790d946cd0c5a99f8f7bf5a7d76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cc342960f5d50f510c2b9d62d1d2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d35fc29059328b02a27da100b775b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78769962b0541263e3c0c5b5cd4b70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8a43e921a650d81ce0c84eedfae8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fcb35f55c2418391af9937571180f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250ab3fb0c9e8e92c2bbc3a400f0751556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b69504e409e8c569c0e02fd8a6208557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b4d37730edc92c2bedd44997bc859558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd75020730bb854d38b6982e683948559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b35eeec8f8f0b282e6e8c205454777560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebade31bcc807d592d67615d3e40f99a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9719d8f64a3056e61d93a0080e9b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794f221af6904388ba52f0bb594fed2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774079aeb26b4d732fa23f7641f203c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086f5c9fe31e84500cf00dd09118e2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9e4b790adec65d60022337ad310b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cf824220de5efc7fef83c8e6b3b97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624285e4db3265652e661e3414e83863568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ca8f1ac6e520cbba864269ad85411569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54db8d6699886c4fb15b623d023056570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b60c28914ca4e04ae8437d24b6579571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639fa7dbdcd01f4787102c97e9dd3e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369478f47bde0f5855950059c8b018df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeb2aaff3a6cd418d175b468e34612574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6ade8d1f441a6a066adcb3b37481c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fb4b7f287f08cf1c12110b868f2df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f0442071335a08c60980eb509d382577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28345c50d8703e4991eb893c3146d40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea179df585942e09cbd4847ef36282b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98402dd7a74e9e0e778743cc212cca9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1f626b78eb226efe4ddbc129ef3cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2245d4454723886531920b36dd4ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb98ab0f75c58edd823c389a939777583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4912aad8f8a681ca54b744e8d4e248584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4308b53d0e746e797e15c8db7795430585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e72451aac4745f20f2e1792e1be72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e27877456f76a102cc206f47403b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9616037c4fdfe537663156b6148b6c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d0bc18ecc0449ec50babc2d666c75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389632a1c0f3f09feed99783bd5b7915590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bd5abe403bb99d63e4c2f53027755591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1783887b82927de0e52bb16bd5ae7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dfd4b556e9214e76733a5caed8906593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d532c89562c2213cd012807cea410594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3c932f8278b61f4d4aa6e94dd80d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ea381e01bb277669bcb13ac1affd7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967ec71b3d151487ed7e91eac0702c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c52638a277b85da26ff3224b04017598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd8d54a4df53670eba0318c0348202599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e95311a1a85ac0b0c393545c95acc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb096a7bfcc65fd441205ea11e28137601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25d349b37b804027e13c8a6de2bbc8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b22d2057f98f33d7a3ae806a221f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b4a3173c32dec787d5887cdab7229604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0a6b0d8b2fa4bfc56991068253121605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b964775517253328af8f0eca9e81b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858666efd15885ad91d00c4df5effc23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10460fd7616a7e86c1b142dacab9edc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb252afa8536c04358605385c1ee0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d84781f66487f060ba29ce5563163610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dd7a553183cddc31028f3fe634a18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc458ff5aec420b471fe510ef11ac1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3542042a8a224b1c143849c4e9bd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736d54bcec8bf5fd037615128d1fd4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286b618050ecdf6a3e9e595e9ff9869615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6e2defc24c624022ba3fe509b6fed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a41311859170ae1e000e0d284a731c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa316996262ae7802bf19fc6f5f053618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20b19a09756de37fbc4d8186f7ce13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace92e2c1b4951765a561df5202f2f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c5b57f381872f7c10a37b13beea53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032d3cbce9159f2454565d7fd9cf611622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb6230f77ca622c8d96813cc457962623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728020818eacc1ec9ca063f978845a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77733dbf7feb00d200b334b282bf5cd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddc1176b9c6bd04c908137b4003d03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7c5097b35de796cc8d350ae7b51cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a72c439454f3c22e2d72fd2dc0fd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b81132e75cdac0efa45c3fec511fef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76442b188c7c20e40b639ce8e91563d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f95abbbfd6a57c22e1882ed4041b49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551f3ba6836164c4e6170a1cbdb604e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6989f1a135639939e67e277941254633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e670a568f3be3059fc0dc67d9929a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d06c1d19ce338c860ae917398ccf2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c621b112cdd2c0bd3dabd87d65091eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e06c297ab69d0878bfd4b69c77969637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ef3f6c1d6ddd4685d00f28928a5e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e56aedcb2cbe35d08e09dc80edf81c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ba711f1ec7296b8eef31fd4d056ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059c4794e60b0f85b86c2e9f3d6cbf5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b48d4f57d2567889f6b7066ae13742642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057064bac11d530e30c76fb6d332398643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414417b2391647283e4733d78a892df3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf898104b943368fcd98da7fabb875645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4300c8b127fe761d7cb8d72145cd06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6f6dc634812c55b108f8d818f4b57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c1c9212fcc6d0e22e30cdad17640e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ed6c1c8eaf1d61e6516757638788a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d060007c383ca8e7fcb09db0da7caf5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b77d3767d9e505dcad8b31f4fa7be0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0736a688fb3190d317111a059fc9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575227985e3af3a26e48d788f15e34c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791250cdf787806d57a77458dc1f156654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba143a9f2851ee9699bb72a47fc1739655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fbe27ad8b0c45107ec806508d5379656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aff78e9d1d7bc96795fb28b7f6187657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9893e3f5af62bf10c882484a5e80cd2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5b6ace0f902d1b6f4c070f90820c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133737e01a6bfc61626d4f8c0a20181660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea23b5188ff882e3c3f34d7318f9ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9386ca909e1d072a9381a44c5cd119662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392426f6ab3e1b57ed0e154f70c12f74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f112c06dd3f2b97dd5910936ba40cef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f750fc5e721167e7cd524ca3729995e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c8ccaa31b3551b9ec2b7a4c4b2914666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04109ff8cf7aaf109835c84d8b107eb1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90214c89de01bb7c9976c31b309267f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95af00958b44efe7a6266b14a658b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504221899948453ebb3b88e7c8ee841a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109c71171fd1550ca428072e05b6929671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60203c9700e63ed04e1f38a0ceea93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb901660589a80cc6074231de72714aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed25dd3f9a31e6db927d81ee41332ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70e1387f227384fbfe90551d5beffc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1737d22ce7c3464ae7eaabe32f9bbb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe80670a1ec5877fea7234203516177677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa1bf0690e3a5ff1841c7ef70d3631678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dec0c30af400239c49d7bded2e421679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eded9b63d8ee6a7eb09a5b42a5a8382680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11900d8182728eeb8fa9d53624a707681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f15daab0ea95fb43de3b4a5973bdc8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a0e3ea338d30cfcea23a59a7eec9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27923fe9c6446fbefcb1d28de124d2ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10ae5149ac1fdca1a2263df1d497f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aeb9f3bea6a19b173dd2e49b1c95a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b72f0becc02cbf1daf0a1767f357c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc9fc8db2d4058e7e845b5984f36a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf6b33d7f38ae51222d9b5c3d2f768689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b8f402daec5835248d6f4cd7cbb16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b070be0a322163a7e397c609b28c84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abc8a2fd5d2a6e35ac237031abc6bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26202e560b483ba60838bf0e41e7a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87408ce97b0ab54cbb271816641cd47f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63beec30ed881c792405044b3bd525695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db15104971512c242ba2aecda68342d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e90c12bb441fed27961b164f68d50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a256a485c5e54bfa7282d22076c5d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519124b847d6e772f768e1350733601d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec553f080955c2192ac93a361aeb4af1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd80ae6945a470f92afd057679ed829701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5a931017366fe6ffcd44775ecefbb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd8458158283a6aa999e3b0e6e2112703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93439ea727ac470a099e9f6f73e85c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f45ff72ecae5e4b81cfc167678604c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f84ec4ebdb3925bbd668860ce23211706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c5b2c888f404ec568161254a8ae6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54369607fa431553a5c0f0580e25a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821659a827bb05f81cefc8ff1fe68a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7879832c396b77b54cd606f0ec16191710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfd0039e999319e43f9948654943b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b1e7815dc7b9e889d935253321a45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6762767e1e609fd2f984c092c043f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124b4d96ed868ab02cfdad78afd809e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b43b5a58cb995f5f5f1c0d7ff41c8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296edbde767f08c98b46ee5733141e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269fb844ae2c2b4ff55938bad02401b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954038254ff4cc42d4ac51c7a32a893718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f089cf924d60ac9ed1852929679c1e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771215217bc70dfa4403f10b289715b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a2ecaa306cae66abade15b26538a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99b5a73c703a003141d03ba6df9030722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b96d78787081861e55e240508787b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0626b4e29976c14a2500c4258e6bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd38b95b6f4affc4ca7a1b7933cf44e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250153be7f125bad6441c9b7762ff92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cc3e9157d1ed1a18195a70327c319727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb5fdee778e3675165ac51a64b31c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bd59030f4de26a6a0c1a9211bb3e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82995f4b5a31a1a7b890f2e96dbcccd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5d298c9e72adec613b60429f4e4e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea6d001e2db125b79c23f07dcb62b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f226d69763b0f744d71462f11643c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080e78b1eeb94af491cefc1a3e22b1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5798ed395dc39c5786b5624b028f75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bb9939e3ea4ad51a256f0cf2b8830736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b3ba706fa50acce26bf6d393d6fb0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8de49550442b598d4e78155615a35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe89fa776006dfafbc80993263176b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed76eebe550cdaa80f8bd9c023e5fac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c24fe58c523772f07f90d821dc9379741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c66fa2b8e6430fe260af2fd96b506c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97980541e0f590874ddbb59a191bdd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c578cc8fb3e5c62e14ee3b3e80375744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1f125449daa04beafd1e67143e683745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8fb5721b7379f8c4a0cf48e9dd3b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9803c605846bf7a75bd5a94249ee3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a045000f0413047ad1843761e48fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555ec677b376cb5033b8b4e433a3cad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427bc31c245c28128a52d79e9642398750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862e6138cfa54cd7cd4683e7fa46609751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb72261a84075207620f5862f912c06752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68723568388fe8452a35c12ba16a6ab9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>