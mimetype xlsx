--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e287ae4748246390b58047272ce51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaa471a2b1ce513d30dc3b6948c42e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2d3f55559cecf1ec91305636dfae13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42b7490841f1b74b3e11e97a0b9cbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68789c9227cf9d3a4cdde5274d77a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd3433cec26582f9a170deb08f9d5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1bfb7b0e499537a1720f2e8cccc7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed84b3c4c1a45b0d9764702e77809308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392ceb88f1de0f78a2da571e70c413e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a2572187423f118e6036e727930d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d9a3b62c52312bce1123bfe9da9e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bc1ed8a44e35e5f25ea1062c3c7d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f257c0726be1e083e6dc46434bb6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec96641ecdcd2cb54e17e7530d96ecb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157bdfbbf713f7bb9dce005ee2b7ee115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e5c98ecaee77f065060b177235a2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f348213abded31052fcbcd080eb8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89eca432d68b02ce5566f10bd212ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1bd723b76332741547be710979f0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a08d0c2576767daf2863640bba27620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb2c28f305d1fb0b48334ce09d968021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea7d87cedd093e22635bd2b6283ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887bf535101f4412820bb4a12075d6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a71f824271f960d7cf3dad7c12de524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454349fc634fe4972bbd077791e1cbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd756cf4a7b78e9d8302f07fb7830f3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a5770d491371a8435a4d7131ea32a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a476b93796bd0976be50ac25b0e6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60926d3003a588785fad08bf68302bc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deead769a7e8e990f0667c7af6152aef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893ed32da7ccac0b8b468c72babb98331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52afb42a3b1bea64c187e9c0b378e8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520aeefaa2cc0f7564279d31c57d4a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8fbbf4c47d4fe1c59bc8df8faa47734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf78eb8880354f30ef5d9ac28b002dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eda448d164737dcc7d43811b6d910136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d78454670016e0b849afa89c5041237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6368734c3a6fa337cde3fe335115fdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3496db89d2c0df36cbea5441b2937f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc4040967e37db54b223664fa11a8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54907215f06610412581cb88dd309f5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c26937d743425c795f7288908c9b1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edcf7c5c3467135cb86dedced2d82943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3a18db7a99c00d7d731ee06182b2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da407294ee37d085ba1e34ef529f9cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b887e9a43880e4abf66f98ad51ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3528a3bbff4ac42ef79d16995bc0df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca748cea3f2646215655a02eb11a0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b22a8aa9dc55ae175aaf360ce83ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d0e7c109efb5684de2819440ac0f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b31e499bb43ba7786540eadf05515f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc2b4092319bd8ad92eb51e975f2b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadfb94fd42f9f34b7424192ce73f4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15955786c3870aa6328b4d4acd0024454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7566c87ef8f14088c4763e523241d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6342ac507b2e0c647b0176b74699a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee660065f87e86616dc649fba705c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f387cc9e941ee8c2c35a63c758c7fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1bfe4904b069d843eac6c09958fea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4651c9892e4b97047e214d4f92392d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08307681720cab44afeee445c168f7a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9804769c4164e937a768977d4e0d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbd5ec0032c650d7d41ee0a8cdbc8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4447b5e07f82e400afe9400ae05f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd73e95e4f8ed3df988d7acfd95aa665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7c9688f7b960d00977a54638ac98d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe7a480b8a4c25432029df804d855a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecdf733bc858e851f42d5608b65d0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037ca801028504b3bc81b3bec8981df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36585f2f887d4aceae79b6a24626313570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570b4bb2cc21b51cc3ef99dcb4961f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574183f970e4d8f26a725280f346d3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae94b812ea754fe3c8f33b694330b3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e662e3fce03cd98770d4d69ef763c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fa4ade92345ed1b24253821c44fa475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f06b3e7ae93b121dbb983ec2d15f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aad50618d7735274b8fbcb834cc4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce14f70344b693c837680641760deb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14228ce9122775718a97b9ed54631c3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8482e0405395083462412813718a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccf592a76432a61161e7e58b219a4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5772de946672f24b7c49909d2173ff882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc51b918c8ca49bd8e84f2706a3c1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac9c1d7d9d33b1a2a5407ffe3bca4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdcc5141e321c0da9d791bf195d53c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5df94606bb87d847ad2686ba02bea586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d91c3c5f85a864ebb0bef00cf3457f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fecf460d3597a0c230ffdd6369b2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645a0008b7b742b28fbc162a14c76df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb976920ac607d769c2775953eb6b6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1683c5098d6b0418c317ab9988c8f5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76837e947a531c9e91abda59b0bcfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9994cca52dfc1667ac75390af3252293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0327c7e0ff401866c4b4d921bfce28f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9344e9d05161aaa9a57f8e24cd462d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a6e2484d04360a2ebdaed8862c18696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29cdd444f73b8f65dadca39054a50a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b09b7743d3e7fb5ebb679b369eecba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223e425665704d3e113ad1911fb693299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff119b9fc45e5adbababe61ef7b29b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb019ada82386fcdbf8267aae675d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47aaf886acad1795edd8b3650a54a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdfeda244f356df732712a90988594103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1949d708b6d5a93c9d99cb4aaf49ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7d441387e5ce3bd6ffb8797c8d21d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6188fc4e4c0b510f5a6b4806cc1f12e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da49831fc8316f3f586d5993ad1362107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e27f38282066b3bab9aecce30d0ff9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035291773c7257fb4f285c43472a6f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814e13033909913fd4cc7da5ffa4d59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a771a899e7dd3d7113cc7cce25d34c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c6e6155c0764853c90b4dd5713cae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5174fe71b03dbea994989fb0f5f1cd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9554a85af26bea81bbdc56afea85a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78a21c75f67819667addb9e7fc416a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4fa3a371b4d3a104291c3dc5ad9f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef705e150cf3ecf33bbc0dc3e178a4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a8e89b9e4e94058b0f1b1c4abce1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3c85d916a8ba33807559e95958c70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c25098848d5ced94f0a15ac2cf084d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488c46b0138c6368f43f079d03ec3c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a083cb097e32c0ced94c4ae77238d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcc0a3d2a0763dcc5b2ff77534d19c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd9dc879759660afc274004cd92db1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5891488da18217cd80f90a19f5ff3cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfb9f84f41b73e9321eee6880d4d2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea9635b8e1c261498058b0d7b6a019127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf4654f215339c2e601f183a5894ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724a6e83d21731f041bfeeb354131f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9368e830e9c47d60dfd53bc697b98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf00e7188ad44baaf840bf92903cbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5bf6e67b67639f3c08d66083ff91b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e43d8878122492797d3b6873e9fa87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ea27622a662df55ece93982fa7b8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c88f64a33a0c34accee244012d2eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a790ef2cbb62a93f1fd8845b3b1797136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afbf151ef9ae344a6e84898066982f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aacfcf5d075f792017f2d84e750cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986085ed5f59b94cca05cbb4755b54a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe8e23fd017cd4a2653fee949f6d24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcadc1326dda81d13bd80ec2c8b13a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3dbc00b7a7096bb06e2bc2f437086142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab30b7f89977d84909f29cf4d913bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153b466fd2b29c8c919278df6ff720a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809250b9d1347bcaba6046997e03ecc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823a6d1f0f1262294c04f207095335c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73b3be33a51d20c54a88fe6128bc38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be15df46c323020e88c0d8b717829b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cb250815703b35d04087f2f285931149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d90296069f2ac6825fd4921a6ecc1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b92b884bf3f2af13b52e1a829390c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c396bc100ba6f2e7617eca58fd7f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730508ac7d57739c37ed91f516857db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f7b4d9e1b02209826482f84f91046154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a251ed22373e55b186716360b41bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200e883bb38a069a96380d6726f59c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4884c9467b75e34c6e4f1e908b5cbe3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06faa46a9059b792e32d0a5ff708dfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86299f5fbb83a4bd7c6d5bf7f54e3148159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a310cd694a58e3bf16e4b3484f9a24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c917c57665aaea6102de94d80e025161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5615b4f058f69edea27612fe7fe8b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cd3c65da46c932730bbc50d356fb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c88dca34dcddf59276762faf4a4de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0d25e09375a16f818a3cbe6559851165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817175c51a819519627b172961b39437166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a3d405450bcc56a74df53d5cd9a17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9574b0a8460ee04bb98192991fb267168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb16602733f6cb85b9677c9a6f3657169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33059bcdc4c0e83a094bb13e35ffc78170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91dfb8e8c68d733a47ec0f2afa0490171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775af3102309931daaf7bb391a927e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9596d9b9fd7af09ee48bba99da386173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdc56eb4d5af1c2bb6761b59adf2d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d02f0b2ebb9db8a3ee4425f7d84aa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2574a54dbdd25d5f4feeb7552256a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac3bef9433881404781c5f965104aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583a4a751ffc1adb09e661e1cbf4d29178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85840e655bb821f61aaab930c7ade7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebed8091625094b5d495e4edd561a12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f380257792acfb3db40098d77281c63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810d10ae8cb296085597c196ecc38a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb24cbf4a5bc4fb73482424853cca2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcb2fe5066fdba0b45dd399d390b39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34288df952bceabc5b63557857b3cce2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c954e72b1f422af5ed0a8b1c61682186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d661996562bcbad9b36afbe1fd96f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52479a09765a8b2ba56d8d97f5a2db4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e0cb88c71d7c63103e3c717f719c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad982f9e274f0e85f292d25c7b8de261190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baa93b4176cbd40fd39f52d9b94ed1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f959ae200d32cf6fa8823afa806e60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d809ed5c689518044d88baced66633193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfd745ab7c34341fbf7304feba5b1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffd4f3c7d32cb9eb1a6c887bf389db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881273d8aa8c6b2949daa99d5bf8d3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9424691692eb8cccf08aa1b78ee1783197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccd981a1086d53f4ee6c80d752e18b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f77ddf97de3715ec375fb428b0eb08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6df5abddd11c1c8fc70ca0529b7d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08f1e18576593639b23d29a7e51927201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cd4930b62db0e0f2bcfa82d52e6d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f83fd517f6013fe39fdf6dc99e0d36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a30f6d671ac30bfab3a1a5055e995204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d97d1dd752dfdcf9fb124327a13d99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6ced322a110b0051e3973d415fd4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064b695fe0258b7c0167b25e39c3ff5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cd213c54ba8f1f554035f20da5942208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced5f97933018da3c502588f6d341d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67654885fdcdfdfe3e1c1334f095e545210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303cca2bdd7e5f231cad3cab0bc88c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a04f5ab60f8b595acf6a2c462ccc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96021c050da580f3bfbdc654d8c24a71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f7c1bbd66631f4481d9d5bc2d42ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2514f0456c4868d42b22d5d9e0fe2ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb7172656ae680d1ddb2c5b1559b2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f5dd43f07cc81ef16e779797f91a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189544fd3e27a3b9776bd5b7015f963218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dca8f0ab831769534cc05b35b32de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625c69cb583d4ab007c174f8d66dda5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc18c99c7635847b05a0bbf660e80a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdc82fd058f2bc9eb5c98bdb2db0de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07ba3722d92b826ea18552d2d8335f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efc8e36481c744b9aa1d822004819a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a031ad08d85f6a0bc01ba167da67cb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17342120c94e8cd2be79b7242ca6b88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bbc76b3f4cd51540a21d447027f94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba6636c05e1943ded799614d82ec3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda5eee39b4cbf5066223458fb4cc8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85a46549b5452c0c29ee7a2cf3c011230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69931c0742d2c9ed776cd26720753fce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36940f23bec94588d3078714461813e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a970406667100620d40b1504ff7cc5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a4f4b11b4b5627edf7009de27a23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94cf81fc61f2eeb9852fcc70e398b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e05f7c3621aa0022a1747a43b3cb40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0251e1547421e24eb9b144fde7d55dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad113432c3a8f4d5bf5d782b174cc90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f431c61bf126890e785fd1ca9369b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857172b686f20811257aedef4afd7ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fee6b1c86dbdd2ab1d96c41a2669cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b162242c9dd947b2ce94510ea8c4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc827b3474cdbec77441258c6603986243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402cd0964204c1a094c6cfb3dfd1927244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f027c98260d5a0821c4b037f103873245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca70a8705ad5e3316c1eadb4412132246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01752644339b882ba3ab65b413707f9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32986952c6034fb2c28cbc2367e551a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75046c305088f05faa62f853da76d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e3eda2bd56438f638020b6f6e6e97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba97bc699f468b9fc4e9454fafe60c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee315b2be572ff7a4162093f8d84ece252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e81f8c4a0c6ff270a2fafda960b066253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d444d33c224f208af1a6e65131c1c54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b7a387e08634bb6881139c78bbdf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685912b2598f227859754b06423de77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6e98238f6d68f9658fd0bde135076257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606604efe8c965357de1f67d22735f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84263d81f35b2e9494d0208880a1923259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4415aa80d8a82d38202e90c5acdcfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f36d9dd5700ace7e87a0701b663e46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f05ea87407a17d6fd810b1718535262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025e2cd54e94d133875f48ace108c6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca2d8154bba2131f3a686b53bbd804264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4efa7c000026ec7d576a44e82bd678265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8928478368d176d29f81fdcd5cccbc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320235ce8f490075712c2379331f215267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c278008ec63660bbd4a4acea8872b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32477728f11bf1953bbb865c2821630269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a7b08f641fee4cc9a94ad75954ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfc6d1e89afb6dd5de03947fa4dd8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f76075eb0e42e011fcf6b3e62ae37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725f6165c6ae4229ec5964433691dd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e83f4136d0d4e443191d2fa91c21e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5b77f88e832b6555f89733df46a1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc608a747ad4a824892951fa6b173a68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edbf724e6bcfd4abba8469ed1cc885277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc205068bfc09bc430ab69de821311c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba119b1c2fc09fc81a47e9699287ee6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651008c5e711e4558304ed63460ed2b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fc001b11745cd48412499f6dc9d9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35dcf8085d5ea2a1c12a1714d136b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8301d3a3d9da5a18ce8af1195d26d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dea9aad590e636dcafef40ccb844d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd37dc0af042fe968aee84c325e7d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbbadd79ba81deb5aca90947a732da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c698a0fca0334a1532dc4569bcf30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c0da69b343e6aad5fe143bbff54b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd4ee30a5ced67526f0cca9ce55afc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238240cc0a3ee34d4d018c1fcd8f400290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce05265c3e3df990e1954a7e14f840291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194fd7724b6b61ca2a55e4770b52cf7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d15fc975e3c8fb4abe7514a22d84db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdc869f78fab2bf1d59810ed80f993294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c15ab847ac083f0567ad1ee41ce037295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a4cb2114491e75f3c23f143215529296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984dbe69abc93db6536106c6454e7cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed6c71dbf99b69167e69094ae9124b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c6387ef4ffc5b4ff0d186d42ff73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a2bc972a2592d7dd13dd23c17ba49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4350bf7aeb9a64990d82d1956e1c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34a2c24028e779ee35916bbf314552302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec015677b2fa8eb11b27bbf949c3cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9289b86915fa4668601e8fc54c8e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538caad1219186c750dbdeba7177108305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c35e24e41e6abb87366e6bffebe29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359e90357a4ff3f3935d71cf43c892f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b69fae35d63d494d58c15ee2ded9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb8e607fe5a2264c5219808242c21b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e819b9b27f7da6da9473aa2cd21a1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac2c6e2aa44bc509c33558d5594738311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d966810bd33490a8e98f411f608dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4b62e5bb96227579cdcc4fffcf1b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02770952a21ce7c27ddc4ae8ce2b1f5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de7c71ac06ec2cf8eac5f6a0f136e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c4946023277cdca7ea195ddd0a4b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df841e5c12091f6bb3885c5e0e70b4c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04064b13fe47b82b07272e18e31bb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71e3d0b88a58a873b2eedb1340ac21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060669e742dea968e106846b9a5ada7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f9c80ab80be099746d5ccc1d6b32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f54a924e240c1b8cd561d1768273b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21971760a3dacdaf2d423c599f297009323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c42c54eaf355ec0e265b4967cf964b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042d7e3efb01d11e3e65f3dd9b3804c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6e9b66b9399c5017c9aab2ee11bce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e121d3f4991dfbe7d39a8727415757e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35907c608cf0a11fc206c50c4936d1c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca681f99a0ba72d9a1d6a7a5e517364329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2636a82ebbf9f8ff1e547b34b2f49dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d987d2df70ed40b3f28bb0f8450bee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e74b3a743c15a3226280465db041332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edad2598e766935865eff73414154d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579c4c9a9b99a9fafb598d91dc08b75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e543a35a00fecf4404144eb0e0e3780335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb5efb0b5c867da12d02d90869d4da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487ac220e937d5d1e51156f2a710dbc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501e640005572624f85c973f985feb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472dd65133b69a6c0e59c03dc657a46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaa0843dda65e0d64f0abf4e57f25f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5782cf5451aa85103ac9c1a9b4228e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5db88ad8dff3c371117d1cbf4690e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242020d3a069ff934ccdfa7efacc063d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e75540c6cc27799a6f7889d81ab56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1240578f902dfb9ff8db7a447f2100345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210574cb7233f97c022c61b0bbe5c0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a7975d2a492ac1686cef804522d93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7989caf139e78b2e92aa5df04a9ad9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ffe90449decc8dbeae5049764d16c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c3bed9e945175c2aa888c13270b1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfaf9b564b504f37bd0470191aea27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd23702a1585fc3d59a2ed5726f6bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f775de2743224b31bf9c5c20aba39c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94971c3a200009f86e3c912751a08f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b23a61db45b7d6a7c0f0f197ab830355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f289dc6eb04f982423aa8098f09420d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea396c2b15eeab366d39d7c382c2220357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251f509ecd415505f7a047f97cef952358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0fb28067cb37b563d157f8fc5e75f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847cd87e4eedac470d2c8798ad45420360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d5882bb7c9066eda7dc5bca2af847361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b240bca79c5d4f16fb1d87caa2e5dd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5fe0110fd937170905edcb91335e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8be6d09db4e7d6ebfc0679c784d8d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab603eeff5708e7006a975d31e3c068365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc10551ee256beca85af5206fd01882366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d27cfebbaee63d01e238ea6b19e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40168361880c2438cac19d937b43c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b39b1aed6f478dafdd44dff1b666a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee508cbf5ba38ff8906ae6a9017e1f47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e952fe6cc9dbd2d35afbea2336eb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f53f2415c9e0d001c052ac70340286372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630116a64b28e35ce3e1c8e94d9d541f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63fc5741d65b581cbd2f031609462c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0b721940f475c1afeb4650c48fa52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda1aaef9b6f47ba1db600feed8190e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3d95c59cac45ad8134adc3074c45e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811782d883691d662c490569431d1f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f220a0afe5b19496c0a650e1b92ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8d8125230a15b7cdd96c4664dde1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11660dfc46d22b145773100c9a3b2b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba241f6bb52b58f5badf3453f81f0a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbfa6a065157519059353ff26af37d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723716493ac2a6cf07f60861b72c3ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de199874db8c933159ff1792e88ee3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a4e7aa7fd3bbcf59473d87f6e601a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ea3c9394a72ab88424d9d837d9726387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc20addb07d0e3416a1710d9f31005e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb388d717e630fc1c556927e08f728389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bdb1d6c9b99bdf848a6d2fd327dab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eb1a035c53b0e2d0c191ea59811e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded703dd52a8034bdf20ec85f102040a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23cb11f9578d273254b183374c28d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4406b8d4a0411a2218797e8ad3d407394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ce3d18755821fe9be018dcbfc51fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906482d31277f63d0b14ef56daa6a3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602a34c424d3931f737b730d8d99cab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76d00e621de8ec9d7e8b55f9a68073398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a7cea32e6664e0c134071ae88989f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7da6144db91a8f755818d660820001400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e85c0c7cf894ff11bd5ba09bc67cc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87faa7fb2221093d13bbf431aca0f76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779842608bfe0d672bfd0efb2ffd075403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e810ec1f32e91f046e26064360e26f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcf8c54940fc415b3ea48b695c3f52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c521ff2f33962dafc650b6989e82c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28998a8f3806519e5d9d38ad39654bc6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404e7b74f30a51a2db6074914c3e54c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3bb9fa905dda2f913de4f73475ebe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66e79181ce8f4681fe843f79cd9c55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf32b7fad646b3e41ba937f298187ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37e3e2fccf0de1aa5e18758984f396412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f936f25c26c46f7bde8edff754b5f88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddfd126471253296bfa8635d1f928b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417d839f55f9e3181d80c7363b02b15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557dd331a28a88857d8949b446ce0ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881630a81dcc9631e9cff812fc67b42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9d60d0db54f346f14f27187dc8074418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac47cddcca4e625ab4dace9b596b2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f81cc923f55715a84c4998dc7f071d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff72907f92bb26dc734c335a268c22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95098714780b9b6ef48049978689ea09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a42c115a527e019d0382b8588300f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bd160bdf35b834902e93a35a144fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f53bb0b97bf80f03c892926f538b10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0189ac4c30db1a4cd40869fc72c0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3933005824aeb0cda417b184543d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f28fda864d5d19231aff38b09f6735428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaebaa36ca12779704f27223274bd16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772d64d6f1ffbafc73a82db74237a85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83e4427d98d86e58e911e1e6a74e65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797b6c9a615593e7e901b4b6d583472432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7c8ffb75bf64e30db1e596847e4ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37214e71fd68b2cbc2b66e6eefb868434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa7921fdf7ec1e383845986e11a7d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b98dbf083ae209603a093dd5be2f40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014e98b7f9b23804d39f3a29506f870437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b540cbb3a12e3ab95fc026bd0eee47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b103ae56fb48dfb890237c994914dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8e499d05d10d31ae2daab57916fdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497e3c5fc01c21f24d8cab1de80e9be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b050a00f58e93d463f623a835a4a3c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9267e82efffd9b8738e0f15502b21c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7affea631870a34999712db475956cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433562d039c0f8ef1b9cfa39b4beb6fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e42b5338ecb0f12c2f624b6377d43d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f063812107cfc13fd6cc5528fe66b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134654924a5b7f0c0a1e1ee55105ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1196100ccee63f70877b1b9638fd5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f15e4a3871013b53829592d113ee2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546128e12acee0a2587b461eae5d6fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbda299b703a7380edd86d994821abe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56ec84bc89574db226055d5c24771a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2ba0e0085d3e00526eea4a1c01802454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35474f420d4140d96e9295236793a4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48688a4213c22f86818608f8d0c21421456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd1c7263f1837932858a603d45f90b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61e61c2d0a92535eefe248338d94ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3de72c21ba55b96bce8805dc678496459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc92941567821943ec4ebe89e26485e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a57795c0fcae168b8dc5d1d89df23b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41977330a9cfd495cb6efd5517731249462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04bffa7db9c70b02114233592d5f37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644e8021a4a0f561e02b0c5b634855e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58182e95ffdcc61a144b88862da50b4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180c10fafa010db8c09cc87137ffe21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70779d7fc92f10763aa62e38213a0dc0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aef003d2b7842534bf73bc47409875468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360e1b0916105fb9139cff6445bed22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c70399c26e8bf6a399dc099cb02c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57242b701fa73c3c7aa2fc1646c0bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f55479a71e9285befc64cd0c70230a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b3a8973cdbd07f092ec8136cc5ad0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fd023854b2aa4def2873184f976da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f129630036f257d3994bf8ee96b851475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ec9d4f7162b7d40b43c52098687af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8029d2dc22f8c393a3f351af69a0d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeeadb3167e63a1005fb1f431da827478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a305498924d8fa0ea27e37f855c7e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff99fc7eac6997110b5ff1e3b99caf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e25732eaf3d783d94fd9f435ec504481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf175115eaf7a348f6ffe44811e32892482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f1f8ec9eab5f5a1b1e9618f8101a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82ee152495d55a714ebf264a3298be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4172da9339d08d905e8618a909a0b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149be75a62e36c676f7a24e413c40f62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f946fe4795616d5eef0234366013487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f005d3f61b5587a0e3e3579e13e2c9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0ba7af8898a3e3f420cd2e03a3a72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab73177723320d820626876947852ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c646dc1c96bc9e2d77a7f4ebc5de5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6ec7adaba36685ca73d49dab516cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa04240796f5653132bc7b50f2f0f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e98c647545837c773cd5996317e9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8688e5d5fce7d28d4aa99cc87ec95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc20280e4e7e770bd7ca55108240432496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab295a3101e5dbda92751a669e4de86a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba90337929e75bf417054c0af4478b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bf728bc776491d2a74c677354a87d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175a27911169cb54d566fa626412d92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7015cf80af6d949970368697d2787501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe3694106af02a1b3964b178425aef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b1dd1d9ed705058b455d1580fa49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab97eda9d56fc514b78a47690e74456504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb40d227fd69420f525c16a6c6dd41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80f367e91a2f52f3a0424b46184426506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b50c8d728ff0c6abf4f8b9339fa44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb139999340074200a3805520f28f64c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783410650c23b33840bd871df0cedce3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f3886ca5569efbb2a9688499ccd03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36db85cc114273dd24675a37ba776b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd8589c56021819f53aa67f2fa78a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdaff10614a6b96f94a358d4d8f9e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cce6a9ee1326d509bfc91a9e29eca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d7acd659bb843e82f17400e89ee9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fdf039f524900d879424218c66fda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f594eb398826f235febfb3c97fa0ba5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343727260a56b519e0e0466095d2a211518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bc14125ad970b5d9b8518dd5200e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630344660d0e0cde8a2f2fd5a038e0bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79726b1f64ab061c51954cff59c323ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d1ef46a9e40569fe39085701d8f2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a505b538f5329439009485be4900fc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b3f77dec186c5dbc0bff866b348df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb34d6be799fe05910223813cbaeb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714a5781ca843b8cf5b82346745d522526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2ab0f97165b8ec7aa26e33cbdfb32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09f648485a543094bc6f80de93ada3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85669b7f35be8c832edf9aedf6a3293c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8bc27041a60e94d43eeb7abce8d1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8c6a06a2da65f2d2f4d12e8a7f3e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d770bc8a790421ca752f0c4e847eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44268d7e53b03e406891cce03717d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7014efc1658b05884addddba90733b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64a307cc52db8c306597a31f4c9021535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84845e3720625b676bacd17c2d8cca9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bade9a302dac503772eb3ee249ab5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d240db63e86c4b3f45c94e5332a99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a48c8ecb2796b3d33d04f864fd479539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e810b613c820582cc8da05ba62d010540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d10eb5991d8bb25b5ea3d3ea9cd57a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077addfad2339f78186135db88c7d86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54494167fd3aa66cbe97ed1fcfbee4f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57860c79e1811390a9439b901bac9b6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8686cced333674b0bae7497c07cdf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dc855446aec757d773291e3e177be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490d06eb3fcde939a42c79ed4572f03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382d5b290b3c3aa71a66e5e1acd933a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582264bc83b1689bb9e615a85f2f814549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b2177326fd2a69dbfac94b7c2a1d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cf1ff8b56ed6092d081b01061c54a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b52f1f223e4e1bd1e54177e935f7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db3e468240347dbae0a8e3f7bcf587553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7acac05aef6d7ecebb117eb6f00a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadffb49edb0c1b6b0b9c88a106b0c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27ff65af960418dc805e228ada4a79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817e6da18aba115cc0f1b985e623786557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247670bf2ab89511cd2ab7aa3dcfce68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a149eda5eb820e6e19b999f0bbd76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b2d6ab1d255809fc99937a4ce8e37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2edf4e52b9a0a691a53372b8f2909e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d96f429b164e93f6690869a1ebd5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5cb429043265a86fa1ac803e8fe8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb32d3c97662677aa88a77db790d9b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e25ff566097c33e339fdd8b73de61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e973879479cccd181e79727bbb3c3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db61d55db011ed6c177803eb2b68cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2700788b11e89c28a44b1d681318558568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ee2326dd3cdeef82b28c559c9cfa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82bf867071b582b7626248c00151ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f94705376e9ebb0aaa546883e712e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268230ebac68cba21d8b95f58056c9d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2d3241729e7d39fbee4cbeea779bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402493855b6ed9a237f5166ae02c399574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a018c3acf7290a843fd4005022c90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0178aeaa65afb501dc903f1a6558f6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9360402c8683e46c55a8b61c27791f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee397f64e028202c11451d816d7f41578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914c2a5cacd1d52811781013c1e2289579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832174ba2f4f0f488211e6f0bfaf0aa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bace39c6ceb61d34f9f16bec4d485581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5f5aea51c09195013eabc3513f965582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9371c7987ed10df9c7cccf93d2e26c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c2a8120aea6dd773402897e054b47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7a3de5f61eef7e01ad613055dac64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbab787a6be0986ec1ba298d5e6424586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598e61a44d6fd0ed01e106ce50880e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba39b802e9bbcd9738e7dbdff0af50f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f400fc66abac0178b74e013f766a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39af30e2ad06066a11408260531fb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501258db0c7f0150b8c206eedf323f2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784de913740cf9bef52707ab77ca643592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a1ef1513f4b244822135a74a44b21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f535c678c07ec5251ef3d893dd7bae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcad2aa018fbc541b80b4970fd9d9b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6825c0967b539112095a60b686b71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0aa9bfab2251a57a33ecdd8dcbd53597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94b72d99aa8492786bf3cda2e6571b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac743f449584c02323697914326fba08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9fb8eed01148cd8b152ea8578d10d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc72450b1de4057cba64957d7f73bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d50b4cd3a49a7411dfeab05604b3c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02af380e710421d55208f888ba73b9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c897402d2fd5fc588bea076c6a840604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef38a3c95f9f7847895acf23a22f01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2753d3631ce23bcf72c30f6032c09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcc2bcfd70cbb17978b46f4b92f6f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ce11adc739d658a509affc3f41ce0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b9b50ded78d646ed6887765b022eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dcb6d244332e333793090269d2d06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a868343d23cc6cb9f66b45b1815aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4fb34bd4d18bbe7617c03c44a8a9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051407ec836bc6c3cbec3cd2163aca9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24db92d4318d8e5ec19a2b0f57bbce4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d3641e41d729433a266993c4fdd48615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d9633f7c1850f6e92e40d7cc6947c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2d95f4bc5c959282482664d911789617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe96ff4239c736a253751bf1251a75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fbce59c9ff36f88b70c2feaee038c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b98bd4c2d51caa6e0b75f7f388d7a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1b4451d28834ca5db674d83385076621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56fa5f427c3e24741974bab512135f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2b69acc926cc6c6b60e716d799864623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b505067310a455a5fbf7b74f086f56c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9f5d7694453ed540fd172cbae36f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cc98b44ff291ec55c89f8a98d1a8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d81502a7951228cda5357f40dd688d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67ae6afa032c16b3132eb0032f803c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57792f8f34c2966989ce9ce515a68721629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb340fe7d88e7e36b87a9fbc79512ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05325aa0f74266cc4645940c66791ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d616cc2c321095d20f967e509a415632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc995b5d66008febb49e738bbb3cbf1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ab2326104b6f8e397285dc88d6d5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a7a75754a84c7f072e6022f676d3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdb50791addbb63acd95bd3851380d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85218aee6b93b0c58cbc0843f6eb201637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5137f9e8a137d5c580a5eb3f63cc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a6dba0a95604a003ecb1833d63242639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116e94373fd11ed29a2c1a5b62659be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a39d2eaf5f5d88a322a01ff47effa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e37f47a635a9bf5879ccce460a07d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32742908de6a62ef5af0136565be0af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45351989c48c0e7e1d72681c9598e85a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b200599d8b09dc295ef2db09dc30037645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e4936afde0da2ca4e5c810b0eae8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f04f75526390dbb758fbe05711840e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248bbc88cc4a0ffb09b992009c4ced5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237e0cc6c667d6bb7f6e507b845cb8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1c78a12296265ac611a442dd59de1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efa1699e1adba8ff34fdc4eb6c1782651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ef299f8dc6cd006b5f48cd07c445a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfe83ca0bd9459348682a33bc79817653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070e9a235990b180191846fb2326e92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0910281d8c9e6542b41b15c7966f2f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec0e07c384583e654578791ca3740a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2b1f6c9ec9d29b839fe3adef3f1f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648467c2b3d07e0e783321797a9423b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548401b4dc42fe812a8f1ad99078bdb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea475305a71ea8eb39b2fc113ad34ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c1ea656d53259e59d9f234cb576c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea5c3a6285fa8b32bc5266299293b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188f8a03aa1ca07c6334214cdeb8480663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7724b941c9fcab7c51f0d5f1728e238664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f5ded5c51e01a4e9e778b1954e0ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67b4df8bbae60eea4e91b9c1a623ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd3d892d2d1e256f796bbbb9b75823667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10ed0126e6c9d0b39c236813cb2238668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703c2eb06ef278fe20a972316f73281669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4addfb8cc8617baf79111586cd8334670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f7e92375cc4933bccde139d64426f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdb35f83525fa14caa0e8061a049e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b241e8aa8f67184e51eee386daa315673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36425ed0c85d8ad0792663d0df5d9642674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a453931ad7b8780b57170863a021fce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dda43626268de4e237ba6c12bd7df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed36c01ccdfb1131429d160106c502677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae13ff862d73d92a5a588f868a2e928678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24547a9ac624b5d14e60ec1e8c2d6d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27500d72dd8f6f0f53a286979b69407680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cfeae0f3646a3e3462f2410965a69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80170d90c3126b13a782ce299cb63e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc48899bfc6df48fd9a02d63483ae4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77f53d30cbccb9e281bfbf957e6559684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf4986c1d67a0eb6396dae4f0638e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c19aa735622a28471a75d2692727c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc75087096509ea0e79b4edccecabf0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022947a20475d8170a2d8341fe1a608c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf536837ea404c72e740323832ecdd1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ead2ff4e28e1730ade6eb207dbdea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d848cb74b6a013cc044cfbf08f11a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0cc354df71c3820177207d50ffd61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233c9ec5ecfa4923491994c638f2a5b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225cde77750b8bf3a83e141bbaeb48a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54062075528047dc54214f3717bb778e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cfaf1b22bb38aad1568870d09af14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2bb1cdf86b36875a2c3694b1896a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b1392c69bcde566fba4527ad721e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ef75396793bcfbad194677263e7f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096bbce7ef2cac93e94518b2f233fdc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321ee880c13bd2415529f7fd9abd3c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bee2d0832a681c63d10ffd9d2f31e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947da9ce517b74d72e675cc16304ee73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa671c086f9d89c4fcadd85ac0369d8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c3ed4c17eda38ab18d42f7fb598de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ba02d90135d616400500db6c35d9c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbdc01ee61636d72e5f3659b6665da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49ba9ca1a2d0044f6fd8f55a364c55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c3fd64e39d964cf64d8e8a1366e84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ef58f6693a8aba071bb1429f4bc53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565606ece69d0aa27761fc954903cd7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abae41c38d698c6cf2a52d3b3640ea0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb236835104aa015a463f2581c0d60f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a02ef61431e88596fca9a923107f37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fff3c074477f6e4ee4b32a61142560715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41149d47ef0c8de39c60bd14fc820c4b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348299cb38480fd8e68856e6e07569a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f4d1bb6f5a8a6e098c66e61897691718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746e15e527f94f937b86b12095c0e70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a9026a538196a4c62bba25220df64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0d80d5d2a9744419f019b7f87225721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893e0d849d358c599f765acd1af43af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304601b7ed855e54aa9cb9954f97babe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139654a9820c22dc6ac8b86d0e68862724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e7b929d63c31f77da4e91b3bfe75f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b9cdf60da66ac8a4da28e29cf113a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7981692a14c5edfad6a7b2b4276b24727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fecd1ecf1aa5d02a475ef1d870c2f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeb64862ab01cb0a617a82691fd209729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef688f656d766e201b3adb6e5d9c4899730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a002455acc1d779dc83bd58a07c60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7fb89c512d5bc15862e1e40f5b4fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a00c04b5668df4d9cef2e9a87ee90c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c999e4d081a4eb2aa373054fd8c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ccad5ebc3b2b5cfd81b05c4d3d0bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27356d98473a039e7fb280c735a103c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0049cd1a51ca73e90b2b9c1c0664c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16b9763512ea0fb868c8a3d64c31c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c5c67dc396d9ab5fd290c67531bb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd42f070aa6caa1c1d7249cedec457740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e819deeddf24a709a5f0eabdf381d2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88284c2e3e6bc1b9211ddd2b7f215ccc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce73aeabe33d109208704fccca93d3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9ad3cc26bc1100b9c52e967c958b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900c20bfa29331dc01c9dd5baa21f63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b25d6cc3eb8ec6dec660f2392ea68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd7680a6ddb323a498bb9858e617ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f53335ff0e7dd0c3d5fd4a33dd15fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc657477a351e9a13b2650ba0aa468749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d24f839a815998ed0515b9a5b235f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a68a9c75bd68cdb1006d795e0317b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf0a5ceae40ce8f649b3946c8ab2fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc136b336136f8cf51b7a8e18f0235753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2867c5afc7030d724888f6f9cfee7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27400f64ddb2d6f531a6a80b4477f381755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3843ab7df4f459d4bc701ceb1571a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df070d10ac0bf54051d6b1283f56b3a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1fc8d49628610dbf0b2f8e94d26ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dadc94cfc6e04f5ebc798315f82f5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb56522b162bbd57fd27fdc5ec25c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a2f97ee4e6522084e43f9d29599282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fece39dc2e06424c1613fbf702fb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5ca682993d54d6a224cb13ce3c2cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c31b36b0a6b1813522b02500d6f135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781101e10610f7c9d65b2450094e8216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d46354c02ccb297850a9b070e94ab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13fe1d124baae94d59c89c09bb4f008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959e663361706a3d33e4f9bc28fd6939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933d1b7ff210abec084e9bc30babc1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db4413f35e9ae1ccf3f6f3c0c1207611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0578b4f73bff79d9ffe3fd0e517f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc3a6fdcf5d8dc4fa3c3e65781796d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062c37768f91c6f701e65e19d086c4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23b713703c64107fa543fd05d08dd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aae88eef15d5719325265bba57c92c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aa264fbbfd2a3d07554cd4349033417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151e38ed02b5827c0e318bf92ba97fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1daf67569902cd664735ebbecc69919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad7bcb4fef76e436bbdd7a9ca6f33920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8375dbbb07f9a3b6f3e65f687c1de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e990d5502e1683f6d8c7a9121f760422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3128742647b630c5263fefb72a1276623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce21f64abc24a0564acc50bbbb7763224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0abd2c5181bd40562431966b4fe41325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f868f2fd958158e4430160214cfdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8fa5e87ebd6617b8f7ccdc3b6072527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e598b292e8160b5b7425bfe5e2a57628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5401b03f41423c94c18ad425877d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84602ee7a7b771710b236b166e47ec6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f2f946287847a5ef54cfeb2dabec631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf37b9ff85d486410b319bb0310594632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728648f7bd0b5cc676e1d733b78457633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26527d59158af64dbf56c8bc42d2d3ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201df8e4036344cb766d7adebbdfe12b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661318db583aba403a766a40aaaa127936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12932de6c168fbc440f864a8dc6cad9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1b5a46d22513a4bbfe5d41010193738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de9ac1cc84df34985bcc7477517f0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81646195ae2ac2b584d0f64f1c200d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231a53263256e745a9d94e838c400ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac291b1ac5a16191b9e0e3a14ec32e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7cf3d29766484f00fe9cc331144b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af4c183634ec589a663c4484775f6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684ac00721f737c0d122823692a296645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c43fe5ea152f1debb0b5752fd205246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bdc5cc770b297a81bef0c8a31cd4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f6229b2f0c3726145942d4a4f54b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f73f0194463bfb08d4a062ecc449b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cfb6967d1d0f23b5bef89b56064f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736deb1ea7475fc9d10a9ad74992fb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6f1cea5aea1d308e50c5413b3625a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39570741b732384e65724fe96405e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6d3e427092ecec19e2dd99770ff9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b01b09e94f02bb87c3faabc97f53e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e312464cd7fe215ca73d03bf9cc16256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61748bfad27d0293ec2f32d731865d5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ca98a6b2486b259af82c340321e9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3657eabdb9c7224e7b25a91001af959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3307139cd5379c2eaae3df073811160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141a7ea394cfcb4d05de93e5ad6296361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42168dc09d8d7beced3444fd9b642c0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc1347808298dfad5b01397be9f7b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9347fa24eb421d2080126d02e9a2a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c137b321f7b23daa02cf3d772a4ffa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1524a2d40c4a6414fb596799d6e8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae600f2b3387f33045bc44b0478b9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3b83c5c65808cd1df85dabbce30bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5bdc16eadaf2d89e0773019c7156169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce2a29aebad42a3f182204e1dd6cdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac296edf35f9e19437d2af0b25359471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431b88c4558da59e9556091bcdb069e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb648b95ea58e0b64e624275fd7c6a9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708d27d963cf2157c18e6b5a12e3f8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29af6b5d2947fc88fe026eff4df15675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88d910eb0361b286225b5eed855b7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af82052b7d99def28c08e9ee6adfa2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d23e389d579c9ab8b79e86f84850278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97f180aef0af71debc9d546ddf0c6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1ec4eb23c4bedc4c6a4764337f44280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f923303e3b0598ea355c328be8fcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290821895d30c8304695e82bf77a780a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8e6559cb2678c6fef381750aa730c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e63895bc1beebfc829360f522e42b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539231a1a6181157d325921672c22d1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2c9e26483f61718d137876f12f0c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de391e75e5221910225dd8f5c196b07e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ddda72be14b71df30ff58a0c26a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b470ee0606491ce59be1552fe3a65e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0c5ccd4776353990a2c753141ddac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbc74ab275df62c34f9eddf975c0ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f935320dba76eca73865ccc2737a9ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1438e61199e217d3d9f452af8e60093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4e04f28431f33fe9dcfdb7cae03d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6c3bde76708e24c9932e24a577bcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7449ae90f9c5d99c3e7f12f8cc742e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be790accae68589821e5014d35decebf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe857b7b74fe93547e54464673a5ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee282d779179db42bf13a071f1f2ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6585ab78eacf932037c6a117ef603100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa627b2040d7bcb0af264a6ce481c03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b829a2e8d26cb93232ed5e0dc79b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1f64be4276bc813a4c9934e759f19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ef30de661f0a32fb4087529c8f05d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f038781325c56e1763bbb4bba8f79e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40653ef2bf6832b360b01fca49d47e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7bbd7fc34ebf7330873995ab0edf7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b353e64d47b4d5e7012a9166ec028f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2dbbf5fbb5ba46fcdb09a8cae0d09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65783f978f72acc92dc4ffb2c0202d5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580039cd863c214c041f2a34a4437910111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ca87d6b34f1cd3ea88fcfb6ec3a9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d5d17c88af93a36bb23aeed75d9f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e664d956b7f3ec0c9cbc27da48fadc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417d3990effefb7a37af653f7c00cde115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738e4fc7adf95852036fb1bc128bc62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f620cb67c3a7b139b16c7085570cea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ad60605a75618e486cd193bf481ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde757f66a33decea846854c0104ec3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bafaeee2d228e21fafb1f73f8b7cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472cb912fd4fbbf77f974d7577f6d7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c14fd2680a54336b249bd3e85c90c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4b932e60c15fe78625b8929cb8de6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6983f457bb0da9d8b3b5546502f488124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe314a77c0281c9cba8d6159608e198125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a96cf446d4f7ebaffd40689670c7ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de441c4f8bd9f40402e1d8f12484630127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528eee362a78e9a732b9a040e07fb8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abcca9a67db3e7c1c81a9aec43bf40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cff8b317b4584630c1fc666b2bdc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f088acaa370a140d1be6326465af6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f34b16d44cb4476768fe9a54fd3cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b392fac9fea4ba7d40ac875558d387133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dbaba90fffacc649aedc1dd92255e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cb3f29d0bb728fbe532e1be1aef86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef9c6d12f845d634178c32bb91aa8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5441e566f8fbd726366543fd86b4a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317f6c8f8fed1bd3da0035dced16a6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899e8a887a743c28c2c571365cbe150139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb3db7c254a9e7922e37c6589fbcf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae22a43985cc434f29da10a542687f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7528e236e9faa02e94d2212355abed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd753efac3daa8f29180907650b0721143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7cc7abe5cb328697fe051a2aea95f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b950f6d75b6a3340c7a4acddc05059145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d0630de81c3dd3c2bf0b1ab47142f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af199f72a0ce5ed2d957f08af1530a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3cc57ed1c863a2dd3fefc969b857a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65223f4e775728d6d869122aefdd276149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d97da14b7f925e84cd7471c8cb830150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5726cc2128abf027fdc2d2858acf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a28a7a3d99ca1daa3fec5d932b1bf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3757e917cbfa30eb5ab78c9489328bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95ba166c34599a296f9b408e2e0216154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54bb05d6aff26ca74608afe4014ce3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fcd3932d3f2ae57750d06c9a6c03e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0f052b02d8e653d78ed1c2f53424b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0011428cb688c52c7ab19d9ba2acd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e303e26047d01c62ba3bf0578ca5d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8119c2d33815ff24e9fb02031a4650160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb67f4b9313b25201bb444a51bb964d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424e5b6616bf8e0325d44f8867660bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babf77b4d708d5c6353f2444144a724163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759395999a50c464bde7bf147910e2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84536675cc92dfb791aee64c13a8b2b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8c845e42ceedab1952894e242379e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8dabff96d2192f395b4c845fdb309167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5e31f1d98c093a958113426bd7304168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc16489338e1e589cc2181c4f3b217e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8205edacef0ccaa17b864f0f3bab7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7bbb6359002abfdec438d1311c41f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bf08e42791c8fb9d67c9e45643f9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116697d08a60e6dfb609e3100686a312173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35f7b20576a85b0cf6da0b2a88f4d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af79b88ca8438649504c63e3699d3ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5dc535c4447dc3a2f42c43d5345f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9742b0f80dd50361e67f10712b6172177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82bd453d9438744378b72b1b5bf3b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413660097e87707f48781c26ccfef1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639f2242cff5cfa54ace7d940d2f51c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62627b0f9eddbea0444cb46c9b19111181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb5e13e1b1467628d1e1a1775fddb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdbd5abe20c9cd0aa2f6bc3f47dcd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aeb8127d085e7cae51ff1bce31560184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51905f657ee5cc2df58f3f1fb0491311185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519e74153b95d0560f6f18ad03635be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ab67e32e85e33900bef829dd5354d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c966f67090aefbbcb183696c3549f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3063103a5f19722696df1bf7cb79839189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91a38f5b5341f8390658c22c207644190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f18243ae50f8d81ae3b9a7d684128191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deb876577aeec0f53711b7288f0f02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1ff3f45b65f9df88704cc6b82cbfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd214dfb3f90a310520147a066785c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fbde306be7ba2c425d09e1981edf9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743038aa798248cb587635b22cf0c81d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f49e46e9f38142fef99a0665c479a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b452efbd62f18433136ae10ddf06f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36982a5cfee40054afbee48993c9ad30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ac5d47d293788b582767ef62c449b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f351ecb631b517cf938ec1d1810e43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e9b5eba5c2603c64d02b822af487c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf4fbf53d20881bada45316d371227203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70a26ad50be62be9e18d833dbaf433204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29d648d509f2b7578e5f621041b8b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9556588c8e6deddb1cd6f62125c18f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e352f38daf6ab7cf411984228d989207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef704073663b5906727838e7081d8b7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee77f9f025e6997a41e1ed1e07d839209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5ffdaaba936500dc3e70363783acc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148eb8b81bac2c0367434d22726b0dec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a3d1e87f5e590cda994ef6df36634212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99185a9bc53db0d7e2530a1b61693483213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b621fb911f2f74e119a2c1e380e84f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e81c39fecabc544fcda7a07f9ff7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6af294e3ae66754cad57e03f8e5db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb14de141b946d68866844762c2561217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726caae8eeabf352f8f53548f7dac74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0924d9fd1da0f716c15d884742275e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8532d2f57680e16b20fc5287519ba32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fceb8fd88a298be09ff3c09542bad53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98814b93cb3ff0593bbefdbec03e2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f19b32cc23dee140fd3104b875aac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128f9f793a8d74fb4c4afcf832d428a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c3c6ce0da2ad6b50a9ac4a8024b2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc685a6e8270cae5b7b31717e05c1576226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce397c54cbc99356d944ad9deef7e205227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbe61e5c50bf242b325d93aac6fdee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e35c068b0524d27156a8f16ba850ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea30b47e2f77c709de3d0a932076c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0f7be2cacd26efa8e74d274efba45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7dc2a90ee8867c27e60aa417f62d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007629278b129f887ae8f82e2dc12cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a99d6148387d847d4fcbd7b818f17a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e530585cbb2be90d8e00711a3a2742235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b0ef7591039fd80ded56fa0c95246236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4fe03867440f48b7e43a40a645487237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f13d72a47aaa0ff5f6a16222057c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ffb2754d040b746c1176a00d1f6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a1496e57dc6126cb620546f00461d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5e34ce7886a6a66966593818626cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33a34509e362625d5b9e9d732d0460242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04b7fd289af274495d3268ecba8852243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d291f96c713af9a39c45e43276e2419244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f7336a90a882dfc48c8ac427d856245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836f59fe0080e58c45e993ce439e3e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca48c8c4ba1dc6ccb9fcd719614f7db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb231a24a21966a5b40ade5d8de8ada248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac293486b746070e4da000ffdfc7e14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2069bfca13909405b01e1e8b8958406250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2ea28a1e14993cabca2edea5269d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48651480f8403085ba41306043375888252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde27b3e3ce744fef4d5b9623f74339253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf042942d742fcfe240f20a7409fe9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263415b9202c26754a88f7d47c793fc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f5a9d6446ca3c04a662a83978cce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28320899fadccbd9abcefcb51a59e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61157e67ed1f0b1b092e63254c524356258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937287ca8a1475c403480498ae8de859259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6bffc385868aadbc09a2eceeec9dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dc4a0a9030c121cc0cecf6c4a5332261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72ef93a912490988aa60e2aabee8e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02461341d2addb7c2ba0616f1b9cac56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e23da2b8c2365c0ea7ae4a20a15df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034527c2526148f581baf56c311cf70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269f4af3268e3020661df1ffa090e23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d5445ac7c6fc6dd608de87ca92d8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283944bc98ce6594c8be288aa44b74f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e254275e6af87ec6c560686ee22fbc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b683535ae5dc54ca34045570d0dbe5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f2687beea882bb62874b2e8978a71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a3ae310518dcaa6a200702bd9677a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682d4d205c3798ae125e4e5972ca37d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2f6b97375513e96bea437df08e907274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df5bc89f67810f036c17d2161d95d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88392df49c110ffb19e7e06de2505424276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2795a94aae0269cb38bc8c9c001027277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b077a85bc3068180d636bb83693e42f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51301739fe47b7e92721fc45f9354e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c68762dbc14a1ddd207632da80fd65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e3e6c33b24a271cc92c62cc7f832b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839691e36b77f58bf47000b3fc3d9df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bbce73d4dd816631f4f0b08a14228283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be8628091c4fa9ba5faebb9129f366284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75a9071ed6059915c19dcf1d7f9950285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dc4253141e6aa1b7001936fa08919286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4fe1fad4c5bf76a0f226508339599287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b649b6239c244a1780e33b34c7a1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a357da82f6081eb4b4ded75fa30ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b71c3342e6bf6666edb8ca186b85c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e16c7b4c706be9cac77048f1652721291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54dba536706ff1567384d295014bf4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab749ad010dfeb6f14852d782885c017293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588bb6483f7d5ebae2247a0cdf4aac6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe422a14d66ac967982529d873f3d21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118c3f1d3849f99f73c9e8276746aee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b720551111c4e911145488fc80a9354297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f340799c162c6be995e9ef0096ede4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19310ddaf1613efbe860368987643f41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f4b6ef1d627f270a1699ffd9da931300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9903b4f05dc17a86b8555f9a2ec5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5395dd61e05bbbc8b5075e4d1b0ad2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0030ef6403ea78a539f02ba303e00f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95081914274c30acdf9ce1a78d02474b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d16728d08c85a9bb9bf7a701fa280305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ca6ff8e793e5f2ef276a2a34d12bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48acabe80f9382b59b6813f5720bb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e82a770f64360c99a23644df99c08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe437265814578042efeb22f9ee86ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56134f1a1d8465f6468d16167739b8c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6685c622a823175997e671b7aef95c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c102c3068b92baf0ffe2e4ed955cfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5882eadb632bbb0f5a23e6770236e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f907d6c5ef6db19a7d6c582439912314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f4ad98858e1b091ac043ab24232b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5617afa1488398a34437c9d6b0ece316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b00524a1226ee924e51f84e1a497f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff22b9294298b51ab1f943cb6a13a14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffbbd484c8a0ce0d0597fb0b459855319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd1d952fcaeb9cb516a12327ee7fbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcb8a0741e4c1f87201e30ee786303321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf51a5b631728dc38c12285fc39753322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe22d78a178d709be76862f50d4473c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2eecba5cb531dced0764d4bff5d15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6939e4863d0d4d2f1d659739aa4176c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c53419526519d5167fae26eab65ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5590303832c96875004cb2d85cd4701327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45b2c3a8d3e76c3a9a929ecd83d77f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026b4eaaacf332a8967cc8b6f7e3825329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade057f561eeb07681e800c15b7e91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4142298be6b42ca7ebfa386533757d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b295caf4573f0201ec56bf630b40b52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831626ab64870e01f02aa5ea9b083e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921bfccf87b61ecbe41ee17b9545eb6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc3119fb8c9b626be06eade3b4b2f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c723e4c87b7c767ff650f4c4711bfd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7307832776b5976bc3d920eba6ba48c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafdee180b13fa79a1ecbdd36958059338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e43b9277e932720e098a8de38e777b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898bbcd40e41ffcca882332c9f98fca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d63c51bb6a725553319bcf58284c87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eb7620ed4da0850de935f65ea9da1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3736981fee1846f93972b07ccd70d9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f870b58db8764a7b5da3c70627c73b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e112b656b6d3d4cd75fb5e4dff5a468345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d8ed5e31d54dea358727dfad8b9f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4c184dd96702390eb2f9a461d19d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e44610195d9dcf856671d80557df96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45653423ffa78dbe9adfa314c17132349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f143a3bc998bbc67957561568eae71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55d82cca54868a34836d0bc6c86d24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc07ae2574f302aad14b2a284a4787352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b36f1ecb149b18f8ddad7d9bd9de6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc788e232ec84db7d3ef08fe6b401b1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb4b71a12a740e64ca78b7b14ee84b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd503c0cebb4fe92a5c135c8d32c80cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713df173cbccdebd0a2997661534bc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7bf07711b5aae1e035766a03b3acc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4e471295e7118a6aecf8064859fae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fae42e3fbe6dff306c0b77235fd8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb12b4e6bcb65baa82aabb277a3489f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea9fe98497e58ea6efa8542267ddb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574adff0b0b3781666dfe13833f8149363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ef495cecb073899c253671eebf3f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725ac8db8e577faac4e28ec396a0ebf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c26f275c34460c7459b41bcd8876e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600c8943b46eda0962881de9031c1e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962773a2854649295582a33929433e33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ea30925611c4905a6fdf2c7681513369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de7580f3783f8c19225020b98a6211370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030e38eb00f465d7bf338f9bcc043da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949c27386599240fdc291feaca4360f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebcb4dd6efd3a8d00a1dd2c524e351373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4990d204c12fd476c945a293fdad479374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaa4f4ddd3030e460109333cd25926375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034aa57aed2e71ffe99a8d9589dce3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710441d61f61b47ea71de7126fa7c13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3b519f6a1a693a984c13566ea2c60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e403fd65173a3f881e7dfd73ed788379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d65ddfc240880f03ff6b1a2f83485380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea4bd8c76961d56a7d8146efeee126381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb726f0eda10babce95207e600a4271382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd990b522678001f0ded6b54ca660415383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0435d09431d0b92d86d9f34db5c33a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391b6160db9312402e0a93831e9cd2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f4137b950fd6fff797cbdb201c266386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e44d18482675515c1da8b88d527c43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8041c46cd70e7037b2670d1fd9f147a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad42f93cfb4a0b3047c88172ef865d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60f244a0891e1d79bde72d7d8c534d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8f994e73b3a8f6cd26e1f2279e287391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09db731dfdef2703db2237e15813c50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d867306c653b96cb843994a2b812bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4a8918fea3b8f8277ad1e649099ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b70ea63f8f0c98f74401bcedf8bb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dd36c79772c432a19ff8996777d38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e94a9c33f67c4063d6beabbe6e8c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb20368170dd74ff05aa04c1f3d8b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa11e05b7360af8aaace3604693e65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e3fd191c21670acca5ab01fd12663400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204f02527908954b67c75b92e26f548401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564e1afb40be668db4b5fe653e2765d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe96af03fd84f5a1a0fdcbbe79a854403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134690662b4ca69b813979354e820684404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4191c3a14881caa11c6b2163a9adf9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fb3799a072fec960508da41857abd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959ae02d03a1f9f5b9e49caf697a61f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4881058c9c70dda2aa096ca1fdce6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb9579ee5876a88f38c38be7ed2327409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bbbc0b17895d65f4776f727371cf1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab0a838d823754e501fa4ea492ff18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342845dbd91587b633bd2ded8bb8fc7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c4f56658ffcadb5edc2d19a05f7ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29176bc66d60d59646374ecab611bf9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d5478c09d62ac0380dcda5203aec7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d2e8245eb753a158468c506d524e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a65279b76cea924f017c5d86fc08c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a53a9c6a3edaf4920a72721b1b9c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1a7174e20b874b3a540847a6e1c50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945b89569218be30e3aa49241736a1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c70da2aca8c87d1d8da2293b0bb13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887189b59f85371a5ad8fedf4f87100422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a33cbcf886240403911a62641b5c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a880220e99985503c17a270b448186424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32168764b4a33c77ffecd17b0f5a1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d4e4c2851413c0654780806e801eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9029d66856aa0beadde7831592d6dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c932f60afcd8f3152e36a27e841ec04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30fd966e4d5bcd5033f1ef5826763c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cfed1d9bda7b2796ea284a89b24af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec80b08bdb262827d54ccf48a7a9dbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afa89218c41a67d57b006f29828fca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa7953d05ecb9728bcb4708bc87f3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a23287e95e38a241e40b10cde2b55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac33f548904a62d95a8eb7889c20b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c1f8f5d32fedef6f8eeb4495ba462436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cefdbacd968f6eb74940b0299434a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac81f739370a2df340788431eb0f29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fc5a929c3bb5d7c16ab1f3a0feb7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e043b18ad7ee99b5a7cec5a9acaeb9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9fc34bc9c9a00a4d8a740fc5acda7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737145825c64a36c67a7a85e603ec94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e391d3ec8b3e2dca6addc89d845a5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac922004c723d6724f430292410b59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ad626976cef961954da66f6640bf7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0833cec00bd279dea99f71411120958446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7153c7768a478eef807f701e24355447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3caf2f688622524c08acc38231c02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915263f33fda8e5ece9722753fcbaa3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd58f67db34e28e1c73291230f900450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e1c907a5f960e9f040800dc2928fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4b9a2416a9c7209c96d35a5768bce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534642bfc1ced46ea3a1e1bdaf339ef9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141118d3df17429d3129f4a2d265207454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d699e30b78bc4a267ce41e9e52fcf4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adae33356948bc3230fdfde71c6f6e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f87f4a01539a46c8a7ea067fa70af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a6482b16fa9bcde197f9c35fb189f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9567f6b4cfbb1e447a02b7fe2fe5607459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b953dc73051c98df3959518e6b184e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d51dfd0a02d4772b4c7b5384a9c34461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051537015a2a29e4ff67050fb182578462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60384620f8b09b972ecae70c6be9120463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5c5fe3f931a31179e3d2d6e2c7a5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b47fc753bcbfed5e87af7bbb419040465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44df64c3a9675db6a6a3f7bf9578e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45087c3b8231062d841b21499f7c63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10c942287ab50378e79380ce63b0f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6fe41e9fbd043ab740a9f43de3a52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76717a8a048c136399f41802d48ef4bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b3697c18f7975442298fb8b57b46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39515226ad7180385cf434e89d9450b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b67fb6d77a61db1db694ef9b92ec8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e714f27ec9b6865568454a47b7b2051474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54820d64b65541b387e22610350ca004475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62add29f4b10ffb9c1d5e85b388f8802476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3bca79402c70c957bd1d0cfb602c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2729f28a35a2b39fc19cde26b3a812e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b49acb15ac48c6d59fb8aa5024690479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22029b5acc2d7c3def9c2e39f94711ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75603ead1c3096721b9201bc0d17f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a027035d41c9e4ea56e0c43beb97a93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bb3a5c1015536439a83118da95b37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8364c47f5c78ab5be6a2625ded523484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9b9ab952eec3440c9ed3144f492c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5111541c195d180bb735667f38f2c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd705d7fb71ac1d81f973d18b394959b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdccf171e17240f2eb531b3e972fe7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b98930b5115b10fe42116ce1b1dc3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dabadfb829743f09bcf4af1a11e031490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984c6b971643bd0c6df1f78e3362a8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a479aa4a66edbb1b5ed9a0ab8ff52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb6fb83d615c1f8e0754c0fa5421a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f08ea7b98cb42741d2bb60cbdfa3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd02f125005e896d12735c88189c51f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb08291104f437c62dfd84e3e6a213496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7998941c8b596a9367bfc416fe06c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23824a7e227e2364d74efecf4eccaa4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018151c866ea07039bcd5fa2d6d169f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371a7fbb986bcaf59a28d641c2df8e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eec090d122ad4e86a3988c7dd4716501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed584801e086e624219fdf4ef4aab0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a63b45f29f4966ef04c960dc1377d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efddc6c6163c5f76539b18277cfd8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f975fcfe65ef3850edf9e3fefc715c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f5c066d512a96c7d7da7e9ea1bbaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4723a42ff6739598f2478c0aff4d85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f472a453c3e3f885485fdb48bfe88e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ee2b2201dd673a43c1f7d1dca0993509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473427fff8284f3ad01e1f63cecae81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5d6f60be166519884eaa104a473fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939e90483ff670b4929fb01d03c0e1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31e3ce0c5b09d8a70e990eda651fe8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12707c6c6c8bd560f51d2c7b3989723514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25314f47ea14f82c629aa74fff793bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91998a525ed4ef95684cb2918bc6315c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82670b553e7d6f4215af011921be852a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd86f6a4e9c1b26937bb8efb7ab3391518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927778f0d0851496a575a45261b4581519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bc639114f546069a4dc4e1e46b240520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f146d432ef29debc3ce4c5747b3464a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53326fa36c5533fcae2f7881104ec0af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8cc53cb4e202d740bf7c6580e75e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b6044c873b1bf89240f576f33af9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde16d21999e799655cf9e45125e9d36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d258af706ebb6e3b88ff9746da7a2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece38f71f734d6895818c2e8a988adb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4199f5488dd395dbdf767034fc37543528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84b553427d352da645b9c882867207529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3ebd2962f1b5000fc819e19ce6bd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ce1ed8489a32b80b6b9e74db1770c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbda9c3c1b7a508af0c4db7f4e88687532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6398b9b334caef99fe8a4be5d8dbd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1a5c2fa690552dce4a8f3cbb8ec03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf6c2a605d786f4549a396c46ceb0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e66b977fcdadb0c006dc8034afff42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad14302c21214c029b9ff820992f88e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a635a90b26eb3aee9f147e0a3cac4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd2c6ec8fcbe9aa976a3645fade712539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d58ecafaae31e7a0af70ac093fa392540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28408952dd125381364b50280285f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26c128ca574ceef6fb98195c7d7115542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f285fa32b8d62729dd0dee47c0b5549543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19af1f441d9ee943110b26f63a51b99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e14fd0bd7e618999462e51bf849966545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aa2fc72748e01fb2a74b2b42eb264546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b460f3f0fc517a4bf0940abc0e9b47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661c0e2a7e0cb7a006ed719aeae3032548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f1017f0e91645f4cfdc7d260ff39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60786349b5747e042d9324412ed682550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab3ae374bef7baeab0bc5be5a5ec0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20276dab4f116ca4e8cddb6e4f7e972552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe8b14c3ec4dbb81be09d859d5e12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4d0290afa77ff6643911653aef2e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb072fb087d5ae58473da5073d9fee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959ade708ef02da8986c6d4334b23c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61bc65a9b9822fc327840f19da66c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738612b0d585eff0b26332f288be7cef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f96a30fc5420db0b65fcfab9bc571559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb4c229044f196e373e5c8f5ef33b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d70be9ca7bc3f3d4164a88f315142561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e9769bcf142f0f84082d7a25c26ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749544fba8ba8690ec549759556b20c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e414fcbe3b3cfc4fc22e8f517dc027564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ea3f3b768f11b3459a570fe094c66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31b1aaa85ee3185276d998f802845f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f39ea21976af5a653517b8128026c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b9f7142f81f6139ddb15d9b3f7cf3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d94c4a892eaba0095fc4fb954c073569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2379b9bfbf63aee212788981c966fbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98d28625f7cb015eb0bdfae1b19dda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b2b3006938902eb9a8b353b998b54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a301edf37e6526ea525b5004aebc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69b552e1cc08ef82037b6eb73246ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc5af548bc7d02cbe9a49fe697437f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654734ccf670989582a03c5c0dc9bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b234b0400692d3bcb7a32c822f9a55c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf984575310117ecc80e0e9ff9c34b78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ba758a2b473d021236bdb445e6006579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ecddbd83a00794e723a2e9cfee1fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf51b28667379bd4c83df0ccb5d9b0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffda9cc98247b86b5110a4600f69bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5445d597dc72cfe637797cd83820f30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4da5b02115850d729e9dbb0e6abc9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670545b96fc96f3f20692767c143564585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda42578c6fd861bb84596ded0754b2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe765f746020af09c38cd1fd9ca50b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e11d6f703d77cfeaf8736abca57fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7046ae4c7129d7434dee37e683ec499589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff90805a4e594ceea7bad6f9d623d0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93da37ca2c962b3f19721e58948d40a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e5b8df0f97f3d2a8d583bb39d7d2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8f215d183536583235ce0abd9a9f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e0c7d84de45357199d39380d29bf8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbfcd475c29bb8dae8702be30ad464595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89684e4326cd199657b1861b6eb12c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49001f014fda5c34e4dbfb8479e44c1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85841770a6237f0ec2275f037a6bc3a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1762dbb92d00a744d93616c7c91216599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ae3e13f495c040615d98dbea132b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb936f7898b26f30780756529cf40340601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f2a55abdcadf6eac57a2b9e76da7a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b27eb21512dc978a5c3a6906fc8aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2bdd868698b061d4e4ce80bed5674604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff9443f982043c7d2447aa4b984367605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a4661b434ce65e9bc5d3a79d86705606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586ddeeadd881ab52001e38f7cbd5ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbcdac9cb31ebf0a628254a883e535608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f308bc94bd85e097de8d6377526af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2136a8be4f66e9559f4ebe97c61848610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09b83684b6ba16dd327dc47eac75b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5102bd2b7bd5dd589d931ad498708d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cfe6c80536aa053aa532d10586bb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586d20a0de11cee2bfdcc9c184da011614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72b5ffd7a70bbb954bd9c6a46138af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952dd0447aea962b301f3d5397f04f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b1c7b29706f66eeb9e0b4a34cb5f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa431d8e0457d489669d408e5393b59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c3a1c3936610cf354423a448b05ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aeec2a3a48f0ccb4be614f71dc1725620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c3572479360506a1e6f18e1b03f25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ea275faf683b58d673988904af11b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445768742180e9279e107a98d9c936b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90832b51acb076b313cb003306a8ca8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114c5d0249e0c18b1d02003f94ec5d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b0de745c99a8d7bb7ece3a2962203626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067be54bd9e3e4ae2ff9b0d166cf05b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66a2ebb90185668d557c93f20d3fb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740478494e899d77956ce8a2726fdcc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e64f1f161a5d776491f9e6086a3e80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca7d0017233b186181a939cd3354eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52340e48032a09294fa0505166e9fa9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd90356d66868dfe5ff5a65521776e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dd79a187ff7527901755a15ef84af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56840d36071b5a8136ec82179c68b5ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cbed1be839a6cb41d34113155e4a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d789a509551ad8707b10118cbe4b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6795c06ad6e2948f107e8ee1265c9f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304997e037c9721aa2f26dad99bcfea8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1268537f54d3c31c5508791bbbcc78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450513599c337d9ff2723a2b66f994f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d42d4c8c2370238799e72bf4f85f56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b75f87387a1fcd6805b62407fcb9d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e082ec706d246bdcfb57154d18e409644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25255449c8fd569b1a62dc7a713b632645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3472c09644d5910c482540af5bd0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455c341231a41edf3358791190353f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0675a806325aad610219d284335b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825b2a62d8ed5c83c1fca0cf53b5793649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092eff436fa1ca238ba7f2a44d8b277650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0660ff0cf69fe15a8663a9d010a8d13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eae025688f6eed47b96b8cc5a41287652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add131331f947892715a3c9c63a51923653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d23209c3ea4f897d7ca522b27ca98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2907f224f5a7cf961564e8f0b60329655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7ccac1f4cf268e1b91073d3aea070656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3631f8371b3e1f13b5b5c0570def0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f133f4727e38ab4f0b63d955920af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd6b2c8cab24f408603b64709527f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75463f7e60dbd8a77fe91a5c909a7689660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f561d1efde8412864c1d958667a32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36ad2f1a960ffcb919dda0a79d84bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acaeb0a3155fa813ada414b8b4a811663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f982a707759d59f025815f20b9f1758664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57914b775f78e4e60fc756781de4cdbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd491a55cc565caeb75b925bec70b07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001da1b12fcc50db33c5986f59e4187667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89662ee71623baee3ac3c75fc3bedb1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3df63ecf99db6a2b0d2adde046e15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233db3ab32eafc2d1158ba0e1b57ef16670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6410d2191bea0e9072717c441cff7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f77242c3f7de81208d97d4304ac0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5bdb55f98ccd0b84281f9255323b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b956d31cd4bc42b0c524ed45ae6cee6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a96fca743430572721235e6bd41de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3f0e7064a223fbdc173cf04dcb453676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc730a7790a693e0a2cf9a462949fc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594724124e96e7c016fba20f2900d0d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b627acb968f53b8cde29b647d86318b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef006bc44cc101480492d5b974b4015680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d67091e60cca038b336bda58bdcec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba90fe7c7cf2310a4f3be88c5e808b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d0b8c53f86e92e8d200010fbbab1c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1548a3bd18677b838ee9e63c9ef26f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72604513355032b7dfc820497b77a542685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744836daa678962b3756f297512c399686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2bf9e46e3385d66b2bc8375baee23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f06c129e6bfe19da85d072ea2d1627688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54e8049ea3e8d475ae09aa14289561689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dec9fe129d4d6233c5a0f48ca43f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52109bc4abe08d3681a3d644dad82e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481673af99c5bbe47bec7b4ad95d11d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ad28388648c49632893be760976cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166defbac3afc5a20553d0e273ee642694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab08ae4a6626c96c66625bfa2f0b1f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b8b1bf73956a978c18ca98ecee2fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607fbac1b50a94730597ecaebf14a3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e348a1c2526253ea92c28ff38e160698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136aba00ac9cb5f36238313304cdbcb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41212215bbe5dc4b460ad2a85226da4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820d601985010b12c0f1172c93aa6ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7780d1ee9850611e2a40ac0441e93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6154ac5b3b2ee74308ceaacca56a0e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1262c5408c5d39ea13a62ba2c38ef0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d137c3048c5c5f408bb9289d86471705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f194e8bdf612ee6c5f6eb750913d75706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267efa3b00c9800cd809bb81ccb8ca5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e566d8988bc5739b4ecd750a36cb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe191d18402b3b0be43a71c0c1c43fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63533f09306421e26845ae07e37c53b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c14328fc66638465de5593f566ac3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef02ff565714e4e9cbc96e7431cf5cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7114852b073485788cbb3066e1f15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe1db4965bae46235736e576fb650714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a01176f909b896250211b79b80d6a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d1fe4b4ffa3fb989c5c103ebd73b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4685439ceeb110be507d1124192794717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4682fc11f656cea67180eeeed6aa8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37b7b4f2c16de7a91cf7639c690f31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb5ef3c920736e1936b356808ce88e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3f1e22e60d1c042d006fed65701fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c48271245419cc1cc604a2ed51a181722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe2760a62f1d56a4b7f2f5eef19107723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fadd368a188c26361e1923883b3b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79ec1182fd1c90a45d2351f4d9aa99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350d66fd7d1ba4f92b22626f542e941726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e5c92339cd360ecc5379ab1615c59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8b17ffb47701a9a1935065747d795728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fc22c2683a8f513f295664484e623729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9691b8d16b8a64c277ef033bd662ce4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e2a6317710909c27fde07c6366b93731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2a5112f24083d203e9faa4ee7a9f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18c136cbb00b19b60527f0762f27ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e384c5f93d68d2e2b2bcc6fafdd52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dcc41d77f8394c5d2bb551cbf2c9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2906fc7405efa29e36285cef65bd3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae200668c54ea2ae4d4bf35c0f212c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318c3681f4f19db4edb0795f690d2be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8174598a24a307b535a00312a118f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758a612073ecf730c3fc896ee7378f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ec82fa1c26824dc6ea5539f99632f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34f4cc59395fec00f17654a812bb19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaae3030f338b45c5120ac602ba7f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a311df7b83916522ae0a5ffe74b04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9c0c24d5b61dc0fc0bcdbfb35345b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214fc608e23a88ef220f38059412326746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259b04b51065e3ca95ca8b184fa76db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf152dda60c41680db97be40fe6b89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73770ed3fd4f80216aadf7d16dc1586749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691a1c5e2923d1b9705d2cf04ebcecd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d95e45c928d22c23b540860ee55c46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d49c1809145379019e4c789e0f856e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313cc490dbe6907bcfbf3fe48f03bb1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ed1e09cec882a984d88d3889cdc9f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddc1529f5eba959dce7bb3faa8cffc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd0098a04c40c3e8aca3c2a3883fdd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e687f46ea258adf74e371896163b7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2222a6f0417dc9e1efeabcb44227199758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3dfdce3f798ae43d93b71b2fa51f2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>