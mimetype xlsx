--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9bec9d825d82d3c8fff13320f23951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd71c6390be8d3006daf68a63cdee42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038e27d54890b57ea0563d9feca69c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7b277dcae979dd07e07c95a49962c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e748105ffc2f6a56681d2e818af7825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf736fcb8b3f29b9523526e4d2f43706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c6ebe57172f12002be197b2d9fe9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568806b72c8bacba319639b8809e5a338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6717baad23483f0b716f6567ba056a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f371a92fbfcb44a3217f6864f2201c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7deaee447b597a81dbc9cc158b35111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08e995b6343c0359db48b744f3c74a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e5f1e04aadee496f977a6f636c5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b3c6a28bd7cab86b6407474a4d51e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707570ee04795c758326ca830d348eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e6522083e323d9285f53f2f07fd9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c69641ebe77ea4376673018402ccd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f994a1a5cbdbf652702bb2b756328f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb1f0b42a096ea362fd505f094c9a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce61c4c3281cf89314ac6444c9907e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bbb327e0271f60bd45e019e14f22121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb2242ee076c9301aa914721eaf2f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a3a2e63a1a2216166cf920c8e32a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd7ab4607b5cc51176a775363b8eae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd550439c593bd7c8aeef101d977cebf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b57755a4b6f1199e951037ea9426126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11e3cc2af168119319b2418b63d92327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9949a40d92704be54506db0bd9470f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624921887c8469f9005388c645fc1e2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f60c34d8f6c092870f4d6d74f37db530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af782d190204f686e1a6099c3267dab331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a889967e7f171cb0ab266daf5b79532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55b9ae793f5948a58aa0c6ba5f5a0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9441d0c0421e64dcfddb9488a866934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19fa95af8283b4f54766a79aaea52135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcec1f3f4a5271eecbc12f17da6b44336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb4fdac57f965798a0676ee956371737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba4867bcb258be8920a369429e29c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca113171a53f082e1f8811a6a6e26a2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07a426284058c137d0e254162126b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405629670ea088b25435e3b6147134641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d942ae9b9ee8a4fcca8c161d2c20af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9cc0c3171a13111ff6e5f7cf4f3ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b638ab9457dbff492179ec59ed76be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2d9379bb9ad9539eff5ab060535c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ce9a06f18adddacf3ccc58ce183e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032615e292786dcbcea4a8622c64d7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be79e1415fa954013f5d04e41dfef948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bf991028244971662400269fa79c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874dc7e37c543b10452badd8c6a201750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5813f1475de38e1bcda356a3bbb63b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0be35fa062ce59f62b3b77ff6e02b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252b5ca339dc7d5dac2b3bdf802736653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b19fcff201b94b18e6baa74e29c2be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa6adf048dc5796f6ed7285243b71555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b828d64f4b3d6db5fe9c1ea2ba52f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdaf9bec891450c8763b97b5b22ac957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed80adba99ecdbbadae5d776b8553258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47341b8f05e8b78bdfe1d248ca0c9af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddc2253cda064ec9c13f1e2c20e08e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62ec93389313dce3b1308b8ba1d05661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475cff75b6674408b0086d72d02434b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5eae04631ab83ac2cbd8bccd8400363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434c402a4ec3c9a277a072cd72181fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93306277560c9175dcd763b43cd1de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608960bc7382d11b160ab50c94de98d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e6e6cfb67d3c28fe337b0044c6f9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4431276d3c145a9279cde9e5454e2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61340aeb8c4d74ada05c0c1f261f5d0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d638497c90f57807d91adc22c7a2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1b2cdccd1523467690336921bb8ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe18277904a09879892541c7d55462372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ffdabc4e1796c3b3e8a6805c9d81373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1076b8b8f91954fa475d82bd5d5bbeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110952e2c726569e1647ec7a54e1ad675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76e0daee433db8fd32b0a9edd17bdd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee6b94769674bac570f07af5b8622777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661d008b5770917119bec72b4e959b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee4b50d5fabe911e948bd6cd715a7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c022df84f0547173cf227522da792880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204a88349a5365b04ceedbe876760c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194bbbe604784e73b6fe719f2aca66382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0d78d5870e24b08119a18adc50a3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d335b42a0d70839f763e47030e461e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697d25ea96e5eaf442854e8b42126c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bad515a8ef281080f3ce003ec5258f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b350609922037f7892c7dec940f687d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61543532b29d925ded3bd3f78a91f0ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bbc4178bfa4ecfda877763d0540dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604d97e59624bf7687f0316cbde84b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81deeea949d17ca9fcc2916ede5692d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf65d11dbc16b9ae929ec0d53460c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88a224a364f316fc0d79a4b6c4554493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c944531823276dc3c0778dec3b70d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b119ae295adc4d9183ae22da8960fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f19399a2455d95a37c1c7ef11cdf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e76cef67814c05c55fc411444a03597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830be2c456c86ad210f0f2d8899a78098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf96677e8c69636c5d31c220e6ccbb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb296acfe28eedaaa09b900570402d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d47969cf62fc7b049d9e0ac146e3e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7924d0019d5e245e08e16359950e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b861ba94e250b3cad885255ac7f5f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1d8e12283ab5b420272be0a40bce3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f666484fc23292587b238c955f7e044105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8577bd4fcde65befbf0e35a66f1a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc215399b6d371138dd2a46db35ec3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ac2bc21a79cde2366d154c43aa600108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ab5d157c8307b6c6213557586927d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeecc9d955727b4a66c820a38a36f4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5b792e0e06fbab44c2db209f413de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c397832b5161f8443801cf070660d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23348db23703fe4a723e7dc5e98503c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dcf770dcbd4ce4ab59e17a7dd6321114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc1540968a0cd2f83c57049865505c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d75d12e5cdb178e6602570b58af8a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db4e17441fd5bb7f0b9465e7062709117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30175dc03d00b484e230a880d534bad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b399fb91ab3101993f8ae8d30a49bc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862a1abca7409f25e8b0239ad5ed0a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6283c04449a6a1ac814e48d62d1f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900821c5aa98b2b94c58d24632d7e6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1e85c65fe20134f6db2142c2349ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eca750fd18c4921a0cd21cd2e3cc16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427d24caf07de78159030bbbcb19c4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39674b2680e1dbd45b4a0223536ce2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715ae02024955d9f0112ff0a34c7226127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d36b7eb88304178a848f6b31927c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b21100a99887d5e0cc267a73f5884129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fadeb78dc497fd1cfb517668d841ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef364533e28ad1a3a6a07468f449131131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c82f48b24a6ef5bb6a04e043be4f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244603f053ad147248f2e4d87aaf7cfc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fe124dd572669e5173d6bb959c508134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a2371d3ec62e7c2dfa15554b593e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a05e0daf6c3dc4a06eea6e5359644136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce747632a5f8ee65262afe00fc139137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac148a9e2ec7d21b73c69197329c5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec5185055966c8dd1a05a13e814d32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dea6969b5d8efc7af5d2371ff03d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd1d30fed417d504e91dc6f39899b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e45838eb00bfd9f6881995f143bcb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38d15a5f1ca6ff9742ea83c7874285143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97f57b5303f216fb9f4dd72d037400144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91319c2957eb5dad2185a1179e21093145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c38961c2fedba3dc2af3456f356720146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099c4ee4226da56afc817f45017073a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d932f512a0c4ebe2c150dd94d6eb63b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba48377daa68b32269bf6f52dcfeec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b42b26f73d04f1d8fba6d9ff78b94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4e755edada4813959545786f423d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3489b2d8bbca28a45b0a969f00f292152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10967f3e07c0d7835477adef8dbb31f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc529ca3c365ba4a9f6b863816450154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd3c38d2373fbbbba5d852da7bc291155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf75d39072f0c131506ef6eb3cfb08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03098d8e27fddb12f9c57d93afbac2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a4199f9fe70b30fa91dbf7879066158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc80c45f42a6015f2d707f295b87a7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab9ab51c91e51c787f5e8a97dc91e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04d9880daef4af5df1eb49fe6ce046161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad959daac40c1862c8c87901b05202162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85045610de7a857d9750026fa9d60b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0ea36775d810d42a1ab0940904664164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3964596e6abe01b33731f9fa3f2dcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb22ed9b85564e74521c6100cb36021166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142503e126186e753563716de8212d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1058d81968a3fcf216857b1069f4f9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05ef0adbcf404a02edb954e91ce2a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53d5e25925679f34c3d8fffa1a95e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65efdf14cf463a7bf085a1ac53f66a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626857d948b51a7604b7eefe84cdf83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdd46c2b5283e8a805b2b540a7a5ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c143af8dc190234eb589f1c6ca7494174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5e8b2b5d1ecdfc80788b8d7bf0566175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51425db2b6b53c4ed6881aa3caee6986176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e303d97199eb8c4eca50eded17d94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c6596435e1dde33e499b1f962c6e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f5c43415be1b8ae0865628d99beef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3ea1e52dc61ca4405a335d907bd45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8e6b2c755fc0220c0738cf7423474181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82f2ffc12fb7e9f2b136aeb68278ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a25595e33bd17a7c1ae1e3b15fee6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc34c75bb754efd471b9a078571fa3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbf0c85f90c50a7ad9208f21914412185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d78ea0e7721b1e4c1afc6785854d1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e7c032bcec7d0250de4e7f16c2efb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004b7134bc9212b5647189f7be4bb09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085722c41f1aefd88919fe73c18b375e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6d5f4a7f5090a4001bc6c24ae958d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb294957f51659e8ba4bb7484348e308191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65fe7489b3eaec76389db88c7be197192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d698591f409de6c3e319927bdfaa4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361c25b5287b0acd72d7c608236b20c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a934f49d69a1b9c029c69c2e7bb5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f48c9e55fa7a0cedc1d1c33fe251d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f42961b6171b3cb98bf1d643ca0dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20492184a29f63ddf8ed77e4e65955198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d43e46f616243e490ece6e2cb3a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867301ed85344b451f854376afb26f64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bdbebb68e7ab63f4ed97cfac98c90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b005a77b88418410d2fd2114fd56d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08131b7ff0f590be241f73092be3d851203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a064aa7c6a4e40548c39952501c86c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ffdea7e78fae26a793d877e9b1384205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4b3c7dadb34b6b212cd84a8fee3ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d38958ba1ca2cffd9b0b380aab41ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66f7e9570c3fffc921a52188cc5e68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937be880127335ce652db2c1a16850cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4fc60ab6fbd74dfdb2cae67fb2324210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c625c455d2031126216fb48caca691211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d075dae397c9e21cd23a891cfc662e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b672074ccf16c0dfe61548ce2b2cbb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d38ca36f1853005bb8405501c0716214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce1db6cdebeb8594ed69efdcd78532215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd174cc170feae435f69f05fe24b400216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966951df15c53e747c07244110af718217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929634e0865dfdba43ca100a2303336218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50394444758de800bb5c764b99de3ced219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5c072a2a54668075bdabdb3020049220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4033dc470abc403b0885f6c2942e33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddba96f15a5425c1287739e352a178a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a56276f90f0a5893460592489fbb3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447edaea0beba77c151080502820bb00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c017b7a3772577359b9ad16b6c655225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533681d44862be69c0d61fc65cff3506226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302b9bd576ae5384e228a82cca1959c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbcfe7ed83772ede4d38175ad571e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b12e715ed6bf0b977b05dd71982a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf015d0e14a3c199f679fccdfa2f132230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281845e18296e330182656437c8501ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2557273e454d546b38d9c0f204ccf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79879379fb989db1889c437a2a8b59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470baab65fd57d29aee74fbff332b60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184ea16eac8acaca38342aec3274a64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce237b1535a025ae43fdb6123f6fd07f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e328a6c83f8c3e4605d5b01cd8d04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466d1226118dc8bfe497c1a8052f810238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9149c9e49e7edf99ba632e3ec8832c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d8ca416fa5c0a32e4766154ddd820240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1addf71f6289a68ee9be3105597376241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cd53e5ec3263e9521563d199fcea8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220851cc250a1792e09119c55efceb86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70826fcc33aae06ff10cafa45190c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ccf149383c5f17aecb75e7b528962245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d80c95d3534c4288f45b6ffd5bf475246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96481ad50b81efed7d63eee41b8a64b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f005d60807ed0d6ab2ebb36b6e42d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4b2ee2b8b269cdd631b8d39fccda5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2475e1e64e02acefbaa8d2b13557b57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd34994df9a74dcd41bf70d15c032b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ee1394284a37943e87a80d8068a36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07b8dba8511071d98b86371a907d9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5596c1f30adc546791ddc6eea59b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bfdf8286a056599fe1089123567a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693f72583b223021a11beffcebdc9d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74be2205384d5c04cfdf7d2b8f6833b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4be85e6f03fc3974edde9160e1fde9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bcd020c1e284bd3e772967eed0b1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4fdc32e9875fc48a95b316509627c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441920c7e76196b48200eff5ad612417261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3ca5459f65b700ebdafc4ef1a0d47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918ad792badb560ed1c1c93cb3a062c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b74bb0ccd72f6361a0ac409da877b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6173c4af134450bad28d49e4ff506265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086aa78032fa62edca9baa696bb8e18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0074843338c26c0ee12f295c0e498a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d0f03cc07bd32f6c26c68fe2c4fbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c559a75d8f2d1fbb9768d82a72cb3b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04a1dceaf1a225cdf6fbff7699014b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a03e72b111f483c7137adfd1deae1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2710436ccf9babc78c258f9f573eda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edc3d274304b616cad69383d818847273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dc840d701cdf7db6a6459f68deecd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a495d8b769a439f1ec15b387697af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5c06422d02eebfc15cfa13dcb099e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c205108b120145ab3a8edf765537d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c19d527c854d5cabe8c3ffcf557ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b69a4f4703e4660f2022d24dec2646279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bc2e471919ce08725bde8e9cdddfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f37db264fc640df62ace201511922281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e35beb7f14ef8cb1702d72837ca88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd439d0257ba654a7d7046161b966db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24e33f8b4eba8deb3099d9f947eb94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7a5749d53f42e4119115c26b28996285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d936eb45f18e2b7e9eb51e099181bb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a084d6cfeb8bf634f8cba422828a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5369e9106798f3bb12cf83b565b4034288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1898c466105eea45c3685742e3f31d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b2443e0203fdb3268314101ef4bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02565b71409fee3be3c79fa2b4751406291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8d39e06847b004bdc5bf3769ef555292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c29393a8eb2d2f3fabbe9901af418293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5b3f874e33bcaaada99051059741c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbac0321f07ffed2d5f6e0a9f285ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b64b3b883647291d42a821d0d42b0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8669f0b62508e693a8334ba19ad2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c83099cdf8d5532a1e0c2e5874be8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6f9b09e3783855e9a83aef4d086ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25abe3673484584947e2aa712fa2db4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142d2c4f9bee199fe09282ff27e0dde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7617b76bc65ddb5bf76bb47460c24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dc334d7e847380d849725c9d75a51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd6e92f7edc921c6f1f03a98b6acf9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c884839a184d29be5c2b5bc39e740305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100fcabeadcc212a4a73c9c6c1c0b11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d11f3b10c7972b86c7678f991f1950307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb74aab8c184d1b5b34dd35516b257e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c831e783cdea5259d79bdf0d38a62d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95505347e0caf479fd96303aac98c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8327efbe3804f4a7c550fa8ef08d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c00dbc00053373a5c0dd04acbe549312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec9fc262c2f93b3473e1f5a796aa7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d8e3ab80765dcb7e4d8c1228acc10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95546b8aeaa1bf568edfb4fff3057111315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896191189e2d9a17d2a7ea8f0628b74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aac4e48b0d96b4daf6100ad72cbcbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb773a46ebf50e5182581e8a3d6d9079318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504c184487ee5c7818f20297c5de825319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa458ca1ac4c55312cea6b0b3bec662320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46126aa43344f1a4067719619a26c95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e02ab7a0fe099c55f737251239ea7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82689be93fe06a56f314f71de918a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda0cd72b8463bacde85fb02310ae40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3c0201da01f82643747a91bfca74f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f916eb68db1c6f546140674718bcb8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da514afcd4bdabba8473cf91767db99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795bc86e70c57f6c68328cc7e95f87c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d314332c74d0ecbf4b11146bd8262e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2714de2a76565967c1bbc94be2ff26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b026d16362774552cbe53018e9640331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670a432675a04fec5a8f6e1d049c14c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f59c65811ebcbc47f90e5b95c6ee6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd23c7fe3bac37196d2ae197b678070334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea84cb49587645ac9e3639f646d64db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179744326c39dd219056c9273cb6c7f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c21ec127d35f5b72f569605c14547337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8b91f95718962f3140fd3b23123d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d64492c2695244db607fd5541f354339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357871a459c5574732c69a476dc1623340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc843174002fe87cb9ee17437df7e78f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bf2d485e261c550a0969ec5e53d7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273458e2481dc47ad585ac980cda018343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602e223851109e5d9a67f518c40753f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491ad2cb0c445b75eef0b032d4f61d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0554c6ba95aad57b101785bcb97ec8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04706a554c877248e45a6f1a45e6de50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84eebd0027d8e6ff66b1b68578fade348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7ae1c4b2e0c58416e68c5ae093adc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efc8f531f1b0c496d4fd290d4fed3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ec157816011acb090cabafa6410f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df17de56da8c3be90c9dba5dd3eb620352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83f8d3e1aeb839369d43842e9cc799353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357efcaebad58ce6e21e72946ca7adcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db467f9be47b6360b6833f814e1e447355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c27dd0cb992f40da8d6a0728b2eea0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add361e0d735aa1a432e5c22df633d5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b750fe36915996a94eccb69690c6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c233b78b411e417e7e55d276c29af40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246a46b555bae7b57ad8f089ae71ca4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b32ffa970fa3fe415370805e6a5830361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bef6183f5d9508e533b4abc746438362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572183b31168cd5364a984192eaf9c3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e4df1afcc94fa94a38f4d8f9d83a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aa5312e14497689dd6dc3a1824a48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549eaf7c5031846af5fc80aac9d1998366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df591f3bcdc484d32f2daab0b447d19b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3030dd4563f4662d1871e6713dee4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b4e2cf1768290364cc625b6be4996369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3cdef351b54a6d54d0c94f6161e67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c7daecaed6a7d9be7f46b1bf583fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583c0a966b1efe7652e9107d38578a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669a380029c569d8737895e64b84150373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606f6445d934fb3c4184954a0fbc6da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c77eb84e2cff78691776732cda2c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251542a168d33336ec846b7c7d6adb8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644c1e1fb7f63bf65d14e8f84611eb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c054b141284972638d1188b1cee64e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad0b061484e1eff6d2acd4473d0098379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00cf0f388db2b19d086b15e0b72d4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e36d852f70045fa5586f9af9b1067381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0c4a165d907dcadb88d3f6afa0d7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886127a83c414bba1f49b78d5f81f1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fdd5a02d25cfa82fe0bb5fb23e3c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208cb6ecfe8d823f02355ce182376c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba06c265890ccd7b1fb93bc91039533386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3709a08ddf1641a5ffc29256960bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23284e5c40229e7030c2e5fd09803d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994bfc4149c2fedb67f96ba574ebc32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c311d89020bd10401ba5b352131249390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e166c5ca3b4035aa3c6c1818c3c2ac5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48202cd07b2d3e5784922ad9123e8fbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a75b5995ea13a77a10a9b2b0eb4404393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92135511a158e2bd7432007484ada6a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6196b920ea8f655ff3a937e0f85ef67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7fc6ae6ba249011b74dee1e5dddc5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77344920b0c1feb324e5b2bf18fef8c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bbe35e5fed82c7578aeb75a9eab9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48633c869e9496c481754155743c9f49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8c56d40e6f671d5749904be92d179400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91c4ce5a0e1bfa8ff4b9e7079dab48401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090bdcd86d65262fa2d4173668cd7eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda6a7f775c78c228052b66afcdd936403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a77c7489c9a72baf24106412772f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1132523d5da7fb00d305105df85a4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf7db93035e7da55d725f24cbb3bbf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa1007528fa871995d9d1f0afcc282407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f007abde98599e4d407a049885c7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dd966f574e9a62708e959ecdff958409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071170cd2291a2126a41d8b7bddfe60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb971e8bdbfc56a2fe6562cec76bad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e363d5498978f8df656ead75a3f9f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c2f2dd0ef957d76d463aa6a79d8f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907b96a9e671cdf8eb7a7b6e52d0abe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52527766cd0423094006388fe715bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967f93c203238dd6c96a217772f3a07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75864a09fb49a9630e57289838d6b115417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923c12932eb2c93663ac37ed95c93b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fe0cc08f12d4a6808ede6dacc4185419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07b30730e58362595b42330cde3b0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8359d04edcddc93185387d989fd48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a23c3e3f351345c3216e4c795a74a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a9fd7cb126cb9bd65f45341064e6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b240b447cb944e4b9ed04618853824424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a4292153d702d2280b47a1bdbf4ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100639ea32e1852437f46a77555827ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cd6bc28786ddc33616f75d8fd38d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2cea986e4670c50019980b138d10f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605e08ebd1cbf6c74099e7b3d1c17cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc720bbf4f1b58a33d89adc5c938e73b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85394fd71f0330e99dbbc66d1592115431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cd98a45e8c5c8af3d58237c4fc167432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd6cb48ba2d573037757f1f0a769dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e13a117978cf169550651eb8d8f75d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361eb0206d43b9a8d3526341a9f5ce8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb51661f5a51ec83b00e28540e4a636436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f5eaf363768b0f1b6c79879db0ac2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c4da76c913e619e9b921c49187f04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800961d756fce3e3a5ef373a82a8e30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a322d38f2feef0566e8e2e7510079a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bef65e66b48d63ff655b227897375441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17781170d93d31d560fd2044f015b517442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1880691601724b07d455fd931d8732443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ed1b1a4753e9ff93f3d8b14996415444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72ab342bcf485ef32cc661f7e262a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641a2e9374abb5d7acc5bdb0c6a6b2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f75038f49f1fef25f87b97075f9113447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6dcad4be2c92ee3fd1944e787d81e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c190754ec7ce46631238dd44bf2dba3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78e702a4b41477e076cb130188797450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbb77e464762de70ba26d8625dabe2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42df8323cd04bf9cf99b9f08c27590452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a205c500984405a817392feae18b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff633f0a092bc8ac42dd8044cdc95f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab39e55b58785080f89b155ec375a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2c43032a03b64d89532f60c89f7b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ea3476421a20c79cd50cb4305c2a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ad6215c120eb8306f00fde9b09498458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fe092e026483522642962ab6cf71e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44023b3e173358ac279bc1e4e2c787fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfe99dd5793b7bc539f06588acc2ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5602d4d1801d0c4239f477f9cd7088462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b08b52524fc80271d7df3f3476ba9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c560c16de27dec9d96f602d2ef043cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f094684c621fff5315066c3c8303f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdae599577d357519aab07da10dee0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46de520627b9660d456fff2cc9c1c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2f2edc75721a8c6b441b0fb4e0034468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314366f99a9fbc0c123656c96766233469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6b82031c7a035ad7c54d3fe67cabf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c520293dd6bd6d329d0cf475bd8da3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998bc78ea86101c73454ea21cdd67b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6165b16b3264c62741d420c849cf4f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179e2defa83d1a4513deaffc99def39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47806e553589d5a02f2f9e41b5b4dda1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8307589f8a444448bdd63af4048ee40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d2bc44a6c67c7d18d69148c972361477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02547c86eb3bc6f673faf3343d187d68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6035842edc6307136dde74472db1d8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f033cdd409e89ffa4bbc4d3f30159e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3755583c55f6ac41d974010d361947481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e730f209bd3192763fc5b9b14c369fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399cccc2bd9924d5cf05f47f04a94a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c564fb96c26e3104626ff71debc42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858f86608a16b3572fd6aecf2d27070485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076afab8811218808cbb0098b3ca4d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66707e6fe9d5f244bc9c90d19c878253487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254500a98537105d760268560e217e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282764de9346a500d9cfd6e0ef52fac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4601b134c43e3278130587198b90045490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cff1a1736497e211191015921970b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9af0249abea939f890b549837376c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7f161014bed3e80d9d8875e3ba5fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2bbe0f57c79916f4ff99abb34e702494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fb5079cfde3f4446fec5dab273083495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54279939719df92f63c0af6519653f55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fef2e40513c2ea4c34e7fa42a5d40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e175dba053cbc71ad282af414ffe746498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c51f8cbf5863b7038996d30eb7a4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d411c44b16af3ff0f0d6481d08e13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c326c6c3cece3a8ea3a73e0e021ed8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad52866a2829ba7d83c04ff68e95df9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfc26921b768884b4412bb81091b44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e08a99787a53add14bb91703defcf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73832194853a062f1778309c52bd9d49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1ec97b032a0e623e02879d56c0c44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191b80429be68c268fe1eea3e9ed986507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97869f1befd0b2410a9a47278657b2d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067b3965dc0642cf4177dbf930207f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a4f125cad148e7f9442a61deaebeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084de7f9861c86de5024e1ee70a303c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c21f4e3212b4d323d0b52d7d0bd887512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a88963807406dffdded7a054fe749513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7f1bf09851f7b6ac0d57caef3a5ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7f4cf29383a6af20d66dc304e1b6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59651099efe8122c701b4c2a831ecc9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e636e57817978ee2546f89ba08a9a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aebddb242a4d504e64805acdaa4b2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3401861ee2ffe0e756dab4b12b84c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eadd4aea699e06232220b880dc8990520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76e8a25a633f33fe30df3afde52c97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ba5f1294163b45e0e1155383f9522522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925c98008ba584aeae27957a1dafcab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922a046006fcde08c238011d3f3ed9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a530aad96446904cd0a4d2e9b3c99b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475e6c1c783f1b7ddb05a9af66d174f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c4b476e57fa4554ee628592383821527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77464e908f6cd63b2746df74c82b514528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192fd99507b681644de0d5f810a6a98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2464f55f8c3c954fd11cf4b932aeb9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6866cdd53cbc8c5f148bac92b703b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee66b2b6f26d7c950f20a0723e591e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1001ca3f507bd429f29e649ae1b908a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5d084b2d48b10c5173e22472f750f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a0d46d27c057885021acd625c8415535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ee223489f661c53b00121cefd5d19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4e859e7fe62868e8dba7be1f8e19a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261278fdd7c83381157468bd22c7ed80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b7373875328043ab634cecd8a2368539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5ef7c770f517d4560470ff1f752a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d8852efcf5aecdc01b021cc6883ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1930b3cbfa25a40bcf4eeca914316a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9b71ed2184ecfb497673e53e8b786543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a8917c73a03dba641c67dea50a1e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b636ec4a52ba7cfdba309fdaa3e8a19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dcf8e2baf12c12df492679e5a68d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f749080de375bcd3916e7b3c7221b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b28984d317b3b549e7833234ee372548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d400ff429fb944d5a767512710dc2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f58a2fa43720bab93627adac8c8ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbabb5ce793c3c50c73f6687bf06d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de8ac9f783fe4a3c8f466e31605829552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e051a6bde8e94ff5bf6f0d370c50f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7d72590866849d6109309248128b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967c03b61d08be7afeed82a93e1264f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2094daae848d65c624b17d23d871b61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404fc44e60fe8bcd45aa2f21da061d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c0a66c7f8f60512ff41a0ac2b86b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7ae17610a03f7733b9a6c21556dfa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e6a9059ce7e7fa7664ec26d5224b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719d1576cbcfdfe415f650ddc0032e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715885e8326838641bc91827fa3e2576562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77a272237a81b567d09f3ce7fee0d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230b5b4a5e6009d150a484adadf0ba5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a9cb5e137546374e991c5584ca2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd98f23b84235950f5ca0fec196f5ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4912d68bb7107b649dbe8ded7c76ad0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10706e303dfb796209167b9d6eea5fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448bc126cf1a615c6ec7b217b099cb9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668475a2b6d6927ec4a035459dc1e815570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124e9b1c7f3ebbe075dd2b833fb5159571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391af6b12a2357c4e41a0e272bba4442572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713cc226b3f82904dfef628afcc03cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc56466cf89b3b4cb12adf36f36bacf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef850925861e6385f8bf472604366a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f8f5027778e52612239ac05bc73da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1136fee2f7c150fbc5a8c224d6444577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01528b961e664848ee2bbfebdf3c60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227ef2a436331636b3b6a6a71f4db02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dc4bb0477700223de325647841f3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b4eab87d8b80459d63f70aba5f46f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa300d2bdc206125d67f43f3b692868a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ba7275692a1ad7c203ccc1f815a59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf0ab83780d6243d89b5d6cfb7e7be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b47063a68641ac4d8c2a87f61788dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a975a3e45ae5a2899e8e50bfce3733586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b8407c0fa005646daff3292d20c5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cf6f276d0023b4ff0940e688cf82d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c324969be25dcee6102eb31070f68c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36602c3741866d7cde4b1e6e59bbc214590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b112a136ef6b27d3ecbbf78544471591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51b15871d33332958a82a73ad43eb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b64d856e29ed10e8f2eaf5d4cfb46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5a030ba06baddbfa11935a783da67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8825d30ee262c50b5ae13e2e798e275595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a557026a36b62fc91843de93efbb687596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f889848b12676cc5fc12f1270736a05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0028d1430b95088f39de8854732080d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef34869f6dabfd720fd2ba2205a4c59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb0e84cc86922a115db69a6f0c7501600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeeaeae88dfc2724ce1734a0ae04b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aff776c6b46a8fe65ada31ea9b9fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d993e414d1885df1f3ab7a9ef8fbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dc373b8e0f8b17e9e0abaac0b9863604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d160f54197cb9332bd67ff1477fab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e98bd2286fef436a44e8eb07ea555c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa015487c760cd5ac15b81e6ee0de8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6ca5fa05564e5f24359b369319e29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80d5c693ed9fe554568eb6a8da6720609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165b36eb3e8878d755f432a566c4771610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eed5e4dd9fee85513d624dcdc6e58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070ee342999c09eb8908afc98b656a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c0eb8f49c07da8a2a7a5097e16894613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedf49010ab5ebd78a35f90f6199d7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7305b010b318c65ccc3f4a4a089e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38141acf80cfd6832aa02ff2414f600c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d479afa13001ee8a9fb9d3c4346074617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bba00b5883063de1e240706b478676618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dc662fc7e418a52c13e5a1795b0b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732f012919bcf3dbbcd3633c61ff8d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd45ab2fd05b50abb9df25ccc85faa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0c5f18d56b1980ebfd20773b68a2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca5a009a0e693de09b1531fc86c82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86656585a990b8390bd2ce08e38cbf9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8723442924cdb81cd1a867906734b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfcd29625593b6e819c6dbf0ee672c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca174e4d734a729184cd15d8b47f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7fa459071603eea05a819cdf5d69b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5effd05aef22ce5dce7de73524492629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc244c7f0593bfd6d99955ffa373fce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e3047e8acf4add8435c21cfe01c5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689929336be6a0033ab08a77f279475f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c285c9df399555e61a7bb8df7df1e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7d695971439a668470be84fe96a1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b20bc0a2a6ba9b168c1507e56825f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937e1e912fdfc14f8ea752a4996cc6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18d8e328cab1caa5f2ff411bd16a93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d74fe6a039ba0d2b38f82e77763b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7bc3e89df08f54a405bce80fa1aa1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a018311917d0b26ff10bf42a32265640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d62a0a998e128d41c6f49f15dda84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df17aeab26d69ac4e1f77f3bef05868642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15d3db7c00a5da44c94ffa50b7e29b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fab8c1b7ec17f40beadbe5fac7b538644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8e95f22afddccb737612321d5cacf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ca67489aff0e0b03ba9e27fdb6738646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a77fd500be1ea0c3e78da9d3c7e25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b73ca9d54a72c8ed91648d45ac1618648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b332bc7276c8b4870d70334f49324649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7203c859ff51414bbb23fb6d9599d18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dec46af5196eba6ec59666d3a4b537651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03b286eed6d642af3938f9e0b495c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd348f55ae3a968cd24f1d875684dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27803853759f0e55f3bb51686cfe226d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabdc96edfdae75b12f204c5402bc34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31be7284ad9d7c1ac91ea558aff47bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2191cd46164e637266543bf0193b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5773ba98a93cf23eb205a8fba12d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65174436216d2ee5c3d83d2ef9057d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49174f0ba49ce90ff027a7fb85021fdd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8822d0d80575687f2d5f2a94066ffa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbabc54c7608cf63398d03a3ab06fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396caf48072ea96c932123b8863554af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301adc0dbd4e7e1dc4e3c96862a640e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932db24ea60d4361822994e232c20837665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c891f625c8fe6b0541dca6b7a9b992666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d15cfb14fb35dbd609d6296a27c533667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75202a8f1f05835b02831d40f2a7c336668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd45c610ea3c4bec6802f34edd90bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e7802c24ed696e3f3aef339661dce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27996d5f6dd08aa46eed1479edc882671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426d1b7b2542c9cf242a5fcdf3b102b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f2bb69510d24c331085fb64d09165673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a3147bb237c12dc409d26329b6f2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328ef5e6a6971fb31e34dd6e5f4693a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08feec89a7436a32910f1511f811d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c35d167cd46edde835950062c7f97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eb03367a2c65ba14159441b824a70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12143b39971020dabe5eb3b01d6c7d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0564fd81848efba102645a5871442680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26df177e2bdd7336af12cfa533eb63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d180c91d6bdc3e1de7ba5e9834e7b31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3058a705b796b95c563a69bcaa024e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330f94d7390ca3cb7334896a3f3383a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6ccfa632152ec17e4e298bc45cf76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc19f850f2007d90a979131a3c82af8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253636e804c40f6050128693bf0d1eab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6539b5c07e0ac09fa9044734c36fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6222198c59bd4a64041004a195bbab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3ab1d067b3e8323310d847370a85a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae3f76d7e5bcefec3788be098495f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e6dec7d2c73a5797ed5776809bb2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf90734f9beff8e10f48efaa50efc9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f14aecbff8ec5fbe17721b3b4bd437694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9ba94616f00c4aaf1406cec60f1bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4fa88b4a706b2368465cd203ba431696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59d02751096042bee0b2d5992b3c7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6847cf934bf7f3fefec6364a530e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168cfb667b59198ff1fa3ce9440cc1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001562154f49dc8852a3bcb484fe73a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979e02abcc1dbf87a331665b6632917701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74b6096903aa8707946aff69d7935c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b86ea3fe4936e599ce35cd1fbd3d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b3f9b322b0fc6c1c73fc33e3d3ef4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a09038f6e054d0a94c0c0f09b63e77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d4eb1db02315d3b039750f8a08e2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf487a7d43db7fa583d786cd82901d2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed9fe3cc604f1aa8a9e9dda45cbd9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5f2bf5c240e4ba8cc6a00c10a9c66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d039666a27232e2b14347b731fbb85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedcdaf7a2e661d850553d75e0e0725711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56426e4f1fe3348475b8bb29ad3d0d97712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136aad19b127b619ceaaadda7ce74db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6be896d69235c7eeea825bd15456c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec4c0bb19f2c4dab294ebc270445be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f149100569899f5d080569ce307481e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14db2b2fb8cf7f3618b720d308915a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e169341eca807e2311f234efd7c07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242990a7a61009c0ee0adc5fca427648719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ccc8c911eeafe161f40c0f77c8d96720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ac07d38c78f44d3ca0fafac3fbab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753daabb45a9cb55841b868f46565d61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b61597bf341f36a88e4b885dea4cfb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba0c2f6ef47e4283cee39b3c99d6fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6ba4c93f3319762862bd5238665b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cfa707df06bdb9632445afe8c2dfb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d596555310825f79fe06d9dabeb17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c72596cc06efa9f4e9abc27d00f4ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dcae63df888bda28aa79bd0a428fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abdd8fc9c71e43a44ec1e19a2d0ebe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ae4dd682f5469c84ff2ea65dc5f3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50442fe1a7d017c2ddef51c2906ea2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef126cc45a212816375f9d9ebdadd3b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624831893b0c34ce8adf8b7f397046a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c5ccc16ca27a8fe119dfc5da2f650735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e83216a108a570c359314b23972a77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65837ef1d9995e24680d35bb2e2faf3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92262b9a1e4fc890e1a8c2a9ed53eceb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f96a6f0c780e61a7f75b7757dee240739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95309277e1a3ac13c3f3d40d39c43198740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f564e6705eb5859aa98cd9460dee4e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39b9188c18eab088e9060399b88d7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336d6f15371903de7084c46a54e0f52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707a912f39569630ec73e9766ccbfb4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a318ce8c859c984f275b8e905110b80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ab227854e625b7c09e2bf22ce7df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0160ee5d4d6b6b24eb5454dbcc3b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075c71b413ae91612c53772ea9f40ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc504f1c0f2c926dab526c14f5539749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6695c42bb3f653c9b8d05b21af23bfd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6acffb3ecf5fe22520a3f62bb63004751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59540ac5de86117a8b4cce1703177a26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec624c4e3e8cd09f3f30cc8841b13af1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced2d37b112fda600e5c3c5d9e8756f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0fa1c4d14b39a09aea15ca25d4414755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07af1cdad0c4f5251686ea74fda303d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249484f0b004be78bc2dd5c2c379bd8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6ce4c80ad01ce108f9a5d38bd3c72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51a65712da14cfd4147356e17af100759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941e56b4e3284f08199059587087e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8e7ef5d611d7dec8be8faa8909aa32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c954587111f407ef22627cba0f823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb45e05a4548e5b7e29ed58a4d683164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c35172d64abaa858f258338bcda3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b87fbed3799399cb693a98754a33ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21c9d0458de702b256238da396aa797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3071dabb57e0bb025dbf6be71d0368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfde330ec2d9b33e8cd7cd23f568749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fde62ab7d105531a1e7f98ce03332010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a960b8648fe36c4843f57f7c4aef6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8e37c6beb9a83678dc2fcd850498512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751689282d87602533d32f13f3e48ad613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3a326b7621567a787dcb63b8053b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3fb400f794f3b53e5f1ac4b112c1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ecd34d9a44359c9bc032d1f1b556d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7100d3b7da58cc7875d22a612bf81b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0aff183e35433a815ae13baff0d3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb4f89f208e29f111d476bd0cabcf919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89969d8da88240dc6629ed55a333189a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b23f1b50d0074caab797f75da265a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030e3b643ee53f5b88f425a0be2990422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b91aca35137c14c93e7733cdeb5f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f724ac72dcdfa6e1355c7a6918e24024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7136ba72b573a7be45553b842be6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8800ab97577bdc7fed47f1dcbf3a6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf43c892e92df663423bea2392f02527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3c86202eefb518d6cd398a1866b5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db798fbb64483702c74803c8ab8991129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51961b6fd04827a868e95d0f152f9d4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3c8532e1060358cc0652f53cc884131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7b6862d1e673048400b0d92b6593e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702685709fa6a01f3dc9f20a270977533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3cd4ec60b8ac7d8d5b54b2825c1db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af54e19bb3e4c9f46a9f323d9d54fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1141db216eb44930df4e46dc49f50436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31cbf0c8e0da0eaf5f726e7794809937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933d2f756113861794c00c8bd5546e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f616943dcda88d5ddbb091fe8ffe97e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f02c6b45abda0964d37cefc2178bf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09267029f0e813080aade579da13405041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895738988cc29c337b8e0e57795df4d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2903f2b7d9073e08cee246a73a7110e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d9e7a3fde9b632999400bf816e76f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02fc2f45368a0d1460d01827ae321c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34560ca4614d358aede55e68719dc90246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe683d509e0dbf5a8be4a86a6d541cb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3a4488d2ab98868bc897d61e4b82848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4e32d8761227b231fa38825fb8c2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d8852b2a2c3f129b1c2c27c78b9e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edcbe4bc8d64d93047ed4c1fec519a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e45819b55ffc65b3ce669751e43cb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001f9e19ab064a1e9c13912105429ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533210a9d92b7656679369a2a83177a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670679ea44b59b587163376046a4c0c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdf3e63e4d157956bf185972e6ffb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90705012bc806c5fe0fa43ea94efc8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602a2256500265449f35b2abd1d80cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7dde691fa6c6e83e305c0787e84ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04014aaecbb74440019676b6cedde56160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1a3bc573e83818a0457e4b1ec452761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2587137769d4836603415338de8b88762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8c1fd9dad662f5ef6590a8890875963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54e8419bbad63ef1bca1502a96047464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcee2468aeb19a8434edce466c6e08265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41242d1f3af299d9414721163383bb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f62e6f509575a4a288f33a766196a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a134005c5e67d72f983cfef62f1afb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29733c4097c538b99367076f452ec04269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229fe58e9cef7aa8002dcc49b3e558870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb88f8149d8bf2f2ca1f80b6c897c2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df413cf0c80f324dd5bbbd10ee1e10f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63300afc2acb762fbe97b9b9ced9d19273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559d627982e0664982932450ad8065474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb6006481419fbbf4189977547ca7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621be36d5984a5db69ebdf1aaddad2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a543044f8df1f0619b4b2b6a52b8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79d02cda5b7bc660805faa72546b4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632704ae18547e1ca126a45a43e6ba479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76111647cb6272f565625478d14c47cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b076f39781fc9a70ac0b111fc7c35d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec47695cfdbc17e0c0f1237e1b0637b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879015fa9b71a413bbd260e68daa6a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee45a3e652800b95286d940c63474284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b0fca6553128d8b74c20873f0ce4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7b1420a2201ea12339e7b2d19967686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fea5d4cfc854255084f262d09f10de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84ed0453e3de89b632c6a8abd708e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ed0b9f592c45eb5786bd1d9e4cb2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ab4550aa3c168ea5d996cc8deb56c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0c6243a7aa05c8aefee8367d98ddb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6ea73feee97edc6befaf53057dc6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24b0960697cd3e1459baf2cee5268793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15d70ac22227399de2ee49f274f32594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446d054f6ac97d3f687e5df64e8402c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a88831341d65ad48dfd65b1952823a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101aec1ac5152485f917743f9f4f51d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ea7d6e24ae50c12c458ab87bd446a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9508c83d70338dbd19879ae1343f14799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae4b346d78642ef527704fe046b22d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0feca7fcb5aa51518efff6823f4669101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e794d2aed11768be93912ce29dcd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada849fc4d6660c124c9eae6b6c019f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c3bd121e70ae1f48b80b787c48e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7031bacc31bdebf119a750529db1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be47b0bda467925fb21e3254875063106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336c7db7af0d4a687dc25fd6b62cffe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae832e576c15c0bc762229c7cfc509108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e79b55e318744611be8aa998e26824109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163bd5d38f5c94e72baeb01845dde3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4568cf5adee6b9a6a56ae22d87562111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdeaba3bdf526efc748134ca39da12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f59080fafdd4da0c77f0404be0f36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056fd76274b8759d47730900b460851114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2f3115d8a08b91868ebe208630880115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf44d7327f3a12a10a212f707f260a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701eee62e6b478d1fa4c884eb1c1485117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a9ff5fc5c25b1cd5d291a5e983b30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2ea4090e601ad0c3e3b6041baba00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c27c8410c452c15c299f3551f96f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d60c8376e0a930036781077444808121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37843a6801b3c3d981bc3e6180dec98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b9d6b7069a6562a39356a3180d355123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf0bff4c47778eea5dae2fc548cc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7026dbc3765c4653b978ad6e2dd1c4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e190eb52297597b52ca9e53564876126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7dd99aa3da74ba595a5d2a43c48ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316529bf7b4d28b32904515009d18c52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b7e9834f3534f5d9716dd1e2f3267129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b525e2c73d47d2697b14fc4e3edde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd51051bf224e8932e9209cefa3a01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa11cb21d241e288ca054763f24482b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec2c9dcb16cc7690d3daea9763c01b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5915c98c5fc1db0344b5b570b7277134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f0ae0c0c0e408dd02e9b766bd9aa8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626d999426a8870a23541669b994f6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36a40e3cfb669efd78d3c645a3a1f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950126924d17614d5b13f118ca76395c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecde88707c3289406f4bf43c23438f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c638f9e410d763ba1729df8aa51f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52120c8702c89bb3beba473676b790e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599fd825e31cf59971685530e4c6919142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a963a30cfbbdda3795494ec550d093143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3ee5a334ecb6a82535919e3316050144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a8fb1f347451f0cf5a0dd1f1186be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69022baa8c95814af51cb53a48ae5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26444fd6ae2e91f4747af93c785bf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf0eb4c53a71bdc49786d9b500f382148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6091da80ce196a806ff6da1c09c3e97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3598795b7b30131bc1a9303217b611b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237c1cf494f8aab3added388a23ef1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f123fac0fef1e7e3eb2d1d7635c6c7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684df1b6ccb2ef98481317c65e34343153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b81f61f4b2cf63cd56494e5e2b7c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9ca48c79b03fcc86f3eb1e8fe4d8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38603e9bd69bba107d1802e9f91ec7a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032f8e982542725510819e52dc0b7f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95bbf1c88b63381a47f126021eebab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f8344c29aec97de10d6371e858c2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a56fe2bc683050b67530d608c91c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894595336b8ec3afa9f69fa8c6fe7f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba677219bd68898f4a0ec9626d1840162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bf873ea4f24b4348c7ceab2b5a055163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d322c901bdd6460bc5b9e27118d8bd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d8d32c2d7fc2f4a767ad7ee7607d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395e6bb6fffd3255fcaa31f26ab90fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8cb3e55cac000a34063f86ba9cc7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e8e1237e8983d22875fbe548d62ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116bd74d80c741c59aa2dfe361a9063169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01bc0e5d4f9a9a126d967d3d91c12a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d66bc56063a3e9dcea8eeca93d937171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc0d804ce7e213518c29063abfc12f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496862b4559a765bda95b3c3e073c112173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93eca0c90d08f964541cf4137543e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9717d2e6ccb659ce4e56b45c00ee3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a42c89bcb3d8c71570b9459c4a183e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04808e4850bd166c15559af529e4cddc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838e1b04f403842dec8dcf8fb8a4c2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe79b63c78edc900e5ff942db38719179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3317da3856a0bebe69442a9f78624180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6f05f3e14b72f6cc9f95b8dcef487181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74976bbdb2cc177a82b80b20746fda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cc0074e0c987063ed5fdda8c99900183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c2eba786ed2d0201b91e203318f2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750b16a95c807d10ae2df2890f07789185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bae0f9727a84be0a1200b5dcc25194186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c567f93ed12e403dc0414df740b4c84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ce9bccf973ff778a05ac1036b6838188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510656c1c4eb128877321b26a7995b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07077e3151a1d3d48a21cdbbedb23b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aff24ff98a651cc49e04ffbe1cd562191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c619204b3046f30fb6b637fdc951c61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f6cdbe9251617c8247bc1ea69e61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d063cb739fb86281093378788d350194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9623bbb54f331fcd30447b0a48e43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461a2f975bf53bf3728f61dddc67361196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350907455af2fc23cf36b7b50c6ac771197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3926e120d1431ebeffe1f13a387f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11952e539b294913219356a1cc6ffaa3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d9832c4371f85f6bd429657ef4981200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c44dd13bc0d05b1acbdf2cdd0b98d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bcea35e40ad3f674307a0b8ecfd76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81c0fa6e4923d3ec077800bd10fdca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fadb04cf711a503287699da634ff8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f40da1002712c90a549e9a63b0955205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d508447489faf4e4039a35d7f66d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c807b9b43716664bb013d4271a1cfad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ffbc9a2060967d2ba57bf55bb01b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7241a3e5c401c101eef4c3cff32013209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eab2cbddccf6391e596fd3dfd6bf64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fcccc103a9e057364927f5dc28ab9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f835646970abdb8fc0c70f5d23291212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec0610391ba16858d87bb5733bab4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0fd5b7ef01568e3183dc89b72f7fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341364eefca00c9c4ffbeedbf3bcb752215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f986c7541ba88d50fc59494a81e7d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59dbaf08704f2975487b5a0e32c413217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db569ddd7805fb8213a31218c726afb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba572f197f3745ce81d52e75e96d9ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711dd4887bc205dfd82e375f56071e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2405fd210a0ed7d7295ced8476d50b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688cb5b4381b368480ccb703d80bc2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9ff1956da7b52cf90327f9c8ecda1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f620a2ea570461d75ea6069a2299a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95fffef68d77000ee046ac40563444225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304f1451d867011d4dc1a3abd8ee342226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d155384438ee64cb1fb20489b1657a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a04bc41282740e14a323fb25955982228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a3411eb37126ce5404c1473650712229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eb3cf03ef7cef3efa546373fa6154230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81446da680938a80ad095a04dc042a80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccdf125d90d5d3a39c3b69b283de78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7d72dba88f46f406fdb78b38b9576233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e105ccc5d6008e158d084fd8a6476234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f493b603b60a779338d67b5c6b7f68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9cd4e86ef1e4d8cb474fa960fc7ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233652e9ae793c714269a05a66e9622d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40c150a83e68493f5383146657b867238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a940e2b88016932c727a239cabcd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8812f862d50d8f69783702c44b8db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d1962020ebd7ca279ff8556449dbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48f9c374f66dde505a800723425638242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a9bd74a886023ccb1ea0fcfa44c44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274c8de4ed01091b3c1c695a19db854244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726b4b090a460505512037bea2a1bf9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98298ef65f2e62a56aebcf37318ae1b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed6acfacf12da65dafd35ef1bb6b71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b64de52496db633366990beafd48d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b54679ef164c5b5e6382492d3e6de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058be9c0dbe096a5afe2ec74bc131eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7dae45466082e1d427a69c5ea97cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929cf9bfad4e1ed7498385ec032c944252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8aa038fadc94b05a48598b5b1c93a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a77e81b5be26a3a00ff35f9f43dc7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccb417357c65ef01744cc7ce253fe2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9c5df57c0758c838e75ea957701bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05d43d677c0b0661b7f4b99c0e4939257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a63955642f0d7e0036ed3057ed1fe7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10f6b83927287748200c9e2df35a37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4775246366ab54433b41f5a9db9e4a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36025842b6d7d5f10b3feab928711167261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53237b7496d158f1b062bdb50590ec2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b9d71ac534137b54eea4ae9a5b2c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e389d9d4ad27a9c21410b99a69aae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77907249a6ea3e5e5c5339b51333e068265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c0bf53809c758a3468949cd210657266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6443e98669e97ac063fa3176172fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87b2591f9113e0113a78b5e23c482e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9075e8e977a2b622bf319216c469b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb833588be366062ceeaf50f91fe857270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835ca4fac6bf782ab3c0d4b530f30ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc12ad9b0e7d66a2fe1ec3235a3a79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0a6c8e40399a4a945e482e2302461273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73151e9cfb85a982ad8601c5edc8b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f491e33b6f6a5a26f725ecc6e00db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63370478148db1c9575a1a49218c7dce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0d889201fd418512568be4fde4a26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110aed8036daef0d4bfe2a9c50a3f30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4d1d1892411bebe2ae4902bde676e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe37c92c5d673ef50c4a9a135152989280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ecf163e6cac9bfe4cb207c755c823281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65badbc6d018f686780f2bfc5b72ee0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4a953e22c1bf6399118581cb05013283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3c77f34034b261db698c1009091db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ae44f8183b9131a8a0a66841753f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fd21428182b4c6f3a04a77fe2ccd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea021325e723b6a32ae0b681c9699d31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab8880f968b9f25598b41eb26a085c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb9df1d5afbd1d7c6bd2e3ff1941f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3778616de531b2243607507f218da12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb61f4ca4cd8a4bb093f7a31fa3342b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7298351e3347deb003ce2d587f14d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c133c45c508e822b42bf82fb1f37f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3dc3d764d9ca529c8760a60791649294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246c302a5fa49729b634854e8b0c435295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4b522d71bef3eee73ebe7eeb95f16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc224e0cfa8e8633f7bca9fa62ee0e7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c7559a8f8994cc27e6c12c501f78c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb575e2d7bc421ca8ca0f534791be0d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d330acfee19149cd9ff18458bb618300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65c4fb3a4a32cadd5c79b0840fedc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935778c029e84f015e67ce25170ce85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0927a3b7d120f0eb6ddefa368aedd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12808ff823b90d7af0306c57b5b72ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e583e087e41beff9784f93e240b3b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433520612d348cfd954bd9082fd516fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836cf8df50c4e221d9fdea238d124ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be454f870d2a5ee3ef93bc8556b83bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9ecdbecfbeb88bbb6e26e2e93b659309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207029bbcab3e064589c2e184830fa5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184af59cdebdbbf1bf23a70c19f68a71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fab85425502caeb063bc1a7c18bb53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f441a0dbfe02b1edca6a964b6a937b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050d22c4aa574b0a3e59660b386788b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fd908631e24738811ddeb6dd30240315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b65e78d95cca6dd6395580e967735b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3c1ee969baf8e487278117353f5fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aadf764f69ed1016abb6028deddb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164624ec2f26555d391b1beacfd61ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af3b57b4e0e355cd39a13c7b666bf8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b855f73c0c163672c1ac45c81478b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65639d0a7e292cb6d6faddf2a2097ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba3d942feef26166d89837a7d7a37f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b724674eb2f2d56caea57975180808324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8e34e60b63395a9e5fab1d004ece7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e2ab6eae07a3d43d465ab11a1f003326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381587b991207dd96aef787efd94679327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23253be071ccc34eba66d5715c9507328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4c90abb7f94b0937a964ff0133c8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2dca0dbe446b73597edb968f9ecc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e9d7ca88e690eae8cf8e1e5ae5b2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd675e86154b1131db6ea55556c528f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bd3cdafef251729a740d168051c0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746e8997c0880bd40f7000e8a244217334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da5c99be9d9a0e489efa89ac3394ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1416c659ec1d402ab88d7c3e29e7e05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9b8533ebcfe691bbcde81089cbe24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e78705a41ce6697ee5fc9394df0f8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd5ba40af43a7b655aefa1f49e3656339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16303c062d1d668f9b2e6b8825ae34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0f5f5e02b39f75505d5c53fc7fdd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deda6774ee3417d5c92ec0db2439207342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d325b1a1a651caa97e22b4365be276343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4545ecbd37ea39a5c71054616f0260344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430eede1d1b122847bea703758f926b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b4685c5f926a9d3716cec5590835f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb840897242100a207eddba5c6edc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712934f4b94035820b2fea3a5bc216a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8624df57b53117bf3a463d45fbff40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3eededbced8e658e18a2745ae144a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8458dbad41c477db26d43458a41135f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e0467e637a3c74c09a770ce3b0d33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34755f72672591144163ff759770e3c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8da23181cbc9d98e2329293721dfb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3baa77390ee362a153ca39efddde0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8d35a63fdc79ae237e03f889aaba2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0452abb0fe1efd40e366ef8fb38553357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d680ad8df29bef98707a2e5c862318358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9c7600d74bddff711bde918d16125359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf8d068b169e5dfd8c59c814bc0984360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c08366491d4d1c7541e0d65297c0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6081deec50edfeae3efdce810b214f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d96eeb29ccd7f09b97f2efedcc820363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b7cec9eed41fa0f9e5fc7647c2722364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413e9afda7af1394e68e5976928c35d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e980ede405e2e27550959875d319dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970792022ddf133fc383411e3b2f1083367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821fbec850a4acd5eef24bd1b887f76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7bfe975ae898869b443afc45b837f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8286e6253fb1feb6dbaf2b97af1b074370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067843e2d24cd4ffc2aab5ade8b36f65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833f930388fec70d790db81c2455773372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ccb70acb21d977a5e243c25111763373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3422b9c8cafeade83e36c9648335c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7a9276335badc5634592308beb8a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954a96095b8d134a87eed5785118991376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2630fd78da28ea98f8ca712bc5cedc7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203c1103b6d6556a106f66267639451378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41ae87535b875b035fca8931801d98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e8ef382f8a3f342ec6309272074a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eed75f53cfee96812ada9ca295ec81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d810b5146e02c86d5f1a53bb4a5209382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14127a174a1a676ca4f6f925163dde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37486daad2569658a52fe0eb524281384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74227b9bd670f414eac5b0e4a04c39e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edf1cae359c513f792e70fda3eb073386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a7c27120d06e3de83aeef70c63fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510429320218bef6b5ae2af41952ad5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e82d8dac6116b4e001681d8b35f0c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74017de2e2069473d23615779b2ed83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98ca43fe343e113becfebdbe2edd2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c216882b1b7290ef2ed45aacb706b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c851a7ee6193a74f89db347925c24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a7c3944a867d11567f2aebb742444394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a357d84181f70b2efd509bf19de01b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83286b4b21956fd9c5b4e190362c084c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c8b3c03231bf43df9d1fc96680f5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9ad75100f7d3acf02b430c4614e34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06070194632f90d9570f4322b6163880399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41100d65f65472b6fd20281cb20a8e5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3af5a4bd3d58431599da18d90f619a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331738bc0d9865316e8fb954561131cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd247eff1104aaecf525fb46044ca3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9daca739edc36f96a306a73862b1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833583e5b77d7ea7ac8481ae6cdc6af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed690c5de5b42c91125d04398fe5701406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0372b74ca7a1eaff9162d4d3f0a4403407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c38506d36a1a78024bbc82719dcb17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009543ce808fd67b1b1f72701fa8cfe9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba0b4765dede3b4dfccba751576cb1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0031aaf0e8d0037de9423d2127f83ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7174f16c7c3edb101f4a864d5690ebb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee01c0c6bc11d518800f86859aa3a38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b75a057a4d6ba9cf767dc4f4ffd2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c5d4b302c85063ae4343c108ea36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930981dc1afd16cc48af690b7e69816416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834cacce0b820d2757950b5626185dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db369f5d414e4e403b213bdd227b13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678d5d9edc1ac10473e7e7ec23320bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d01c4f09e8ca52e682a28f032e7876420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d09c350a32bfe37198967c2ee7dc51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae46f08bb17c384942c1f2f3702d66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ab6183de3ebc26e788a798917c4c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53e72e96603d1b2476b1c27aa1c1f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa61e6c22a657e9ea0aab47c635595425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce548b6ab346beaa8fe2928227ecb88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa79ab958bd6c1c2b435dab6363530b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85882feecc2aab84fddb436f15af6e29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e492ec29aa2dc50d4b3488c86502b04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e676ae4ac2c7ca0a6e6dace5c2f89c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ffe907e47ebd56b04de93a88da414431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea008cece26fce23b333497b6e6213da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e67786416f9eb7c4b7e2ff07601400433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7355c31e6b80640e83c91d7c7475a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeafbef85be7d8d3f973b56c8cb74e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcd361dc46b7ca4e63e43fd2b83c3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb43f943f35985a27de8b0cae596f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7aacba7c238b0adc0b979f5f33b18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75131a000d7f753e2b8bfc1cfcf04f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737cce57c402ccb1fd0de3697403141440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b74cbc0459d25f45177740cf42a77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dc9b37b68f7832bff09a8bb9a3a58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d283fab3d5f2b0d4189e3657940db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da349ed01909b0b3dfec73696535bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94352e2c986e0b1b41dd884fe8272aef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa979cf6417c419ac2385314d9c3f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86713a50aa1fc460dac98af6e6ed110c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c151130122fb6ab8b13cc57012bfb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f993a49a82bba6bc6ba29e044c81e06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89c9a11bddd550db28ab8935b135c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835bf337cfcd900a1ef19f3695eb902451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215c6af0ed635069a0b7623d55b2e0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085793b72b06cb2843a1cfa89994854453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8af019977c7a364ee09e6d94fa5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3df6466687613bcc21b888db236d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b8f8ed97ef53e6526ba9fdce44be3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eab6b2831cebfb362d37015d37a4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a75ac649553a2049ed3e758964e2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020732573fdf4a72433c4f588721caf0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5971787ef8484c1aaa46622f89016460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52666d09b54bc3d7454980e609a01341461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223cb1451d3c0d2cf4cdb18fed8951d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b6696a2c38ec7dd061513a789767d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96db3e9987a27a2a2b6ee43d23d0d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd130d41d7f25d85f5b08f2c2428db55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca94b7a83a5376aac8d918b873a8c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0704308b8b44f4704dfd845febaafe6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75604b57eef73c684ccc7748e06cc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8de30527c98aac4bba0a1bd7d23df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94175a8e97fee4c72caf32cd0ef1fff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dcf4ae4daadbc1980a73b2f89f96e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee18e81d4e9f6c6f09a1b2113472b76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108002ff7af720aecfdbe706a492a7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea539ec8e1793ced002b77ae1c621829474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b582f54fae4bff328fdbda17828b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffb92dd72e95f989a4462c10a45e21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7964a2d2222aef8f3069b69c8d1c71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec258957f3c2f939c3e9b08d7dd47b6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeeadbb0d65b690649dccb0f18b39a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a183d7f6c1d15a0c999200a48ce978d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328b825fafdd828ec20094f709181a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec79f58634e0f3f0d8b7d83adbc969482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3627fabaf2d3afa17bb24bc17a499b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bc559ee8ea6b517173cdb470deb30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eb859607693fdc85b8866ff382d4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd714e380710127887d572fc88fe0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e916477dcfd32dfd2d97a5e0dfb49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9f03e544a88e6a2f27a3c51ffca80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ac456812ddd4ea0b8148fd40fab78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8494aead55ce9bf6a0f4cc25a86777490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b14b69ced68f3909471b4be6bfbc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61c2abc58dd4099d518cae72bc6489492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b429e6e81df59a614fc103648b01bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820f918e3482e6056767cce83dfd7d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c6d6ec0427d24eb004d9b7b02d7c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac61ba43d12ffff3b8675a1d5213590496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5b9cb4e1e71ba7c3ec3c5b4dc2c3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06a6c6ff7936988859ebb9ca55e16a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3860b6e030ad685b74cde46ef7d91c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6416e0f62220b386df2dbc5e1cada500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e995c4ddd86af97d305bc3aa695795e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe504e6db947bf757f8fb3253205f39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8a2854d8df9d1cf082f0bd0f33f43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8da94afed35f5f0a427fb1d5333242504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f550efb8c0264324dbf3c17b2d0e47a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaea8730ff2d51d3f174f8160de1174506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e3b8eb5ab8ebd196edb8304c27306507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8304a77358c8942d7ed0878415faf6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44890ad444bd5f030c588f0386a747fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3732d502771a22e6fba9e0a948480510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f417df6e3804c6b30aabd8dc9c2f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3a62aecd0a9a023933c2d4bc7b1bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df3f095100c3a6b93912727d5afeb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451edffe3ded5f5035f53f7a54cdc8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a05b79d3f07d43ea2a4079f3dcf5c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41430412975aa7493bb1550eb43ad8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfadbc035e8593e21441da782dacad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfead80ba15e8aaf78b07efb96faad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d1f1d3deea462dfac9e8a588254bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05b78d984c68e2814d007c5da6ff79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f68607b7df8d30e5d1ccfa407ddc4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca483fb5f2a1a15381e76667562df5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2513d96d0b265f49575f57421da579523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124f7b0d25aed9550ec4352c42b1e12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a49d1296a62071bf8aa5c0ccc523c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99974d3841f78a4e332c3f877c7c41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe089bf4e08b5e3d4a7950512dc50c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a31ddf016b446fee52de7c83f4f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a6fc46b588f8f1d3bd96732248146529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111028f365deb3104d6add27a4bd6cbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d481e8ef4d50b7076788c63c4943b31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45d4ac3f88ee9f14e72f2215575814532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d74001ab36e043c97facb7ffa2f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4ec8cacd6723f90f6fddd5439d586534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71831e0974164d3d9617dd3623b72a64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3f9d542521783a4dad61a784e3bdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8617f639de2abd4aa239f9c23ffbeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67acdaf69dc9b853aadadf92ae42f18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a6caa445a0e6651a17a0d3fae1f9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02370ce8d67aae182d2ca72dc411939f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806746722aad1868d572e03fd5faa0da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef814629e02752d9c0bbfc42ac275a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9368dc7707e7f156e439eb87c1a9a51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eefea43fcf5b6fbc0cf2a6503047c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8429cf35c6dd85a8765cc36cfac4221545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dec3bdc0dd3308326422ac4429503546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a9d87c8ba9f8e1ff76c0a1dde76c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af05fe3833dbb8b7c4d44e6049b1920548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5d35f103fde0566e79371b7809eb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fef5f03445c48ea8ebb1d9cc80216550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13164bb8bb7bd6f0f0f5e68a91a367551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078e4e49e48043780310154abd8ae08552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636a72fa125e60b0958164428488285553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f814392ad9f3a71be07ca03c9ea3e4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7989737e68983f8370d24dad1f06a5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf422e8af76ced37a0b8f7c89d0be02a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdee8f50b811dc192469a72f9452fb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dcb2306aa0a119259be5753ceb9de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36d06e7792000bf82ddc9e4b49066e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281aebaf654e38f043fa57fcc9baa19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2f4ed45e2e0e562c78e969c220b58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b318e2e6b977bdea68671a07b0f9f08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5ae645633ee7d06f1b5ecaf9c85a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fd397d0386420d95d8bce98cfa36c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7075943102f84aad9aeb4b6b3626b8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d362492a6deb500fb35cef3af22e55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed5029275076a0c172307d14d75387567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b30ed54b8fb18f90a2495dd324683568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b6f4aeee371f0c39f86757c93632c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bae8a480c36a75148acf548c68051570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01062cdc6ada5df6fcd7f7771f006ce9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6eb4ab69566578a9c49b24a3a3a3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2517057a119c1b6d842a279367885573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c440502acc2d58b5c3f16fc78b1db4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4a8a2ac2df21006f5df41ca1b4c31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f001fc7b62997a936c7f83b977f6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3c645cc06acf6b458687f01874b64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84efe1024beaa4e63ef3a5c9c9c62e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1b20402f2f635caf57938e3715fde579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae29ed38b0c9bebccfe4699b464962580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045856a27395a0e3fca2df5a5165ef35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d411061f101230aa01ce6321a60f37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee973faefe276530d94fd1a59136f18a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd2d12b59bfa66467ec6fb48f9e42d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6076fdd197f5a3f3bf5af9c31615c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9f67d2c05b1fa6197a68f6e993709586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3df3c4ac1421862ef0982f10961350587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7064aba5dbc41b14377f3b479f049588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a37f532dada25dba2007d0bac66a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59ab7af225441c1d7697e423b29270590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86cd51c2d5b4397a1a4733e8fef261591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73830b629f2080bbdf5c09416e494b41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5207e7fff7077e821080ed2e1c8c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59084bb86bbef28adb663ab46f7c38dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26d66d1a2807b2e1ee8de7410d0b97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9b30498829b20c88cd61a6570dc45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc7276346a14768799844b686d6090597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d501319161296c3434968f7d25bf4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c82ecc572de9f22c2c0bbe7730c59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea334128a6660d2e2deba516ae32b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfcc403110015e422d879d1067d635601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e773022d91ff6db4d9419320164c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169b02f6ec49360d29a38619f81b0b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fab9b7b466fc8549a9124854661e9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af5852103ce0a6654fb732996e5f25605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24273935852b02ff9943e6cf5701e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e941e5fcd0ef8c07590e3588c2f54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193fa559dcf766865431afa1b718536608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f9342a75930f5850d3612e50d2c78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed180c9caaff8a34b9703779e6bac443610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf03a8c5ee26a6206602f830cd8eeb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c85056c786eff7b0e32f62b790e64d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bcf737aec122005c6bb49020cce3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a004596451e5cf8e46b2669057f730614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95743cbbc3bdb3903955a353a736441615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719a45cd9534188ca7b54b99041e233616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c1032a95492bbc88b32b3c904e503617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81469d71915132023046f66e1ee1b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8b10253964f94b767fa8a4bd946d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57906742d40f1206e6a66cdf1ba371d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edefa89a50b3ee87a584c3c3a5a6179621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067b191a0f69212a02d69ee7804fa83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d61f038cca44ff50afe755e878e1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6e8fa9ccfe88490927567c1f5c2cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e90a995692e8ad46429a986d751aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36a68f060aa64b4d5731ff7c0cafcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70f2bf6726a293008aa057d476c216627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760329e9620548a93c091cbe76377ce7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee095e4933cd3b6db03af138b71d8844629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc103ad9631c4b85062227791711bc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea368f31c5fd6e78cbefaaf9189354c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db52ef0c56451cccee351413782698632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375b7fbcf40391f52e0113dbb1a363e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcc5d9702f8beab0d9b28853341f08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e64b455a8141fee24f04d0079e9ac3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acb6c68a19941a45693ae80bbed1f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf25f20f5500b02b8568e040967f26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136c8db89b359a558b590b6f43d24d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec6b78136fd1438e007a930c7a937f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e7ee00238d507e1195de725f119e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540141fe5a16e4950be4a13ed99294641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc6cb2e508ab068e5b9b2b6c58c0de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66a2a1f2286c2759bdf8aeb6fbf3b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8026ac6fbed5b3e4a017943e1fa49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4adf6a276c1e0b89221ddb85cf333a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a4dcbf6ceec8820a67ceaa9fa8e68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a63d1d3862d3d7100da2e2f70e019647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf552496fbc0fa534ad001671ad628648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765022fcff1df930165abeda952b643e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b905b18f59ebe75ade600e8841c07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed9b72f31bad3d9311845113217de1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9ebf4682a7d8cc6e6fd27f5bd44c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c900d3f2748c8c4859fb9b647a38ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb60bc3c3a8c2a375e09eded8d5c2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba258d03a86c74952e1ea27589582e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c25643a215ffc4ef7db2efe5138fc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2ffd38d06874d1c6b1cc8ffdd888c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f5de1db919545427a8888678d27a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c33761417e0b5423305a15b3bac9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4677837bdebe21cafd83a3bf9a3e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1e8b939136e0aea664ca451e67300661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921c18aabe9d6df01b79b7711ca5eed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194b59b120a1e3f8c8facc9e38b49f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4679f5558c5df6e015d1a71b988e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031052b144c4ca5afbfd6ca465e002f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45591478baa71aec000f3d91df6558eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b7ba1497518789e05d48c5189687f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed33b09bb32aea6666fabb993223890668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac5a6d829258ef45b5a8bfac815546669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaec873e339b02be6d0f17f6ad57a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e350dcc14088fd37d95df7310214c40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a73c372fd9f3844d8f0bac8823cf9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a70243f821807545b3d07092b21dd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152536c09abc3605d1edc20e1778c3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efd9a90691856676866510a62778cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276928d8440c4e7f861bdf8595ea6cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d442c9ca3b3af4fbbdedae3942492677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09957c487f7174d87b3c45b4ffc97175678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639bed25bbf6ff0f8e9d04dc007dbf5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3750c5a001f722e1a01e0a0c6b236cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c5989af1a227e9667c6d6c5d1c940681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469b69d14b2cbeff84fa50d4318b9e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad73461758d97ab49a9c998027261a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf8d5c505e1e713b08d5553bc9f643684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcb397fd8d185a093af33f683dc14a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b986f547a9bbd2ae66b15d9a1abf7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2e967b8165523fe4a9444d06e15ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203a287ade5ffae977971da3ce4009a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401602487e03d916d5cb46b9f3819d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2d4b89c06c0d0f13a0daaaae6c441690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c0abed89b7f3443db0d8ad25dddf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bd8a66245dadad2c0f9a9847c3d88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67678bffc142e8b18f0212d3f036fa2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b30b4878dadf82b3baaf43371da4c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880bc3f99de3ff6a4a05fd01e8bffa8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b075b9525d6247c674e55afa97ce38d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec4c0d147e43b68bb56014399c2c39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d1d34d6cd5f43a8b9ca78d1e130bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838b2e6fd4d004dfbdfd2174eea04ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db168fc7c90ce7a04e444ab27d411b6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7e36428a23bdb344cf54e11b1a371701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94978421d97b73f3150c79a410d038702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da971ad077b2b37a37272c28e7342803703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52757485b4367dbf123b182d13b299704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f3c490ea977c90c9b258ce42dc4f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f067c462b57858c469199aa2a8cc7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da374298859792aef4c69e2756b8a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed4e4ca07cbba2048b2e26a6d91a96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4fe58064817020cd9f4333d202671709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bad055dc3798117215f1e55365241710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4163cabb6a770ff63e4c170fcdcd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034ff321a2e0940975bad338f3514c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544f2f02badf78ab93df6970e91ec28713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c62876b4e1c0ccf3eb8366067ab2a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62422592bd8b243c220e9b0811afe5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac8da136b85028af95bf83b59e67cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089cba21a0a829cd3dad48697ad9d63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95480f6617d02697cedace7219d5fe2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797e2eb2d9800c83911a5451053e997719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49ba3d103ad9292ccb094192450521720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67df3c005886c273dd7b0ceed090ecd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f517a9eb0e551294dc87a80343d0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5b7cba6ba3143bf922ba33b45f891723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b6823b3e1756582b9d450dd1d22dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cebf1acfea4870a5b6a8e5b840e74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbb95029e75b53ca59378dc7a8d406726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcbc635ddbf7f9de27cbcf7661bc0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cee47dbb836b1ddbee5478250e3fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efb17ea365e3e69c78f6c703df8659729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e9356fbcf1e765acd35ecaa72f75f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36495a227b2d4e24e8965b6f6caad7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895139bae6a360e30e4adca9e9c553e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dbf06f27b1dadbbed9b841cea5b2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bca0e504a183a206c84aa9fa60e2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b814c2a36e17ea638c6d0f57f1b1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19340a54b16a575aa8c17a8fb79b7d7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baaa03827e84733615b55256ec74c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a2c3c97f21a9d6294364684ee2800738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820f8750e48597201493b301857fc18739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136046f08ef8992aab5f86ae013d3de2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3690709b806be7187a905e11380f1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b865a2d2f06c006ad545d05e602f899742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77068f9242f99aa27de040cb575ca72a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0dd8bc02da5be0dde08509bdc40d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed9dd627079856cf51c9c0eb8bd487745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c8eac839cb4294cc9cb18ec8041da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecbf086edb33f452120566f99e2ffd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea245f23e3bdfcab732ef6eff2a725748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a9c7c7cbddd3f8db17530a756c3d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0260f899e4a3a696904ca7aa4b81102750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f6471f09b53072ce9b2b8b7d063e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f5ebfd1e966d508e5a398c8632ba6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854978951590f67f3fc15bf33371291753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c52e44225f18ae8777d80357e1489754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca9cd15b299c7d0d0e406072457cce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9133259fb666170fbd83841f43f8bb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b7a60a12ddfa937d699fbd7095724757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba203967a37a4f168f3e84d3daf13242758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432643c1da1c44c28975e623e53e6e4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>