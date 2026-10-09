--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100f18263b14c3695ae0017a678f40e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade3fce95157cddde7f1b85dcca8b3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a60911649871f29ae07a9cf2800213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a44367686b1e2788a61367f1f1d9264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db59c32c4b0cd16e30557d41feee0e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313bbe542e713b48a672a47119f33386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf50e6671979e5a526486af69c0eb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34499da3bc32ff9ec3fe11d886f305e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e16418cad3457759630cf99e9c29d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d8b78991bad924bd521f856550b2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767ce34522fbcff8c2a3f425e190bb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a52f45a37d87fe1cf3d5b94134e2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605235cbfe8cace53eeaefd64a5b982713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6635deeedecfea0fef9a68e04db3cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45fb13dd67ec2113d4956bcfd4f4c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cf7548c67b4da50d179dd8eef7a8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13856804cfe1b869d6a1bade08d1c5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325678b7bdabc1d7685c2fdfc76a8be518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e594d9c1d6b3f8d0f2a7e88ba8f2a8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db32473e267825fb78564dbce7e91e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca2585c91099062819c2eb98e4854f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948b9d56d51b4fa5432fade3d9cc44822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00352248cc30ed1c27d378dcd08996a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77c5f7bd18a2f83a8226b78b9e57cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f21dfc41c2d01d0a80d528b6c5f7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff1a377161c225fdbe51abdf1909bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b63754369b4979daf495a1f8b5bb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8248d8b5f728ebb7ebb799ce2ff4f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b58850a696a6d1831078dfa53d7a6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2737a87dd1a82e91e2ab1b62cbb349c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dff65c59e102885e6f25044f7090d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ffbc3672a9153264ca97acc3f3e0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a2afa7fb13ea3e06f555d4693d6c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f2a402becc8b9e7ab5717876e254f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9ad8cfb6bd247c418f828f8e398ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4707e14540364b3a5102b21b33d754f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed739cf52f5488aad0f974ad8e0bb70437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c496d6fa13baecdc3086a5ca6631e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e527b7d92b6dfc492674f0615b3dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cbd5195ef8e5f8f5e09e4fcecd4fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cde4056b8abd7c001d5be60604bcb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38208a69e7849549f3a2fcf5751af35042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdf71f6f6ce469611358513e854be443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdc02aa3b8856a9e9e03b78f6fe2f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde51f29fb59f965643f3375be8bd33c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a4c3ab9ec0abe81a2eb02e49714f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097447d58bce877dbfb826ecf089f71b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b0f2422214f659114b59728fb03bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a4c33da6e7f385fde669c36d9c8e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c872390156e44c125dfb14fff9bbf1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad27ed48ff65b4a79fb9d3cdaf9b87a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652806e521515fbc0f5c7d64d6f615c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c513958cd03c44edc119e5ec4b1f9dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83196436db099998039bcfbea5f92fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384f28409de88ddc17742495799307455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493946f8f030a3e4a090d639410433d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3132f191dada64557e8fd59de3dae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810e7989c44ba479202603d339b902c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6930ba4465cc4940c0080177a738d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c93cb9a939dd330833f3b8906324d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc8c4adc42411c64ed8811d881c0f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff53d8d16ea1e4a115ca4beed0e6b1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659e5a9bd3228a8812d668ef0c603f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46f29dba7e2af20c1b43c12a781e9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf11f34fa8d980348c5582cc1222fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df01899a721421d90dc798ec9b24def66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6b5f2bbcf4d18d08e7e96f095605867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a067cb5599fc52488c5c5e1509aa3e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6204c255f0e99270d2649692716f55869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3274c4725acabbb92c7d7c457963f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca11a314d69d79b05a8dcd92db218371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec91f8d312cc364c7ca50e703746eb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9418e5452c4b79f7b6df0eacf0431973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496b207aaf8104c8dda701f2b25714674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405cf42359f7353d097f4b6befdfeb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ff72c024de44b5eea8e6807d99aec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a797587ab2b2c3b7538f3f6a0b5152c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bdaac445df9c53d72bb78f43e707678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969b600dde1c5a0207d754ec9a826a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abd8d6149ce105d27b4b0bde56b4fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3569317f95e4da3cb5429e7c885d34981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448ac76664cac0e45bb0de7f5262d7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72842406200263735d1804517e0b9ff783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596ab3f7260b2322c5b27569cc0175384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b4e46baeb6debea6b7fa7308c74aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c07aab1a007e556e94949e54f931e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bd988d990f36e5b5b8593fd17dcfe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cce79b9072de73e39eedc8bada5ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b70191d04e9888c219c6339697be389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779133e3428fee6d90ea85cebe44adc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe9928ae161e7d8c8c422fcf95804791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cc38c7575e8310118636a30d4ddfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb317f1bdd475a4f88cc6469570f86493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b701d3368b37d3c01035e7f1d2cbb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09a34d7c285b42ca65110967d01f5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5415222a0d495db6fb7742403fde97f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3e8faca2a4d6625929e58e87c5f7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a303be5e503bf889695c67b88978b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916248aa063f5919ef7602055df66cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59731e2162df17221f7c7900aa68116100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb362a5020564832b0cfca8d757b09d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9395b293b1fc90a3f4ad25b69dfad4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639584cc1ee50e837206ee804a870705103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85190c2694217069505673a75befdf2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5c1122b6d3c422db2bf023cce4c53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d43f31306077fe43e71cd56ac193f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec83e8707ed5a5248c9fad5d501ad5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e0091a6c0415e9bb94c8a58c896f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847675c9bb01914f71e76cd97f3c599109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2ba8c670826ca5213951ecdcac707110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ecca4ba46d857a62351f74f856aab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca41992bab04392390d08ec4a96789112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8524b21134177f2c6bc46e82a4cda9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941016b58a50756adeec78f95867ecc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4f6fff951f012129edcaf868c9748115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900635acd08795de575bcc4e89fdf6ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a2048910605edcf65cbb72f4605f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acde861ceba90afc53e8e64472fea9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d41601f3566ee85805e0344426c81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0701b5176f4977f0e2a397009346efc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182669b09069c99d4b66b2e222d7bd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aa43cb54da6cb842a8d87a19d8910122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e044fbabd38f71cb1e4e49015bc21c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9969a1458d46a2bada2f2438acff1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17116d697c2b97d03b18b34e50daaff9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cca318aa5742cb3357fc0e314e745126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bcdc70a951b27b2756d80996c5f92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a2c8e03ad8451b352d5aa65ad84c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63383b1ac6bf6926cee9964b377302129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cb293581c7606e24a52093ead2a08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75279bae0193a46ac9ba16c2244e342131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c14f2de5dd26db86d47b84d9344b0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4068760b44ae2d41c384af9de7027d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cde11e88c371a624f5cfb9637d8e7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f2caddaf2ceecd6c09c64643e7ab0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9af9048d713df1831a75910d241e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8560ceb97ec7f3232c89b05f1e6ac9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7374161adc67dd6665849ba61d0969138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1137827ceeaf8c112e8ddfd47de7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0deadd686bc803c5bd714d3587cbe0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f36426ca12ec060387e79981c0e1e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7cb366141e654dec51a5d2d7f162a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1980649a6450d3ed87dd2ea081bbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a336f7678e7d4bbd7c0a437cb9057144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00ffb2e2650635ea554da4672b7482145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719aa277fa04223c619f3e5665a7659146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59056f680fc4d68073ff99440acee2aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef9e8c24e04926040dd750e3e7c923148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934cdc7178e24a9e6c010b62c95b669149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e1308c0da4f1d118e2f0c83cccc72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34e3cfaca4be4100c1e66622de8f90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79825889f72ce168cd4b681c672d79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef767ffad2975b84008b8cacfbf3dae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cce533504ba4703139fe74342b8505154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be157a4ab2ad5927a652b169e36582155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680d1fa6a77b45c633e5297048ddbda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eb62d13b806d3f6e18a065309864a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0656472e5a3fcaeefad52713071c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0a410f1fa4a292945082b013b811d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91475dc4417f8812c5232d04a691a66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321aedd65d30f1c05d87ead4c14323e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83fcdfb804aec56413dd2edfd84f9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69179cf272ef6e63f5fc8945fc6e48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937d9250ee4a2c2d1f34fcb7e3d80be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97476625165882e9f3baa826d3aefd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af071a37cbedd66dcd8c9e75e04ad9ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18666de1d275a4a67f5d970d02232efa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74296d0cb14c90e6a1f92696769b03ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28a57e5bf197e882edcd053078bc69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1c0c3c1d4da07572b083312a5c7e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7abe1c87863d0be2238e46bc2828d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69e6f2a32f749e8237bee4f4debd99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d1408ebf171146b65379f09512c4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f6bb8fca57badb6f6b54d4df3f8aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91770b740b0e0edb97f048693b2916c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0423d8f15768473525f26e6a4d37041176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39ca4ab71d44e3bac3e1b7d6187971177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc9e8c4f9da504393775ad99c497d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8aabae1c620869266e218c80d5a38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661d7f28dd0ece6286540f747fe7b1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dfcabe1ef5a2a528a9a38fce8d546181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c1b3bb482e83f994029fc9ec3ae86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1b99b22f5fa6b3614570b40bbb094183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318504386496260977584594d311bdd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304e6e2612ed3ccdc7ad264059d1d55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582257b3906d3304e03fef38772b204186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698332015541ccd1c320c7af40ca8a28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653704ee3fde2f59d7b840b1a6c4c48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847406e076df90f5455eea12a91f007189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51fdda7ff9da72f3cc6f42915cf2d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39a8af27f17478c8404a0b52693cbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b09a08666573afc479cb688c4741192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf201cee69523206cfc899fc0e297e7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f20ccaff62ba96c5dd5458e67f9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd522b516f061059bbe9035965e28c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84607859ae03533d619b4637cebf0c91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2881d53bda6dac7c18c4c9c991af36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121e0dd313bb345ca1856917b8712f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb85db3cf6598e5f4d512a6d161375199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6daeab589f8d005c07cb1398107608200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5161530a032002d6f285d220fd4f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165399807716b160b67159971f27c3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd75d229fae3d01c810bf3f3e291294203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d588dd6bae67c8337ef5e3372c3c6db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c176a016b78dfcd477053463286aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9d9a72662e6837bad9eb8ac9198d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7a5585f77f3905bc769c3c0e5396c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10840cb4f2da768a6d880ce05538cec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca837b3da8e432574bb7e33aab97864209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65746e0371f7787ebd8d9fe1d80da1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2464f55e72172fa268f4202b5a7c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0eb5010dd15d1175a6e741409f982212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c203f4d06560fa437dc8bc8b476ec8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427686503fa71bddf5d00463d6ec3d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16393aabb1b7343ea9949317b330bf3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165922cec5fa6b6fe0cc9bbd369b089216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18050f332fdcaa2524ed8ef98f7b115e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33d0a5a0c1dd53db3a4948dd7327a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cce5da7493e1db02349fcd869ebbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de58c0418cf657a276dac46643de01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228e45fceef01dc4bf9e861d10eb0bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e000cb164af07455536b7e2c5c5f8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983da74e45edf1897b6d22a0e4f8b43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c7b62e657782d75e0276337490149224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d26a77cb7e657b9bfd1f641ccd06c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974a3a14ee877bfcf8aae0182bb4dca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df2a168b081792a3e4ec11625d3734227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab7ddd5b0c617dfd5307d3d3efca65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3e5d04ec370d9b865c2d9891a753b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02687138bb1e71c68e59ee99fb01a1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfd7224219ce657807926fafb54940231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04385e01798a4613c41991b6ef6fc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a979c4c1d52f8aa5fa2e9d974fb3a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204336eedec9adc2e576586e271ceb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce0f001b083388448494afac59babe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bcdd26213cf80e0503c2f59ecb00f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6815111e30f9f01c82382ee5c842f35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78076d6aabdc6940d8d47744a7680533238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef6c5b7f322a40f8dd0445f4509cdd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4129448ca38551552feb7b4f59c38e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecafea13cacb037305620df290eb04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42d9f56a9883cc49a21672d9364747242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e29a5f1fa095acda4892f12d36f84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0b2018baf3f3bf3d1a21f72571954244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f016e4eeaf748699bc445ecfe03018245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50a0d0c403bedc46cf937eaca1daff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2dcd1a35d3aaf63ac7cb0d9bce3b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d27bbb6e4b9be01ddff13e46ae83f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a961c22b7a4ae5f903f9001f67d98c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cece6d8004ee118e261fa30a31e67a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff1b926df5d2c7646f17e5e19e34a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66085966955d6359fb74ed985abd7e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec730f14b0293849961d9d52c3d5ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dfa2e111b83283c5a3c66c3ab776b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be16c1b5267995dac45ef36d68e40f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5710d335eda980cbd4437eb557974256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369eb2202e9e185a06b146032887b28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e24196fe1043f943a76ac605e12ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1c978b542b04b7f7961470f2ace16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10cc2950ac64cb15fd105d6ead5de5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4806e9b0137caa30d92e90de5e148261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58147682979322d21fbe6f4a7a13078e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8851bb6239a518f36c19666e0fcd040263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a659448b547a567ebc1eaa95e88bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6555b5c4fbae9d77f069764333f8f27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e1c0a34a9cc5efbbba7f3215fd6eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1352173227d027aafe493eec13d2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6174353c4e8ffdffb58ec2fe608265268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0f42deb24ac6f1228c71b40719f6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c06ab09bb4c0e348f1a321fa8f2b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04365de390b5bf1a62bb07d85151ab8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c0ed444aa6eec6a2dd6a17a2a437a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727d508789fa530cf22de0de0e61e50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043748ebb81c0ad3f6f0b2ecbb09524274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5a5b8b0fce5cb5477483f9e3ddb0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992b4a0fb7abbd845e9960728f54999276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f24e0153facb3896921fb9678cebf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211a9c05a7dc015ec2dc01f35e0c916278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a98f67f1be711c00589775bb2b380279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6510f7c474615c29fb846397a8e2c20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bda851154d9286ffa43f71f9171eee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1b95a39bf9b653550a3809cb4c974282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2fc0e5580ac3b663c84d18824495b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f717aec5ca2e2f00687fa3a61d61a46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dab8b6c1e5329376102d769a391f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149445b0632e389b44d8dd849ad2b7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc4484f3e002b38146a17fa2e9c6aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4228a94833cb0d507a3da4aed4774288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503b86f19cc9cc55c2310738f293a00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be89af8464c70e03960c58f4b52ece290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c528e59c4c42d919abea861cb3124c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3608d411736a258b341cfbcf49473c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc17b4112229fd8823da10c3bc38c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a547fb2f99c606bba7e8368dab2d9eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790a2ec5a4ca448d80ac13221723c07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7e86a52f73d700e0ff8815ceeb19e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570bfc5416ad90eea6cb68b15bb02f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422c8bd6314660f9e4ad4010711ee8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d16cdcba6f8c87a7a8985ffd036ba9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ccfc6c79b517c08a484f2ffb32368300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42febbd333f155b9c0589611102fa10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2dbe310e34b7b5fa07058c04c43a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93e2e0bacb5b218990b898650a3f76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192b1aa1888e27ac7c5340724e96097304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2339f1f29f98cd4b6930738783ce678305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a190759601c40940cce54f41e615306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0373e10b121505d7cbf78c516e1516307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda87b2cf0bd870c67c3ee0b2d24b3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba4dd0915a92bf332cc166f4338f2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c9d080a0d1d84c769e6f5335a5a41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce983fa220aad77f7d4d60457435b306311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faffae8055758aa137f7fca55567ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd99e9c1e219f7a4115dd3620029a60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f525a8729efbd869d20b76815f06a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb956090d9c1adea4503f850222242315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ea8a6a1aed319c80ab5d1c6ad9a04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad5ac7d5b4f3a61bbc7e74138c4af6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2caabb62f9162f652ab7c517599a25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37527b5694c623162a7cec613804db8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d0b72751467860d751896f38f8336320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63a180b21acdafcbf792a7f793b44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95db12997da6db02bbe970ff9c417d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90501d6219c96bf2201b6fa8a39aff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e223323e2844d031e058399d31240b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03908a8b0797b248cea72c613c8cf0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc731d339f9b9da76d5237cd986cf1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254ad8891ae044ab6fe9968c4870626327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c29109ef06dc9573fdbbc4d87239f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bd0d3b21e9ac433e14be06fa8edd2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7512f979f8b340fd91dc54a8b6ca2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787923729bcc31a7cb739cbbed4f1917331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa065becc380cf6a2dbe2c1940fb0df3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21015c792a5a09417f59dd36787a6379333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff387f949db156b4b81082d234997e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062641a49147338df8a979a6b41a86d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c49f126bf4a3b0122005e582c5ba72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddbbcf32afb0b4ec91ab33b9b17dad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41d71cc2990379460d69c7e1be9226338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29560fee7ce8c494620a6ed0cd7e0e28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf54963be743d01d932055c7af855f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04766af1658b9a88d7dd863479f5a9e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12b9e417485493f61e30d3cc848e5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8807a79c4a2c8f72dfd6fdd297a241343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78519aee0d8334a903effbe1180c47a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cd9eb6c78b8d0440b2cdaf46cc32e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fa96df45295b1a9406a8345fababf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e9a6701ae83386aba7065abb734d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8e212f9bffc64f1805e04779ffd66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b044b7461ab3ff54887dc8e8af2311a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5260c63c22d404e3e185b34386436c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1007c7b10150de6a6ff47034bb8e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9c0976d7d411ab416e3e544be5090352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623cfb8a0383075e4d5a7a17a1e525d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891247425add099120d0dcd273e0f91e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab874b1b674de0306ac772ec195299c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb11b49dbdb947edef1857148a96cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a287b8cbfc0d21f1c660132952b25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d052c845dfcaa07b1b13b2772cbe7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde740da9aab5d878c50cc6948072a37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0e3229da78c17523c37b7b5507fcc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ba5d1f1ed9e48266ebd4358910e07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a95f66cd5079070529cb0ae5c89bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad049ccb178924babd5f05f0d48e3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ed199bc031ebdc911ff41fc57d9eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de177aa4612515d37883955dbe5ce4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f66093f8dfe32de103f1bc56bcd39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1ad5f00bfe8af7efd6965394cc3db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec4c101640087b6ef1b320eb8c6c8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcce22d4850aefbc7bd58ba5690c67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4487c4ec55d35363a986aad79db68e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0e40a13a9c0e189ec6e7f634d932c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291ef364301cd593304401564505f72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05755d57ee21d1aec6c415b5d431ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424431620640ee4ef38b8bc6a418c858374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70d19a06fa5c8cfe99bc2f2d8ecb2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc750cf6d37103e3576d347e1b1d4f5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c1d8f506b5675cb459163aaa29c59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da1b7790c3d318d56258d3b9ccdb4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0684909b4ee8161f9fa298c219ff7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d02f567e4123b23dcab9d68b77fa6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8555eb9809b91aea785e1ad518f39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529819370f42eeb52519f9fa9e64418382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47537a68c071da0f516d796bdb78a323383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f32194de6f388e4b2d63c4b31f6b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89d2c7835dd4e7c6839aa06c24bb30385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681a2cd81725648e212053cd5d768f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4cddbe0b0504542fbca5842657e1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239aa96becc51724eac66678af8fca0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d63c2aeb521554b451965818e92c47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7700893e71acbf2624a5507ef1b2d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fe9894ef207a06ff1fa9eb926124c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1185e9e9564579e05ae874a9c0e16b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e0e8cf12ac4ff5a221111b3e410e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a49092f67456cc873d220a09561717394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6a00dfbbb3bee60162d81497a0f8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5608b4c6cb5039ddd1a9de9fdde87ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a667fe01e7e48a9f8db570f7c70b92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07f5c429fb86bd7fcface74818de94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5d1065ffaf49a6a5ec0e1beb49c32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22a80706ad04bd8a0cdb82ab182c8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398995961a82c6365819424cdcef1203401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fecabb87245c008c28b092b0efc17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70f34b41d9c821da677458ddb6658a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12dafca17b63697dce88df7a4720e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083100871f0d4e65ed8e437c3464440f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc587483a0c2a1fc88425c43ecd3fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8791b4cf58647c53e50612436d31a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19b6126198981cceaa7cd19cd4e90e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158f75887641932ab20c97855b11ab6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa3a3650ef2d0d4919dd3ccf500417410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc6efc0757a50e1a3590a2967b3abc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef632db13853d4e9b5622728be491f36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59416b75d40ff3467ad682e0af58bd7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bc80d116d2265cb653724c1b46bd0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029dced3df6852b3e5a689d44a1caec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dd5526758af961eddf0c9b60998fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d25a1001c95aad8cafa1f688d41ea5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a40b27a45c51b7eab94887b3016560418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19b9ace8dbf0898c2dfac1bbc8f615419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cd0420cbdbfadf8f45ae98a96f8b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3f0a4555c06b05bcb71c664d1556e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc2e0b16cd32966ec19e38429f4961422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98198649cadc4784cecbf00a523c21ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054aae0742a4220aae2023f41b56a98424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c67ed25a34fb4f036b9c11ab25cefd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501431c4a278265d480d4804e1d4414426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc04532e3d779a9f121adbad8197ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af0d6ae38d84af1487dd90891a950e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3163944030ad288864de2b623995b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e1f93491a7caf44f593c108abe32e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c551b82c939c3a3f1f4e2e8d4887d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a812031e7eef1294b8fa58cae5578432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f165e63d9c502f542a2b5b13ea5d38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cd48d433f905eda6446bfd3e53894434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbafa4f35e67c8202299485da0e84f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453e6e7170199bc60b9e5961ca45b6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e09fc1d2362c1448fc66a18c2218f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417aba6540b534955432aeacbd0a77f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ff603c60b8651d945e9cbfb0baa9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf39d5368f89702df268ec2a93537c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98ba4cbac5236f035bedc477f6acf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad2c8e2f75d7300dca9eb8e4239ab4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510fae05c2b1b81b532684ea957624c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f18190c16966594d597380a195456c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7704e267b019a8ae609fc974bb4e852445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9201285283a58239d7fad7a804575a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff0c6335b36c91956f023b413c455447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2419247615a0869093c13a9b17d51c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f481fe4e716d164afdd11fa82dfeb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19335936277ba47d39def6ed50e0d48b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f29d66625392abda2781210ad39d69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda59c8650f2696149ffe62aeb84e04b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6769d0e3f00d88015891d8dd7601b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce433d50fa1a84e885a39f8abd2216a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edefb657358aaf6bb05247b01adf583455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa8d2b83f3a3dac5974331af790277456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301ec8a609dbed00031868abf9ffd29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63fb73bb0f69e659b8d5f752743d72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a131b1a228b3e0cad420e61a443d1cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d820bda488465daa4d78c8bbd97ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899be44e6c4f71b23ddb8f2da2817e6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cc5b04563ff78fad72ddf80c249e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0815e04a833cc6a9a1ccef9ac1183463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25b5edcfca3f89da3dd73c66f1f773464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd0459bb4cbfc41b5faefbea5eac2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e6bf3a7e0305cc6fbb1a062db9e48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bc821877e2637b80d8640fea4d060467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1e88088fed7a571a73ea6a175dc4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1678a0130185a4aceb0a43ba373b2bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8d30204d728a1d8e17ee9bc2cf8ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b3794996f1426ab7c712699f6d92b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e2e3b72f1c5565c14adaf4301f0fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff9c237045cf961de476a64e7f3d05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfc599f3307d57b9cbdb3cad7dd665474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50939ce32d23361442a365b468c4095475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20599189299aa61ba5a4334e304de539476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941979833acd73221379f513d4ae8cd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15113cd1aa0b38e6b1805f545be4209f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edd3e2da6c40510b2994615c99207a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aea745f6536a774f027ea1ad9233e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170221f9d2c8e40678728e37bda1d995481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c451f0849b29a658e8d08f49ecc27e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eaf67d8862dcb2c69275f04624cb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a9b0696cabfaeeedbed04d6433b44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46a190b8cb27a1b14e43fa1a208c26485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb11be1eecd586c432141ccf93afd66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649d5e102e46f6e8b132ef68c505dc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02081bb1835779cfdf6d7cd2b2395c8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbc4160ecaadeea1e0e92b1c293bb7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6f18d5e619b033215b9ad457b9dd3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72b7aeb3241ac5f875dbe167f8754b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a340e264b4b49fc10677df5087f1cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ac33bba6230b1d9d72f5bd7d6193c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeb8276539e2ffa4eef86ee9a92442494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52b9725c3c3e7e09d468f903f7105d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22371f6caa56cadcf80c75722451f219496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb8addcc8abc8a12c2c8d875c03254497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52173310df3158889506c0516c3b199498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa8d73ffb472bde0f786b48731e2ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d02dc53c056dce82cb34ac087f26f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851759cd8167f6caa94d1a500de12c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1d38e7ed21efb6a4dd78721cc588d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444106bbf744edcd91d98968983e9150503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf96d76c69b0c75b9073dafb42cab3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52c93ff3df3b9ec8a15d783092fdf7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088077a90cda3e8c70c964c6d8cbc2bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754680b9b5602aca07504afb92142b42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe64571c804a7931fb6b824f7a0fa6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baf9e9fa995cea8a011e29a272f83f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975edb3896920b4555282abbf84115a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d06bbd23b0dded884bebd67f53cc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987cda7cfcd8b06d7f4efbb787bbca8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9c3234f8b07d5dc5b0d0362ef1964513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99e236a4eecc55305eaca6d07ce3b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972684a441246022f9d6b74f5ee42b6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c66b5cb5bce6039242956554e607a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8058f96c4bad1bf8eccca8873a3632517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9b0ea53c8b048a0f1d9b04782dfe9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0930eabb061f9b5882f7ca9576cd62d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a6340cc48ecae3556a6ffc727099a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffdc4f1a9a02fea0e97b63ce33721e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16b8f7685a147541e37ff092092ca6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76a12664c399e15edc91e9a570c8dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256999105e5dc5c53b6a2bc86c8c111e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a7908e4a72ce68f4b8c64a8e1c8a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba36bc88bb4e39d034fdca19397059526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db59b3bd5d3eea568a4bf99f42c7d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5827d89b3c29c982f734c335cdbdc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c7f7faf39a55c9816ddf2241c5838529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66302c542f5462900525e710d320416530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f505184220212d22fa8ec1f94bbb0b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a5785de5b5a8f4ef4033badfcf7a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9572fbd6e62345b61d27aeb045be6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f1087a0b227cdfec70d7286697299534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14df6a96c2cb712846d6aa27ea102c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6b2d18a4d877f3af5e31ac698acc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84af73cc0a3334d2ae99ec9e81c6b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6efe88f7493884b3448e27fb523c13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3522597e0b9525eae476b7296d9a11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25f5cd7367bb09f044d4a7c98b68d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300df529923cce52e8564de975e52da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21082fdb819a889aa9095561c3d132a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4f2242ffb1ba87132e118f2e2f1fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b874c4115f9d4d64b5e14912a5ff7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffba54a5f55cc562864fcba12d8d131545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9618630cf6288c57e38b31f1b82a68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b99699d89c3c40224d2e491a207ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec3d4b6a74e7f6edf87e3dd4863f9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d79908a60a1564f0670d7ad2caac9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e59892e02cd2d54c5a449c8459d86e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623299b0ba99b16b297540ab0a1c6ac1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f806bf06577334a86864279345632552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381256d5d5f418ea0623bf52d631cc0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059ef76105e004dc017b45eccf7e0aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038edca00513150f1ac099da7474159555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59336ed6ecd1a6376d511438b9d30701556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b03908759528b254d74c35ce422e5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032824eb6de0cdae595f7f56865b87e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12051612da0d62e9a3b53917ad0631e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7340b4ca3476920a93faeb355d90380560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720b83f6e6952e60c0c1f6dac624554561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0819f5ffb73d2874d72686bb27aa30b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34a187623379168554f150c70df9cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b43912e4748a57cddb44a77415c28c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07146dd05bfc0e31276afc35e2876aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f77263a7d6dda394663373cea5a06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630a9daa6aa08ef3e2406b9fd9dffc5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfcd1fa7845d3995f3f6e7a0f35256568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b25676122d3e0061f861fc1834de6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dadbcc42e42184c406515faa4cbde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0fb0705b64931b972bd73708b01db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115d5a6a8f2a684d118e5a4e6ac084f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701836da11759c71dfb83bef8a06596f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b49272d78309ab1a47b1f7ec5221d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b12a25fe156f5b9251d210aa8bde9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329231582dfc0a5160443f8964d71918576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ee23f201629a95a22a8bd2de265c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ef29cd8b17d441221c21434bec039578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fbda3890b9e1c90c1c86b67a0fed5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96621e3ca816bdff1262313ff6f987580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e02330ea6f1cc4d81ae9501ac53b6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7ddc2ae3e51429f6b7ed8306aaec3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241731b8a7b80796a91c76b2a9ac159d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188786c5b38ea857592dc4cb248a8241584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cb2c9b7f9cd8094d5ac44d0a614e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5fc4faa37c8ec423afb82e95d2849586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182e8d898315b35d0ff319d68ad3802587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c5a786e9588f70378393494c61652588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4bcd6893cb76ae684e84bc7b49c3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbbda03516594fbc007a2df74394a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c628d76977bc5ac881660e141e5b6e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc599bbaa3c7a92958cd8d401cec24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbb819c38551f6a2d011cd1e3b6e9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8f7dbce0f59fbecd56250657994ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3f4a58817c67ce63317531644a6d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923d1119ba176ed9fb5486cc51cc116596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860caab99304586d2c446008aec67bb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef512014502b0521ce6aecd16100bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2aea4465552cbc20a58f29fa5fce8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d21d1c8ad9e758a6692f432f9fbf1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10900536d9c1ca2489a9743acb9fbdd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49391052c678d692e97ee071dff4c2dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45b954bfe5038ec1a558b2cb7e80cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd71318aca768fad61ab7e7d3998ca2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e3d0c6a206e4e2a6b1df8d97fa977605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235e45e9fbb9ec3602205e118b3ae3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3f51b0308ea6fa854d60569c831e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad8a7194994e091f1d0a93eb980861608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc882ab909c85893c790c1bf7d8d202b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24a1d8737b4b67d700eff7f316a78d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62ae1da18e90c342e2b839287908e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca728326b8a8284ee93ab09d23433612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeb6bdcd5c640af87520fce1c02f11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a58f92646032d42a0c809cd2057dae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f7a10c1a333a66890c73dbfd289b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e906ff3ee63362fd3904f52097d662616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2477be16619939a869130aad55391c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082d9fc315e271bea07ac94e6cb38d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c46109003570c83931e3954d9f78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfc92638c076152478c30cc0853b3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320793d16bfdb6d533e60ac621f94dae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6dfb1707fd9830723aa1208b0e20e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ca5a8b6ac16db1ad5ec1c646c9dd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89d18e95e6907fb7d80ab374f44a5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb080dee4e43bd3548cad3f4c99d61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6713be57a1a706d1f445e86a948fbcd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30531c3f7dd88d54725d589d3052d4ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb0bc357d0be555bbd71a21eebfe7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6726cf27d8485a1fac4f277bb07a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a257d7ef13478644b8b1c2120d685f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bc3eae1fd46d97166f5f5596778f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3169a3b8254a1f2f0ba77f6a3fcbd7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08132cbdff87f57448d4a60b3f13e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52994219d8cfcc586fcce48cc19767c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50390331de37ab4662984a1f9c6e243635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4245f489ff1544eb03f7e8fb7c3ec6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3404f014fb5196bca7c34f8d6e701637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7f0b159bbc040162f71c90d7f2ad5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae23813d65fa8127ae39857eb2b269f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b252ec8e4987b073f9cab8d4016217a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eaf0a54222e0438ed758094072377641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ba01e82888098b3a273997b7a9ff3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808910c193d94c7afe30b63f53eaeda8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10542f80bddc17837dea7da980cddf2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483566247b12e17ed32cf985dd7a512645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987e2bb23508070f73f5c008a9bfe2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d24da35e913f0b3e98f975d74e8d96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309afe32d0d93f40bb72c625aca450c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f33225e267354c9b4359e3e29387aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1060d9a27ab1f07636e5f7c02ea08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced611652cb4292d6a5b8019aa87ce6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a83455142c8515ac3109c01e1043a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413186ace8c6b55b65ad02372f963df1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e69bafdce72660a54022a767c3225a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1557891dcd54365085dcf1b1dda368f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb20618c26128e2d6c3cc642152292656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff39a6ae851eb6369058468147cf78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7160db1a9e7b102d86393baaf72ca0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde23c953db13f74848e57491bbf213659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bdb3acaa2e1c3e2393c31b2ed2606660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba8d14a6f429823a77361c33efa91a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf698808b19a8e5ecce5447fd2345662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c805f859b8bf9c898a818f67201f10e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffce8cc50b30ea9c0d9130f42dafee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacd4542e5794f7c56baad4eca68eff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ca62fdc51523f521e26bc2a9b1705666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96da919323f9da106e87b3f2e8f97ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc2c299c027709db94c7aada3ed45f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbd9e47aa5821c25cc31bfd5737682669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b63b93422444187924ac4a99c19c2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2b32af951a48776d9841824d58a3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227115c6f1048a41060b7534654dd3de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a46a695c70975d524c083a138bc67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89807e0b9efe479397cf4212d95eaac1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed64d7334c82b17602c93b9e88d537675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced0e452a744a6fb26daf8a818f80bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afebf558456efef2cb4db4b2eee29ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767cf7cf8d1180eb7bb998a3de91f2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb468b8b92b7957623a0c8cd0386a35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333486d3ab3414894bb773f5fb03a78a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86900baf523454ecf0a70ed7273285681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b351c1a8136443ac30cc25506fb0f58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864f3f2ab66c78e8c2baa32a6b0bc21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461a8debe6f810f3ab634a9e2c0f9f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98d86cf8e231242574ecd8b46eb1db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590497a379a8ba050f68aa5d96a99a18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7436f671d0037b5d051713705c8961687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef86c012cd2e804197995c96da69ecf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0540b046e996fc3ee62847513380ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546679abb2ac6d3c7faf3b5e763f7a9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eaf4d6e6a733c24deeb39d0d91c5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc53b272a65c4769d95d16949c2296692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29a7f57f48c83f95377a163aa16c52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d534e22fbbb3f2225a657aad94801694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60613592f2f9592305e46ec7f6d855fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381c2af39e2b03638897917635f753696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ea92b67190c3073d32e840ce1adde697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77f3f92ba69a86deef38d7f1a8c181698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51170b5219f0f3566d97f67e9655d533699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825118dea2e298108e0bbaaadabdef1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c4c0c1fc80ef794d32615a24ab5f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61a6909d9c987fc74227997710afee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7af4d6affca864fe06088a54958f8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85938d16975cd5027db45da916312e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72541765d18d86903a0cf264dd12e4d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a09164e4c41a4d0bfa415596b5eed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c967f0ee1383436cdcf6872083642d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d6778bc918d0eb61fec8209d14f3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1176b60262c940f5c880d4da19a64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c48fbfb92c396ed6ff1244110a48f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a7dae5be3645c887607f1d2e831d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94e390479aa9c230a37b1bdb76c5a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833782cb8bcbe2cb612bf73f3a708a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0814398ef30620504a2bdc064f9e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf74c5195b67235a9784661f9a40281715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077237d38d14d5d6de8b2b3791f166f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dde69a65244a2c2c08d542cbb3c95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d7811ae9e800386adf8f0e4fe3fa0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ea197cd943b90a77f044d8dd4daee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9f9738f6612aca80a75ffc38a0199720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d06bb21164115b3e5eefc91caf1f23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855b74b1e5935df229da7e33c8fd52c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd2fe3b0832f8866b72ef326afb3d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eb8f7c383cc84d1ac23ada3c60538724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12ab7bda926cbbecc4dd522e677283725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065d51dab1f3bf6827e1f34198c61a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625507cd310fa559060d1908023d7e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9ed2c84825be2e4788804cb6d78c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a13bc985a902bfe803ab0b26de13ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cafef4d5b723a3cbb01df18b510136730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cd5e3e318722a1631432c2ee3bc4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6888df4a0fa3a024c62c22208f9adc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e7b27cc3c6f1c70b2428e66f9d80a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309a18dc4779dac2f45e916028ff3ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ebe21a6c5a4a4e85f8cbd05e5c486735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667c769b88ad5fec773439edf3abd93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644a8947634aeaaf7be9e2e58cf0ce6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8af960859abe28e22097e526ce26f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77070d17254722109ba0e2c7eea384739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e4a5993cc1329d458cf0e790b45a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f95f93c7c974dc08b4ce850d7f7fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030828a2e90224e32b02b7dff81bb1c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cc5696029c894366f286b2928f0a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f0ea26e61159c6d8b6bc4564a3b51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae58d6d2d9a91d4f46af50a9dd8144d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d0e9da8cf8d0939f463cda1ca0fa7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f219b0b7d77c1c9200d5936a8317c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d791ba14fc2f16d733b2a82ade6a0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ee52ca0740c552c49cf3c848e8c96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3fb3a079834fd932b9263d9e5f100750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31973cebf021fd38810568bc72243be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec5e8700c8e276fb9db7373e7d933752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8871a6bb6c10e2ffa5e94b5a8efd407753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6891af502118bceb75259fd742a8e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27880230fb679e1077e4cdad4bd8b775755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dcf07143e47f32a3bff0abfe8e677756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f555ec51b6a3fbd5f61c7cdcdfba86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbfc918795a987912f2e4e013ec1b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914af32264cf6c6513f8108e260c16ab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dede23e070489cb63d7d74145e922431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361207acd28c8cbc57c8667bdee90d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca84b0908ca2adc6406aabb7f7ad533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f26e87be4a0e247f59fcd04eec6a9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173b74c41eb5dfc541e29e7e704e9615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d8e95674779551c5206a43a6e29766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbf9b68348823c037cc624c7690c967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80526a4e0ab83866a8b8025123e8ddc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39fc035f7a311712f197642ba6a3a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665dade89e80fbb6d564c283f5f5d5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d1f312b567079704d00c2608555611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfdf63e217b6b28dccf220b8e79eef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f92b594032eb850c1f7c6cc8cceccd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab84b0de7e42bbaacfd2583c56079714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295ddec8c453c86571e8d9fc6b9c49015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b6427ff7bbce26655ccbb054e3a2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0234633cef9f1680549aa57f76f062817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f782eeb97c81dd5ecd1b89c3b62ee918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329257d9feaf14dc8f1607492678e91519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502b03d593b38de02ab3d7d3b296a0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62708623f486587e9b5656fdc8d262a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d43635ba6e4647e1d71f7c3dd7374722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a2904c1cdf94b2181d32884339cdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016f555353f54cbfb51ca1a6091d10124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370b4745c50c89a7184993fd931d1ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591626c6884ca755f722b2a61083e0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d51f91ea0dffa0f9d3c50919eb7b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab675c1cd8315758dbe6cae5f7c6cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e958cce83f44e378289ebbfaebfe48f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cfed2afc8fe9dfdc0781e0705f36130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48847da8ada95a999286c234be410d8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dabeec9a441ecb952f6ab6fbdc73632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e46d4247f886ab8fb646c47958070033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c683f95f605598ff513343f1e502a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a291602449227ea0b22bfc5d17be135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e765782b3268b63336a73fef9c0d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f3a44c2748826388be9569c77ddfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58e27700238053cc3147645229db1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b8c12b92c8164c8660e59c9dbc89e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51ea170ca9008a2be4bc827625ee6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d306c5eb73d440f34080de6fa8481241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728236e48f17a0ff38d9d90f89d6ace42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853ba65a18e13615867470da395285143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f96ab5abbaa7d2c110653a8a7e5d4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a915df1aa1a2e626c0865800bd922045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f2a370dd7911d4ad6d68b6755008e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4827afbfdcbb24012bb76216e5066247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cedfbea3c3f76cf9d5da90817673948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52b7edb1792a5c000c994ad9a34caf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec915cd7b243dcf2e79ca0dcc4b213dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8afa1ef215e9410427d3d4077412e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964a0604b95d1f72a95b3cb3cbacf1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c6fc4241cdd9b4880ea785d37074253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c017f0fee59b4a992f7adc59e6a33a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4a687145f01c5359548acb8b6cf9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15f089423c63fa496cfb522567218356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf22d252597d3c2b06b6f6d2fc43bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f7cf9b506200ea49c4307b44c038758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046cda13e29a47ebbc7c6f245f928b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11afba7f5e7b8f265faf850c481059c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a46861216cfe4adcce51745cecb2b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7c0afd649c955cbe6a8c8894fc7e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b8eb5a648cbff721020d840e8b3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3353d17f5fbd89edc9f254dc4f1f0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4db52978d72f8420e7e1722cb1a12465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891453ebf83b568f209d92b06167d6db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc0f9487dc74f6fc753ff73b7f61c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b7c36a60e7572d7393c992f8c4f5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4d29f9ef327c273f3187355086fb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c31c37ad20dc31d4b2fff08ca113970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68790209ff70ffd0d972ad034eb807571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc382cf09f568b6c8dd18e44bcda9da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f17daa06198969f2048c01a18607a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b4be3c64a808b557a76e778906ac974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b7b35d790f80f16f3185ba9f616cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbb4a4d84ac6e2b8d02b32c706be4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c33c706cec903957bd727bc2d793a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43238c9d25c4d5c8f46d8b10e906c6c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7db35aba35a88c12c84418412e48d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadd64ce69b50816a586ac0ce33f69d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d843b94d48b6750120eb94d6e66abfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fb896f36da897f06471d0f3fda70d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b70ab3a738bc8cf0d557662c69e03e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ee7e670eaf8f3823b9fc7f3cda2cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82afde9063141de564f7e44c88c40e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe46a6d90123fa779dc4a6a60a914786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5467a41c76de1ab3b0a3e897bbe7a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dce3e643e973843069ca327de2c7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5581505fffbdf751c36a5edb5db7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3713921cb38196594acecc15dee8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27535e21946ccfa271ce24026cc66591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdbeade7024dd67e827808989e572b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9f06c4f19bb3863aed28b7bd034ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904e3e28ed0888dd30296f29f4019fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d75e74d2f04eae13861ed274d1bcf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b1e001c881065107623abfb1fc7fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55c8615f79d259eb890b60533887af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2ab7b8ccb4ea667ad6e76fca8d3f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcad6448116bbb104ffb6074f788cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb80c868fba838172a7a02399cdf636100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36db224d075647a2a7e6a30fd52448a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ce4287d1d1b701b30aa1720cfbee5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe9175f890696ce5d77edf7175b535103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ccc9fc8c7c8617a54478871e1abd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b9f79bfec8520dc18720a23096e31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae37505877a0ad44bf887655da96068106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7e322c9d7979003c04942bded5a3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a4fd4f2aafa50d59d05d5cf9a0c20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff2e55595cc6df89768d8dc3cdcfab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e011c94b31811898df168512ca7e12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3729c0a8017658910cc600aa1e6b4f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d248cb5acc22f6d79a4801e756be8ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e9df3206b7f15b4052ffd44dec3f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddea7ff4342dcb3f7a2538dce6c68f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486ee341bab287a37fd67140ea8d302115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5c76cbe40a82fc344393adb3725cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541953ccacdd8060129f933d68d6a2ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe5302a2eb93e61b617ff8dbdd90e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd23cf08677fe8034aa9f94dc7d74d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a68918acf1bd689cb8bafbc9ce6172120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c1b89adc989932f774553b0c9a9d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9801dfb6435e1c4d77fa05f239b124122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29156f9af69bd7ac4229d78be5bfd1a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037d5b5d4a27e083a59c96dc76dffea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d60123ce07e104ce42be4e228a639125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb9172a67eeb2bfda38c668124ab7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df0a6dcd39b96847bd6b09eb812a7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb810944df3e4cd0fb6cb482dbb17d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7761a86ccadf914d1ab2f9ebc5f1ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac13c5cc79ce8d41609108f8221deac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44ab1f9cf47b3cda747f45a7264e67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6e297f720a731f75b279ad8f19cd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f927e583606d1054f870950a0df5f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a02e4cd29ef9ffc3e691eb6ede2fd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36ab83f1e279b138a6828a7e91e152135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230c4b387c77207d347b0065f17d864136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bd8c428412fc3b36604705bbcbcb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697befbcfa304ff40c3f0e1d2d8c1180138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107e148f5208d3bbeb75fec3ff0042f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aec1560063200710f00556f27c7b5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566c374430cec07e15897add08e229e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914a0cac542d6ff57c4e78f2ecb783e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091d6030421bd226edf05b6be643b98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73063f6280724aad20335956abd4e838144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58004537fdaddb8864aa0500a4465c2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75df07f216f71c0f5b48603c42307f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece574d40ccd74d07415566eecaad481147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee208845c5cac59db721045d17643ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5996aba2958463fe776864647ff774149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792f41ddd385325da298d6c5dc23ba8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32704cd9b248f9fd04d2c55b86c446fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85838fc0aa8bfb759156f5ab71c8d4bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b4493c02f117b08947cb78093df5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5667eeb7f4a8a9d36bb0ef0935e63b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85021ae7e7a3b134e58483097b737fe5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29304acf69a7004da1f1a0a5c986d850156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf04d2038b904623825060660817a07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9643dbd6c4465fc05aea4ae4bb5c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64a855099dba3c93aa75a13714f214159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077c1f45d502c9e570502846b09085e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7206e59eaf532121d48b62d69da5bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b698cfecba0655d1cdb98f6baa73a01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201895f628f759322d90740ebb3310d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c85445ed1e92d0da6d4fea8cf8cb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c812b631bced062642da9de609bf3b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4014f3d1625b08f248e67721a6dacbc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f91e4ff197887d056aa04b9ab8dba3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e7a59969b230e461a5ce9ca62744d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2486644b9ec64a0c206fe286de60d96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6362dac92263a3f394bc70d8a93c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f5dcd32275603c19fdad15f2c1b53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd7a692d386f4bcf1336b854248f59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dba974b0282696e09ea15640b99d8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed577b678ac232915aa987863201f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d1305ddf2d23214e2bee6e4882d9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfcc8654dc4851023834a71a0ea29a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeee945ea844d0f796b04ff8e5dd79e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fa26c31793609c938b5eeceab75f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b781a86b8adc84df51c8af63863c00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ce7f87820c5ed82b1b32f2bd86487180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cc653cd0f9b205a5026ca13a0e526181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ac0e879d220a04fee1a1f41ce8659182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2637fa6acf37b893c87eb4f926502183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba992fe409c0e8794ff2a9ea9c21b66b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458c65e5529e247fec13e04e35e4c3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491481c6b7c608d166df2e410f81bac5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993292f7142b9a6da068ab94826acbf8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4b63fcd8a2e243a37db66867229cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba9651fe5ba3892a37a21ad6524cf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f426efb4dc4cfea68f3a2d8bc1c3e55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a7e925f0f78e503d07fc2dd8c00ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f03bd97d78812ad98520aa9673389192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac248b71d123ce31ec6cf9f0fc21c6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf849d34f00d07b618574c381b4bf104194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ef5d91b4e4cf6994e3b62c5c4eb9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae40ac36822c5b2071db9c2f4c5f0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bac29e23e6aad86ddf745379c9b45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5e3cf80957d8e12950449b8620987198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3b93b5bc41ed9cfb270d685bc13bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35093451a73ced52b92eefdd5f21a1c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eba1c4441735ac6eb7cf877bd857a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683531ea893a0392f8c5a1101284461c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eebba137d76340fe8f86c136e3a02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7c1a81972728f59f05242b7e99810204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8354d5eeb590caf402932187792c57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4e6287e7e78bf7a5de006374c90c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfff7cd7e4e332dd73424932a68e874207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9897a93c7cdddd1fcf83c045a5a6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b31c543ae8fbcc9174332e89cd2bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5de042fa6b8af3456952d46d31b8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41773cb96910c354e75401cd274e040c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b54d386df97737c0cf8aec8457082b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51179a1a3245ef7d658cbd41447585213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32478b9ee2af6165069b2eb8a91e8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da275da9e38743e09dcc58e75abe75a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb79fafc77d416531c8f288f5f85e88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdd12bb5b4fe25008346fc5eabc6b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582d204968d5f8a785cd60822b33dae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978f672828e1db7a9aaa59b5fa284a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b588b4e4d87c313ea6feaedf4c81c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a31d8ac295bb60dd86648e574e185c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ecc1836ccfd2fa20c2fecba6a2d1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4393e64cfd50e73e74694fd2f68589223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136da31779a19f41efe611b31685fe3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c602bfe40306a7019e53e79922b03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ea94b50735168cda6e78f24c4c0e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac27b754053c0e0facebdb5544441b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e4b7e200af1b748db92d31f767f41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9777cdadf911678da7c09d7e129822b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d450256c2ef5cf50d399341414bb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324cd91889e9598f98811fe8a61c71a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac07c6642fbea9718c0d54471f3181232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0b5888b715cc547cd6f7d4a28f9aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3b5ebbf45c67e5d8809aa6e6fb842234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbf2ad2dbc52968a202c96d55cb53d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd2bf5f0d5fddffced36977abee751236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c207d83543e6236e4a62677b62b8df0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23e99a389a311c014dad1f6bad50d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a5e4d033f1a56ec2b470cc6781f7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3664e5aa9e6936ac16d56b78fbf8483240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210a05f6a23b35e88edfbbccd62d9e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f96cf9b1e41f237a130176de178ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49f4d8c9507b4a2a6d498bfc9b05d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83bc83000321485f46517853a615b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d01261f7031f0104be4ae899f8f41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eedf0197a33fd51654ebb03afa3cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ede020c4e90526ca08de575ca593d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143554edfb7e831c5602babe95d38466248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf0e19a57a7393aff8d7798b9cdd23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a152d5edff97145c284952899fb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd77da52ab817ae1ea3185a2b8dd38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd2e40b7132d6608031081577d76ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8943c911a14307559a81d6e669eda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20578f9f67f1e384479d297fd306e72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428b4aac0621a24ed39eb18bf90190d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ff0c8f8dfaf9da942e3c8ddfb2d47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd5dc38f19dc14f05470887f96c6f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d5288f509b90fc6cc7bc4f32c591c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0007cfafae9cd7322906d6dc7209b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73746a869b43ee9cd5d71aa433b46a18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9f801fec0ff56f38b25968ddad462261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21617e6f5470db2703cd12c15a94c71a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8035bc92cfbad161bb3dd8b5fc124263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3885abdaa8ea5b1629a2f5bf569d129264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2d8fa9b695a3e84f0a7f35929bd46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e5b3665be291b09c435bcb369893b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796388379b516aa7e58872ecac3e0e88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca204f5ac175f262fa35ac2d95c1da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4d3897ccc83825eeb1eaf126e3286269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d605f3d347cc3a396b51ec555ae0f28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb35ebb7d0402232111bc9351f143f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b5816d7892d8b49dd3661ccd3d723272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c8761d57588faed93d5cd690b7b19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef1e25d85abb8eee93e2c0a7e61b8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb763c5a038a9e331bc38176088f1050275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df879c4ee4cb54928208ff10435bf2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888535319cc30bac7e67e96d370a121277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abaa208d86931e09f1c688d791616b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bdbe106e00e307c288738817176ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15ead408d54b468328180c73ed00d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc3ba8bce6c10a1feb9b6c31088667281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3474620fda2b3caf11aa249e23965282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52798054bd71b169ad1bd591e8b57fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657ea6f47837b7cf8a2c0ad8ca51d3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a603ac8e272bcc584948cfe6a3b756285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245d41a7771a686541472c50bfbe63b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f3148d72b1eeba11969123accc34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11938d7ca959206ba1d9ecf993efe1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab7aa2e6ef6f5af9fb001c2fa90e1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f532b6690c09e3e1a030c298ac3682290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958167321ac7969d6d00142220b36d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7014845eef633cc7a5bc4e953f955292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18696f8ce29d274f7ed22f5fc4a11531293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59294d1983a033fe6459a2b4514f0b0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd9b8781719c992b46c139ef34bebf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f065dde7297063c135ccf90eabba923296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb967f0991688d2bfc868ee40044ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc06bf50115626c07f3259d5f468c91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e68eeecb250bc287e77c34ead2395d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bbfb06dc25ca0a4e2391adde74497300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb9e8b214fe5496180327809d910f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43362487c0fec9775dc4f7766e91234302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f887df804284bab6c0c825f50d5ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44f1532d0440debfb280f3a642d399304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f882741574bed966b37a44a65b8a2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a619f76e09d1c7be5e368487b6c92be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4451891c87b8f93f0f3b6a9fd1310307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c912a072f7856ea650d48422d69fd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebedb53fde833b496721f3c715e869e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f1385419b9d32bafb00345435f807310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44042f7ca8ea4bb463217ce116774ff5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa8a11145671150b1023a548a782ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6830bea49fe1b104fa50646056ad5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d889f80aba0173e852cca364afe9bef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdee5a8e80b227a814ba2a6d33b738315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cface763b2bf72f2c4e96bcd15e727316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baa861af7502f2fbae0b43a4cb358e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa44b4e4684a9106ee2b3fcee93c80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039e505a5ea7d163f8faed9a75f72da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d53ab01891ada1256f07792e159959320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788631511559cb1f8237a11bef586671321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d10d3dffc0a370edca5cc43df350a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7650b2dfdbdd22a8447409e18863d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593050eaa8c1c2a25a1db98f4e438b90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b28359ad7e934f80374a1109342a28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dc23a28de7af92f11570619006ff1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3867e3520cfc5a4743d102747876587327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf644999f8e52656b65239bbce6b9503328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae274bacef03da393314a23065fc3bcb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d0a40ff3b5825b71f6646bd6b43b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df17a6be6171ee88a3e198f05738eb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a8604c7d60e7b494dba22883ca087332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d7692abff659ae1bb9946ace22511333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6c7815d7e4cbf22090dd60006ec1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23a9e93fff1b0653a794fe68806a6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9770d79cba78d0c21ece62f0d0500336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7457df63923e664fe4d4188ed2238337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6009594617795c131d780ce9a5f03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0675ce655fe6eaf04b0e01e5f39eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d6d0687f9ef33564537f32d859850340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736807378728bd813bf79a33f12a6ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6699020c8acaaa60d15c1220a8a9ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7eada1ba64f163c9125db3454722b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18001eb844d34da1a16f9f2ed003ef1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99a70916207e501c5d29f897898776345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72563d11c396895b78a63e8dcffec9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca305de7b998eab2b6bf7e985445a14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ea0290b809e240837d9e173def392348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a439f785a01d97fb98f5fdb382047349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eff58a9c527033530c3b02589f084350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dd4b7b5685e2fb85b80a549e9488c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f5765f0cbb669bf540ffdd0ae9475352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dd9103ebf97d88a05940f9b4fb18d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f749713c3e64bf33970a57fd08f2f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f38b8bacce2d822dfa5ef7daeb0b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fc76461eb7dfa254c2bc808f9b8ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c42f5292b4e9f1a5a7c4ed59c39e49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56c09b01467938a2455cf1ef54189b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207d62cdc41aca3f5df77628aa44b63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad1bc00892b49e04530eb8a825b5df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f4c69806307028551523c21600d15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c962883c320fdd7131f806756cfa6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828913f726659c3a2cba98ae569e799363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855eedab8a777cc55cb1fe6e85c1c2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed70834617b167952d1fc649edbe01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fb18e90bcc1eaacc72e906fd9e84e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f823baef791b4b01dbda2f89f8b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9991815b72d21a347fc0e74e88f20e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ede77fcb1740a305e1e6aafff3d89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbb9b3d488575956d462df94b73a0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cbbfe1c38e57dd4138d184cb98976371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa400e081da27d7d5452ac1e34d438372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0fd0011c4a3dfd4f06c3ce1e736cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bebc84702563bfeb92b75e2f2ac126374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c9d84721c70a3061b8174760ee2b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5c43d60616140c7efbce2187a3b02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50600c11a42e1dfaaccf73a3131667c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aa8d36683b9ede1008a52c87c8dc9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535e41fbe260da2bb59191e5fc48947379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4f9067cd486f753e79526d95c998f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a606e977693623fc28010a169f62b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272172b957d76690d5b4c5c382b923a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5979d7b082a4fff01baea517dd64c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fee8caa873164757f54dd343d03b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a81cd1ed2d44518ae1768210cadfec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f46ade0b95e3e98596d3dfe514702d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99dbb722a54dbda835bc1e01b878f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997498e1b9902fead2375d5143bcd9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448881e1391dea204098921741cf7b53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32729c3cfa551765f8ecc7392dd2c930390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177bc1a1157835754cc8356515e3f13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed70c330dde0db691af5747279df66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f828b888565c730f0f8890eb9de27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f25563409ebb63720c7294339b1ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dee34c56c7418bb8b703e77071a57b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce7bda5bca08f22cbd0219c4cbcd04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e093954d3eae8c9c85a2da2a4dd5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aee2187638d9344e930c2ef1e801a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbe1bb67a2457db77ea09920084655399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70e613d9f69dd41f711dd2baef34ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928fa8505114cd720b1d16cfbbfdcc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1036082759a545471bf1a572d05e749402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6166a08ddfa97adc433df576e7b683e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729a4f73f24b68f1e4a81e8c61dcede404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9a2df95821f7f8b21c64bf030301d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496256090f41153574fff4bf3864630b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107328f190d32c9dd9c2dcfcf82a966407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824eebb221ddd8e8a5cd7189ce4740a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157037805cff8c780b5c9134073c8e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b229f8ca9bcd2ad2c37fa458501de9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305111bcbb5122e8647583e5c497bb99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94575f092edb9d9e08549a479b256dc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c287ae41c0b7b8ef16f3b8ac0e4069413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bd722203d714a0fb8b2106fbfc5ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662ccd6bd2cabdfd5ed69c68e807b69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb5913b2a52cda64a7d55e08bd1e30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2ec540af88a42fd51761c5fee5906417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddee5f890343a5cb38572e6a55abf4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e7ac1305f1961fec574714c01c9a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088c50c97d9a6eafdbd3ceb37e38b00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4174a273ce6eac93f47194cbae1d69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22583b035715cb750850ea7a4104c1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb96ca801dd216a81d3bb8578391997423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ca1ab207bff276b8b9b8b9e96b45e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5684fe31dcca93ecc065ff880d71ef9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c49166023d7ca5e9729a5591e1736e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde254635b16e46ffb73b2d1a3d675f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fcd5ce189f9a2ee310b393e78fb46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7832d45aa41491a73e131689a3f18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86cba8bb828d0b6ceb3cd16ff3f3b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17991086064211bca051d962ba46ae0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbde12a7919532b9749d97d2d72e56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b2330a039a1288bd2dcd87e513e57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c21fe806cce5c4d8f540cc4effca9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a3efdcce573d63969cf0e05300195435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1b6293b9ee2baa14a9e4be688fa57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06207c6e977516115c9ae4ae4338510437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b424cda91e836384eb47d4bd99eadb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22147622e978c0653548391c9a312894439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab662d16db0b18f7f45d6dd7c601c3c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe8f251b1055100070d27cb11768e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aaedf6b6e901096e7470da1891cd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305066912664869de4f350085482c51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13443754570c2362c5b7d57a5e3c257f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b55712c180116d5553776ba5dc249445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f5cdd46f7eb8fcd8f3b46408de7e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cf42e77a2c6b86424f62c40f3172b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530167ea40745240833f87b1786b58f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b06e35c981b8c6b5912e9f7f4f7e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870225087cd3c761cee7099376629ed4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af5c7cf808afeb0c8627a8726ae9fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba93395ce767df108f8d6442163d9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11634d3a97465df52d4eb734638db9bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edb26f24607bffc55087c7a7925c9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662346bba4ad44ea555b48be72ae9f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85804c737e4f5b3c2c5b60a1bba287b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911789dba22061a390701b63feb07f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817255d44b1a57c1266780286e4faefd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727a77e9cd694bffb6a3c160d481009459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3daeaba7669492c190f3e9135dfdc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f3b95ba9c466db5cf6e4e6c9d7bc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62799d1bdcc77e42ea15ca8ad6d00828462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad00d060100e5a26f5b0d615d566a20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fa34804a56d26f17958253b5bd287464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336b776ab160677269120b350d493cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9217908f2c03ce9e5c91c7b387b0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bde6d5bcfa1def1f2a753fd74dd64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819106bc7668f937b9966a889db4403468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89c3ea371e5c710a91479c9e7636ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5defae49b7f04d59c875238653a52dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5fe8eb40cecdf1b373814a86550b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14b1b6c7ea07e6311d2607464d7c1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344084cd58493151a4217c4fcfceda49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309adac7309abb675c41269bb21b9867474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb71f568d41762755bb68be1d84f05e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfd0337be67371f757b87ca2b3e2f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f72d3fb5b390016cedfa762126ef2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07af035d035a55cfbfb35a180292c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220ac32be6378bc7ea20f3485cb17c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28907c3d475c1ecc73dbc861f5f98f4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b78e75686cf5fae9adf11d3ea94744481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeb4898d0da590ddd61ec0ca3fadfc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7b0753f02028d802f9649793a6e0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c16e7cdc9fd9b1a39b77785d8d6395484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb9f1644ed7a4937b7afc458371f1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee1edc6191c09bf41471a9420e2699486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c19afc9245905826014283a90ff3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da656361c94ded5ce8081665ada92b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b8291a003c720729589def51c4adc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8739baefc1aa4bb4bd4de92ca3df77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f757101f5d01304def34d62f1fca5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a62cda1fc213f32308558fce71e08f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1c43d566b9d244061b24095bd4a5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eca3ae21c352b82a772cd20b66ec0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62b76e088ff721cea71178f23f7b5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb4081d9b9253115bb7eef4fba469f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bbfc3790ad9291710fe38c14c0480497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca265443ec7a6f44b81df57f9fbfc836498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62299a3d3b10c408df74511db71fc101499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da374e131929c1557c195bbcbf3a1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fee8f1c896287bb82e3c7829eda66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8b665bc973231d540c962f24fb305502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2a72614e9b9b5383d84cb2afdc95c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b376833154ba79b002f707891e2317d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761852663f07dac2404b51dfb814a07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fc67dbb1833a315b5ab15f5f1afc7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c14816984900ae2b3b17ff03a151d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d46bfc8fa6973666b66247b037d65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfe21a2bb3ae14a804519ae4250dff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c58fa8bec82d12984ddd303d73aa19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6d2e012c89bc9f238cdf112982b5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8ef1e834d7b8bf2010c6588a1a17f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8dfc794c8ca3ce33eaf378da00637513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318684d45aafbfe5dc6358da223ace6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418ec365b34aeab75370add3899bb9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c6716f0a1d281a24941e116f3f238516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e442abbeb300f0f00f25962f53c225517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508f9ca3ed24b03af02f4dd26870e85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5ef131d2b23a23357eabcf68704dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923557721a8b2c8ce69feec4b92ef6bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e6de10919b3db93ab12db1c544fe3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bb1bd97338de996364f97603c0d1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7ac822758c6b828360e522c855bc9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f22899c0217ad892706cd1768e5c0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a43178f28b48adb9ce023e7f64725525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7b2e0401368c02353069ca5ba78c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fada71c61fe905098b3acc5e0a159527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdaa486ff2257baec7e1114e08b1b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618d1d78f6b126d5de412d432497c40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc673655b9923140834ab21b7feb76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399ffe5b5711b553c66ac7f0bf87562531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f493e2d6c7501f223a574a5107deaf2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a588c8f0535b5113a3f5a4c69e7a969533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df2257efbb74612815158df9092e6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c0008fd254d5269458b81f599f98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad523a40cca851eb7d172130235adeb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984581b881d4f212655fac524217499c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04639e2ca55cbdf0aba98400b8648c09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bdedac2df59c9260a42764d24d7db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5107047a7c6a4e9789343bf67b68de1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a200198cb0e2de6500859b63e73688541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faddc5a505a4617e78900f1df124564542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed2f99497fb190842570c6d9b991c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78225877257e27c51ae4eba2f6ffe8b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1706389c7104b1e6e76eafedf1976d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d91600b23a60a7ce81ff6a9e94e8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847646a78512d242ed7f760cd83e3fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97239686f94fd51fca28d4c3c4f58217548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6dc94c2eaa1651c083b70d72f0dd2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67902d24044d32912d6dea7c57d82c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3507d1b742a7551908ba0948eb02c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be4e1a13266dd3c7a4240ef5b3096f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be9481366df39d0ac692bf705a02f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28510f674377f2786970302f6a1661554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c220e84f646b7075483e0de4b5e28c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c154fa52393acd2ba8c3762f6b3105556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641d36af116893b40a18be715516b7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1b4228489d5a0b74abc6466f40bef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e19fee508f2224f3d82c41eaf32b3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80582ec070e0e6f1aa42b349f4c28b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fde2d1758d083442eb08965f5b417561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ca7307888e42bdf1c8fe9a13d72c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7629f14bb6179da162d5bcb512b6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a898edbf6728315506b43f007011a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a597ada5a03b281b5ae37da9d16abb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc03a67589a15f42b48a018d1287da1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7114f5297a94110c39da2ff6a7646567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55490beec8d03db1d4f6a493966b3801568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacf9bd0314dea8c8057866379ecda2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f7bae5b7c71314ef2923c93629062570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d058e3c558fc70da126004e31c4b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4feeb7094f8d7d8f8c497392b9e396572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7d42e0599b4bb919b9686149a3e7f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755b616986ab0fe736b6461d843227f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ec2c46415505e86772a29b368550d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08094c3ce2ac4acd45787fe88943fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e2c045c62f5bc568c6ace7534cfb5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2f83534e6530393e8e9cf00e2a6a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe452054bdef71f69d831a2a35da8bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740b0c261c801d5b192e26e6051a6e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab979b8e2390fbcd14c6338892ec818581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b429ebbdce199b959d6151abf9f83582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a0e385d10f79e58449619536ed628583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ee56992392da4367e92006195bea6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17339b45a872d8d0d7dcf2b5eb71bbbd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f7073aa486c0b84a8519a5cbca10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e08f03e4db0c21b4e8c5eec911bfc5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afced66931399c3bbadb2e49fb788fc7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a883ee64d186800df156cfa0edc7776589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3652fb2eeede5420f98c85a7e714ebd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985467d536b8a76ce640020783e263ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8128c3dcb377622065976e691b30b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d268d65f7b9939ded080e3a1d393065593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b214a4456c117bfa158acaef1d48d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc1972eb2820a09cda77a367a189a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12695d2cf03342f636b01b1aeae83fa4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd728c56bc60de94a78f4f0f603d8b9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f86726fd1b9bbcf24255ba3de991c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adde03c59bedce0a3b857d1fafe6497599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9093f9c9958edd43eb886e90e1026600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002fbdb46804c28b821f537c6c031ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60ec2d484093b74736d197672981dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203a03c6b18c9c1e8b99e0f083b3d46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29285819fb2a870e82fdc208b5dfe87f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fac7e25a7490a1333ef8a3e1b79fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fe425cffd22088acecbb145706e31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65772eb52ed14380d045ab16ff313d53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72021b4b652094b9a3be76840b683d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76dca740d68d23baed8adc4e8c0f58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b943255b2a8cdca5b277e07c55062e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539ebf929b2bc062693509d75594750611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1eda08840dfe83745437cceeb690f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3c904c7a3587f130428e96dd7576d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213de7d3ed8c8b4dfa3e97da3a2e3c05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b6234734d544fe7227b369888a11d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d405baf443d8d8804379f4a72cd43b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dc0fdaddfa0176d71a657b7c6ce4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c985cb617cd6325b34377701a7cd14c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef955de6318a13a281a8521fc599598619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff412a67f2133afc035b4da0c2b17cce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffa4c400ed836382dc28dfab8ad35d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d87f5a1f2535e0ff987cf145110040622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dfef0c4c82d26fca84148ea2e1865623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e21fa2229105f68c072342ea19ded7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf5114117de68c6d3d53f897022902625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c606f64ca8d04b57ad828cdcc0d7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de7bb718ec1eed4954458d380002a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53912cf2f1f5f3952dca4c9554f41bce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8045f1dfeef18f53bf2dd3bad26ad3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568e558d3233b276ec3a204908231fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40e2d629c40036668e5a2933b6fa51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f696aba9930ac7289db14339546038632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fd974f0749fa90bf696e348806488633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e145672a8a606ff6cf8d580a65464aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4057d2db06f3628ea7a47b75bf5e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0b99db3afe6aa7a02b78b0e6d554d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379910061d662fe42a0484cc4f6c4f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cf3321ebcbb9e120d37abf98bfd12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396d92bd4890652e2b2559c1b2d718f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a933aead713c02f0d671749647c50a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef07aed6f7523a9918ebe66515d466641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24811e4411bb73588672b29ec1e68d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6051b4a421f65c3e7e341236a728c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db18e27cb589e6094ee2d51dbc1936644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96223fca8f9aa5328941b6d4204a203645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de1e35170b8739813b8211287aa816646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34e21b43f17cf3a5920c626df85875647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5578c3e213ef4f296788ae14af06f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dac36d4d855153deaf0f2a081cea4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26029054a44ae8e54b795f8b4fd8c3cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee107f65f29cab1898772e6255897e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b552ff12a2be749c95ca9c402e0a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7222d0672a597eae6c71387efc69b54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caaed856ef057967f432e60223da82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3937b98c83737ba6edf0e59c66c42ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a6750e72bfb9e80aebc46926a84b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a97648dce796903fbbfd34d5e7c78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e44b52171bb250369e32c365becef2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98e43ecd81ce6e7b30da4b9a26fc5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc4e3b5c3f49ea3b8e1f86deb412f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617b322d13c4f322d8163a429ea526661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9e2c6f85e74388d2bd3935e43c770662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161bb191a757e3b0a8a698a57f705a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c3fdd56d24df415b729c18b654f22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679322aa57f4c27a4ddf6e3224dc75a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f1e88fcc127938b6525d2e98d19a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ce8fca9e07145a3731c47dd99a513667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e385acb482dbc4bfc8a4e9cf71d60668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c33ed33d4b8be2ebd4ab74906b051f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73678b968eaebd2e4d5d40dcbf4b786b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa08003a4b67fbc5ac8a4046c95c1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df59cd655afced4468b14a45a02cbc8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054decdfb2b478b56afd3fc4f2de5319673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af867d1175e93b10c169f618ffafb4e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9f1805c45557cc7ae172dc2cfe902675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67680e0d9d7b8a78e6248a4d7fadea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ce8e838684b40b538d50c111057e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914719c569328cf50881b68ae4ebc526678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2008e4ad0e11af45bc6f4bddb544a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bb2579d20b9450be22aa8a2f932c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40adbfb678a7d3ddc554291d67f6ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fed858373803101fdfe92530d0f6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855864426354c4076522064ceb8aced683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178040d98bf9fa34ae9711749811c3c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4e1f3c1d6d424853566aad547d385685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31b462c1acab9c18fbf2b871a3ce15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a9cbd7f15d02dec568b997cd8af96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bbc0b7b1758cebb4397f8dd7a481d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cb6032e5f9a27218db458af89ad42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a76adebb1d081fc2e0ee0ec611baf7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b94df0516109a5076e9373e299e4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdf7544378036976dcf093ccffb9e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9605abced0be01ebc32a15f43a4259693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0a1e6e435042a944f69914ccfc300694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e894cdf8953c6bb94d97ea609c8c6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8306514593f9925c124d282c8890ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65b66370b356b4dc05b5fa18f05f92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d1d24c64f6417324cae02bf8e9885698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55259833a29f7e93d9e91f03e8c8e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839027c96d30247cbce790fae562824700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7c05a676efa0e6e57188d07ef145a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b23502355c2b252511d771bacabab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eb7cb6802feb0886ca50dca6412cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e98d60b73af4fea4c65b78b0c9cf8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001b41a3609699690c68f1ec82587c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450313a557f6203fa081d14a53d5653706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3261200aa0e7a74ebedcf911789a1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366c3d82ff2233ac8e77a79b8cd8659708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0789877d094fba8dde37bf181093c67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185f6d776324e6b15a6f12466ef6aff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2215366ed589493b9969c83af57f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fc5b3f6b059a7c44405b8bd50943d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c683e08820f61a254182b476a2ab5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d688f37ed981b57c9b49694af182a40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48699ad0e8a0c1e0988183e7238569e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccea4d9d7afa580bd9d2f1d9245919716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d554809ece86a466419ddda2d43f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f224957151e405c84a5d768311e07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9904bf0df8b2353c80b339bd45ab7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56c8dbdde29f4f1adb78af4dcaab47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cde7bf336e2bf7d0dab0e9a03bf8aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d153ec04e98c7bdf7d5dba559de4336722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aef55f4a7a7e9ea7160cb8c816cd34723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29885b2a01a4c3876eee9cbbea3537f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db842e35e34a047f9bb125755ed8e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6609286af71497ffb95332a10174f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6c8bc785cd90f65245c3e99596bf9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45c3b5cc31b8695db9d7e2025e865b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b12c86e2d5ba3ec372d760b4f77e94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f106b21e8a99d28f332d7e5ef3e6f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360691f297d43b6ca7da5659df675ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d242ea2692eced6ba06e7f7504f0e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dc13eae92515ea3cb94b79cce933c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b137af02ce03912f9b12641ce79882d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79280a9f8f70b5970d38c6a314585dd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cbdf66a46f9cc2a2ee5610489dc54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e25eaa27f473d178bac781a6c64ad2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83c66934d2f4b10cd253d235836143738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517d96cae0dcb8a20f533f1d08a483f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c7a48f79f2eaa7abecdccda8a1800740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986c73672a5888a9269b0aaa2d440f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f35a2731be9e0fa97642e44875e55d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12060b633b9b37bd483fe34744a9c0e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387bdb22da2b4e64cb2caff207be7b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3981cf4c0e8b960b244f7e1f1ed3d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0eded377525958870bc392bee815d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaaf0b94742567e89a72eb5f4a6d51747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5e8cd1ee4dc2911552ef060e9e9f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39332ce42e6b6c11017ccb8eabdc5c1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfdc0e58cc00df2f844d559ff0c9d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830e4852e11fb0b4e2b8a1c2abfe350751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9501cb4c635978fe29eb8e7b4f6541752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440c9a2a46585d5e18e4552b9f964cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006fc08050a8768825283e743b38fe3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d047ed8b0497f2b1a8bf3e7c17d372755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364627706781d2347f8f6e5a8e7c3db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50690940ca1fed7fe94f18edc2947c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add1726257e61f219a294f15ef5bdef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b61849cee35ce740d217a3b1ecaed4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>