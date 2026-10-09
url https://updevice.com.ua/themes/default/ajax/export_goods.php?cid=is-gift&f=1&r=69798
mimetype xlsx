--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ec50b9eceaf976e7d2ca8696a5b7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20a1e3f9b334f417244b991960c87c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f598ed784081b59f0783e666c6e3b853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145d279c394e4a3a4135d456df536f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a523ee8d0737f3cd7423305c6de98865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870871231e48cf08fedd4581f833ec26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27fa73f53526fbd710ba46506864e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84edf51f77dade3f2c4dd2bcd84bfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeb285b34ba0b4a1b3354395a3e1d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbe82eb408850705e318fdfafbd7bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4c98a09a843b051592fd0e260815d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b8be8a33a60a9a17d0be6757aaced12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f414c5f03cd7118c6cf3b819a6b20b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d515552556f2dabfbdbe30549c0bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea406d3ed015267c69d8489a28e4bb4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d28b0d3498955534da58b1feb109c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afd6c550c9c8fdbdc9747c576dcecb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41116243b534fb47423df8b3decaaf6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc941828be85f7fbd4ccf3d99ee7df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b37cf58844f895099ce642236a6e0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2689e01072bfdf12bbc3e8d5d6e746121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8cc024c8d4e6967c1c8a0efe808eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f226de8ea7f7140db56bf0605bdba8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc3a8751687e595e85ed7c2852c25f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b3d2bd7188274861ddebdd9578be125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9723368bb9afe72e38ddf97342ec1b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e8b378fb7a1d6cb2875891c3acb1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f96e98b28ce3957fb8e331f98fac8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994699ac85f3c0f29ac9c224a4ea5d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98925989c50d9851c58d17aed7329f0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1f3babb64371f41f5bb70f4970c9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d045432462330d33ce2d0f06e17ae532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360819fb96ff216c84cc22fb3ffff2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f16542b07cad43c9f8b17398a880334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb5d5ba5faccd85e7ed917d88ee41935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504143c6a5d73b035e8754318ca59cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c162ee943d3e78ba9484867a6b33a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21c3de179ecf863e0366ba9d78a80038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709010eb6ec4114caf291983cff0ba4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f77cb64a285795ce80ec1cb9a35e2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d7f3d579ae1edfaf4199bea69f9c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d4ff5c3a8e1c83bbedbd72fbe6ab642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d9e557817285387c40d20c268619943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddddef256d2d3f4a9f4f0c129b22a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4add57a8566ac4c0fa4c897e6fd78ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10698517d176fa272e70998ac3e9a0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee28349ccfa0203915ba07aeba66eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37388bf396f600a5760a67d54b99777448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beffe0fafabbafeaa1f1417941a29c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8a07ec4109375e27d75127858012c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f20f3f98ae091f6a2d3bb5e55d6bc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942b2c1161c81b31cead2cdd804c02252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e02d62752d9b925609f96060dc37b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847542a05ab3fe385eec024a3d346b2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596729b01b05facaf215c2de3396198855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a97cc65f90d56110d2cc07c98b31056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256f53f0dfd9a379185c64171bab6cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cd8a42cd07c04fe462c17b3d2428558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befbe6095f1939db46d3da8c4d5e33759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70478f2cae5decbeb961cd2a327043a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74b3413bbad685b3b9a39dac84b4ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cd07809802a6d428b10de279991cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433febe5c253092a6b9720245f5addb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad26cc194d2d3fa7d239dd62fc1f7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d6725b4815920c5673f5fb877657765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e77562b288a9238888d757cbba25166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488cec7f31f820676989825af0d456d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f9cba4a633566364b806effd5306268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab81504c2702ac76bab8f7fedb733369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad415114daf8cae956be0c43487587070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240f192927c2094fdf5877d6fc1177f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a14e7c141e9e99500647ce4a7a8ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be767be7a6aa8d801fb4b3b99bc16a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587aa25f3f8caf74e15584572a72b96774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7d6e3d05d9e13d16c8ff7ee316fc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0753ea0c7571ac910049980454983b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983eba6aed94107eedf72c3284c9d9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f540701020c71fb06477ecbfcc7af978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605e66b6a84f81350517e8b1b43249c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0206247f7b6b3e2d76a3dbe5772ba6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad4302003e75ec8fff1622c283f18481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930343c132e027fd370e6a71b67e261a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba681602ba35a698958cccf135d3ec2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04e1ab79cfd8cf6cf41bce754e4cb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4e3db8eb0febc9e9705eec47cba8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660908540d9e13839a3563864d4966da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd3c593ffc08b1eebc8ffdac23e13a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6f46ef00975256441efb30e3c687888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6e1987863a4a151522e48432ebd0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef54fe9274c120935407e4919e0ee2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42945196d2a0d63f9032518b4fb54d5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215013bd54b54297e9278482cd6f58c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a23c32eef60fb0f004dad7fd37cdf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad53b50e93a44030cc13646692c7f6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd9f713056edd1c62b67084ca940e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7038bce5dedcbc0479600ff2b4c5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce30465e8247b99ea57af201b9a83397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5386e1042b6d136bd4a9f43aa7e0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfcdbbd949b43dacee12d6661678fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ddb09f9130c756730b5aed9b5485d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42ed7e85a227b6de705587db5a748f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0f932d2989ff5a58a3ef2348eaaaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fc28f45d4dca735a883822be3718e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff63c7cd61ad24c7f63552f08440e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6c6249f86790a02fce2b0eec2bcc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee774ce790694881b9819228d213568106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bd56327cade92eb5a7b633382cb82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa308236ce010d67d8b0f0b06ba2de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44d5d63f884c1717eced0fce93daf3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf39019a78c66dea1e10111d8487be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f2a00e56c3cb8747e61dca073b118111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a640e909065104e13670a71b3629f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c8c74cebad790f0141ae822e692ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bfd75b64b4ba872af08bd16963dff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24907a3f9bcf938c03596a5272acdbdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178b686d08f89fec1dfdc7ef4af07ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a03e9cf9e2783cd874eabf8cf4a1eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36cd2ad7d926e2de4b40d7be71b3c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda486528e655e109b6f9be2c926493119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a615ef09881c8732ab9dcfcdfa7a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df241ccf8e4af3a6ba058e9efbe345121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db980616cd00eb3350eab1d400f330122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d948d3a51e152261d9ede159ac31de4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78decd8f03ab691d3a1134afa97b70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712a1f8c3dfa7d7c6b5b08967499846125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce661dcbb8b58c328b15fa5211cdfa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793f1b2f3dffcdf910fac4a4bd6bed5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff54b28c01ab8c03d53744245c2d2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba798f18d0ec63d3852174bb011a0a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612b807793ac8f7a9dc63e2c95aa562130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8131bb1cf2b1934e93404abe6f5c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb634db126a7168a38802066e2c50b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab96cea9a2c3c3c0846b4b84ee698ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac566a5c873766df0281e0752df98b81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3348cfb532e04d6613189bc8b4957135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbd0aec556186e6553fad193724c68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988709e9472276e5e3ba618f0f260aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001824a58f095dfae127274b7f32975138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457846c409b2360a0596dde3a1c79d47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf46d04bf1a54ae9ae6047f1b39fb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af414b1572c40703db8178fce70523b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa290477b48fbd9ded14d47bd65c253142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09875435c9e0d7653b864cca850f241b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ae63908e4237ff546097e9d44c894144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cdc4fb464b1eb17ecad5c42ab63d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ded548d0baae7ef335c039fc9df6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6d582136ebcc4ce47e36b6069a4bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a1671d5e970a726643676635d3b6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4745139179038427db0acfa68f0c2ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c88760e32be3d1ee9febe4a183158d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3b64bbfa529c0d476d3b394911b0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4e5db6bdc6128a5cfc6eb601efec2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44676bb8285ede7a004632035c5465e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f1245590fe670375f8f390860014c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449497d82517bbf9e6c9f1ed23259812155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9a640c2b7ae9a57ddfb22566b2d87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a9b34c87aa691c14ca6ab72328360157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7a37c6f0d54768168bfe7c98ec797158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8255bcba8b31e491245d5d2825cc447159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ee79f34dd2047ba5e59d3232b2c58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5935f297fc553287cdec0d70f9722161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eda3b83a69898130205a210edc7515162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf008a24d1e8bc61bbba26773a3c709a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a7ac0b9b424c7968e5347726080f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4555d392fa7e7241a5576c76fdf6ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e3e21e998dd95bbf1471bc3511cc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21068b3cf3177f05a3a9679a6ee7ba88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8a69e5515b54ec519e0af8fb109dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950868987fc27a76842ad83f0d01a797169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853a13aede3550694e6cc66c01f112c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5b195ee586fb4f2e2b284fb5b5465171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaafd4d53679d4b44e8f9d31d2ed829172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e8040ce737f9bbe7d1a16f02c46db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4210f8702b1efa4c4a7d5883ce6e1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cc5ab14160bc93fd98979876ce07b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa20a894d7693a55986e4478c95fd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf72a23a768357a7e534a6b5dc21016177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22766546d4c8e73263dd72c600497d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1078d93adbaf5cbe2684a5008f22d4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7839cd2f9c605eaba2f731a690b926180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4061ea1efa8ef9c2f714df7259dd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03857178a76408fe2c0e606bda20d86b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437aa11f026b942e0ddcab70f2d9afa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c973d48ee7f8413dce3674a952a2d9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26227771795a30be8bd4f488ce6e5832185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2aa7e95d3989699fcd4d9cead3719186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d8602e75f7e30398032e0c4454a48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74aee2f6d6c8e5ef26b8accf5142825188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e4f9cf4a96f754e5d3bcdbfe44d73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6f33261b28906e26ecd7097d5dcb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3c2a94d6a3f04744c6baadcdec692191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d2c07902a11e99337e56bc6369ea3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8379139d48e1b96d5518c4abe9298193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a07b1391a19b42a456e1226c84cb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4785ddace5ded7dbcddfbb7484935195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204af94404714a777e226eeb77f3622196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ddf13a45baecf802c1da78f0bad32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc46629ffdaefdc9c780f74bd6c50b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aea25dd7e1f2ddfe1a4ef9dac11e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b2f2557aaaaf7196ee54d7b0d90c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19d814be7cf30b6fb402deead37c77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8a1ac8257e8cdcb9415d32c0e9409202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e45bd966db1c978ab1161e41ea1aa9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06d9e4a5c44bde761c279758885fbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673e650df3953546f7e7f76184da93b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f28f8872e830925ac013f96d0a39f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3413915c11f9d0af7bf9eca63f10908207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e848dd95f45174971ee83292df4fe1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50396f6bb4a994cc594a393bd54b39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404916d15fde149a3647fc280e84911210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62984d207ed355699cf500ae21b643d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0e669f82bea8999eea4a329aa9d2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffe3e0705aa1a93fedbabe85491dac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e0bfd05d623ab7bc46e91779b652214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b248816a52fbad4dceedfeb71dc85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53c2f79f74b4f8c617a1e0f0585f14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e349f70993ec0c26cc54fe7369d8083217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddbe677a6eed711f500fc8bf653fe4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0887ea529ed489e77d1dc5866cd5721219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf115d4263ecb8ba488a6a8f79d156a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b74419228e2ce92fbe1e0949ad0e00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b3bb6c677166cd4d7051f0165c3b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79583bb110e285252620673dd5f72f8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed918568ec80a48fb7d5832941fe256224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a00c31ea79cf27ea6e7d908300737225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19162ffd396c59b822141d663a0ea088226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1aa7bde109d89515110a87da2c5e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec655202019457690b8c6b0680ad6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01951abdc0f110af18c6ddb4d588f6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f576ae82b6b9dd7e073be1eb3b53122230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c70c5cf7bd39d4010889fd44b73ac3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c73cd4119b191e92dcc0dcb82f0ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cc42cd660e0cf2ab13053f5dd9073233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502e4a3c32538cf46119ce3d7515c24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5af45e8d3993b01521dfa4e6c5f25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4beffc5189d37bfda1b160758620bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0082957a4d500c551c7f38f064f52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457ad20815ebdef404f8bd519739d2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3915292edeaa5e48ba6d311ddb60ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a052c8975aa58f98852d1a8d835d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca8ebfe7ddde6348c202844581026d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1060366884dfa4254e9e494e70f6b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1301c66d3827eb2246c2176e263e12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f86ad5a2dbec63b2bbdac051040bd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7089fa5e960c6e66cf79a16daec548b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf01be189a7c82a3f8bb6f13acfcdb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d443e93b9e1a2a50cab06290c7257247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebe8fdd135ac3b3018ffc23d3bce42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9408d247ba4e399f50b86ce52cdfc42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb45edac730279c01712a15765fd92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea606221f8a3ed43e2c97a119ca161d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90883f429e89d62788360aae98f477c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3fb149f0d60320e3647a2b526f90f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8dfbee5755b6a317ccb537b247346254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307871d57b484d624e08da6a8372b2fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ddac2fc49df7c805b6d6bda2d55e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ce9bfd28c211e3cbbd3d8b95cb0df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c6c01ea0d99f34a30c57a68ecca30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fa3e60600854dfb75902d81e8a556259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be5fe650d9096d09b3174138214ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8138a9bde8a95d1979412eea54eac2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae7f41143fb2e8130e174d44a8d022262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd173989effd600588eac473960ccb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a4ec65cffb31e7b5a50f91cf20e07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a4bd3f384d5823a0098d744eb26c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efedc5585efa8a6131810649b691da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f821c0ccaed01490a17cf33b9f8c422267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bcfcc08c340d903e8945fb9411f0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc6e4fd6f080ab87ced55d5b4542a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388260fe13ef8f7f8b5045dfa74fa8b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc5e2db461b6441951559ee3e6f381271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76881f17c98f8e823c40e62424e1184a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4280472091b280a6390fb7fcd4656273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189b95901d63caf54561cc0cfc5b4b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3ac2da23d36a211b10ad97b4af9ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c31a6c517e278e0a9617394a10ff9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23470f323e093a7af8452fdef9a7cc86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4482b4009ab31b309db3a1db283bf56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb585d6d48d7548feb7b4f16ba19a2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f75ffa366aff75762d603524d1976280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e407d008c04c37242f729ab4e257e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee0d10b05f78b41c8bf0841aa7ef3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb1547988a520b8a7ec40abf4de46b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694219d24fc4faf37c925d10c9da4c7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48629311903e2859f2c47966f4dd5b10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647e4bd807b1c584af9361c93d64fed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9453a38cebf27e681edf28c8f6bfa4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33435df57a81b4498972affed508372288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861de146e6b30b200a2c7327724f845289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219a1b9514337fb9eb85ea9a6c655c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502678bb9725da7730e0c33a5ccebb0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbdd49afc02cbce42e9d53e3536647292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ec8b369909e64db603cc3095d4dfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e602a0572cde87600ec16ce1edbcc24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26a05a4032ed383be311a0f1ced7ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1eb587eecca4a0defd00431eda199296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42244250bae13f6f3b2ea9a6850fdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de110538ce3e3e8a1a8cdf115e6abe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c2b13c3d337b3f28f4760d6ad3ee7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aac3bbb46f8c7d242f7183412101d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0043d18d7c822df0dde6730300b2ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aefdceb7b8a04a5292c0921dc77b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc40c44825ea004ce6fffc263bf4c7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4687d30cdb139b281d5039d50ce07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45dbe7c25093dc4c242bc5bf7acdeb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2cee4b8822b48eb28a44cbc06a8ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5db0bfd75cc721449d9aef189c1ad9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba367afe746bad289f06e2c4ba88725d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb469050c0084b1a3580befd3f3ddf0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5215e503c4b4d748e2e65d10031e8ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43ffae6e8bb1a86b66b3f21ed7902f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6edf9a4199490a61c7c100221eb30f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18155081dabd981282d10876042ab6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf85817181819b6e2960b47b5dc4320314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12839a2287370e67e5eea9c580343c5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111edb432d0381c50cd85beb61cd66d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a38b845bd292662a87a731515f814317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477269e7a8a7868fc54a37cdf5e9fea9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17752217e403ceb10044680f457ba15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a9699f26af6c42b2a30f291881441320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba45ff02cc96d0e86888d027495ccb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6becfd88f25dc04a409737d4b5355322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8233804a07c52c8d1a71bedf68727323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22429234b18a3c90b6ce022e8199fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee92737a5175823370f8013b0b4348c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0a3e24bc9aa165b17bf68172d136f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7a7fc85286d21559e673a0b4460d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebe663633e8306421a649bf6380c9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb92e768de19ddaca40b8afe97a764329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50edca4b19a20ccf8d101d5ddba4a2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581cbaa639360b70ac2405908a6c468331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673f071714c088f2b17cb46ddfb293e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbced130b0f44dab493c00ef065ee43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d136d2f4f6aadf06824e5709e5112334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e783e0c02117c9145ebf6139bd92f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3cf1ab893170086402c47dc67fbd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffac7a6121628c872d47b1b6babcd53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0743dd35c64d0c5a3827ec67160c4fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daae40f2758aa301849e6f99a42131339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93eda5a43ab1031a2fffa1c5060533340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aca213c532eb28fb56a12875645614341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c08397d93be02ded53cf72664ea29f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d58163be2f0f551dcc4df2e66cddb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0750a6c716bcefa77f920b88c5c23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881909272788d7c14fe68077b6b8901f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac296644656cbd4f941c0a2a658200346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18055f2c62e59dc70111d05989bcd04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42763c4ee07d30d39a7bb340d3eb184348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46cd323f55a6c49de08a9efc9c3eeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acebf7284fd2c35e28ee36a0260ac51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee303ddb41c65068bf2dd8b6e6a3fd5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70299a96ffc9fe88d709f74402eb4c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1f305088efbd1e50e8578e2c64801353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b003ab15e7e038a20835e61706690354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b223dc32745b1e447612a4f0341a8a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad391e410ff2e9a914f891787f5df749356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0988970c115b708dccbad89dc11a37d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8d034decd1e48305157dc289c971f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794796a163e126c1657341e7890fba26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eebe593a60d09be7b51ad1ceacfbe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f873fcbc6c58b7dec812135709050e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a690a8766a4c5e746a7e6fcb167bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632283934979deec0466f0ae9d08be5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a4f9118fc869e487fd46278d98768364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f95d55284be0593ac1d71cb0a3768365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e82f47a8305ff644dc33b1adde684366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2ebb1689341e664a4da8672ffc73e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1453d3760c72b87b572588ac6847f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dad3c12c86ebea6b81664ea77a1071369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b942477ab6d4938d741ff14b1d872370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f80d730411cdca524dabb595042dba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac9212f625e201b98297a29421de09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a16fc8bd8af113c9d92e12d2040e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0202d9ab986c6e1e74adda15e3660d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621f52b815c4f7e831dfb320d2bff9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be66e1439fc72296ffa24c850ffe16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab160fd8d30168ed91872533511ade25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6af980f8b0db27cf44c876f9c4fcad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf65acf160c374d2bcc004ad4e502f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157bd4969c9840bb1c3abbb3a91d747380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703c2f189a25b2cd4a5372153ac797e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ca05dcc1a9aec364ae5c83573b1ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46032bfa9d3b3b10472af6d387401ef5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ebe6f02e0b28682635fae2c8af52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb5b041c03d1568b7d11ca3f6c04ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee37630e26ae89880df60c692093acb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5ea3d490c4da599f33cbe0fa55d72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959d3b43313d1e6d58343aa85ffa89d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5303d5b9dba4145ecc355e3ca213e67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866facc52c84e6d17c019e77acd7689390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71044bc24fff6346295a10a02a72fece391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19b29039cb03380b59c2fc0191cf36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0296798a1b1b552a57d463dc7d149393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78353287169595f1183f07bb8966c4f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185459335ed33559c311f04635b51f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd205fd498e2c77ddc9f676e7a766cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db1cff545983e2186b6d0691320fa1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aab52e9510a62b0e1736269d8d599398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb3a0d8bc9cb8694794c09b3111db3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d432bf5e474242ae346e26252603a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bb6340ed715d588f77d378a87d534401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b2f62e5d7e79396f861be558373f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7bf071f0f374077cd04e9cad970c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d384b4e26a272f6f8881c29e26aa03e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bacd9f6632d607ac9ac9b42819035405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14568887cb35cd8153999fba3d7ce16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4804cf7e825859acfd187593b6c1d1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba56b3913f810ac16796d3d8f47032408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c34b86ce1f22ce94ad71a02967211409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97fe4482fd28d019cad4973bfa1fac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b59448649d7a42ee44ec607897c6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7e089f087bd4a6a786fd7daf9062e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552d64f9ce6e84ec965cabedc73b739413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe01a69eb8d2ac0d6f612589d507de1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f65f807c770302a4b80ae23504033e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27b0ee872ddfb4f1bae43f7c0e5569416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c63414544769422fe54bbfabd3d04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd781ebfd514ef6ab9f5014264be51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921682455b275be57d5f86298c9999d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a483a3916484269f56f82e22c9977d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cc0410a04f512f42673a3fc4b0baf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7942e64b79e883c2392e783c43b958f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c007a17c4119dfb5a7ce40ce0a3c9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71775e70813657ab078d0147ad6cf6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82285017cf33ddba76b03d3edacbe8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b5e683c9e6397b6e7dc154b5e8717426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69959152bf4e3413839083522633587427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e045d2aeda2ff1ac34e14a7cb4272f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32b95f0238be496f72139f0833662f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b747b5a142e0c49dbd5c66530aca4d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd3f5a4fdde90fe6d821939b0a6313431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f91c7c671cd74dd10724bd104e03cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfe8b3de4601be3adddf0f47d0c2ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25267526f460c81af5834c2c040cdd96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2228bb97722390b8a77d773b26ee78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430898d35e8c37e2173a6cdaf4b348a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26eaef1c7e1070aeac369a83524159437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d08203e4870eece3700398f714dbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe071e901853fa6564da2689ee19c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b9887141b1c8b661a1cfab6cbfd09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377efeeb0b92634103f758284765a54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92c40969d0f3f1feaf248490c77223442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba95f84bb2a714f8103f98a5d2511fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967f5bc82956e1b74dde9a9ee2da651444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c593b9c7ebd9d9467bb6d59127b9d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2979eefb2c75803a803c633ef75c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a6126cc35d2c5fb7512d77e07da8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c81e24ab8aedd0c38a7ea21d6403bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fc17fd80df814aac3297f390fa2d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb043e55ce4fb4ec03d04d20dbeb0a4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfd5638ed92a866f6f00dca740710a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea60e019b4cb89cd7d9d6a8e913522452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cc958f7f33666438e27061a49ecb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf8c4642c8ea6762d7dc12a5efcfc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754b4362812cc1046c976c4ed84f9da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c07f70e3f293f2cb4ce0cdca68fecb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2d8418a23630da635f351ae08685f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d911c7111734813be99749d16bbeae0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ad32d35330ab0231f93cef574ce80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46ceab4d04d080eb4d7c8e801e0b94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de671f87c90ab4f8318b7f5b01b826ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592104e70078935a490c372fb1dd6443462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c5994b06242b5014b64c378f6169d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef0021872f9707ce822544aab222a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca989cce16782bb5ea4169500686c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1114e860612f64738ca0bbc29c9012466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a684ee9e8930be54db2064dd4d112b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a06f8fdbae8b74b6e0b2270e43f024468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b120f32574585edc6c12a00d115a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89446b6c681886867667860836b8d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f95dccf11dba1157057650d21e3a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04b860937c108afcb7f264d34dcbbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2d4c2a703da6731d2d1cdd49fa5f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166b740119c71478e524cb3d95b764b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727d9afca82f91e06b1be579d4a9438475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40453a405ef3e6bc9653acc80989e068476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aae28713ad0615104f8300fd237711477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a8f24d48c0357afac63858b09e1d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d73d79e8e4a33a13f4b6c3000dae0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8565e58f252ed064a51fc05cfcb46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bf76490c75dd803e51f808191a2a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba123ac6abb1503277f1aed43c3c6ece482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9837da1d5ea944a35ae7739c6154c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26887f5ad26aea788fb6d80d0f97f53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5528517ab2f0cdeba823ce58ec33b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecd184f93dc77ad877c7c206f20a63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57503bcfedc6e569a6b328f36b88117487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838355e0b1c30c14b5c966d846a8c98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787524287615deb649c2aaf857c8dd78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f59dc6d177a97124ebc6022951bbc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a3ab26840446301d747ae06a299b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303369c27989acc49081894ce106e0a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a25b4bb6c2b6b794ad4f5950d1bf7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eb0183df6efc9d19dbd6358d77a50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9decc5d0810a8b4c8d632253d4bf5ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869cecc5842f2fd37a7bedbc3b5598b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c510b2f91973db4fbc0b0e755cf09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f76c60166e5c3fa80a1bf7cdbabab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dfb9d4eebff79f6bc32a22fe8c7a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9f34cc2b915ae7d3deb85bb03d91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550ac2a39fc12d6fa7ad1f14933a782501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd25862864bdb00dbe404f0cde63218502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4dee4d4c6fd48bd93b04cc9242a9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096db223f694ac171094b0c5c55fabf0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10ed5a450385692c7e9677fbd36068505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aba01e5b9296335625314a9a93bbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9c43297cff912c5b49e5e03c95485507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311d40cdc205ca0c390fcba70f828d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967afcaee72c115a9109bad3e199505509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78163585a7c9de4a4fa19ff52174de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91bdb43b6516c62be8c0366ea05128511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af26f2f901eb0aca6362098ec50932512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd19a986ec354a23847da01945ac33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992d0a9da6b40f4acae1dc61fb0148e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66516e3bcbc984d98ff09c03e2fa56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040fe843fb59e4ce22a0cd9368821f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1c8b5df520f51940f86356c451829517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4f82450dbc944c090a9d4ff775a25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d3f65040247767ec6cb024320ad14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3e544b06c0a6a051705574b9d659a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25b84493457232e097bf024b84fd7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73763b5bc4a25161be9b3a380179f634522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8562ae3ca6153c54ed13f1ba6c173523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded61bb040c974d35ae6e2c182fdbecc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5faf09629558696e93a8beaeeb15cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf723a809ce150e5c5018224a2ff320526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f17c7a8f51228e6bfc4542d63624c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5741c4c5589999b6404c3ff0bd9eda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b709ec2a4e311796551229b676282529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdf887626ebe66235a736f3984863c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e11b6e55b25817df40267c685a595b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5e2c843691cde5a01e1406c26370c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124adb23c4bf6893fa983ae56f19bab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7416a7072f3270897b291d21d60547a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df9a30d4e98ad275a9e78e616e3fbc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c246dbab1ab691deeca57e7a5bf46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7f22a8e6d587b9c5a6e25dd19b5d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906f97c220ccb0bd7746945bbc7e081538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828f089a37da944c710c40bd0ebae23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886fc24a40a6167d94c35c0825ea173540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc95027c2b1c0ec86706c6648184c8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69590dbe803b3856196d5b49fc28db3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f716c2b22722c4bfd628531dabf83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bc50d3a1dcdb5060ebba0ce7df7bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458820446a919da891e15fb2ec5f1d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c07a6cf27f654540218c227cf437ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75705e2bd58d3d86ce7348a3d5ee8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09728d29a5cb4d0a8625309da426d983548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c9cedd801b2003849df19ecdbf59b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04764fc8f87868f8b433c692e758f89d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236d723275511fa1d4eb7c763c08a81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce53363766b60b01e553243a2d5d3e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f83cbfbc839f99c08accc13084c2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e1f5ccc516bc059c88542386ab086554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95cc18e081cb53b70375daaf4e238e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ad5ab16ab6da58580742896c5bc05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d675d0a56dd35bd4b7c8e1bb7776b5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ac40ca7baf343466f05efe8e20c82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64753f2379c68c153c7de97d6944b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b26fd900f61ca1ab3177140bd6ac3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ce8ee4daa1e52297f89cc27183e54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3506781dcd75752c101a11fc76f5e58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d66a4f08023a136eeee8ed4ee380a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130f8b3723ba4d3651ac1f27fcbec02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3c422a250608aa4ae3f680c511584565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853062a38b5ba86e39c280f8175b0908566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba94604c221561c1a588384fd9c452a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf5b8e73a01285b99f6b614c3896d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f11b109b2b3da765f9b15f1151ab4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414674a0400fd4dac64e494434aece6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aa97e651f3e245540af5183e434cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5d7cc7e19c6130ca81c7dba0fe05a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366e18489183dbf7d667e44496662f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1659a6d4ef95981fe699e5aaa2d35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac888161287b7cdd8a669c0800e07ee6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788d53909e1ee22978b10947fe22c7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d038572ee67069f78064e55a6b36f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f587ec4073bf47f26f0ed6eb7a1dcd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5575a2e48700d7f015718796108a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911dc353f8684e898c9961759182b3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adcf416aa0a33c80e78dcfe948f47c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff8442f0de71284358cae79d2153fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fb3cdf37570a0d67621bc022c7686583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306be01fad2791ab0eec2b93e3061b80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2c18fe79b2a36bd96f17c7570733b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3adfbb2eeca2a0c9df5b79ebbc82a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eee002c40fbb86fdce23ccf2fb00d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac14546d4785fec091da872f2d7091588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b68593825eb397c9263cfcfe1ed13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7b942d6b9893efeeedbf439e14cc9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb043176c612eebfaf6998163d33ef9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02d0c264568865af046f353078f4df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36a9c4e19418cb4f986061b2976d0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffc62972989f048ac02dcbdbe9789c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2d56a14024c3681f1a8659ca5751b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccc468cd3d12e35583afb3006b00d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f9bf8580a77f27d909d0f571c4f68597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05cfb608c57a55e14ed89659473df0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd4cb7786c22f1d9c86377327607d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4cedf34e775848ad51eb8476b14d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66411971206799918f05ecb3a7bf9270601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6925e90217820c6b34612a74fa45c41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f35ff0fa874d7fbe0fc4d6dc21468603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03743996c9b2dd9930f51fb775392040604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd549aa0940056cb19f2c18d25341ef8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc69082a221cd4a0994e524a2a5ace606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261a5676b1dd28dff7360773690a5c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4d10baaefebeee3ebf6c8dbacc4fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd99f07861b6ec47ada8b03a57af5c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb0865f7e3d97af7d6d5c3d5f77ad2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d185e0c5933e14e56dd393bc00fa91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2e92466f9c5a57f0450895c4978e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b51252ecd88ee9314d75e55847594613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a96fc4fd0f61715607172108d6f4af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e98755ac1ba95c329d06be469aeef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d63a1ec63b77d48a0dfed072d32f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e26a9016c848a93982c31709085aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13a7566e3c9fa00a11d4a4712559b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319b612952694690b07931e9ff7c32b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6077bc4a1f9dc5755880fef1dabca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d253891d118917f5fc3fe60620402d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4272209d1ce7419046096bfcd48f34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25f289113f741abb86ef85ec11a7b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c3c73a0e7df07f1ff68474abee99f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04368b798e022bf8e2fb36be436c9b0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986ffb5832f9b7750e8527d92c40a3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09bb05d2c29eabeff99447807605db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a296eefd1152ff8cd7c4c6eefcfd7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afad970a66e9d31005c5d55a7c5def629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc8f3f16c924f9a62433418bd63572630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65530fa7cd2bb1eb71319327a549684b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0399ff761aa1544fec1ab24372feff4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a3b80b19824697bc5cb9a4515f42e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73d656c909112d32404f6545fdbf0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd452890ec3e9db9980279405de1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f67c0d938fc95a52dfbef95d875ba6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48896b0d50966d2c9390a28cb88e038637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f188a7155691f267603cfc81884cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b875bf529cde7c949c564af5c91e41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ea960e323da6d72e738f9b3ff2b62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbdd41314c20acd6e18dd363f2ab9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073220fec0ac68ddb7b588e5dab6d9fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34956be701f4ceb18d93d75c0beb14a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563d8da7daf8fc4b4a4a5ac771f87b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402338b310d5e0e61332e83b85f36ca4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c99c9bb2075d90c5d3eceb1cd09cbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b3a054bce14082779fcd11afceb0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7405d130e60f219308065d0233d4167648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1b121939d8a9bfd4aeea6699fdce4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87d20eef78501b5ec10053133aa792650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a9a84a8be3600ac7ff5323f07cea2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838ea53def4f2c2a525ffc7c291e9e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688dce1488dc55fccd605cb7c69cf80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8288c3a20c7f47a66707399669014654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef21775c3749b15b6737d1554208eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ff24d40fd50c3a07b4100b3a1fbf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf1f1b61daa7ec6b30e52178651178657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f69c4c16c25ebb36ea07751e3d18e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aea689d8c4233c75db04d8677cd07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2898ac87ac6ffe6f8b67ec5fa270a97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77fd6db1f48ea59c9af3d49b390809661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a2220d9a5dc9465b7ec57411fa03c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee19fe516750173519bd3f491e9f3eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8098deeb47963f24ee2d768d2faf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77cf188f5365eee58d3f02aee9c98d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c24e03d88df81f03e7f365de400692666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d36e4f0d44c36db72e74e0108ab4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7993bee0e29f62bcbe19b6f1b40c02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de965d752c40c1a07c55fc8215192d26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98eb76204926b85df5337b3cd8e0e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78398398e3b0a9f50ede5a383c1cb98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971075f0b1fc3d8b791942f48632fb4f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68ddae99d6f4e4180d6177927e5ec2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572743e7a45741232d414eacdee7e6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8a86d0d284c2b1011538a31e747ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd49349d8c1201a44ef961724d7472676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1de228c73e0d9e2f8570cd9824c3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7cf90366267724e69c8d0e8f11139678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550df52b8f65b23098bd681c89fbb05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62314bfadb69b5704fb4626b4fd17997680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea0c639281734bc99b3e0f44845fc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a012448bf24f504b8d02d6b36eb1ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e81804671d0a24a733bf237687b18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a4757d78bcec24f109e666e2457a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488231b40ea09ee96c6d4eab4baad66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf4d159f23f5cf186b23e7cac13ee8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d5928b40494157fc857ce06961422687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46320117d662e63287a5444d52bac867688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500053c0187502d8cfb42aa0c8cabcc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efcdbd4877e334407ecd1a0ddb6f17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1af83c330b71dd33c5592ce72b4c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e4587d9ba829e73a1be49dbb638d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fcb2f927f3d965b436253af979c4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32683294b89aa051f79dbab3cbada7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7b1cb45e2c0b20e81828a09bec112695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa376fff83db941fcaf5b4e67218df07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181f1657ce2fb46fc4e6581534a6f64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf575c77f8a71b6073e258b3cc45ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acf39cdfa9a5778d04b0cc331c4e42699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796712a24f70c47744e0b1ddc3cdd745700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d32cd4c03633411dd01a0b3444bb9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706106ca1f2f2f7ffb4d4fd0f86939c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9fe155e69d3a509f3eb56dd5106ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2031c2e5e8a6eed9bdfb44668e852a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42778ec02b7a1eb58d96bc53fb82b05b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471912fca68802839683d1d040a0b7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4617bbca97599fa86a34c1d89bf71707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f178f35eb1982d302a8bc8de32ba40f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03b27ad88e00baf3b1f3486d99d5fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b5ba1829c240a20e890e40d30a5a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1145a3c241c2050335f33614e04b49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bd43119ec5a0657bd4e6881f8b918712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19effb1d4dd0f27894029598f85f7e92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c43de1034d43f6d115ec826beb67cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184d1d57013413649847733e69b1e17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfb0e56c5e6361ea6b70f6f1c989d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97d650c5b28e4f8bdf8e393fcd006f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231ecb93dd68c0dd1e67dfc3f9b543c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c1a0ca138a3caa2d44d2daa71b10a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129b5e74d76ac6507969689fa8bf284720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897e4bf5e5b26e4c79cacc6d16bd567721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e76e798aed1d4fa0f1a13755f32d2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da4affe747008bc9da9e144237e572723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be6c3affaa0a229daf5327d66689fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d232a8d4552090e2931b7eaf9fc57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6b376baad7a74834bab497c6d00e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22785b247b5fdbb7657795359d11a24b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1361dbf5c0d9fa32e94ae6c4eafaa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191d7514401700eb8f2da17ef65dc95729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bb8271ed2390d95f679d47faac020730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3c2e2d86f75f3a646b519d94e1345731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25646b3b16ef131ea25e264660cdd074732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ab3ee372b29712bc150bcddad293d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a26ca3f0afcdd5a0a8f2eb41c1d8ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e648b188422ca5a36e034548e90cff0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435de909f6b2141cef8c87384c080d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c8b45316803226e2771739827090b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67331c1487141e3b154a7fdbcb6c3100738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9169a45bdeabcaee339721a59be26eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416628effcdbd59eb68e07bd3eebcea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280fe3d6f63fd79c820f620612e3adb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dde294bc5c2a32a4344a457fd2a036742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed2d48b99cfd1d145de4f5c0e5536743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010ef495a0398f4f9302fff98a9e017744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74de4322164d7060a00d8ec7355326c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afe96b47cc4adaf95f5ed3751242d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604876aaf5eaa4cea23561daa37ad93747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842759b804381a7a3ccbb45d472d601748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ef88d6409588f2105a2b4b0d077d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2ead345437f60fc1b31cf0817f89c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d412f6b199db00d5010ec17f0d170a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4185c0204af1f8fb9b08ba5bfa2061752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eaff59fdfb320bec5bbf80985b112753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab83d15751afd28b2fb20cd3b623f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd4379a827d30c4109384d0b2270ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212053a68138bef76359f44abda0b3ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e399644b9eb2bcfee72458f514f84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aebf260e2518ec81d6e09154a2476758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63447d0801d09ed9b4c55cb6fac73089759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239211c3fe5ca8e75e9941469e0ebf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644018d36764e670b4bc9300295bcf1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c095f11aca8d3b221522c15d90ac293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95e04aa6293ec71f0e9b20830568584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e98d767fef68f9a9021b46ddfb89cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbebadbb027325749baff462cf093f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf46f599e97eb68cd8ab039d8ecbc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846268f51f4749e3735070f4638fabd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5f09b84a32ee3f411316e5ab5c9ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c49290628374c01dfb54f7fd76c1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44ade305ee420b3eccca8220cc5a0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730ec552b314516209fd526e9579b2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147107b2253c3fcf2a68ceca500172813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76364cc10e8c66dbe59055f3500fb06314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c176b1a57f861c94c648813f0614d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bf83969f024df9c36baad9b7a444b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f94f9625806478ff38ef55eafae3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661e769030222458e1a03cf7d2a0eae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c48edbbfc69d3a136c38dd98bf70fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a5c5a02d1edeead6cd5bc9117ced820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599bcec83a6df032bd1c523b967fc7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aa9913928bbed07be9ddf14acaec622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e881a86355486d62d76635cd9f22a9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7949280269a1636211e2436d0f05924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa46737844e26f6400e7d34bed787f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba02f9b306884e763e98564ead5277b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333cb6e8940132fdce12f5b1f359b5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e8c04bcd9ea2bec848635e64f05ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a97a6ee3964c3ff008335e0c1010e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917e3ddfa74bb9e71af09ce937ae9da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124b5641427844dd4a4326127299d6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f9fb20d0eab8032bf8aaf0b34636b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee68a9ad0cc0dff727ded6fbfe5f2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29da784d183c4993ee1f2230c8b93134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed264726eaabb9e60361db7a80dc70bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2f21c16de071cda0571345b8c2c0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dcd6b1feae4396f9fbdb8d853388637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74023eb7cfbfab8a63fbc1830158811238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13230cfa8a80568fd798fdfe1782142439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba29bd62a2eb67c3778b19c1fe1d08540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6bfb962d66a612d52a94e352e315241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e573dd6523f2a6139b58af03a6b8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26736bd736efe50a9583bb161d14850d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45a253c03ff47b580a9c5ee300430044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed4809e4700e752cb75bf965d91b9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312cda531f833c0c1c2704b47a8533246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c24d9deb0b6046aa341fb441ef34347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea868ecde393f6a18e20f2702a4a5fde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89418ffcf8aa20383723bf158a6422c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157a501e0f9fb7aa64c3fcfc470066550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f71ef97bd1faee1a843837eb218bab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c65afec989ecadf01c889866cd5ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf3342fa001144670a38db68e76e4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb1de9c85c2d8a3c5500902bb5ba4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e888cd5cc11a560beccca2321ac19355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a03807a91cde042637b54b949c60756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c9eeb69433965934d8a3c697a566557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e91de95ca62b0f0899111adf39101658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69736ac9e5ed6646aeac4d653e70a86259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333cc37ef713e3c383e191a5906efd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c31ff0d4e8eb47df4ee1f7bd9de35461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce04b52d625f4a32d25fe907ce76a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291c5b64c721e6b397b9b231954d9c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ac110e5b175f5f5fd8d3b917b988064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc90f77aee42961654c2b0c34c9609d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991eb007b48376284ad1b1904c14edf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501990c93ae866befcd9dd0b2dfb29667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f13fb97c3fa90e5fbaca90fc1af6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cc583c857d1ec923d8f94a64405b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9df300092f9b3219b3da2a49ed803870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027ad18edd922bc2ac333b281db61c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36909d326e774959bd54daf6b91c82472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f02f430b67197a1192499d3f3eabe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bccfe8ec449ac37f11e966475375f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac03736a879fb7993639f5cfceb0db575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcedc0395ce08f93072541f6018d46476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd789f6f65f09fd1de9e228ac25859e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f8beb559d6c0e980450f66fa4fff578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0d6df9161a1a5d10d4f96fb54e96379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798896ccbd9f2d29ac85bd0b0e5c658880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a775baef5d48c2a6959269295c582981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42c604e6b9ad7315eee3e71a03250c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a709c3386d6578791b77cb71bc4d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebf52e9324756e41b146e1954cf9a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f6163247e8ed6c4d58362bb48183e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20662febc004826ce672713cd37f161786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca183848a0f0fb57ffd862ae7789a2e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22482b236dfb081a2d6cda54c59a5d9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dc4a1f068f39d3037109a3e838abd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b281d0a6a6413dc7e042dd3a88b5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f954ae92c5fba7dd02347a204149f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba445f72b80652b95f4f5687bf6a9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc1b162b7a4ee4622e13811f9fb4ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235bbc7ed5b824b19fe073666a30bf694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929a46556f289320761a71fa2b3b06695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ef37e0169beb32b7b3589c3a8082e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b570a428393b66dcbb950f4893b905697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852ff65e05707da2cd59f9abad0fae298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b96b3e19870f332b65dd218317cff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f071ce9f75e123a8bd26a263c2f0c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de97b063be94eea9a1c1d18f535ae0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23263415da5b592a8d1740f83cf2cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee40ae6b7c00f1d5a9e61ac7ec89c5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540aaa573d715f606d5dd2b3397e2bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf179d17412b89410417f75a5181a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3eef6ec1c1afb906ca9428c5f7c40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8f787b9b4d70f1f4da08d91bc9214107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed10766118d8d300c94edebe010cdf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc0e7fc50ebd1128e5553678b9427e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751263bf22b4b64ae3019b0f133263c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47310b0a0f3c647c75b6fc93bfbcfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead31622fbc985109c8bb51a79b8904112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a9f1f5d0872ca1eb877251a18aefe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da6fe03c5aec6fbb347b48e0078cae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b34f27f7f0763d8ca3d4690300cdd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eb8582197fa73d9da5b1844f49ba0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d8825e7b7869ef7a4c4073eaf2b1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeba82d7a9faef10168153d83655b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae45bbbf687920d1f73c9ea7d173cad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b96e059a6c781a916470cf936cbab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f57fe20c0b3810b0a9b4e93e6152d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8d4772410ae752d471d0c8d95588a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61de7661bd649a09491ad7f5f83916123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9b16c5b89f7f9756e99aaab3219fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9e14206e5ba9ff32af666fa212348125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe2e2ef15ea474f5505649d7fd5218126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fc99a140735e653843d162be3d53c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dad191a4db63399051251f114faff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46279b01ebd63aa7c5c0c83eae7475129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380d858b69b38741182d064b0564728130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840695fa12428807ba838d26c741669131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499edf9ade431d8ff74b2627fc301e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa041085306a6b13a03ffe3e4eaeb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff970ec136861f62a005c5a5e2a91fea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602794aa9add02bf7e531bc8532c96b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcbdc311c7c9779a0ba491aa386fae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1cd3e3c447d5fd5e9ecaf1592da82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25188e3d8638036ad7bbadb40e5d1ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8b257cde3ef97bbde7d4666067a7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2041dc0f8ee2a0443ff4d5d463b8da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521ef9901be1beb22400f07c3b764f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7646e6c77c6bdeb35fbf895e7cab6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047b3e4938134864bd0e9706bc1c15a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d255326ec39f29ce716f39f5e1ea90d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fa2130cbe7d8128f96d150fbee9f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21126a85df124471627471785ab4b569146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55021762fa77b6f418d5cc49873173b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652b1ea997d67c905de307abed81eb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f949ea87ff488062fa68f6b9c7c10d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8497c4b3c140de01bc513d7f687fe15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16641829608dcfd24bdfa4b95ea6c3cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1a578c3f922c4a8e2c04c1894989f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72614f629f4611bc6ebc2c21996cac7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636183764614310cb869c46bcb17df6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7b7c2ed376434db67c6b43592ed6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629aafae65cd5fdfe3e0f964fb0e3d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e3744138edb014deacda54ec228d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0f822dae72d108c73af8d06b534ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa2ce5d461c40f89e7feb8ce886f15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532377906af14277eb13d816d9c78bb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6540dfb17fd804d50b6666e78b47ef4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932faead9255bfe9b76e4e05b2201d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294467da5d3eba5437c7300fa75d5f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34991b13ad6a7ec4a8f87f5ea1fe46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17229d9b4b7b443c9651771ec937a667165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669f63370378275ce0e1bc2a823299d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa130787bd921b36324293a30dc20a2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb676681074f8aa6215890caea8e5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccce2d14bec4eb4cb91458976eed78c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f0d0896a71658f46dcc3828f87d97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aed1bda1d9b8af652450e4761c2dbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e903acad8e913466a71d25502019bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dab7bba59fabb6fe739d87dfab3ce3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7527dc9565ad89919db45ebd617ae0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd38cc3ad5ae0ddaef0292affd7103175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c06f0202612f5da601b2c500f501d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e960a0b60f65451fa896cbd0fe87a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f28dd65a8a0ccf72ad26ecfe83216178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc7298d7eea6dbb45b6f763b81dcb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a80c2f6d4a2bdc3f40c1ab51c85d74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3baca21e2ed3d9c421bbfa33fc1d1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2ff5d057ef865f8a764e0ff903dea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfb12e86a4cd3174fce2f71d6b393f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afeac1c43ece2ee6cccf6fe4a12c30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c888030bfb4f7820a2266c833ca7fb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b859341e5fed7a8adbc8c7adabf2e3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e38d5425efc0b192ad6a8aa9aba94f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a038e15d85b34e733d58bc24c14ac07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c25ca2c859c6c825ca4001838967b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec3d48af4d75f80c26a55da8a1eefb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34aad0657f625abc7daf93e7b084d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8dbe7ec066b3ad6f9a09be5f7a44b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e404f726ba7f2fc41b606d38e985ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ace8a81fdeca1a368201d87cd86334194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29ae23794428b7a7861ee868625c7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ea5d4d18612407c1c93e4144a8050196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba535942093f3c7214fcdb166ee0df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140053e99fbe50bab12ff9fa00ee7f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16053d51a974f43c70c20a1b83ec4ff0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49224a0cca3f0ec36cbf95386e824c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c131bb422ab0eb868afc8a07761d609201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e9f83d0384d13781ea0780a5733df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac460c94850cbb4eab92da46caf51f54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721f60579dbcdd61e4e2b20d323fbc8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a088af35e97d04bcc166668cd59d79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fe27b1e1713d7861685b90271aefb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398b44bed5812c2662d358dc466002f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11afbe81b260bd6e3d8d32d6df58790208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8f4676fcd4641470cc7f3839a5a5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddedbacb1fb33ed63196cfe32766fde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eda41a73299d35f8d5dd3a8f3e7342211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b540b377758a8fc053ad2cb005c1cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30431599303d16f07e6b4ac1d5c3fca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae93d7874cb1e7b1d52529901e36786214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687d4f44b6aa604b6ae0bf9d6be9090215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1acf09525f87b4071d23f7253218a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d10dc4d045bc28f793bd7ed2779f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02837fe6dd240ecef840d2f88fd9b977218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b97e74928a8a3aac3b8cbd106352f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4669867fd6fd9469c366bc00da56c82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f1109be96221d2f5d36c473d56e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd12d123ffa8ed273529ecd2369d7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2b808e8031803d10bcdc5061aaf28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584373d569562174b07ea338966484e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e0ebc67e20c76e815651424255f26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812315a25fba93d17e59af79cc85ecf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a25914a352081e5b920776424da291227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc0b782b6b1910a2361b8e298e0826228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24def1f8181d04fd272b3710e52f284229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe02ff7649c0d9cc49704f0aedac46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00b430d49fbbf87a16f81a6a4bfae0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8c57278b6b515c4af03d19010feb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97835faa5177ed5cf00bc27f189a5f06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721162ed7058ff39d4e1495fa34173e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be277a14d1f66699da0c2c16a40651235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864941473c6347b3d8e3e40c47829d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe3e97c91c51a7a3cebd7e43b1390237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759886a68df3d0105a438738f24b1243238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335bce8f53d2e2e8ec7153fb6008c12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0985fc1c8c48d87336a19abf96069240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afd1520a8b879f2e28c10a7a377748241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc11e7d06338fd353584a7fbd130c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9575e2966b056c59fc98c559d56a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4fda433c9430ef7151f130ca84565244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3c1835a5f0f6a2dbd6bb1f9d1c73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076927351f82d0de31a6971ad68f8499246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fef3c4785793124aa1502d37f5df2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59b7a844875cd8138befc0511f2599248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a31b6f397ad1a203b065d2ef00d901249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7a77726b775052b523b8b8615008b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d46c3b2711adece5971837c4b4da41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfc60917db163dc14bfdd8f9c26e66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed298b1246c0fc38cf8565d0164454e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5fb1252c32bcac8084c0a8ee9b71c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cb74d8d972b292c95f6f47f9f9032255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e99c0f5990f76013f4adbf3857d5f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bd6240435a4fdc4b773d61e8a2433257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889de7ad10377bfb6b5665725c0d96b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990aa1e2dba19923c86f5ba2f4b5150259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189088bcd0815c59884ea2b602863e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05757f96a1f2b425c668566f92ac9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3171e3b2114f503818f387911e669262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069a1286cb4b081c8b7ea16434798bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540fea3ec3f4699e89584ae580773c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55911bcc76a5eac7b63e1e924d36b287265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1788a6c3bebf0e56a9ee6d41f17fae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee112d98da4b3812b13669463bd54616267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe9f6941418052f5e655d9d226b1ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588535f029e92f51d7e0f8fac77c162269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f5284d1d7518be45d56b1b05b4c65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd39369e09f138231344d9d3b8fd84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d637c7571a16cb4b57243962c5be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0029287b76dfb2c6816e3786f2601273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f67f7879b19cf719938c5f4fc2961274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94325cf65d9099c87f31244f58d595c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f9847f124ead57c5e59df8071e24e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc537477d21ab0f29145e7046e1714277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573313144098f376c1fb2fb73e81f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de292b304a4abe17348531614175dda0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600f349df5c06f93d5472386dff7be9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981c942400134a463ede27b80765c74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae87fe94eab6c7e68a632925247fbcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb29158ebe862e655eeba0b94d7a63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e6284440aff820f903a17502e74b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d12e1509c477a0d8be7892e3885d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e73cd36e5362d1cbd75fb4bd660e21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7397693ea5635cf1ba5cadb5aedb8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f982a972ad24a4410047aece4bcf238288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e84f6cf6dcad870704c34e1839585289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42fbd7ac12bf8757af02721cc34d5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae324592ca556c4d82c651ee45f8b4eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ada023480e6e2c795a6d5c7bb1e618292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9801cea0a15af848add9d922697cf4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326a0df59e203f2a57b0a7e10d12b3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb9bcc039c344c55dee82fbb9ceee7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca65e6346bcbc7e608c08816d1b64e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6690bd99b3d67daf2efec74847fc79e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5ab429a83bdaeb01a6faabe27d5fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae3179f6eb931ed0e5f1af16317c32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fffa29e155b844deed2325fc04d9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aebec23dfa6919fee883af369aa3da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f53870f7a4107df8a2954103ae0bb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3f8642eb7007b9bff7eceedef5f2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf345f5adf1187d5b6bb0754566edea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0129bc647c622305a4caa80342960b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61c09c8cf4b44a3dbf591b8a19ac71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ef0ff9e0a6b9a4d234de928f12ab6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9f76c89c67774b843cfebd7b77a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ea4f4f420e4422d8a7effa9ecca82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c87d4f9405acab013802313d5b7bc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544d508306bcf643d663ea49f008b57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423f978ffb950ce600ac9f1ccc773f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3be69a2d25bfa576983dac53126d06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1b45c258ec2b0fa4c9097fdf8d404314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b75165f0a05e815c5f344c0caf9a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903335af0a929753c6ba8df8cfc5cdb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7a495c670b56d643520e42b3bf8cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6f3b4f0d0b866e2a197cee83eb170318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebae12e101101be3663567d36276f1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a56286cdfe14751dcf8d00ed626a1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b95e93f19c9369db54752624a24b40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4b2e0ce7a2ce195b3f65ad7920a72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe880388159db5ac87ef5d67a9a39a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41bfc613832d741c7db447442c3008324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c5119b5c9c9eba31743d93e86c28e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fff989c7d1d52d75551d0d307c6506326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021afe397b9d947ca223035e497be572327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e8620cd1dd611aab5130b03612cee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c947d5527da6b128153c12cfd052535329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffd9056687d26bb839959c135d7caa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda0ebab82b19739280592faccc5d21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc80b48b1c2b035c734f2758ae3e2c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651b6ba8ab188219eb2718131c8d7f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269db8e0905581a41781c2960624c39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab104cc8b39a12b76109b6d37b6a983335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576df51d55b50929843bfffdc93c5b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11313be6a948e6358d542cb3dea3ec5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44cb7ace2a290ed6ed17bd20e3544e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f92b5cd85162c2db1d2be2a61d23d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee65ff200023595f8638669c62d823340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035340db8fbb904623883dddf024358c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f4cd79885af78c8c2538c2d6c1afe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192004769b0935f8f53da0e05d9cbf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bca15bfaa6b7b94d2d95992cd83140344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad598ac878eac9ebf0f6a5eecffff1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b92ffee993d5c890d683882e7371346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec91fc171e77bb35b0e8641294a2e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edbb8a42d1be2133e49f5885c123f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2458ea6e7907a8d13416509fd7fba6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa813d34d5ffc203159c344e4bf14192350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a66d43e405f31a23a4fde30bd2f26c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d408f23166595a0356963d7ddc5e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160c419fc005504831898fe17998001353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157c31795016ac1002ac454c77200bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3bc8d7688927c21f0d6cfe62e8b10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a952b9a9ed96cb2e3ac6f5d5426b4d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d4630270613de8a28f7360cb92c62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55ad1ff248e74ad764edffc59eff5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556236400638a87d78052ddc1d41b9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffc93b30e08300b6516c4f016a8dfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d22e95a379f2d7f90b12112387dda8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d280b67d3c610702ca56cddda8115362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ff9439b0c8a802a261e32959319fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097ff11bdef0a8d0404a9ac7b689202364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecd6198c3f4b02703df34c2dcb826e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead2ae61cd5c8b1283fe0d383787a04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1e37dec2920b310b1843fefc57684367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc4da7eca744911af8d0703c23c18c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa9e0bb48b3d9bf824a0dcd1bccdc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37433f312da244e9f3ca67a033bd3a9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261120e8a80094e95d4d4486417b758371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb31bd422bccad1f2c3706e87f0a8e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d10c881733e610035983cf0ab75849373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddf2ca4c4da0afebace39c94299575374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180288833cf10bcbe08901407a16ef6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df3d56ef09afca4a141c1a43eb2397376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c08e2c96fcfbfdf9447fa6581fa40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7778161108364b88279c2f57a58f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e08c6c6e8decbbb3771b658c1451e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4560f296898eb561c3e8d5213c359e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657194e3df33ea7db90302243a9d8e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b053c213f6a9515ee2412fc9077283382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e13829921fc904ba1edbf435a6853383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eff2e3a3237751fb2a8e160ccce214384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d45a54c76db247a4c13821b433c59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b8c3cc0dfce2547324c9786173a3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8ee219c1734ab7eb15292a26db14d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c32311e7c1440ab7c466761cc4f60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25ff7b8082725253ed964f1c159d8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21cf37f049320d925ca65729479edc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fbd07e60abdefc719e730e7e1a4b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475462cacc3114e35cd57a1767522546392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4d131368f4edf6421f59a648e7df1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eeb0dab0691e34784569fc566fc88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a70cc362725a286ecc117b944d831395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250159dc94fa3e07f17f3cd964aa3e8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e066861b3c9af76f9d5d2fe5aca5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8aa35c28e60a89de50ddec8ed0a2d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ccbaf06b4cd1f4132755a25cb24b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93879348bcad8388dbde5e3938ecfb7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462371e09c36624a1b22c6f054ae73e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ab05be46e6d417acbb1a26d3b0c50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe8cadff465102690cd31553b62b70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845ef1968c8a9105095d13ee90df51f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeea1071032c58347bbbedbf7f36716405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac9e22fe29be9584860d3eb584bef2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae457cb6813f6aecca8f8a91d5ec59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a59e7bf9cc81799b65b8b37bf5ad97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97513916b577ea55e72822e159b68e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9247471928e997b868f77e20239d203410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa5e554871add874a86b7e819bf28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b8f3baec0af127a6bb12c0ef94333412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d316914652574fc0084f8da4db275413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa7c7c1a605d08ec5d2e4fab0838b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64ed3ae901e5154981066e2c68b6e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b348fdbed1d0724a1fd4362eb11b24e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d5cea15821780c085f28a804caa4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819141a068a1ef531b2dc929cb96670e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052b8b1265feefafa80bf4c5940dce2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13751fe11ee5a463f325c6a309ae0d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdc0f09a1bb75b66a1263d2c3aa98b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a2b9c0d4b7490fe6c3a7b558dd4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6f04b32310f1f4ca72cde4c50445b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10e3628b19c75b9673f7a8e83af82f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646147ef8846fbac366214ece5e42059425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254d02e2e17094fc3ce744c780cd3d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9348ef70426defb2dc0863e32a6dca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d08827a29c9c326d9ea23cb61bd72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912afe44190fa37b059ce36fdc4403f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce354008659960c25c526843b90e7434430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1418d1d9ee3ec21b94c0e0a3e93e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5009cf3e3feea2269b25861ff7c06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095f92cd2486bbd8ee4f083eee5bd71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d12f25bf1196df02fb52968139ea8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5240220bf5da3f319ca80d6925051435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b42abcd9357ee6bdbebf64c505bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554497fc50246830c391427c42ca214437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e22f69bab2ec8491aaf80d251e7f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c64cdddce5c61b0815d80fd06a5b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913baf5d910e00959b86f24510a10a94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33893f353b27a468a5ff826f107dbef4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fcd82e6ce79fad6114775547fd7ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff32a197b2bd6dcb216a312ea815ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cbbd59b4ff49f9dfe1a1e426a66b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcb018f57d43eeac16fbce9a482e94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea5b916fcca01f8712a398fb4651ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1fe70b20e11f97305dda2401dc892447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02e85939d00a5b883433dc9294a44c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aa0f7a621b729696225733caba578449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da804d20a715221032592f3ae00a645450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc6d70b9f2d8868c17784b030a6155451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d2e5f234ed43a833139a95f2377f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97033dbbabb53364ab67b20d3e44b58a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4417fb84eee35de48053b3b588b19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cb65b5f660b225d1ebeb4840e3006455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad74d8cd59305d2527e5ad6d6f3a538456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd27d3a7035632610a1a7abb13d97e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed586f19eddc3ef56ae176963f4f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06394da205d5c4cc16a24ca77a9224e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b3a48bd6cc61e3472eaf82fbf1661460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db663949a3870b0f2d260297c4eebf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1672fd64630989e6a04d084a76544462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66bb277bd6e19cb06d4deb0c6ef57f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb88a41435832d7561b210b0bee2d48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362ba2dab0fa9b7be82ec4922325de9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ef1c6f01b0f9282c08ea7eaa0efee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074764f18501783088209b5783da35f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582322a264b607d03b57061773cf7f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c063cb25145afb7466f203e47fe26d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652dd025c93e923745ce2b5143d1a0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa09db29297c65988e42fd96ebae39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26b477fe80fcf1437e6523c5e3d41e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0906dcc4db9a0386d8ce82d3c10408473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a67c201029af8a730792deb26d6cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c24b56086092281aa5ae57a123ae9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051c976b289acf5e90748df9c9aa557476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d54aaae056c8207edf1487ce38ef9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac700fa8bfa1e279688d6aba09fe8573478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a201dac17a4453176ec2f95b66bbb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f3dfad473a59f02d3493e236a849d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805053fda63deade4f8c1daa91cf541481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02038d1a39b43ace4f13d78c0c532a94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c035802d2cd792b19618a41be454229483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ef133b1c751b144f35f1058144e14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c52ba854f045ab57dcd2a78e7cff45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbbf62bbde7745d34baedc38e7ebdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab09d0894814b02bd75cee673200e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f46413f5c7a191cb2a08f1519c7ab0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc546340e48d6c42e24faca5882c815489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767929b8695dd76f798e006de9f2e727490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba382a98b1f412b9cabb0d066739f7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16669ab8300f176ca326fbfe410b2394492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597198da5a3d016b62179fdf46340cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb44fb5135d6267670bb41d971395e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a800166d12bea720f700db13df3f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecf76320497e0ee02880cf245b6a76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c29c2129709b7a1988a759f73f574497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20489f4cf9e4a97c2154fb125c6f1fe0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd0feb0554324dbd27822d4465774e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227128ebfc89e37316cba7320299e0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc813983c152826424be0f9cddab798501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea634320fe7f89a5340d23aa6ab307502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14216cd4843ba73f875b9fed5b16fa78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94578da5f77e94b0eab9082c84bd9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a2ec1fde6a90493c41db8a5b62030505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe02ea3a27a51e9c6bdc688ca45b32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd0cdb364780674b034134415f10df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331c44376bb393a172a9b5fe7db2e5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d81a881dd7c5d8a53a3740de23e8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8984424f65f671e3ae7403eff3067510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff49f5679bed0c74898a50d74f9c37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffd7ffc8b9264d75e955c0ed1af9d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a25f8381ad6d42896b03a93c5e6760513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f0bfe1bc789e62bdb3c3fa606cba8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da8775e577d9a04f605bbd40a42d37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55957d1b5b0d7598433f27187a253f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268f0a2399853a08b1488acfb1050ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ff6976d348051e36e9d2a6be2a1d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba3fb652a8068c082918dc032b7a6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7e0a9f32ca735f6906f2bd5695ae3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7390f34e0dd10ab40efe2985bb156f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604493c096b356876eb60ba5aaa228f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdae19d87bc6da3a98fedc28b9e0621523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523bd4c44eae9054a4bc89fcb4a3606524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f2189a2d91f9717a002c5e8f53e48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985dac324617c363abb9209952d8350526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da067fa86cc8814488cda23f6dffed8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6b5214eda60ffbd4c4e1ef4e61227528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9e14755b10059dc4869c072d9828f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5122044b0944a2c5b609b99b9f5080530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b99d6fe348f7659df50cc51a36a2c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba2b5b079bf1f442993c1f8f3d5eb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991604f7b50f3fdc8c607ffdd6e76792533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f0d64453a089fd56d2e81d3b29d9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b9ff9c136ba0c629351d8a2d4b9e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b56fa942a78185b17893d8cbff4f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364c6a7fe9c5323ed129cc42f7f71f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0914ad451fa73bf8d02ae270d44d535538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aa04bb5a29b9cd64339570f17c2f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204390ecfd5695ac033232eb3a1f67a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf257f81eaa9a0c6f4722dc3821bb37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411d7819e3fa74f241dba1bb0a651f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88285d9bc0a77b3aa0944c98bccabd39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5fcf522155910925e669b6b1e2f1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53e6c46a125b031edf5d1f70cdad0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17670dadd6b2a4e216ef53c5d905117d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfc224708dba80af5db803fb1608f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24580da800538766864f0a623bd99744548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7e81d8239cb6adafbf4751d7cd629549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612385528639a13dfa7c14485c8e5b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705885fcd6ba4132e019ca0f18c070d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc6c864207418c1882b48ac44f83a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96815ae0f2492caeda302e4fcc1f0e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550757b32449692d2d5b8210c4a7a53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea39911471478eced033809fec6b2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dddea8040266c7ba4eae20930edb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be93e1d52ce50fa1c62f9b18e0c2b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d586f7c5f6303f6f85c9163048a004558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93992a623ceac1507b0273b0dad416559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13ab029fa24114d9057ebaf43343b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170584057dfe70839200ec39fe03c4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26aabd66660630cf35c441c420cd54562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc109de985c05a092836353529b540a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff7a9d0ebd234d462e7b40df31514d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad73d27bea8add10da8366c4ee6616b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb7ca2f670a91c9309bd931e4c8d84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faaba6ee634166dc745c7a866028ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fcc8217bc44cd4bd8abb567b4c204568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d65ed0935316f292ca184f2896f23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37f61e75e725e5388ddde5fbffe11e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01c35eafc74a07f9a4f53765cbfb8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c1cf4e3138e2f64f0ba651616092c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bea42162e143bf3a2680e090b513f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bf093e97c2c76cff4550bc77b080b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8799077faafab5f9d4c6db19c545fad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c3c899fecb3cdae7ccbe27b6405f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14228c60394b5e7f9bb117b67b8da1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a1888f63df3c8feb718756221b1c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187cbaaf4dfd78e485c4e67e64aae78579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b2727371442404370e324cf82aa5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5528d9b291ded4bdac772be0c6a70c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0457e4c37c4df6d5e6af0f4bf7713a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c9a8510d71d181b3e6d3d387386d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be235f03315cd1c99e8cbbb27c37ec17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e3910d9b1e0b777a6fb9f683b720585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f1909a7485911e4e13ef671a166e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19644f641340ba075300548850ea7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5e9bdbb6293f502c700335a2b5bcc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41480c0ea2bb546787775414476cc93d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d62e60fc0a56f34a271e5562b79a91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5019e15ccff8dacfbcf13fcf4cf50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989135d74e0e6e182f67c0950323c787592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7da940fc9c85822199c662f4d6712593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c7fe0c9ad14e4c89f510e88e03b4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653569756f7a309b97107cc8fe393c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46e99831e72e471b530d4eaf64450d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc88a6b6c1cee7bded7a14b086d677f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b706879bc0f4335866c1c2216024c73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189ce3467622cdd350cde6a47bfed86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426a6c9b0ae53c9b81c61ab95d2b45c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0ed787fc5e4769655e746d029040c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed72d2034124ea90e663da024ec3bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f29405e0ee952af0df6d0501d8a85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa14bc56eaf376dd32962bddfae512f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808ac3d9aaf365f946aeb113dd5c8ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c42c20ab823b9f2b3bf5e5940dc700606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420eba01182a1c65d1a36349140fb16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f7151f45a029109b039a824229a1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19096505d01c8ebc171708af51c2e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1ea8c122b4dfe76ce10ecd8932173610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1ae2d14fd8543e9f024eff3321047611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c892ec6c7ad856ba267871933f54f9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b18c84547439c01597899ce5d3bc81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9461e834c565357a7336663bc2101f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e56d21450f4862057f6095fee1e50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08395d927c840fdc37c636e025bb619b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab788c38ef7d3752ddd21ddc7941e88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02df137709e5224ad37580230f4c5cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e57c03b17463bab6cb18458da0747f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fd19b03b95679d90964e7646042d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0552f0103f0ac6de317be06b4511c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd689502e45a00ac6cbb8dee07382ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505ab3599b025e460e676b885a5794c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8222b34058bc15737e22f0e818fb2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6c6c47ba064adce5a470620fe8d69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4964a24423295bb318f554637a8095c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47728dc64833c41eebdba1fd5d5b581627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928f32e234d6b426d3cffd047a9d18d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2c10634589e97c137d8fe9c09f153629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280da17da086bc0ec6349b5f8022aae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbec159ce08a07eddb8d2f3a14d753b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d073a57e78780cd051a6557ca5b234632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33dc805f5037bc84c39df8693fb8e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f272f694c7455c9a905e564d4bdb8ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593b107adb66bbd0cb9df9640ad2ba4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a35a3659a6294ea61cedfe1af167f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4301a82e8cc0a7a67c0a56271c2bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93659b9e2425867a50826b1149dfe5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146655fffd6b5c19fb2d2385e19ca82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b457c858220254e12bfa577d9c5c99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5663d983669007288f8b0b07d864e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab7ed6caa3e3155f27a3830a23da38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c1ac6bc79f73948c3a81af66015fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969a1a00ed5cc89a470ebc6ea227741644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c82442d19ccb363d9e297781185fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2238ba5148f09b912c9b1609bc6170a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf17d4b594f9196b2a02a87b28f137b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bdcb4a684170a2bb4fbb96f17a681648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4fdee9e95246e8f1c2abffb17082f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861d905747c106ad5216a4ced8233aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f53b77ccc3409dd1008174e100c549651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e067f5de84fd7046443e76148fb1c7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60321f5861c02c16faba93bb29d37ba7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25e0b0a2b93475df56d7963d828975654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a31f38a0fec85739ace7c01b523a06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c132d357b478d6af293972c299a12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3d0ee430fb894724e94dcfe94ee25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eea239bec0a452ee3fe21bf27efb6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a8c2dd1efe51fafd2693a077a851d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789333edb3bdfea0fcaa20cf0f54fad6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a138c098fc99bfb04fa7d4a3cf360c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a60387becb01dc963363e68698413662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ab458c7022a8de4ee9557c32a26b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843cca396aeba8093b4cc216f5d01aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991c2bcff3d8c7cf04dd36964eeba9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc632d3373f56b5c1f37f58e93d975666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c96b017b7330ab832598dd49a8823a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e534b0f00186ee051cc16f292a39c6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c94427805ec97a137ed328410a0f66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a28ee27bda949039be39344ffac75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cf735a06b9ffda45d387c8b750377671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6ab5bd315db781353c60712dfdccc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d390b8cd892e63d4d82fe7fc5f24ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525319e7d66776ba1815da53d42a97d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9ad5ad3dcd278b347d810536efe32675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632490b0aea8206e1c706e9c5ac34634676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653948a809ff0b9b8a36d1b6cf5b1297677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a58bdc8d9465d899c8fd787c1a6795678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761a6a2bf1378e428d737ea3eab1f94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec65b249340c7e72e6b2edba62f3dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeba7e5ccd5d2521485e8c26532bb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c1765e8be8adf29aa35367a1e92e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d095b4de8046c3829d61205800f2170683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e883a1c3d83c7c53a22ba910a4587684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4d42c86a716a2d1c927cb76fa500a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec5da26ec2ad7e428b0444c46c72cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b612524794d7d2f4dd1b76e984c221f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197b80bf2308709b12342dca472a4df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e315d5053a87dfd2cdb914addf9048689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e98e5ee097f89009ef79424b34db7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b7c723f1086ff802de6c38f46e185691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03ff9280cec14c8561234842105d5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb034bea549ae6ef5df8a7390fdf8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a8b6fa86195475d49a7839a5e28bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63a525523c99eaab773377226b7a94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9e0e98caccc19b720165fb2025218696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5de63f897780bcbb41c5c75e0cf61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79421319b622430783614dc35b5dcee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254fdc86ab00707dcce5d7c100274b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a47c75f0ad0fda3b464dbfbe91dacd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fbf9b3e3d3c89d39682e15634c494701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd321a96d27ec63d8562f9b78424eda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fca367034403eed8941f15c4b0b62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172c1e8e828c84a3407f19e16114d43704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba053fa9e3183c23a1c576489ac196705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df43ced0ae89af85649a323edc5bb43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219f892d1285fcca70dbe1c7e09acc2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcc20c5b5f6d7a0fd2ffb5e388ba78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fe593a7d1e3749b8844974913239f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581a53988448cbffb678d4604154fab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7f2ab5cfc00ab8110ab3de5f877d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac01bf0a6ba87ace0834a11aa3200712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d256daabe089fb3fb42aeb66bf3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcaa7e811a34fd55e4bdeb8c83761f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5befd7b4afdf56458f747d10b901e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03937577f8c6fdee011c56d1f89dcbf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda1f7716c34a59d1f5a31582e8344717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dafbd2ed4fdc30bcff73df8560b786718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e8b512429909ea320fb8fa1f7a33c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d626e5cb742646d1952adcc2619ade720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65de609c2d5d9b816c73222c732f41721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67593b9c86c0428acadff67610587b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18ee3d011bdfd78ff895610f728ac6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c4d685234e2da425e3ec07f8695ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd92fcd1c90323fde1c97c9c85a618725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d586f56b0178908a3c95878158d14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0c581a7efcf9dcc0494a0c6c63132727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd307e12e1cbfab95521018f5b8aa4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fbdd9d0090f41b5e5671013f79ac2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be8e9f4d59b77ccc5d9de157980ef6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa17578e9abdf6fd1c50b80f1c59dd9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40984810526f8f34e9e76330aef3e74c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb50c3084d175ceeefe781b7105c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bbeff1cac8b1190dee9801819f670734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfab63a4ca717ac50985b369b54a7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8f6e117384e3b9cab2b8887c2b0fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a970d50b83f3498134e21904e45edc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdea1af8db55dfc88a66e532684d33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d3d6d66a26018d5350670c2b7e68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95e047be028c33784c1b89fcb886f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17effb3becfdebac07d35d13bfc03542741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ddaf51181b43ad1d2008c6665b08f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c37edb232a51db5a1424503b134e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790410f6328b4ce69a96c655e54d0bab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97226af979b5f9c8a08fa078b3384a2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac01346a2db40286dbd842e0765826746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24337e6592b6a0be8d08ccccf50b699747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f3a6841a5bca440953ba734b801bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6285fd279f5385e313b63a8bd054917749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce63a851a28f2688ce25f3ab6241db1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17fa4563971aa40ee9dbcbd1f01fc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de057b124f0b7849b7e178838a08658b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c448336ff81d65913b09fea02e05cb7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874217f1235e0b673180ac26f15d86d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3b1e99279170f28c8b88755373559755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531323eb4e01af73d79e4d86be7d2fc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4c4f5719a795df1ba0c6fa483d8a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9db379bab4339daf02908a693e666d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0915001e3c7643c99c4bbe98f366b5f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>