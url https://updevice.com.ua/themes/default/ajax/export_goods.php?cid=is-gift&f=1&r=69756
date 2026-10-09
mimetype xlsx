--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef807225e476a6516cc41d47205bed951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a539cba75a29c64dfc55c93add1cb352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82485fa4a26ff503e2a7eab893292e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2499c5bfc9239b96d6a0fef3fa4604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d26095f8117c8ae1113d2784cc6595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12b111e50650a04fca06649f7070ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83597f6cab915a4902f60018adb7a9c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24fb5b0586beef046432a000f0085b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1eb8d80c821582adb8141f9ed0d6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5155d69c48eb4fc8ebe474d92895910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e5f91045f465853fa6a619e61545411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efe4b0c6d01c67ab7eb67603de83e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29ae1b31945e72cfb2eab56e50426513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82228986d2334d48d4b5f219a7178314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bab315eec31d2f35da04ef67b0f3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc117b6b80bd22e52229bfe84789435c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5dd37c456d30d07611ec877be1d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e12ed46d99cbb8c59109250d64feb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4fdb6ce1184525db225c989c0ca619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d1d5e85902fc92c4c32d3fd9bd25f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dee18ce384f99133fea41f76f45a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5653f28c47e683de4051987261e1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae45087a02a24e60c1a8213c96e19b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca2aacc692436741789ac3311c945e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1882cc0dae5afd89dba8cb7a30a05a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673496700e1e8a49618288a018da4f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ff8b922a150651f433bffc05662227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3279937242c05d6dd3c2ac1730a1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92176beb5104abc3142241457876ffcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9322b1be6be60cb63674c813aae4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f1d32bd649eb9e06a8971ae4aff1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dbf83f00398bcea52f84ad1be4d5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808a6cfa4a4fef0fc93e8ce85b5e34833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c085813334f03bbee8989a284d96134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7473fc4b25835c6ef813f8f9a11fef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106e591cbc4c86b52cb29f02e88e72036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b8e689da24df14928497abd092e3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023973fb6b632f5faa04bbe1c12b3be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2807131358272d80156a244774047439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755694c629d00cca36afa03b2014d51f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7785fd30c8cc2f710c53f964917cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba66cfaf666cab0cc59dc671de6ec0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efde6e6d4b9023bc4eab62e373034943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c49eddfa4bfc4941b68b923b1023b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff77410406d4d740178c91fcdbc3d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d68ae18fa7837d980f33f23a9f75de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3c6fd9d09564f48f8ab05356b2b4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9af6904bf8ea2c44b67a5a5e49ca6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae635b053eb11dc0105b37f07a7d69249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b19b8438495711f202f0e5587fc0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb873293660262fdf5992fea9a2ee2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3393b818768a680a831f3d7dd781d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc8fa06ae5151bae4a9978b30af49b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da7e393df1381a5b2418f09386ad0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbef96b391e721092a107e2b24a74155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed96dcc1aa0335471c6ed4a52347f4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898807ea875fb8f4c034e0d847dc147257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cb05516e45c1ccd2dab14ecfed0e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3233b5b5218bc8e231724ea71efaefe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5422398b177280511671fc15f733ec560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bba13885880d0d27984f6664e634a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d0e6490699ce767a962aa9ac5868962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a26bc38fddd7e104650fd648731a8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7966fcb2d1fbc4180f61874ee4840864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8dcebb9d713d9cffe349b5e5e96d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138d850c0f7c8a803ecc402e765d23d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552a34af4f16f409aa69b3b262575c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7296c265f3ac9f08ec88581fec6c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8808a3f989941a6496cce37aa6f27b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2ed4f8543476b956ff55c15fb9b4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f6961dfa942cb2fdbe1f42e1ca1e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766560b326e9b8155def76d4cb345d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba701e5029f03b8180541374f2580e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e4f59f7277a351a5816e65df311b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f4a603f64323e04dbb9c9a69b0b1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0ade6032f55c403407e258dc167b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08709c4b87c84da1c23135ebf17cb6e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688620ffa1da5a513dd2baca8e7ac85778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6bf4c757ff7fd22b92fc4832115cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b46cf632f10011d4d7bae04f0cb93380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a03fed94d8dbbc45913719792cb2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a71ce20fc1dd34a22473dd2efd585a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3adbf02d7afbeebe1f8bb7161dd51183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c4fcf69fed5427da8fa9de4a7f95d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc55d5f23058128416152dad95f2bb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aef6e69d1c5d12802a2cedc682dae486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28de333833990144fe45fd6543cb50687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313161ec3be73190e1171fd827d833688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1680f63eba6989a265e83c4c2ccd0b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bd3685da140a96b2466374981214790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757f813a59d7dfb19d25958194e04fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22898a05599e58fc4c761b7f99c865d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c4099854fccd27c719e3fd233915793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc1e426e26b4c831db8868938b89fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f385ed00bd2e9e19dba5c3c13448f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ca713c67ee38349d1e404e053d59196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc308145ffa77b64b4e2f19af874ac097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11996b5bdd2a9cff5cc05773f824af7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d4361a012577c70f791a06c37290b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8df53df3509f869b04d978661124a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be3cd424f1bea21ae0ba3ef0534e83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1178af61e8cb9f0c36da6c7583c321102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeb425313597b4fb71e3061817bdda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca51e12208d36d334cb5fe6d5d73697104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739800fe3b1eb2299c3f1c2f1a84d77e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb871106c0a5884e19545366d22ca2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0373ec2ec5c67073c99609575af0a39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216efc4dfcf606920b5eefce13469a1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4019ee9beba98f5ee6ff113c4df5cf0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd10a122a83387f4ca06b7b98e5bfd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bbc9dd2fa0535e20462ba40c9b28b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339252464e24a094432ef073e2eb43d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e66fd0df180b4136b837a50b9a03d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c15f8d562f26da4b70b3ec13c64c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dbf4a333ad17f1053542bbedfc0da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526c15a1ed593fc5bd7fca94baa6e08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd94d695748378eb39ab7bc7c4d03e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122a7890f341b9c7b031c9b288b29b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e58d5343d21d5c250a58b32ed55c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4aa090873ca6d5cdc7e4b31faa49d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca62e9b6607a29cb92822b4b0080875121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2445645ee2f8cd4e46a17b5cf8ad39d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f212775c916dfafae1b8aa0b1498ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd69a71740395fe01a66594f9a970ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc5f24158f5e02285a83446136cb69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90321265abecb87c75a3f5734228d7dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f230ef4d8ca8d21633b68dff20c9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdc95e389e24b7064e56d129639d08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383ff02ca80e6b2bf40812e37c8980e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff204487ef3500ecc7a2555d7058ee7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1ae0f2a967f77d0c706db91b2f826131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b5ff570590ea5c169b987348accc7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d638f5771463f0bcafbc2a08a04b55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafe13b6b110760fa45bd2c87758443134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746590679f451015600cb4d8e4d272f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d88b43a3b27f4c98d34f926563c50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd0aa8b732a030f0e0f9016ee3bd16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98a7cd31f632baf5a1deefc3aa0a47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dd6e46937d6dff4a3f2946eb89cd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdd70eeacdfd6a0dd909829b6871ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa4613b0e0fe3a7f3345f79c7a0ee5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe972c9d0bac76c85039faaf56fc60d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9e1223fee07c4d33e7eef95b72f33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e0d33da700d22f530db11ce8b37a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f4c0cd4a017e2e2615c7c49f46988145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62320bcba55b6ea1d0880437968056c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1040a334b5be82c7548de4f42bbfc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac765ddce661955589c78ba9e5a35b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7660ca862568dc6cf282e1e628ecc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb24bc59a0c2d287d8d0838a4a77b3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1bf697524cfe93175bcfeeb4dfcce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb00cd3691c79090cb5b22ada7cccce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ccecb40a1670996123475fb1d1893153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822db91d604858e973ac1f61a01aa25e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e4e61f83167a0b1c4328f9efb3671155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04cf84f8ddd54f30b7e80c8144f782156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbbb41a5fb46d303eb2237c708d58a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696933d824deb9a278cbc86c9af22f65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3b3e4d0b1910f76bd7b5b53f9ca30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03ad8d3c4b0aa2490950a9e64f378a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5ac70e21a725a19515d1e90acef05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fefa89b65cf27b452580ad136ca0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f0ea52222dc7735eceb418a6e5a6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bea73a19c6439dd3720953fb4a7322164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd027cf445a86d95f83a34b79206681165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725138efacabdb5295b247c03539adf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f67df457b2cbc167862a588218d73a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b1ba91841966cc81afc0ffbc688cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a20c1101713d279b1c24bc8b27be50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4a962ba58bc398d6bbc500fa07c1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8705582f9155414095cf9a2bb2f519171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007a785ecd5a84af1080b95d21ef8b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a041bae002cac4de855bcd016eeae5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bf2163539373d98e8ec253ce3f418174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c6f5f843168d3cc4f20c8e719046175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09589ea1872ad31a46cd9befa3885883176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50ccf30d9824868225299ae328723c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62b690e6d7cae41ecf9fb19d804f81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cc5f54c3b6108beb3d4b362eea259179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37951d71ca067b9a643a645ba5680ccc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151c95c47ea80336aebf9f9820f9f1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed503d9f0839cf4ba0f889d9cddd9a14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669513d6103aeb0d1774d1bcdd07c784183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe415812701017555e3c9c4b252f7412184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bb5ca9a23cc89879a4de4cf3f3aaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f135471f03d374ef5e44e9f4e033ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9d5c3c7a5e6f108e9402b710a5eef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab91b9e9d754c1e91687d2b8cce469188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976f0ea828669cd44cbc5d6ef8cd1a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f058b4cfee188ab02b0c2e1a2041d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2741e244f42147a9ce33d0a05a0aa88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac3acc145fe4cbdf8e2872bbfbe6ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fc000a64c744ed3b6c43b8e5ec02a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aa2f94d0af6c3c3dac2cdca55fadb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943197f5479ee5ff516ea479f564d545195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d4e545309a5de774d40006e973b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32a13fde1086b5d474ee790f394cbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf62d6316a9745301070508b7b05ed9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c5c21a1465fe390bbe5c9400f37f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae74b0ec46dacc7fbcb28fc2db69ef8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe8943fdf89ad85cbb27b3649b95d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e46a731fda6723af08b9a3a6e5cdfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655bec45fc55983d6963bc80b0b5116203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d43b044729299d44237c07ec383b8d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7121c0810319e35008d37fd5e7615205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaa5f2a15557c514156f5a69b17cb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3d32b82bf006516c7729682ff9e4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b413c6c5fbd6e1cf0b979b5f15928208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92f7565a694af67f3c95b855591a65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aef3378c83069e32cad9c45a0f50c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009c6b99e1c1ccbfd7dc258b032a5bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376f97fc8ae400dccebc457e3c2c665212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fd9e1412f099afaf80d173b538848213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc4f604dded70c84220afaa0b022c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c25efe18a30e7d6664e552a4a3bc31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0df1dd680dc3edecde8ec1f413403216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fed1706cfe2bbf18194ed970c9d92c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadd73eab9dc66008ad4c816e9cfc3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d1ac24caabfa8010659090e6e32d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1052d6b6dd6ce8917d5fedd10da06c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76558c1c10a984f1b32aa4d04ed6c84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e650614c4fe4c8e4cd55ddb40c25cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137ad3c85c8c793fce9bea93263ba56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12dd8b3eff70e799a5f345670e2be6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42151ba9eb98ba0ca03a747f3d1bea7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b4ed397ce040b28cca49493a09551226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2606572d61210a9f835bfbb9688dfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009040011e0d530ee6dbf1530685ddd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2f5269d9c2d23f2e4785e55da29b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc613012b998b6f32866bc94a84b55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c223960c12b5006ec558bf5158c6999231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd1807002ac910999beaf2f2619025232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127ddbe6653b64146e8c65067aa0dc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fc20b2e06c95079a1a1c54241b7f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a3fe9fb5474b88893e5bb1ce250a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866c97a38ee7675095d395f5d0dcae3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ea090c529310e90f2d4a92068a5c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8de654d980fa66ac05004e201b772238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11991b8a17033d0606aeb6dfe4c2714a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dace36de1ec908659336892acd0ef75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540447ce08fd319d6c240b7f5233bc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865ef9d06c8dcf663c0299ed03c12fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e43c6b961e74baa249d341f2c53bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64f1a923a7a9d1d6d3d2080005bb67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276e8f67ce6651357c2e512166b54a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987e7697445a697e7dda5f9671cfc3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d18c9d3d54e70fe7ef57d01ff065b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d84dbf3b7ef7993c7b15e9f1efce3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1475b507aca164c31766147a24536249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3a0322cb222b6a5f9683a86109a5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb5faf399678445f7be6768410b673251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59916b284951494f69e418614cfa911252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab8f637768d549059d633c88bc37bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1a515643102b6f8da812d2470bf58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d67caa95faeea41027a81c959bebb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb38f2ae8725e321bc739eb3c64bdf9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330cb86a456f4cd8a5cd9641a0f97c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c102d0a8cbec27fca9dd07901e9d25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0ec20afa3f8bb49da56bddd0370e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f035cba98b4dfebb67fe37269978c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410955a67ea3b4ed6866d5ee6a8a4a08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6fef99075bd40df66ddd163c11403262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a642df5edab704b2c7fea752254cf46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b4e504f0421879a52480e62328cdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de46c232f6ed10208bf668e30e2538f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ac8e25cda9bacc7192c533baea404266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765460f4b8797ba0e7ce299cf30326ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdabebe283ffaf8f1c9c4fb1df078e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb19e325e5789b37903a708428b199269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1a40a6ab5d0d0c711c6eea1569ceb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d6ff638a5d8ae3df384019ecba63a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd219734f26e231eae52d15405b2fc73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2addc4a93dd044a453f8ef3da1f9a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c5f27ede41a41e195d5784e04331b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20554a1b9c089490bc01a9f83889a8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c709d1f7ee28afa2a643f80ad111a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107fdbabe66034f36817c8d43a0368d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8c191f3173495496c4ee5fda7d648278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943698110bfe43796bd0d3a8822b95d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e1034aa9e44ad7aefff654a005b94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593298d87e9d90ddf08b360eef4f385281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088e69da5cbe542fa8b8e825b16916b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc067ef16e425206111b8061c50294ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82894e2575cea26f616cb60a008aabcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0efcec2300e49123454f9974b8320285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e0755d222dfa3e49d08712e128a05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53effbed160ef95a8fcb23451b0f22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b03794ca7d687746a0ed305a05655288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e2ebf65dd2213999d1b1641dd1d10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad1462b6aec81cac53870331e67afc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067780ccc00d94aabcca9f9adc0eaf5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3ecec6e1fa1dd2a331844b17e03ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6f48f3b300e6d94d23f378710e71b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52676d0c40308f4e2660a62a01dccd84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd300f8050c58ae53b9d0229e755148c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84a62c5cc22f012e29cabc2181496e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b43c7d5798a0d8bd68b86db7569c8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0154ff36820af06c436e91c2b114a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec3c012e0b2a6693edb2e2b7fce376299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cbb10291f32cc5e0c4bf5ecaa63eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aa00d775c79a8d6f4de55bd3bb44c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d0835345369e21047fef94801cf51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb3582e4ebb1c5043c3e75d03c77e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3ed9001a369e79841f436298df8e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558ff2fe127dc17196c4fa29fc17022305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339206801bb6df385d5527fa55761f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc16b777a6a274b547ebf7b4a86cac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d30cab16c4f890c1daf385b8765474308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492ba8b9e4cb0940d71f6da8a6cd3a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647ac93c73e4d4913791a28c454eb06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8784e9f3a356efcaaf30d140bfa1821311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce25cdc3c91fbce94cd655dcefd614d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a256a744056b6bf1dd08ad1cd615c84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd251f633e0e7968b22c4e4329899d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a5102db689a9d098c1c20d63dccbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47384dea3945fea5f0f1cc834249160a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44993df015b682f15b7cfc9be6bf0313317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d69fc2fc97ccbfb3bc4292a25dce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711f7ee7ccc2c252e6d067f1b7f39a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f53cb5f26146b63870d6623e74df8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1807fbc79fce3f003aa4e8a1afec1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2a8d2449962d1f6ae6a2937eb825322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5545cb5d5db1d499f564b701ecb55d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f619a423bedda049c0edba2240c95a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18d088306034b81367a59111821e2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524a534fdca9741f3bcbf5dd00ea117326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde4b4704808995d62c2374a4972159327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0db7a2be58ccefbf678a23cea1259328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96d737244e3c299706006e23156ea0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54ac73dd213f37bad1a363160fb328330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86221a1247f595f26b9c78cfe1957dac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dd9ab841b23a99fa3c6d37f87ea3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ce1059e2902428f918dec7850247d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3c6223ed2f6c16ea55a426cad808e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c89b7bda4a991189dc096cfdf5755335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ee0f906d36aba88ca998942a9a960336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50daa9b8a82fc4e86ba492980ef8c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e131c2ef758f46daa54091fa8372085338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dac99d57500c88f1eeeb2a5cf89e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf36eb9f89fbb0263dd1478561dc912340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dea02dd3fba055f17d7ba5d146917341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acce926b48834d982767ccf2880f5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73416719640c0871b5e2c898d7fe2edd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99d66ed426bc72139a81dcac8146cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0e79095a7a7aa92ee871f2c7a783d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5d31151694e0711395066cb9fd4ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509d78e22aaef2e8e6098bb5c7addf3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf60aa23dd8eadaac655b4d843f26e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644e82a6ecb3eeec53f0ed1790fcfc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7ad618e2628a61ec48d6a69eed892350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec99f1ddc19e0d037c5b680fa2b828351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e347031038f9e0ff2b4841a3f12575352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ce223f7be384c0c1b4e3ab5155e97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd60f54493742e6aae715a2c602b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702f8ed3ca2610d3a80202fa37dc04b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb26e7e8d2452ec45088748180a5ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161331f8bb20be6be6fcbadaa14f296357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ed898c73fce70f3fbf4e61f7dec8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ef0c91f5c38fbf289244c5796fdff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67135d019cc2a0102a18f8be2fedf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620d99419d333a901a4295fdc0ee2c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811d669dfa458d7951e456f96173258362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757c0409d75d9e14b3410428f21400c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c81c60da5364fd58108ca154668d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cf62ea5220192ceb00f6b505d1437365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ec2c7970ea1566fc2429d5168dbc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546c5c5c2dd1b0d96c45e090cf76f92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e0b3bb6ce5ccf3dd3e745524fe2ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd685944390a4f42305f4a850de61f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d928faa65e61f96c9655b443b56500370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d218bb27327870f775a81049959fa9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b612ca7279c0205eaf0ac5161e98bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8feebf6e40e23b783710421c37acf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27061975de0f0c61b9d35b19d784e07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24578b525d7f96b2c0d98e1de0d46c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a13b0e276c9caf6a4d730d6c2c570376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eafa8c9decab0f7cdc8f93ecac923c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166a8dcff49343ef186abad4bfa7d0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62e4ce90287285624d809e3f278c24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3a5af63ad33ea38dae23c7becaf71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ada294d88a8fd6d3797d34e812348381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304415fd669ba0e41c5c79aa5b4710e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6112f50dffc2583610f95f1abfe04bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5784fb21499a2e68547e10abb8d541384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ed181fe594b5c48482e6454a49f6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68702b584108632c8f150d8e6ab9ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae315bc4b04188f6375f33cc2b21b0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dbf0602183a89b72dbd30744848f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f308d8c06c47d5a99dbff90fcb321389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799270486dede92b558c923a90489fb8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012c71d9c6386150e5e7054c6f87d2d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58eaeb394d2972829c02b86f7ee05e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58d42d41ba1e35c442424ea42cc924393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8adddfa14bc71a3b1797888d02a4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65126feaee3ff8a3d300cd3cf640136395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a490019cfbbb9547f0ed3b559d2c0d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd39d667253695a25b6f3b83f81dde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6f6780a99f7b566914aefd12fb221398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad5e5993fa7f8090d7f441fbce574b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eb2835a81ab5db1257dfd981aaef2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a15331d5bebd6fac415c3bb3415a77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c6781da9fe515ba78547ff8d34104402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6c3ac7e58b48ed5d619aa9e66d367403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85293dfd3a893aebdaed3a85a1b371404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413846773661e5c2f813a48cef2f195405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fca802b88928bbf879b90f47a9a819406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87628025d53549950cdff3b3bc44ee69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b587f6aaf889153c153801b989c49408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a58531329eaeaa4dd23d069253d149409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc89272c43e3939e5000db9a1cc5f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05775ffe0cb57c17db8821b72b560d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eac742a71f6fa8058d9277d79a057412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccf84986b44b7a16b08bf0a2b9dae4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b41cda1b381c24c810b9823391854414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70de20a85fdc41625acf040a176918d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b638ccb233870061a0147024fc6134d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae146494068cbf873d1b29cc4a3c6f87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629a10b6b599ea741ed56f0968d5675418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b231b2d96ef8420215ed6acd4abee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94005a8dd44102a90897827a54bd9bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2be8f341c46ed7ddce7b6b3b2569d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04d2c97160dbfae84cfe8d43256ad3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c89670dbc33462912e495429d2b39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac73045c74de269e6bbbc87c2b42bbc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bce77245139e628e3a8c2d02c3ffa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7b07ba9c3d6f0cb7d110ebf788de9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9db5b679bf081ac07df901a80454d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e374b57d4bee1b84e07453ea7a3386428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c62ea23bbb9d1e48b6b576b051def429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f13d9a22bad318debf8fcbbdd0041430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc038baa72dceab721aa41fa5c3e7ea4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b734393f83102368d6fcd9c148a37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044282236f9801dd3065081542a75e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23d23e02434e99ecbafa693c75587e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e2f17533b9df31882fa1f70bf108a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12109b305ad1585cbab57255bc90a5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfe27b50281d5babc176cf2478f6d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efb74377cf3e8ff03d1f808c0c7d8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e8e71898ed9f7f39b226ae8ae8d3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cb0afad6c79c63330f5db1e4e08ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb52645cebb06a255ed3b00445ae94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e603c9396360d28d191f6f8d6129bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d83f995bff09a5cb9be6e0e1bd6e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85902cd36eaabd537b5f190ec9025a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32bedda9cdd0a4443dfd351893714c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24315aca441214fb75828f020dcd53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9a3df67331c815abd03c6bcd5356a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2131a2dc6ed38f05005e22530b235be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df6abfed3eef1db7b1f2a7bb22a085449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f905ead2c62327cf516cdc8da968c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb96afbb9a409861e63770df6340b0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591151eca08c2ac0831dbe4955d4caa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24958763c35e053d9361589c629ba576453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc9824d6931afea2dd3dc59cbb63d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ba8e3573c98173bbc42371185554455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53ed6351ccf073785b74256a9ed1f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a62f9bf61c50422d3f4a7abf1af4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4b753b837e918a336a4c70b3fdda4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980464e5ac441ece8c5ac1b06b4f5db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3d3759de3463967cc08ec133a7ecc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b19e20e533e88519f3f903924af6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7635859230bf94b6e3c8b462bc06bf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb2571839963d0124f2864118ed773463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537f41ba1437cb2800920321ced21be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfff2a0ba064fdea6a3cea5b6f7311465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a594209b07dec9d739772627287d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276147be1311397f543504fa7fa3efd4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba938b67fad4b5b7c3b0f97c96a51021468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684026464a87c3bb715ad621cf20edf3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e7d30de08a49f67443f595e578588470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b14625594b460aa992990ec88bfe60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f17ea7843f6b309d695eca34136393472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4d31b629f493b3bf9fefc1f635b08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e652bd3aae367a7de4e44f8e638a4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d69098ae92c4d7475ca7d034db239475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140d2a5e2e8cfc78f7e796886213572476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6b350c7cb9278812798e15dae8721477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fac2a6d5a33311ed6583adf69ec613478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751936fed581a6107c6a32ca0cf235d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8f376ba1f1c5bff26db53917ef221480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40456add52b480d5da17b39ecb0216e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb520ced57a5d7ed3fc41b5e249e24e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7354ef35db2544a2d8ed08a09bc21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81193b5bf0c9fd268defb80dfc44d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dde5fb7fdb4bd5f9b319b6a735546d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b923df4d1c4ebf849d1b0de5f394c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1d2444626179a7ad93f960ec9fb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84097bfb212b435dc486d5050bb2574488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ae52ba2099b02c6b78ad37dce2263489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442b86fd1409433fe2d9e0cd8252bf6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74648bbb6b317aba3ccc057ec397c937491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a0a5f8eaba5006fc8f53e492c6ce0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c909c55f4521b25bb9edd3eb00406493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890b7210abef49bce310961a5d4dd4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345be687388c6daacf720367490a1df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a26d22aff0e30fd969049d2a4a3ff7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ce18445b9341ca83341261f7b999f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1be868ad1c5fa62d2e5c8b996842be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7159cce4a1ca244901dca0262bc17a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20ae5cce061a1910fc1497e6036d20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f945ffdc6fca8a1e9e2da71710ff062501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f059b3effff7a3872f55a69bd286d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b64945345da850b7648c1a25483b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab03aa495bcea04080398df5845302b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fbeb2e6bdb971fa4015b16b4b9e5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c108b13ad517fda9cdbbd8da8b4b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee34e4a3195dd4e192a23d44c5029b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333014ae94a07045147fba000f2b652508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed47c8c6dec1989bdda626d3ffcf46d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa60cf6be469270dc24a0af06ae2336510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e6f71a4993a7b43086d48c6be8b9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9194ceb4effbfd944d4959b467fcef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323e6461bbda6749c4b06591f7d906c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092366f43581311a9ff1f48d6e0969e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c0c5c6948d5356f1a6734babcd782515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a605e779402cefa3d98ee5c67abbd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d376e1abe0af00f9d9b229a1ec8d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23d540791a321c1185fe4440bccfca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13876a51c5d9522946a0647e9c539ac3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c518ef78af119e1621e1da05538578520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de2695a886202ded26561824d48166521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1042205ba0293ab2749643a29408df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f321a63cc6ae3137229fb4b07276e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61868387723ff46c616767f32df418b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d8771481ef1515d373f16bd2dab5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150071e73fe1ebbc38cc18b4f4e6b2e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fa5b5377f0afbe9ccb4fafafa04b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73c4c0fe3027a8282e49e8405866d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497635727e12375836abf41a1948267e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724033b064f643861fa3bc95c99db732530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074a1f020b06cbed897dfb82f8be0ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528663ba689dd0a6c48db4b224b7cb88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9af5963a370e01346f43f86a00acc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969d5aa371d15e740217d4095b65bdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1d2307955cba669a1642007d5d34d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbe4a3c28271528d42c57369adb5a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbfb7f05823a6f049ac1b316dd10fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c93a650ef73fa964fa7f863bb95cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd20b48151a7194b50c9400cad4d69a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ea3b55dcd3c50c2c1907017b1a926540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17c20ce62fd906eb878434ef0d0e5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d14ef06d143e2e320f8c88e828c0c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2321af358904ae9d763af6216b7542e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322189d2a0850611966cf75b7432261544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4404467c23580ae8f70c7b3653f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52e30a606caf506ddb51ea8d91292a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad7541ded1e8857bb0f4df8b0a6f7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0217035b2bd55a443174ea907e0e3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31058d405af2d06bb2ba2e84720b3660549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68981eb8471f56b4bbf549c27bc3c73d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ecf720c2bbd556345aba088c15be9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff8711edfb46081e09f5729cb25d26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03564fc39d6006da9216d05e1e426fc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad19877f9a710e2337d2a8e8ef4821d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5517ffed504b4c8706e25e617cbdf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f01b34b885af94d6dd08441ef99d41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9eeb3f484a995cd4fbc613fec7a9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80f016573d26a2038bee576d7bd547558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b330c372770d2dd8529fdd50ee0c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1193645764b1a0988669b11dae8a2b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eced2d343e2f22a350d95c40581a21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a753a4ce8f4c6b6e11a6391eadfba6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fb1b9e693dcfc0b2bf2bbe9bdc7ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a26900210e3562f4cf14271f473214564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95218e49debb2872aafc1af650bb6e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9a4a3f8dd1dcb2895eb48fded7ade566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3a529fd89260ddc305e7f119f366d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dd4084eb88614707b72f5b7ebea5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8beb5cf767f282e1bf93249dcf343b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e129eb7d259d3d3c7ec3e1a40644e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ded2b74d5203453aa16eaeacda9465571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77f627c1c1f7a01dac782a1e27c397572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6067d048406794131e48ea7610ba064573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0709b139e2a4e75d5d3f1034aad8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f091c36c7266e91af7d8e81061f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d6c148663f7097c5ce1257069dd9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315ffa92f9426c7ad9ad6bd6db3f0f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15b9ee9061f988d869fb5576521849578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a31ff5fd17e2659a04c6bb948f135579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddbd851d5cebf5f52bf13b2649eaa1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c79c0781363d8354370de2021342c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bc0952333d8812fb37d75be14e00c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da90bd23c84647dffaedb6feef344d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20921bfbf29ccb8d9758d352ac7625af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b9270f7846d5a7dec3247bbdab44d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c94e2151e3d92657ad180507e81dfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bfae9f936c01cf0cf48db2bf9a9f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f405d350bff33e7bf29f826215f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4502e93110af1436fa2bfa642f36f9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7f799187ce3e8f1d000010b670741590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b687864b7a35ea516d1ea48603c466d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399f8e98ea1f7a5c7b3159a230d2941592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c70f7729eb912023a934ab91e8310593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70e893d1471d5ebcaf1ab1de596d74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065e6369bdce46acaea716faa4d7fa7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22844ae3b4a51c6aa65418c170e4715596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a64c4d2dcb19f457cde5c341a6bc86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaccf06feb434c3744b40c392d4333d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6536798018325d3daa140457d34f389599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195c529bb47b92720e476b8bbca1a39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d987f0e552ac0e7395cb97e6f34708601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33f0d97f90da25c5014a654bb0558e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922428e5b723699e904dbd6f61a6e51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49183184db2fcac2bfdbe13824bacf95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2abe8940111d3ba67d8a5f335593c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a73a355539785c1088d99cb3153128606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f693eef870c231e27989ba812890e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdde2ff858834af8dfbd02b94777a20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19317b29318c25f476ce675fe7f6ca4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42e89932a77c631a4b772056f68f26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b6813fccc3606d45ee1e826708a04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e19114d961c0dd6166cfa4c78274f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdac0b80f528d529adcb38eca16a27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e62bf1e2b01db25b998529dbf3825b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df801d424a52c7e7e8f4b40c485593b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80906a5c51a4928424d2a873b49e26b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05c52d06bfced9d3a5ddb29ae6edfd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7548053269435aad8248f5c9f2e2c7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b1f755a8781b110762e2f42753d69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20f1db516467375cff5ce2548b1f3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8405035a4baa981bacff394de077e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd4f61055c485f5f61970f0b0f622f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e64eae94f4059b9e94c336db715243623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b798c9f3d5daa266d1ddb56d5965e94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61accec3d4d71db3bdf3427ed0dc2a77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601766ec17d5b651033279456c748b85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6567e896575f224dc0288ca939256627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117630a72d8f9e3d949464871b03859628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f94d2c834937e6a98fa3c45a4e146629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aba6bebc0cc92c35bc1b26e4ac880c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471621f3c3cded218e9b6275333d278631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bf4eb759ef2ba25463f5cc60d49ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89d0aac97c5e87a35c22075a3f0462633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02242115cd73affefdf5c7dd280bb27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c268fdc20aa2e24aa7488b19ebac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614504fa5a86a50561e33ebcd1225eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d481a5ce5d30c7b4bf05e61b13dbb5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabd3a9441651118cbfdc5f53102c0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba917ac60c581f8f5bdf415f63b83a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93598746c0409ec2eca937938a4ddb00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa63f4e0b476bda3f49ad5faa4e8cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7784280c8de3e7ffc0c172d5e2e67d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a01505389e7b291d8948b2f8f1790643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7357da4fbfeb13aaa759dd717a7006644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13851333e7285d2d7ae32cdac318ec1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0890a0b185e8a1199fce92f89cb719c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9708d3840635b760d368855815e77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44d34fc2405bd98fc8105a2f2dcf90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55a684cd0257df9e70bc353fe98fff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c78f252e91c8c3fc04c84bd63aee31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8a5d789ea9c046ed0799aaf5c1eae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3912ad0fa585c0d9a0d763e6b12f18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4df483b17780cc6f2fc54bd5249ef7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94e085e12d9ce4518b1503fbd7f4af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d4c925f150c3367aab18b32850b05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5b8d30b5f1087c4fc4cd76e3ae014656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847a897179c43e11b7e68e02039bebd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdde18accdf74439d6bf4291d7ebd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9753f5fc38339944206a7ade089c40c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41a14b86e12cae5bfca34f788416ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfe9f446a7528be430df9f0e17fc9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c73a2b52d7d27bf354839b3ba2a4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5bb875036cee638b3b2e46dbf3f4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ba353c2f0d16048be6746952a1af0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecdf7395e983b5b95ab2875a0c72f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05babef655d0306378c5db333bf36a1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28af5370d69ba1e07e5ef2ac69db4c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343384b3ca6d23347d3aeacb435b247e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ff4145f1351cf4f6f93be7a111ddb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab215f946dafb563928fdae59c289aba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2dc8984509eef4c6cf8a385aa8621671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb23a5c489dc8f729f572a93fecec8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f2b8125cb218b2cc1223e2d535bc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d9019ab24a5dcbfbe2ece182520e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5890b3cee033cef1842c47adb8839675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d728790376c9f304a692aba7fe2c8d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673785d1fdc1a6613e189eec6655bf8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2f8efbce184a895e075489796506c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11e447520a081c929612c60c33efbd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f156372264292bce10a6f2d4bd2400680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241acc87433b40c19237d5e0177ae3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2180358ecd8c4bef64675f84a3d96c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f44342a6ea2e7750935de2c04e829683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7078d10b642089ae5aae32e2d69ba5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b6ccaf578816f11ff48a49b84a0a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ef6a931a9f998f1cc268b905265d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2e7141a0e8f92950dd168ff7f4984687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecea3261ea64ee5995290c3890b7fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325bbd2a460d10117afcb78a28a1f48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314037ec4fe15590bd697c1c84833a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7233eca9381107a94d5c936ec8777a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fb7abe6c6161a8a8b14b94eb81a7f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89855f0af89f36542e1b116a0b6b03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1de69bfe762309e1de09c48b638333694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b5d446955e2a392ddecf1e7fdbc32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ccf271311277967a54a682fae3bfb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb87d2ad0865d2d528098269033d523697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdf1154d2a211cf6f77a5f31cd395c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bdd921eee5550f1a269a6e368da3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979de6dd3360774e186cd972b64bafe1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09faf71f45744b32d7099a468bf6d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc934c4ed23e588af5ba4c18bb07771702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a1ca7f83f2bbbb747ea64b822000b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab892643f319116b389ae2ae7c9c1cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6c09c4505b5209a24542d330cc239705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20357f5472c56c74f330b31070087ea8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144554bef61e5b4e4e44a10fa1ecd20707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf748fa58a761c6fbe1fbba2efc1d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46281d19db05116c2e6c9e075e133996709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798f186d01e65adcf11e09f6f6ec14d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893ec0f776fd51549039693bebb5497711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766ea27a9f6d9afc1a695a32403db8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b61a5b7a61d4a394840508d30893dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba861502210fa93c7920a2a28118aa04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3db723f7717e256084c965a475be3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd340fa15199ebea4bf01b1f7f0003716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33987be714be48a8f29dc2c89006b3c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23d682c80b72d19f0f0dafb5ed1621718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c31db2084d8014c9dfa7f9244c4501719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2d754267b838ad6ee77758501d3a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b07ee70166eda96f2b4a0f746291c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bdd629e52195f8aca1c8b3c66e183722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc434b6131ca23ebfb907f0f88dedcf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7edf77242df3ccb3c79cb0f59571a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b4e5653f2d5039901a343396b04e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96880105d3df5266db8d62831b7907726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cae4139189c31dd35631b5f79aeacc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec88d0abec8f65715d43d3086aee0b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aa8d8468b8505595c91f5c52c562c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dc0c1166e82fd7bf965f1e076b47a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157b33c794d0b283052cff4c1a697ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ea2fc25d8642db345129ef2b6aa18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19dc4bc1ecb369c42b009bcbf06a1f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b762e12c9e458afc22c9f797d7357734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe0efaf7478bcd4424ebca8e4fec3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128474dfabec3c0e96262b7ebd8e8c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9a5451348e38594fed679eac2b2d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9916cd0e11a74eabab3eab44993a3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f29668446bf00569f5845fd13649db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c558f31d1555cd76dcfdec9d528064c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972b3de06c3e70135455bd51a8066db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa13c1fc3292ccf30a246fa2a6b51e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717ae4148ea9a71a970a830b6b4242b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb351ecfbd5b1fa46fb0217c929e41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929bad771f7b50e1ce7846735eb415b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77f316962faf5ae8d0ce00183ef115746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb415208e2297ef54b293e5a632cd1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d538d27354f2a160b42c90d4cc7a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d7417b3c9a56989d74635450885c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc6e7e1a67a9bd3e739f1b233d1c5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c106c586b7d952d8c84ce07963ecb0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65e31476d06e16782f51745cb26799752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d89ce84a8de2050333ace5e4487d84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b567e179f58dc608cd501e9f0d424ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae01482eb1ead3cc0ea985f537510ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d17714619411d0db387aefa32234c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6ebff821fa8c602a0fb1f9bcc6daf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ed31efd2f94adabae1d2fe90c20b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b5e27867a5d994cd4d9ca1ab8f04e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fba8943c853419f999720204849fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf2ad8666c93d74aa90102e79033232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e11c595fecebe3d8fca48bd78c6a2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebce6c69e987c7d662715b128b410b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef66132175f623c3143b4146e0be34f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fd53e58fe596e228d966f2d89e6d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a456c2d164fbca53f3c9815e91b2de17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5068d00bb07c5352ac900ecd290ad58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e64762e73475948e00726ac5727bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecdc2a7da7bc2dbf68a31395c35e2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4e9fefc86edde76da289cb5793e3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1955592497543d7273bee08c78203512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b3e41c3aee0e500894bdf6bcbda8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5a9f4be731e00f4ac82283fe2695714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10bb82d12346649f38b5742b23727e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba99f2463b7e636be29c985f8730ca016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaad645a57cf1fecfb9ac0e927f15c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade759130abdb29ede3576188ab902218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872bc180e3e0ebf0293884857c705bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232cea66af2970e59f026819819542920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32134ceb877d4a6bf5dbd99ed81718921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed93a282be57d13b615c94c365bfe722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf321c5e531957ec964643c46a4838d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b273c15c7ec1f4891191b9ad38feb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6580d896e08f58d2125e15220276ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b339998eda181030fbbb86816b10cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8938c1affa7e56486229402297b7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d80c0174e7ef99cc621b605076d3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27c898e65fec8b8314de989c847fe729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9dc0eb50895c55e177c8ceabbc51930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849765edf5b1f20a17d5050018ec78b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435d5c2988c6ebfeb45be58d290f38832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99b4f46d81bdc83358f29e69a7d8ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d499a59e50e29981f6f06af76528a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19550ad14c9e0c063205c9c65fd076035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb5ee331fee798b16f58016fbe0df536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa177245a667b15850efc6f2529a0cf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45bce63e373440c9dc24681253f52038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26077ca67e670365c37c936caf983a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089695c13cae124fcb1445a45e94f7e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17872214b2be86cca719dfbaf694494541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed87a9032be52ac8dc373366c2a3a7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ef2915a472890799f29bf70bd034c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9976d5d21d4ab07c55ac9ceddb2e5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d6c00f6576321f79fce4f18db96c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097929164106cf28b34c81197e0549aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594b2d8dddfeaff08737faa1246ec0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaad2179b55a7026b6d659f747d62a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae246af228c10f10be9220dd27e43149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97630e264da9134a3542560198e52dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ced588182188189e6c75060ab011051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4af5b875330d9cb3e27b3fca01f4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439b25f2b3547f69e239907ba1a996553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f3078d0b5d268ef06469ff0cccfbf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca86550656bfdbb1b6d783f0932c7c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1724d676f56d8e31f9cd652fdf6b17f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024a326c825d35880f6df64c3afd2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb631542006d2bd9f86cd20be4b85358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913a4828db5938317e7656f452960a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea8f70305e901bbfede6e33b544fc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6b4148238ddc8ae162062347ab84461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba6361ee0857c839687284a60e2f5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b43b87b144295fc06e07542eaac2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084ff10225cdf2bb6be55fee33c784064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6409993a972e7e59c5d7af1e03a5f3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045904997c4b71a8f02eab1da054156f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fc5f1d42f7a8c05bce4990de398a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d01fbbac2476ccbf8981b3f5f4d5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426ac90ffb7e687b610559c53e76aee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4cff9812f9e44bb40cf1d558e884470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b119e00263e5df6451f8b24163f9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4ce9124d60eb7cf153c46c1ea9ca072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4321b60073b11b6b768ff3b4c1b9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765d3f27e7abb5122e0e2d2dee8163e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1c3834dcfb131380eec46bbedf1c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f893bdd4bc1c0f3da25ee1f47c26b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c918732262597e45d81cf8487312e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae318843dd6ad367cac5be9ea430f6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66aec2334b9608c1278111703f0edd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ad31ef18b53bbed65625d073d1a3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59979c6df85334236345dda0b026239a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2743de81cdba69f77565de83b1c5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9474f6ce4d5ea61774f6555adfc9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95952f5ec16bcc626f6dc48d3e66c59484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda86641d1954d9956df0c2c327cc0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5d550f9c4ad7d57436462efbdf07286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12ea7684b622379e5b82290ea9d34687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b46a9a82647ca29dafb2fb9a25572188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a36cd6e87f7a90a216a62ba52798589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62fd8c379163095c1f3b682533072090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa027b0e5d8d35c18ba928c174b2f1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5c7e8cab0c19b9f8df2bdb2ca095892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c1edf40d9e5c14b171dd896660d7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b72b6c78865aad3f8c978107129e5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75ada28fc25c75dc741d43c85c5d7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842faf7d1d5d6dd5d31628a99c7738896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98bb5c804e2d7e52d415d1eaa0891597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd7748cea333b8fc8116b4905f6f5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d92ef511119baf5a5bd9dd5ea80799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4562c4b420359a594df316d4d54c1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f5470535ec45bdbbc4ce597945965101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb61fda7730eed9edf2616af6ca2e7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248554f767efcf10ab932ea04e020e4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e7860bfeaabdcef098610bea5b131104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447d8995396ae2c136435012d01eb20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8aea970d776567ffd0c6e7474fc59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ee8ca1025d1217cf2ea6c3c6eeb2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393f012d117e8c3adf3aa7975b95484108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8d9131bb17bc174d3f7f6608f5460109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca970e9f5a36f72a91381d722d500e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47267995eaab1ffddf95a26430ae56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e09db870139aa9c59bf786d284762112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb17ed8ee8141533972e0dd4f4e74d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d431d6903ff806a4741654a6d7d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2526ab59064e64a5d22975136f2f07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa8088346d7c5122654ece5cb00706116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974122b3e8f882625b4c887d73bf74d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce3f83d382deb794dffbff4bf9e9f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f1ab25591e295ffa1751741c70f33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3273d095cf8f64e69ba133cadfd42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171debc9588700a08f16f0b7450452a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b12c41b35f8e2af7cec37176e4b35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768d14ad3668bcff3af6c04ff1187a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada44776efef0271e5c61313256ce09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871826eb823180a5b897300105bc8aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa86425f387ebda511c196f4b79ec7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8ab37674e05010b239adab3f11e7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cc5dc912f20598e93e20e62c06ccb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af840a4a50749d7e1000a75abff5662129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d7fa60226c22943304cf7fecc1ca5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ea2e08259314b0162094096e0085d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5840d58bc725dae97cc6ea752c7c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e698cbc6ac00fd658caa7b2763d7307133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d643569ddf41b01a3fd3a9ca161d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175144af6574469b3a3d5c4fe573e1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4088d9ece7e932c348d4803956117136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa4bfa08606dc4f47203421418bdcf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4ee1217311c018ddb12227d2951ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b718ad0518436fdced7d821ce32a63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a232f481e8420675f3de19d227cd956140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab461d59ee5ab61e2eabf28654e316141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f90e185484f25fb801075797d7a7b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c59dc14305f04fe564861f021e1b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e440ec6d040e7f65470844a44ad04d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239619ae4953496d7bc463f5d7447dad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d94cb487625ea9f0ece901c95da5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b232622137f95ec94e9d8c3bf8f7269147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746478022cc8451eb20351014e528214148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3ef932c42c7dd7f6af306380c4ca0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1789b4e549e12a5461931385f479fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bd66e26e14baf4e4da1e7bd69258b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b81b8003cdff8c5767a6124885791152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e4811c0fdbda7645cbdd991e38e0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f7e43ab928f46bb11cffa9b406c15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01e4a2a657cedafea4a38c27a63353155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf6107f07f0d2c845bee264a7e886b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b8f884d870ea28bf958b2f5cef76d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e634da90898469f7c7908bcdb21ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043f148ed004bf7350402125b04bbbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b1779e092921981358c6d685a41b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff145d373b7a7046691a31cffd10400161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c45187a29349d26ae9bbd38e566292162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a339f4076841b68789f441d1c38f2be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b8aebe4a9fc73e26c048b617cdef0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c91219799cab6a20e40afbff69a35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854398db0eab58ca58eec8371477e237166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc7e30d39c2648a3d7c37d0ee1729a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87e26f6b3566d9f92d6585fca8bbaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0478f77723708700b627330a8828be0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafbd0e3b09cc2fab38ec6dcde09547170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7cf0104fd04752ae2f3c8c0da77ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbb61684325fff6b0ec4ebca706cac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98565ab62f79ce6e81523b949810b450173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d7b814be4d8442b24107fd304fcde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881fe29f2afb5585cb20e542d0602aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27d3043cd51bf7406c338122866055176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cd54889ae36d5369decc628e20991177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d96afdf38a22cdc09acece8797d9d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce491d246af212e95884047a415eb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f3719d2b4baec5f24bc5658c147cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f83579dd3325dfde116cf4c4f66506181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776397f0201805f319d014c6c87e255182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9428074b70ee20402e00a4a8b41d540183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fa331a5602c870dabba390029c609184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d6680b626b7543250997c8c4db54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d575b8a857657c52191659b474da08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0f692dffc1c7285d562b8db8fce52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60615226160f071b6a81eb544bb3f494188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276eea150c3ac2b0936ea78aa31896e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121f4a52c4b6525b3e053e09d4cb95e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a695d143215a5964823b9be33ca0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d913d3740dc3c0748f2c73937bb4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554f839dc5b23cfc0e8e84d5fb3abaa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1eb47ea0fb3fb333be4924d1d223f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fead17b5c178ed06d002891e5fab3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41608f8ce8109d33bec370b4538b7141196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a8289fd5df7e4d279bf5dbf9413bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b0f549f18fbd565efd1e61c0c1c3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e37be859b4d2ff18e4ee6684400e53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac86b77540a38d622f306b847432c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8645387a8bdee81fe12907ca5fe66c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ff9cc72ac6d345bf29e79586a4329202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f863d6a27525efc81829c822e8ac6ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795f1d0475706ba726df5967e528d1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a1f9d1ac72dab06ed84f1265b295c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67a66b8afa4691f985068f2eb51d55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a21358dee8bb486ef0378cf96538e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82842957e8f59620b63476f5fbc67377208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98115de54f2635d9c772f95536f7de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5f2b45a709989e09f2b97f2a2590a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3957584e48bf3d15bb885933132bcec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1214594a78c846e32efe8e60da239c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd787427fdab08abbb2217d4449c4be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432924bdd9860722bf1ffa00579a60d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b9e75e9c2b1123a76720b64f25bde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e20871ba3ee23e5daa833738c2ce81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a60c5821f5d206b37a35eb815df0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97813d6f2a0357d5197b2a10989b9a22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410e3b8e6ebd6f0a0c324ef86c3e9a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beb56d10c8221d57ebcb620487007a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78953ba9daac378de3d6ffeb8438e0cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c6d7e0fc2c5cb45148aa106082bd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449e795f8215343d3a52fb6c97cc0bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b09266760c7817267732d52497ce5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430a256571a497ff5c6e1d946953087225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6a11d8f463a25616a79ffdf589f08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0b6c6887ef319c13e44e1e448e2cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96531ddc8cb5a48798bd189b2b0fb964228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c6bf03104e0b0d964f9664e8f7e32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c6c0cfd0ea40bb6b769f8190ba628230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c886ec35ca38c5365daad0a73ab667231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd07ea2663f0790ae96f8efda9ee5fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376a9ebf2c07619b6df7f4e971a1f04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbc89db79ec7d17ce251afc6e55f67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5038a4e8b4e7395a7750f44a1d449f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98279a67a7cf54d9dd2e7927d4fe36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa385c5e8c667cad67eeee2aa5e34891237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7fd79ae048a9f77e2ce8c0ca7d9b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617055663793720ca3b084de4e81d21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab38aace02875935e2e433917d5e49a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df2ca7b15cc95b24ad3af21f15046b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3766e3300b1c479b9557c9f28b97ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa0c090ce27e25ddce071b7ba9eb6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933958182969c5c8cd00ff5ee80a5b31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f785d7978aa7223183f13271c8ddfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10952255a1eb44c5c2d1a6f18efd93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8099d7df40a45eed5d0f5b298f135247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebf510e4539b58e190de47c3d547f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd08860501ec9aabf4835ca97429e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da260fbef6903064589ff8b10c24b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ebc00d3d1c6881f1bf19a3c975e8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f698b8b3b76953dd0e58f1e7a22d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13982c6949811cb39f85333811ddeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce71209d256a67862f7b9d65090b64c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313b62f08adf976e98ba572cf8cd27b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb7e61d3eebce8c210d2e4dd0d48b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702554838c1ef301af155d51e243b8c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1053cd17d5855695f0f9764254006a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90011ea313bdd3fdd0ed7218af74983f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddf16e4945c93901375911139f8b36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752328a6bf063af91f0904a3f5c33f4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8124bf7c6790487d3005837863924c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3527dc2f468a3e7f66163ec0965f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd645bf5da727e38ab5e499db74d594264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfbd98393972474c136a10431e5b67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cac9e81ad619463061c61d7b67f119266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46626ac374537bf8dfcca065610f04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305dbc45edd4f5fe004b5e80a9f133a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c0d2cddd0c45daec8f7550d605875269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f1c3712fc98e6801c0b4ca8f40317270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36cb8991b825b89c7c4501aed0086a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a658f9a8c38a80871e3febed0f3561272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc384a49e5b2255f3216df8268b243c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ca803b012a02b9592273c992a4a48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333baec987a18f4a9958c03f820ce27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25182a9a9a3d68dcafff44690709036276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6b43a644426ff7c6eac8e7ff853bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2cfd9d0aa7657a17abae387fe9fd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d521608433c966c6de5b0d1fbf6384279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492923fbf5b25b395262ef41d8ed5c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c6be7148f54dd219c4ee7aaf1ab2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce579a1533a859654291d4a64152c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d52632f88bef97372b13e05ce67a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215ae5c56751b77b975483e312b88b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069171cee2e5ed9d6df5ad65eafe0ae5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cff7bb88080f0b1cb2dd369104d4b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c82d2344e486a0681a47741ca8f0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae389b02b9509193d1f4d6494073d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f538bf246032128e3599e5ab554294e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d2295f8eccf32958db47a443a98a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdbaa2a46b561f009e60b9f6f4bfc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb20d8acc9276960941653b0d5f9b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e327d4f77c632be4e159ea893e953293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381f4dd2dd06b2aaa9e1c471c9b4bdd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d9fb9bde12bdba676ad17a6e03c32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc199aedbe3d3fa0859d7ee9515a4a8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d3e5e8e9eff67f03b254e4d5c831f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58d81fdc6c95019ba99cbb92c58c83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae739d4415b65aa448758113ba6a71e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dcc719f664619cc75e397a6005943300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acf41823b322c3543114a509a45606301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e39cc8f5e41f12e5bd87dabfb1325302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e766c6fb80896f1e3ed9aa5a4e7a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34049b7be02042a49a541b600abf7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086e8849f76192089e106c3a21a6d89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f3c8fb59fba915701f24f252bf7f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4786bde4caef9ffc03e6e84a7ab74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f133bdadad1b0dec22e25decaaa9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66514a170abefaf47ba2ff530ab928309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620bbd725566d7128f042c0d4d7ab22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6af3b08dd7b2ba5c1d847b29c34e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcf62c6d2e43dae182b5df80991e3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c334a44177cb2c2cee07a7993c782c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cecc6e0d202def2a703ffe73586e8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f6ab29ec7d9ba64dab167838156c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1588b40f56cc52919429db52b0833316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84532c0bb3ad1ccbb5b569fecba8195317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e02085e5492f0abe6836e83dc5fd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6214ebfce4637c76e6bfb36b731478319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051a23541fc3445724eee49b0250540320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c05a2917e2a8d578cf3cc53b62f733321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67593dfac36ad521efb89bd5be9877ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fece166343a8dcffad2ab34bf27b260323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25322f5432c2c9f58bcbd32d8cd1ae4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054e32be06cf868ec24ba3cb01bcf07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f147318e4afdd569711672e84cc8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9f395756e75beb7a9e18f04d33267327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251d8f33faeca34111eba71105aa5c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24766bd69f5bbb8c6e85011c811fca0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461c1c5e8abfc6228664b8ddbf7f460330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf498df19a644e1ded4646ff3edc5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd6da683afbf8648ffbbb1b84e210c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418792aa2cd59febf1e3d580ddf88fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df4595e9ca94ae4dff0352529a93db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e721322a4cd7e99849595c33615ac1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78c7c82677d580498cf02811a5d78f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049bdb994793baa54bc4719852fc3de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d3548abc9fde81a9765cc093ffb9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c394427772dde2562a1af0d0de56f47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42e972ddbc4a208a4a301126d5a49e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f72bbce0136ed867109e410775dca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9fd83c6cc8713a25ac3c8a4629de7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3a220be065a27d8ed8ad69c7a9fd2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec7806f22ad3740fdaab189ebf99c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6954b5b384e9e00ae8acf9a87358f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79095a9b12fade5355e71327e92e436346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04fb6d02cfc9bc1054f477c8fbeb6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56f707af829eb0eac850f12c69f6cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3fe016fbaaf7bc1ef783e943b0c4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bc833dd1478cc172eaa79b4354af6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b80fd98cad693a1c548b4e7b01bb21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb44c670f0067ff059565e5b484303e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e22808e056ffd04a539139c1ca84a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07f6da1ad55017176df1e85d40fbe2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac5010a3c2bc0a6939664e67bfcb84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813a57659e6c52cd26d7d219f6fb900356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34b9b50e4be8124c4ec0d38f1b878d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d468ff5efb661b8da869c0c624e23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b685ef6ab079e36722564095a12376a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eb9ec71361e8d4cf4a8b899b3424e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1ddb103b954727d2a5561c0432784361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33236ea2e37563b48ce3d1b6e4d414362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aa6c10cb1f2716e207b096ec6f090363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e9ac632db836289911613bdf0847d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535f910644c279a222291e8b672ea7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1901efc8b0fb241bb96360f234c4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cef314a50984632cfa78bdd32cb099367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7edaa7156b035ee69116829be2090368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fc69a9f829b3ed51f5b0287e4027b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bdefcec659a380ea1156d1f018de4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c6c710b3aa3440b0e41131b16303e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7da9af5ab2759cd5e029505bb9cb3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e013ffb2168837a60ece8d24b06e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98297a3e75fb2d6e6855a7b8ba9df4fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2cc363fae60b6ec88a3896f293e1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aa28d8c7fc5b195948bb7341f8750376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1162467fae3ac3e862ba8a869dc95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9142cf1a23f7df14622827a843b288378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ead01a9b8e5f14fdf087ef0d440d6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8404377bf039979cc1ff7a026bb507f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc323ff3a2508d93133cead340ba34bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a0e5c453ea3b66c2b2677a558a03e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50273a201459c19517c32d77ea938893383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661b6bd31a62584ad99f38a43f69cfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97062793e94edb861d4ece54b4899016385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294acad60ea84c5a71aa89195b6dc500386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485109f11770bd4f4a97d2d449a3b105387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4573f37d59d60a663be67d31529d013388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f2dfffc3711305e7c5dcb03dc1cfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a506c7a956ecfe8e170d8b4026bf1ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2cd1e9186cc94c7736224e0e3593f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1410a1631c4253e5c59ecad79fcdc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240e009e2fac1d5987bf64ed0bdff57393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddf1c59a9d96dfcf5a0de824aa036d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b5a6c01f41cc0bfaff762cb67f898395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020ed11ca5e4d3f4c9813daf039b43f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed69b3777cd57d289a8ceee598559c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc184688b529a160ae8b435b8a1e88c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ae2139941f6ae17fca9e9bc16d334399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9ef9358bae113237dc6ed5900c31b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14890c0de9c895224e0b857deaa7f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd507f14009401a2f3ea6e8952d63efb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84195d6096883a246b7f9b38f6454898403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8d40f90824d69d5aea5349702d835404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370139e43e506054ed594518d1ffcc56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e21300ca70e6cad93d01c716e905b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30fa1a2c65ea83d75af08adecb627d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a88cb77aa202c9cba0baad48c94788408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143be3fb148570747f5a8b190035d963409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84548e46e96d4a23fb60ddcf9adf375410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3184e07156dd7b4ec4895d35cda4b24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7f87027ff60dc5d8ce60bb5b770dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480904a109c1296ee372567fe8f68f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206106ab99d32a00e532a70de4d9141414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fd95afa68785f23f4257ca7bd7520415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04548d441508c2941f9e4f070a72027c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174614fbf6a01888c2033b88aa7d4ccc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f610953d45be5b0d4dfdd7a621172418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b33a2da7a8daf3bd51a4a59604bd12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75738e01355909b0f39728a6200edac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca6353d2aaaa2b28bc8cc5d521d95d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cc4bb447bf3d4ea0724322df401d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61db59e750fe4112a13157880153e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0951b64ed7817da39bb9290dc91e4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9f21edb30187734455a136d9dbb88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb88b45804568b9e2cf44f5ed93d93a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c399556c2a78652978542f2344281427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98fd334ba3a0e05d04cf89174ce5d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e67de24b2f9f6aab1f442462fa2d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f91759415af726d2e94e081d582e8c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a98e7d8fd051e5150f6b234d75fea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7a43dab73421dd6b920c05a7a6573432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59312420ecccf511f6d26319dbcb05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a4e284f552dc64e2852532544c653434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37173b442ba66af7f3ab4b41bc2947a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d0ded59314e83be103162b14cb8a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed73270c16001d775bcb62c0a9e709437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956226cd95a6920832f5a7e132f969dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aa325c63b6f238d1feb38acabf331439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640c43fedfea30eacb473e1a68d7d8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5270d0eb04e4c873aaee32b04ab410441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3dfaec0c45289ed93c74f7f9d3bfe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc3ec48a8775cc232bba73bb09077b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdba8f3bf65ba40594e24e9cb3fb80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a1c35da5b123a41ff4e242ea6c63a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c582f2cdc66b3f4c3b9f1c0644c2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0e2517a641d23b84ca0c6c033e703447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9c57e3b9012816ce95addb9e0bff0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5d96248b9a8af98746a3fa36656be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394dea392f4a2c40f14d2bce42a7289450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471946e74bfa1700c88bd833fc122df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb90e8f28d5ee87646dcff0df904f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebc5187accf1b036cb7ee95abf44c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5abaff8d008cbb5cc6041ae95eb31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328f7795bd705a99f3596c548852054455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f434994d2909687c00f4822c9a86d94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6c18671890d8b0868048453b312f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c12a3b1208338b3c16a4f11e1c4aee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb43ca7f8c4ac902ad5aa1117a591c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b9c2dd0b671c464b74f0eb9d46165460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d382e6b5f41f9c0622c56e7a7383461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2c84e97c89e12b19f174b22b96e79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edf7bfe93b1a6dfc1f0c09434816f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e443b104a6a3956ed9f9fcc85492abd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6b62b519300153f638eaa97761be6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2b49187741b30c5008c2ebca2333b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7babbd16e469a351d7c247ea548baa7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab979d0e7e6fecb0861fad5d258367468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c03d6dbf0e8714c9624e55c16dc9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd01ae417b1a8f0c92870a408b87ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5388936a8182fa1f180def1067088a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcd482ffb3b7cc9b7c29650f5e32a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbec7b067caf4b19a15a3e8b45fdf10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9edaa88d0d06b6f3492b1b349a436474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4a92209f10a3149985e036a97b492475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4775416ebd7c8f15a1265e9b0fe5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e4d1f351ca2c97c92701a2624e2fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79dc8c2d7b3120ca2a197229f69c68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecabc00e35a7f0d53f5a5873dcb5f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b831e3309e3845585cab974a4a4bef4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df950febcebe2af23a3fcc5d33bacdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfef34f996d9dbd3537fca37cfbab9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c7315df3f25546099b4cc409db6f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5229836971d535d67e14d1dff53db76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1ac7eec5579a694be7a8155296bb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946c636408e6470b15d2f92e6771160486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56aae87800ab1494cece499ec33cab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfcd1d64af8e7a3d51c0ad1f49de68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313bb5089dbc2a83c6912a0281cfb65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b01ffbe41c55a6e8204129911356a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775c3f48a9083845d9be31ec3862f06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62457f59696a93acae4437e608447a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04aceaa3a3bb20c53c0927925f98a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f074f8d9a43b43f586bf1700e61b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31794c2290aec3d83a40ea263c1deac5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9293e84ee575568af599922392e211496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3da54a907e38e2f03fd174ad30bfe8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88644000222286316a5fde91ccfdd5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96de49207b89f3718f6cbaefd08fce9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3068df08a79c7ce3661567d7a519f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bbd4285a90ac2022d10835f1d745e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f12c847e8f914bdead963b39ae926502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f49d5557089c579762dfc40b43c594503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb57d40e4e1d44e2c1d9996884b50ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0cca86ace17debb67129cd0c8744d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d39b5c31f3a4d5235c556d0f6de88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b364833ced5a3c0b73b76586fb84b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3a08a68a4271bfe5f4b62043a71be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460404cd159a11ab355ea6acddcf4d14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410d0cb59f4c0c6c33779e4db399478510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f625b533b3483f93a962ecff8707f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5f26b7d1d3c572ad5f3ba2314109e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebd4c39ef600a5f4fba6d30de246e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa82211f1021ca6b89f4cea9eeda47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19a7308696ee0780dbec2cdea31be1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cc58de9cc4c8b02cd87023bbf1819516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d76477116ffbf7fd94a7a82d4e9a6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d8ab2bc1ab68f533021aaec9010b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386a1a56489e7398101ea78f8f934c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8878ce10fcb168bdb4351c281212d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbdfdac198bdfbcd52037d63212aae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ee054bed11495fd07e218fa95152b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2567a3d10faf505aabdc2da89b0d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84652f78b2d7162e0f651cc2e42528f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d259fe53bd1d5a54bc55a986dacac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c0c1f27dc6c5d944c40120c222910526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794c988a1ac911ae61349f2b7cb0c0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cd799aacd8ef7fe8326aea2508a3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536205c4d00e8928fa9c3c7e80bc61da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daaae8b7ad1b8462cd696fb6eaa6e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f8ac71b53678882d9f70bd420a12b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79195c6875b5a5c54baff6208b53caf2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2412b94b39f43d47fae2cf433bc93c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87947c17506e825ba278b40d8547e6c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ed2bb6813da9f22b3ebb1de7fa416535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e55ea2168c0597604297428ca46f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff52243697b485da350eff4f6afbe4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ddb476c5878b0b34bb629d37cf95f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498158f5a4ac038d69b7f889974a229539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7dd71b1328401c098556d74a91f02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f6db3ec547090797bb6d5811eae1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ad36189ff61847fa3404973ad2a9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf7faa751b6d2b0807e3da2ff73c59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c4404e9acaf0ffbd054d696d1271a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c337d5f269c0e93a02010b8a8085a17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d0091da660d8681f105380f97833e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2c18467b23518dc5e4f07f485f1d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5190b759b04eb37ea03515edd3c7d00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21efc6e1008f85d86cf74043094bbf7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68596cbd1c7bc363b874a0dbff1d68d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5174192387d5356effb92e6d9a8d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b02803dc01c07dfa63a20e15efa00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a268cad76db335843b1d9b8dbcc74c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d7449934467648bdd876be0a0eaa3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659de0727334e7459b6dec981d4a834555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfbb5c52c40e1b7265dcca17e57fd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b077ed6ded70703de5a8409f0f96e70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b38d1d8f847fcdae76f4b62d64fb5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318938103c4828e109b3624e57009c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c201055ba6522f4cf349be8f04638e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c62814783d0f664721980c404fe6f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6289aa221991d012936908ae5a2e83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778195808806482c958d8693359d164563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ec147a077db8e18dbeb95a4c2a59b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ea25323aac7846c7101ad73914b08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63509a9036725414007f644401a8f6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0d7d0594534d72c6d3308ce48d8a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae5d89325930148c048c50b5a2bf7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f9f1ab29361b2c66c16ca674cac21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8f83c563513b958a750ce13b83960570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68818e509b2ed971f1a845de0aa39f21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfd5ab7eaa763454e31eb8325cf23d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63c75555a3b8707ec8988cb62ca850573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eb967a2ffce511a9f5b2f4d5396dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caacbcbd892a039f5e1d44cc21cc917575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cb7ec0d951952ec094572c1481558576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94a7f76ecaf87b045518e94da48de8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed9d2bd4de12400e82598d0ad7b81c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeadeeecc6dbd7de618db957d37fe56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65b16ce54b9169d4ac33c516252089580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e6e326bb0bc204fc35471b0805781581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e2809a25c1c6e25579154def22f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed44c460d3b3498e06d46fd169a6d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31389a00ed1d8c40aacd3076789248584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a146e99b2e8aff3b3a9e3afd2e4b6ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fdd143ea51359e948daaac92333e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e000fdfed6667183434588d88421d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664e1307c03214c8252fb7df6b2c754588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53655cd700ba69ede1ac16bb4b9285e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b2db2e85c0635ecb67e826face75d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c27796c83e859c7f59c0787c617817591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43880cd4e91432421b33fa9376eb7847592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c15949a84d2004099566a4ec7d47a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200a2a8b1408023f75a0d4f1b50b4cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317adf90abef1f04715ddeceeddbe88f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32806ed1a11d7d9d71a5a81a54f196596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8649c4986ad77b976c11a5af90b64c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8f90eeb6b0c753a0ba223d346d110598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c49df03cbba361626272080e02be5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba10466935cb8bb7466f39893739f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec604f15119aaa3f0283054f03968c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf6a48942efd55961e6adf63b9d517602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59569010e501559db7563829ee5a33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba02d13e66fa0b0f9dfe932a5931237604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eeab6c49c6cdbe69202b7563a74b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c592032f8ba67269687cd7695ec4ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b505245a120257032136a21390b1da8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750c2f819604628b3e64da523423257608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1b342d9eaf48e6e2b77002ccbd109609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3927d8ea675e061e0ff3f39613465610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3cd15630d0fde7e65bef05f83b8dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39547336a81882b4a8b5ffc6980031c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518705936d4ead98af63f6ee43d20b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07411165aa63a3df256d6fd611bac739614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a1997c3bfde57e23e128acef9fff3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df67a1d9a5db6a5256ada016ab0b18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff3e9aee9b71eda85c584a3a775ec8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd800ed3efcb04d96106936b2bdb0f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a9a0a9d841122f4554832772020dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d993889ea189f1887985b88042af17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0c99c70389a09093e922ba143de68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c258a3cfcc48275ed610cd9ee3c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d930b1d4ed20b89d1eb56997f2780623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f3160a44bc9c78d1c745e08ca5f25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fddb9afd49904067dded0fab92ae83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7420d1612ccb003fccb7d226203f22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28994aeb5772cffeca577fea4f2ee96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbd8accd87204ba26d96f133a38ec8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6991a46d7b4928f85b71c077abb424629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591726b5b51bd91e5cee34a1b2bcb695630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a571e24af5a12a35e16fd32ffd065b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc70378f2688d144353589b58ed7b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd4cee33bd70eee3f2f7c04912a37a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80342739599c1747ac3274006d9e789634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca380f18676e6dc510f90565cbda201635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d037f4cc7cbba00a4f8dceaf18e74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2bdf51b957f1bf72b91459bc6c9d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872a3105083b1c53ed7f3483f6062c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576f0604e28725faf975fc0afd849c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af9aae9c2fec745fa21e05be9b1b44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec7761d23ba2785d2fc27c1f00fb13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa74cf6a0d48b6520122af34671077d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e22d04a269137182eedbbe933c443643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3339762386d6e8f6d687490548c0aca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f8ce2c3a08d51b9c492fe55f0b3e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a20695b4003e9074190859319b8cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f18b9a887632a6467c195768cedb8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935e6b20d36fca8e379e827a069a158648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f074414db4876cfd47475c75bd0ed1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf243543eb33133ca482ec9b580135650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a9b8c157dbb76ae2dac0788cec889651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6806c3e0927f7de2176089e3f4d3d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd60d49611b2ddaf54ee62823045043653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b12e5a8139dba7c15adb1c886a7c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338c6c4fce8d40871586808d85b40e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edeb20370bdab44366e9a36bf3cb73b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559c9f5afa1507af5fa36ccc1c4a612657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6eda67225ed83432108503cdbaf75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad184087fc55750397a7679de0ba9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b98c9cfb38072b851ed312fcf51a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d07139bfb573cd85597d24f120bca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3606ad4101c3f5c90951505aa43ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf7612ad207e3ce0125f5eb3e2df29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78e0fdca91c1a6c19bc218c6e29659664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f65dbdd7c168654a5bd5c0d268f6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7729ce80d6d341ffe51ce090b0c7826666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c68540f18b1467dcdfc57b2a8a51e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3a939869262f3887d712f90dc71a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce7b76003adaf4b7336784bbe4e3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ad3ce0cc5ae42ba87ac3177e87bb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2da643bc9487321ab51a25f83f06e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba70cf1f26edfa7412f6db581a162b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688c4157a9d3a6d27405bba5586cb99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395057077e01f4ff5a81846932857f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ed0a24e6ee163f29e682b5a6c6afd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccac7241a1256a10396fbd5f9fe22a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f4e3b858f2b616668a687c4c63e41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0bc9e057546ae6641228d5b2cb667678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e91292c4aa7c8bb05ee3e3273bc0fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7862c8c3f9ce9feb7a5e71eb04eb4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853c44cc66411e57fb8308db684bab2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e8771aea1e5eddd755c1507cd4404682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e330b9e214b9936823bdd127142c52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616bab6385de1014a05b86240f5a902684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26c8d4f5e0ad11104d52a1c6ca8855685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017d21b65b0d891c57e8cd9ab6062cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6f66e83f5ee378bfb57ec9abc5fb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f3629749a71a1584978ec383777bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb07d45f383a83b090ea4ad7e909692689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e9ef0f569b77db93ffaf523a106a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf37ac140c5b38be75f3b2d3b5976e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cdf04202ec4ac0a4773c4204fadeb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3889c6700dc99d64de269b5e42bdd7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e657072ef4c6cea1a2a1934247f8e51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f93449e1cb087229fed4899cc8b18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3862adf1c024c977a8214c14eaa0681696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1f678e18d3e305af198a4740b626b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0069e0116a2914a975e6ad7d2dd28f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a00fb6aead72b2e822943ce4362646699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd866a623e471a0bbc04cd326a774a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8952a4203736b7f10cd7759d0ebf10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49137d75558ec22a1f8921e21cacc739702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44abcd1a0f1dddc4dab5729eabb483b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd57bde6db932f95aaa86da890491c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb1e8e66789777d8755585b4e429d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ea45582e4052059bdc92f6aaa1d18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1a3230537400f54c7c76b57e16037707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845818d90d69c32628bfc6e2b96ae68708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04ec8aea79d87ff793af21d6fbe4fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c5b918bd4973761a37147549b5a45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81452d8a6d448566b32d3b187235c824711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab83ea1fe0ae9ba453cd0189981930712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed5828b1d3500dc9342fcb6a973bb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17d8435443a9a2d26dd62d49fb9640714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fff5402b2b29bed9f272aefe6fcb5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfeeac1581f36886fe6aae360aea62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531f9c2cb522a213a08424a9c4ceef1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941d13b2752d88e17a3f842d6627273718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f2faf39af5f43536df715fdaf0237719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee6007e365559cd63d802fb14bc23c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865596ca51fc830339de94f03836946c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfafb91b24643e9c26559a78c38a18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffd228bb02c030f98448541d6f0a77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d106e9a0b935c035d03b77dd63ff72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb634c944622ec7c9b86edfb2736578725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403754ac64348abbfb7e1ae26918e25e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd152ed21374e4038c1d5e9597d62c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095d778619c6fb024591a0aeddabba0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cbb943318b50443cfac6ed7298bfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ceb24c4c8e8ba8ef8a04bab399a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c861318fbf71ba85f2d34ae12c19c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595808ce51a438f98746bf2b144dfcb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a85664cbbd4e1b32822463c4c551c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ac021e66f670dd73b64d53ddf703734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781d80508f2d76606c6cc4b8808a943735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfc0728f99f41f029aa6f7bbcd6ff6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb90de48806b529548acf7897d56d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe255123f9ce2e8c6ff221db63cf3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4128907a5900dfbc2988411560d7d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e943af931e80156cde492ec4405c16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25805f26e66be53a4da2f335ee1235e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c081d6f6be6c252016f010638227c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c94a3b57f368ec7434774543d8cab6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafeef3f718dc1be53626011e5095f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59c0343f4fc2d8ed7434da54e1c6d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf70c3783d091dd4b533e1fc1e5946746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e6dd293ed9555cdd6e624c40c6a6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a17130a493b72ae7435526f6510d05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a626473f30a4e1fd37f577537a8c3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72542ff1bfe71b54987e4f3dcb7792750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14df4b15bdb3ad49ea71ba0e1d2fb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ec2fb37a3d8aa6d628b3c8b8ff84f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae796767473e2345ee07b32eb54f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14109d7e8516ae90ab04241538b217754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20af54dcb824438b3cac7302a45ed3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2679522fafe0f2dc1c61f97763316756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801fab4db5920b2c63c24c8a8b56fdc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c8168f52b89c1bfcf14cfa2f078b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca5a6c45db0e0a8f8d1962ffc9c5a7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>