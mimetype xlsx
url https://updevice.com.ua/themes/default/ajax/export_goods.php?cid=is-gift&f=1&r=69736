--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fc4e52fb16fef4e7c508cbcd316091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952817bf0a0460e3482a4a010e3bc9852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b5607dc3544bb052543de0fa580f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b817afdfb058f52e57a6740cd0779db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c2dbf52c56ac1bbc0c4da4dfcd165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2c7f6325aaf66e553331b241663c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7a8e7008882255d7aa3c0856290ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0b0892a1691161d8ea381f15adefd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580978000918785c2e859f59bf1f5eba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712adc5ef1991415ca797e6ec1966bb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d748e5c232bb7e4ec187151210588a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5dab8e831c32abb02b1bcad92094d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de476cce80328989c257f82eac155da513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7044413d0a44b154703163bd13a7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94112a724e11be899609d8a56197848a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e31de1c10fa4e2338cd254dd62a08016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174abf1cb81fcaa74dd94f63b82a153217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168c207b3efcdf31e635d3235f29e0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae65d3c4be37348a94d3c4ac8b5141219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c19226054d3dcecca78f534da3edb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836c6be3a1d0825b84e64e8a266c45821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ce30122cd2c9d5c55f5f9c1f85b1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15467f3b42e5da731e891aec3ed28ae923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f5abfc6074513ae0cba9338bd3d2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd447f4e97e43087474c723e2a60c21725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa611879f1accdd9bba160f607923c9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931838754611f6f729c104e415ad3f9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dc3966bc917d486c6d01adb24696228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3954bb4a9bec8eb1131dacd6933d2f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8596f83cadc395ed8fca6c8b8a74e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9b81d8a5f63c9eac21beb18ff8d9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd243d2fb2aa35b5f748b336c375dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb33c510accacc1a42e0e61713471c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c96a377891987298c0dc0f7b128de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d8b1631f7d57b63a1a18ebf25bd4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d13b91f725a0efb4b5b06abcfc53b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30efb7e540f8ebac252e1bbbe8039537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da368fad82dab996f42b2b7c66324038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bc002d73ea5cabf0eaa501b30dca439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7558e4a92aa364061478811e1df9c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359e7c63028f9b06411febfdd21096141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a5fbd14ec15f17355317bb0b65e1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc313ae0795e8cc78a675f0150de37943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a620bae107a740493abc8b6dd44ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4c2110c6c37b45c2ff29ecf02564945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa04b9f52b737ab01552cafe597a19646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16e709a0f34e6f5267fa2aa08e696147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847bae300dfdfe3f5fa2edae78d6ce448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717f594deaec97cee1ba90182f1ec1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bda3cc105325e78059d961ed43516d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae58ab447747efcf85850289ae69f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe904eb2bf777d9e0868c164d46b800052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf8de9c106c9cc4f5111357b83358e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc83e6daa39367e682c430ab25210a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7ab9f499ca5ed848df558c84163a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915764f08958f8263bd61552bd4e035556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e864cf78dc47fb912c02d09d7b03ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba7d934e680c17e0b56a25cd17f9ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2987679d1e7b34a0209ef1c2bbbdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999112e948e053c2053574d3c521369760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc6b6a603a436381824a72ed96bd6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31b19836959e8629bb940a3513967162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86da2eebbe64fd3536eaf94e8a0bca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586c142af0d30083e9706476c0ed3d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7976f608b800964954cfbdfd1e785fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4dcb9bb05721d4bed89cb5eb8f94e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0fc4678290045b0430f11dca7eec667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637beeb6f9bdf4996325087da1910e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407caa34477472abe3c8a83326c3dbfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb0d06a483c94def7beae9d8afb60e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f0ba0d188d55e1477d3d07a58936671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf187c92b0acc784e5b9b71b3b5b9a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f15117dc0df1bcdfe4a7619817f7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7b67512d320102d6e98e573f204d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe246e7fc2b4042f43edd139ada9cd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651820ff212d79ace10f2bc69ee976176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869fbf1818c3190948fb82037a3944377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eb0b854c303a8b22d1dad6d5ae6a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6938a6c4f151def227012ffd3c03b0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18dd6abf1dff95506a9a9896b4bdad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e220caf342e6cbd7ebc270bd5c16af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc265206b8c8211cce366fdcf821c1ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456dbc86f887d8356c53b7b3a72abe883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bad44d90c8134ad57f62dd0cdc720084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975bbbe7915ea38ba868c07560a480985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be25bd85bea39a08dd9bd6fac9721386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fba46b474822134542b6b00c0bd5bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8729d4ed1dba6343f8845a7f4391ada88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6f7a9e0cba46e273403006bc6e8c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b44505622e5def95f29255806beb8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb46e838201ec4d9d558876eebfc6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28796b1620e13f7c0ae2a2e6f47b534492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c081edc2d0ade8488216efb319d319a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff4a5b2474d4083fd592e365ddb51194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858c26b1822449ed0a1b10ca3d092a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bc824f523948b363f8f06e2f85f2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fa1dad62afe3e3a208ea9b928467797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a15c18151396025e16b7b62045b5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcfed28818291efc02241f736515ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57549960b882e17f8fa2cd00a0d624100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b610859aaf0686ec685ab52701d6a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f17f572611b5a0d17078dcb1791984102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca8f0778e0695243dbd389635b84eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2836521400ec165300a7aa2f3eaf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b493e3fae574a327f08cf0fc97dd07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8960c104508b5f831e0d3811750dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415843a63b66efde19313e47ea971348107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ca8f82068810c158652a350c68898108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02ea011b040f996967a7ed421fc279109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a980d9d870e336789292f7f860daec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e914c8e91cb040c637153a9cf3d1a69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928f79b462340d6bdac45b5affeb3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc74d44d7b1a66f36680ac78991c89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5541294fdff21812ee228754cdd4ca9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1332a7a9c69a2223bb5b793057e592b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ea5dcceb7cb14e33a757a3f8bc061116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2235865ef2a7f5ce65f647bccb77f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0230008eb6635004efc36bb4191ac7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf1fee9cbd9052039710e78d34f1c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467243fea51a389f31afdad5c4669e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c9301544b1bc2ed104ff2d836fc07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc2854d01037dd4a41299070b3ed4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e95bac72d3a6eae1265ef2d12badbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbf475e8ab5c0710a324787566996f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb190b9acf53f5dad2e2a5b56d91b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd86cd97d24ab85ce16c7f9039a06fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49527960d0785c7f65ab3814cc1fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f24275b1b2437c2a6df7cb9da8d14b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7060d0d297a6e5e9879ec3e9d3ea6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0f2fb4ed4890cde71b28c364bd820130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bb40c58a34e3a00344628e0475701131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a929dfe8afdb45b4a6233b02d8b5ad7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9204523f22c1a1d89cea637bc3c4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fec0b9b47a12a7caa1e4f49da480d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94dea07794ebe5148af757d5eee443135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457c0d15a5f15f03951bd5e9a8c0ca9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e6fca95a5983483f69ac18d932235137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f136270acb5ea51e8aac2f713fd1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a776da02a25f9685ae8c4a1714346139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2981147d255589d7d21ec3f1b57bae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ca252a58e4ee71fc728686897bd9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a625c09db19cbce1fcbdb07e2351ae3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce965973b37006036b72701bc87ea25e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637a09e393684381914f002db06d946144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808caffb1c7d9289db2f769a7a393c3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8d13c01cfb03be1a09ec03aa7c629146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8426b1cc37ccb0430870ebb1f0e587147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53b6d8b2b4289159e101d4c16046e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de006cb2bcdb354fbbef9d98917a83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e2818c9ba10e223f9f6185330720b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4bc8bdfad7b23bcc60eb1c1da715c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b8915441a3e37f492b85dc8566c38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d491e1e93d124f7fcb0c72f93b9db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac221906903b8b079b8f50070c3563154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838c719519d4b6a7e0d1604ac985ba4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3940942f7111993580527ad8b09c70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e8bbea46b39f429fed8b4b96862c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63490f020fe13296508b6cd2acf30061158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb72bebc74209928c1ceab5897138d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66448485518bac3c0e8d3f3994749207160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed41633fad5cda9cb6fc28a99e3dc94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea06356d8f33cf3aecece41f9e55e21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa8bae4fbb727b2df94863be747cc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc10443a8d527c5cea58d0b857c9c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2d8959eaf05be1464027b5095ebd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a16dc3deab0b97ffcee230189bf59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e84e097629dcd876d214160b746e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778ca11698d0096a44e16fe2b0b9ff0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c192d8d8615e699f17ea7c8b32ffb56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b872ea89e2982662c40e24d7562a75a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a182f13828da598aefdabcba08fa3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfb6bb30a8b4dba047a696ad1236ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98996cdd57e1074b5e82712676eb0ae1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bf3472d32e1f4589e556c6a494ec4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71d2593ab8e9fd61bb2df377d7aa97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487a78e3f93dc228045584d74319e3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3a45d69f650613f6a586c573fed02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f51cab53f8b8d50317c5f55e8cfeea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42c96c31126d9945ff952861f50c0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33293e750cfb2e9ab47fa7204ada4c68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca587d99481826d09befec17349fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d509f0ce9e9d40e104ab4b53334dad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a27038c80bd133e3f90c68417bccd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04b8c94717043572c6d00633cde482184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd665f64a0c3dffcc63c303c0f98bbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef7f73c51c199da866b73acf82ef9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89989981b7421ee1dcfffa9cef505a2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668d1c1e60aa6a618a9fa4f863ad1e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59966a0bf4a2ae61674860352a53cbd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e612a836876636d34383353acc74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b7b8112f4bb38e66cbc6fd232ff9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2d32294786bb139f50bd1eacf928e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3add7a940a4a6786934e202e38f9640193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11b0cd440ed51ef2e8f6ece9c8877c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7bf3a9a4b3c76e62785e25b55c01a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1980d8830bcd80982599e69b97612196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0524987bf5e6b0c794061d80e7840197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad918ec0c40d78693cf009ed09e562198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043d0cbda5f3335ed045e6aad33a392199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40032b5bd180d63248db65136673ddb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb096242af28fabd399323e2defabfc3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9a995512cea6bbf12cc131973c910202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d6c945ab2c441267d24c4be6bb955203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b934d88457e0a5202ad60ad1ee28a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826df8827003db90d1871367423602f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d836a4e8d6e99413750c14fe5181a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd236c01641875a2576f32637c026e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5d0791c39c48b0505a2a7aa1ad62b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a1b23a50f47830c439274381602d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdef880a7ba2effe0b8475ab98234a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276da1eb11b72852aa0592a85e3c8391211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b124bea328f912112370ed02f3fe93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d65be748f7008170a73a206221de3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7cf8e35c830d4c2a75f2a359e0e01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80025bd481d73bad1c3c1c975443205e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b6e756cd984995e09b3bc5f36737b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3f59057e3587e6cbb60c0e9ab134e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddcad21ffa9ccef8420f4c80e6d633218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c38722c68b782b1dd5a6121ae6744219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f781a687f4ca687b58a61ee96b65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88399fff961d23eba278c8fda8892ae9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56509b97b139581bc11ea795a2430070222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed1601651770f88a9f5b4c99b8b448223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926974f263e9ac2222a51b6b12f60918224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c979f0de5f49991378594cf9d2e26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c00af0bc56dbd72cc349a925bf2b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d863c64198750d3789d6a84b7b41ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601abd09918391ea23f4535998c93dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf979705a2cb02fb74ad1601d6b960f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e02eb435acf57ec00d340e80b9a3b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7315d61300ab3caad818c4891f5275231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eedc2396b85e4576575f091255ba85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd818b37432a6e5a2b687d8f618550233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011e78c4b833c2b8cb56282e8e533db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fd67af490f4f6ab816f37ce1eb49b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5046f97b9ebee5d1cd4958c9566dda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b233826aaad26a3214add3a39b064237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4a3d6d56e6f02aacb7e8230a5792c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b16e06aba372ce3bad21f227ab42b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469df93d031dfb47a13099739715ea1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c579ae193b0596d7fc33e88a8bdab8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea680d5c78500de29068895552b441242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479954baa9b5231b7e1fa878c523ba43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25faefea10a1d072f51d6d92883a88a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440ebb152b1220fc40368d33612d017245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad7593fb2acf172a9eae8f46c3a0b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3156aa5df96e7c0af5010d3152a3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e19ea9496c4d6c2b4ab5df9586660d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28474f73bcd64fe6c14d6b3225c53a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254b89647e4e1c74f2f45c773aee131250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8912cb3acc09b8c0548ad73785d5eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4670ca7d866594dcfb7e40287ec61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a6d52f44ab69626029608574aa698253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2de5a4f8cb4208281d95a60b13962254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21718561fe316a18f1bd57b53f4d27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa528a0339b28023c9efafdc326ecb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f582847dbcb3201dccfe46f8953232257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdf9a856d8813f68ae07ecce47c438258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac3fd9b57305872cc2585e54ce4d0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf215d19480b5d4793db00a258fa65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4be824d8c7aca368c0c839d5d0995261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c7c35fff9213668666de711efd77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b61145dfcdbaa1af1c5df981bf6828263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834abe0fbc8b56f2bfdcb7540eef510264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce979c042b7c0d1baa7a40cace1b848b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ffb2f9e6be0572395a8ec1e5c02cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093247c962fa4e1c6fca3e901b3b14c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5208e2cbbd0fecf98a5868c2f0aa5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78430e28f62c7264e823f2bd5eaaf44d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d9e95038c8291f83afe52af68dafc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b963ab79984a59325ef9beb8366f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61887b8cdefb2ea8144326e857df2682272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0769a8b65fbf8aae988a91309048f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756141ee49bbf1f48dd14bad85b80980274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba95c40834d7ebd792a4ca23943f7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579a607c2e68ea66286bdd0cb46ba0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117caa7882c486a2cf562d3b88f38fa2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4add2a7706477b6ab617bea1a9d629278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d9af9bd6c89027b15285e75f741e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a64b0de2b29c1ff9746ae82e5ccc3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d97ec98d8b5b01700086ea4f83473281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4e62acb0e9fa1844836c46d60fe95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78242f945d89b728061e4404274aa2a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fcb3e8ae42fa19c7252cf6ad9144c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10107d3e3d50fc8f27fea95fbedfecc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb44afd7d8364d666f00820d92b7602286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2643b46dab3e347f77e121761c2c9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81ace7bb345a0198cf4678431f76bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479833a32e6953e6d607233ff66a280c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d82b086176317725caea5f237fa35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c674a0f17c7f132a9a9ba8a53ee7f0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30097ef69c2e0539b56185bc59efb20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3cbb68cb92bd8e1fbd0e46609000b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c77afc47a4c793367487425cb9289294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359965ffb508bedfd681d65bd3ac029b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582420e69f79286f70feab925b4294b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09de62a0566d77be1923b58483e2c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96df547f880a0ead1f2e844f5012da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad80b9b10a0a51874d51e00cc1bb32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31931cfec81e9aeb60410842f41db1cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122986ba96c637bf5c9358640c177f4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17027d86f9f7cd9cead231a400f3f86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7fe67ea7646c30d853564be65553a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f97897ee8b549117bb1dae221392a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0003dfd2df71938e8feb0b52822484d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cd08781fc4c1d94c8caa1a4eff520306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a5ec5bf7284d60dfa8f58ffe91220307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14e8ec6d0984f7266dba871e06e392308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ee3c665cb081a39f2a1ae6210bad5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc5564161174e0b575905e7aa0f2a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cec6814fb1035400b7f33b4858059311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98171e534f3d0e5c1c59059e107fa9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab5d9f39b543a72396867b5f363569313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209040ef01c3a07809e3fba2517eb14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749cc6bd718ad10bba10da06a43d65b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a50c34eff4e8cbbc07b3b78f2391b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622bc98348e897e55d7d4a6055572f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8283cfee072090507047db5cd1389318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab01ed151a1572d42fb2c5ac43767319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759aaa8db48519ad0cee21468a107d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9be5fe21cc47f6bf80fbb9b17a70f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fb222dfba0274612b8582b23b175c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154b95004902816b60afa934a13a2cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da19402cd40321333960b4d2c65b5b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01186b89a25ebb2ee6afe2cb5f9f26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fabba99ac4f25c404abd9f7503781326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95dac51eb6366668abeb546e010ada327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33f8a210c46496ae3d7d171b0c2ecd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab237389bad7251a148d74af56732139329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54618cdfef1bed3739083f64273c2390330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee6275512f79fefb8fe3b40e827920331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea71e3513406f62ec6390c80f56c20b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a881ee2e6d11c93c27922c796a83955333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5a40ae1c07a1f3c54e4cd94f13737334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f41d674f4f13374c2989e88c614ac5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca842cc8427f056a9fb44db80b52155336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b75331f201bbfa6f3fee868f99efa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac25c5b8fca2554075b8687862d647338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794071e0f06f7d8436eafe88ef8dbf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ea01ffa5fa315dd94f5599ffa1b6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ee87ba1b8af6a821dfff606791c62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aaad3290265aa2761dd7e51ebd629342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca0e8ed40b3d18b7ecc292ff885eb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7ecf6668240a8732503fd4e45567a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b7eeab758ff6e7db1656524ad8b82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5554e3a77f26fb416ee27cebdf0161346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c7c422b2805119891667612c782f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a680b7a750e1978e7b60f8bec088b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d062ef07b985be395ae7f13e0fc3c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0381dd314e7722d07d8a665bb052751350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe7f9333ad3a378a313d17c3a8425b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe2e53f144acf49233644e59edeb6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa964c3270b0628311ad43d7b54279353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aaef165d644a6d57b272f73bd00c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d7fdf5d51a18b6765312fc3f1b1d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6199f296581b5772dd427f427acb10d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab524ef0779390792712980a36cd7ce5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b445266e86968d63059841d464232358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50cd5f10cc8bcc160b947f3257d6b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab58a94920c337253e30dddfcaa44f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320abcff34067538711350ec434bf66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab4898217c25a2c1952441a9a75c81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168c542dced3e2e3ca50b1732666da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750757b303cadd84888a7ebe5bcdcd8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1761e99227c0a3427209bcc9ae657365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153c9962bcc0f665a52847bb7bc6545366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2a6b24c29ed631f39055d5cc6d8bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dfaf0d4941433abe1ef8cc4b7c4d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a6e231abae8dc80f7815c485265d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f94cf86a1df6f6f335d039469b5f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198345461c2276ff3de5e24725d6633371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d972351a7e1b77fc29d66c9116617372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c952222416ed06899d254ad906da1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b35795e26ce4e52e8ed5639455216374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437a3d014f25f3b59bdcde4b974b596375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40528d3165b9799a3b35778cb1e4f191376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea10674e4b8f5e4b7578f08028d65e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72db137ea25a92a45308f94654894f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb6d8b8fab4a74f4a6c41d20ebfac5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7620a539a06fab6c5d61ec4e23dd9a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91215b28b244cc097d0f6c5313c3e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dea46d169eca2bae6f2653da89a1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a1d54932738c035cf6162bbd4423b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2548b75f5cdd1df1e43009a791951384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3d4f154f6cc72cd0d33ff6c2d3211385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d83af5e74819ca2e0bc9d2de35f57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a62d77a83ae9a91d6ab5ff320df8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123b7ad82cc613c29d57ec6515d9921388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94940bdb32112f2b8085ae5f586fb879389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff043542aee087ab079e4a07ba94c7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0166ac8ddacb3f7b0b498d4de3a5b15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e3fa96222b0796d54f8e462493e08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dedbd984734a51cc882dd495406e76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba18d8a1eecec09e2772788cd7dee3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab24e9da6155c53a1e822e8204945fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47e89a531516246f28e2ba007a87ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53f22e2f7e0345181496bc316e8b0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79646cc71903679791b088f121603ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461a5955df9bb6e38b6c31c3b4d9ecb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ce9a16a3c44e515e15e217c8c9a93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb53ef15d589118b6b46de0553db8cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07283e319da8d3d9a5c69b7a839b42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e1e648ad17011f17eb0cd83f0d054403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9267588aa0159ab3e65b81fd178585404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6842f3874fe3fef0efa5b15f5c61cde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88e3489aab90cd5a1631c373ecdc77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebbeb58986989c072c15930615f034407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48405027e7bdb3e53ef167b9d3c8980c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98373a9c25e4b4d63b66017277519abb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5c9b75dcc337800fabce53c7c942c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0dc76c8577759c61b559e1d75b14b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794e20e7b1c5211dd3a4e03a648de7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df992223d8fda643b0b6f0050565be80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d1adb7e4a6ee26b81f101d5706a03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e70d31a024e891c5400b96146229f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aef3039d572ea5dd7a359ed5c4f58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26933159c1e2c302385aa342427f0e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91ebd3766473860a4b5cdb2748abfc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d42eb692441659d44bab75f4812f64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd277d573c0fe54b5ca8825ea95fecd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc96ba5271df1dcebdbb71689e17df1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ca69c3e71e6d92d53d0923b037795422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a94f60c473848030dd56513a58bb65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839635ef6312f4f7881597691a8f053424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9452b0acb1b05fa5dd6df05229bc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbf4413525b4544d23c99b61a1b6d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb6d9e0edd3c664220f8e736fe32ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f593d2d2a8681ab0ade0a30af956428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192d4a86d82a88aec41b232f4df33a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb94e34951de2d3c8c9cfadde35519d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe285803b34c010a4037e1080da242431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95880b0487f0ad6493ce25975d6c9143432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e460daaafffef692c4fd73e685e9e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e85cf999cc15c8603771c5b7505dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac6aa8470684e84a7cf28aeb5c92f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99745eea7f3a975ad04e60fcdbbf0f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271cb75b81e58ecd1fc9bfa16753927437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d999df9edb56db15db2b8565685149438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3334082ad14f3ed91ab453f287fe6e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062485a234964aad0e51079d61af3c89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2902c0330f0227f46d399430f8b8e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fa940aa37b9c3e72d74764890bb81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a783915dd96f87dbe111c557a6eae2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7c1a263fa4e70373ea277a61c3fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b302b89d3be445165ae77efec57148b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ccf6d347ef11e20e5e43744e87f09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe0cea8688891e27a8c1a773a33309447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927757061a7b82ffef87c295ab31a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67a7815c4e05e3c909e20f62117782449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d92c5b0dbad5285453e1d34e1825c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2affb13c0598fe0d3cef3b3f156f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98f578f8129befdabb823b493edefd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815b7e5394d47dcb3fee08f81a40c1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb5c3f33670a5e97610bbd514fcbe2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae320231150b15ec348c633797d12b52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b39a495e52bbecd7b0e0fc57855bf8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895556763a8392dc30ade978bc04b03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13700257a096ea04f1a4977988db15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5df36159dee00c5b0eed0450aebf62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6544bdc02989a3a1af87168a0e0ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558da0103556081e43988ed52f16050461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75624f97ada9256b5f3281af9e864aa4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda01e99ffc9a0aa953dd8bdbc2659e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26999a7e6cf1fec6a1603030eed142d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fdf54876a33052cf875c6d1306434465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1f04c431ff5a2448e0c2b33784528466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615250d12e6481d4720438eabb24449467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f20085095e44b0b095837a19edd96e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738725705266c50be5b9b2767da088bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00880d7a20623d32d208f31abdca1b79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d0f003c0a9f3c35ffd7c38d7efb1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57d0247f2a80bfe55eb5bc223c94be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ac2c1bda2aca68a1a3fef45a1ef44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec1fe66d7aa1494c642852d6f6117c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfe7bc6b8218cd543bf3acf6b9d0dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831e6bc459cfc34742ce58120686fe3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6fd7f2abce98b2793b60e4154129e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3c5287b831bcb0ef778861281d9d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685425c4028151b281d16fb5d9d3957e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d28a23b0a3621705becfed3160d60b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8702444408ea66ea5ab89d6cedd9120481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a04042f7fe42bf83ef2fb8abd8d063482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceab372506c4b4700b2a266db111f5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bcb4fc7c584487041388be1a43d4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acca7b2f0773cf9310590d7d792a7ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439927b224412d4103d88df3beb1134486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd5f8761fbc16e392d5d07548def7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7d3d7bd7ff867ef2a92eef6cbe70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded99020e8456ca9954389a859ebfd26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0b41e44a2d2c27fbfef8c8225edef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d2a25b0a89b226ef3c17c16a57001491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5897bb9a19a1230b83c6e3d192063492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763c56bd003af39678577148abb2b5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab930d93aa9e9d5ec0dd40c6e124d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aa40883602737e5c4770611de6180495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac1dfba9397dd1318abf23e5fe10d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687f99bd6783a1df53278acfdb76843497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8db0dc27033c0c3082c5beb83149a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733586d89cdf28c3e63040671a547af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396b9f9474eaad9e4bfa1ef04bea831500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c6bf4998682b2e9888c69e129928c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727279463ead912a35539957142a558502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957332a1a8a41fc3d34e88cba7e99d32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f56a960ad5f367d05bd365f3fa63e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01a5dca9b7b63be95f553bb40d4b7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0666581563fc8c10d37694bee9a42a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab460ec48aad7ea16f94d378d4e3619b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114c585a936ef296e767666c373723a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541c22d7efc71434ae50831a9c03a3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deeb7cef8b3b176167fff110831769510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9bed2419151cf53ef2df64a47f7eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667ceb7e99f9814d127e31bccdf6a1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626b73911c2c21288bf56e49e474518513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394c0d38beb099be0ebfb574d6c63ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3c91df54c51cff21f0da153b8c79e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fb4f410176be62a8c82538b98ee40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9f82e3494f29d3cde69838576f023517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0b4b22fb3445f1d1f1ed61107ce75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5a386d621990415a6ed9c699d2998519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb4d009b3668517b1304b68122b8dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892a442aebc661591c33305a20e97a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b8b42056828164f147e0df2e3f65e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff84a170c4380084d3a6fba9e09fd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cbc8166f8f9be713d0bea9bf34a91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2a7a6ec235e1462e844f5dc99a2f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b081d4bba93d33026a17d5776dd8e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444d9612da030ca436e3f6a23e342c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd5c2b9c621501bc5db2bf1f54d0ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef00a5f06597277861e1cf7682a007529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c66b4a3f2efe418fe6b0828e228d0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560457c25a193058463fb11ade988d9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268049189f9adb09a22786fe662dd1ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f87e0c1938aabc49a4988b9c7517533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe6ce81487de6c682fa8f3c7012c77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b907679193b309749f6f9e11212c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8efcc3083dc1a5be2a09637f01ebe8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8efb4cbf59b84aee5322ced0f4dc1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ef12cc7a458ac02a3d7780728b60f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932e13a2199b18a1ab75c7a4f53bf5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b0c1251c4eef0fc913d1d0d9ec2c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23b85eecce4f6b2e6161b2895adf4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d1c3534943307cfa6c0d73645480a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14541aed177b6cf827f6b77eec8e9e27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a032b311ef4aff38628de6d0c0b937544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e44e97bf931cc1b09b27210ea76110545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f676d17c5b188c757012dd21d5f0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46b5a85438b0e81977d126fa4f8822547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d357fa2b1810583fd90d16bc4b52f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8f9a5c431ff3e4d914f12bdac4b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586c0c18b370beeaa84bd9899be22fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aff804dabeb3c4489f530ed5fc672551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b02bcac108f257f32effc00ee990e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9022ede34ff98fc05be58eca3ba7a5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160d87b1cab6d11997b8940bdd886ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4c2f51148ec5b94dc365ac45c9868555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfdf7b6adae5b64e859f806e049fee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddc2058eb53f1456ee0bcf2e1bf879557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cd7853b33eb8ef64a6ea0ab42eec2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78c496cb6681c79526668b3ece8526559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04e51f0aaeef042919340d08be8af8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa3266f8aa75bdae1a2e888a079e84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a313268dfd090be77c71d309fa60c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a4e8d7dde5e7dab8c24b5b320eda2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d77b3c9ee723db0240b4a60a8e78a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8cda038583f41fd6f0497b2025ace565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2c0c46fc448a3e3d32aa9b0ab5bab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be9ff7ca05963c59570d1ef7c15129567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81505be6f799cf8115c6ea4d96e42b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc9c4562af12ddf2d0fdbfe7d64c08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de72da3b025ad21e6af393ba7414f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd886fee3c9d2200f4210a3cfb2afb64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8d9e9ff63682a1f8285d5fe08369e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371ae038b12e3ef9de32c3697e16c46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc712742949f48e663a2ca7dd198d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c8e1d295d443f818655bd5f29bc92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37154a2a2bfa1f6eaf4ffdff99c04503576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cf7d6e9e764a3709be9d55f55e8f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ff9736a8eee3ad714240567361952578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d1baf97c288d2a61d32d88845b3bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38ce261d187b11ea477aca193484fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e4d763bf9a574b4864007a82a550c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b61471e057fae0f80c496c7e394956582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229f2aab059fc6729fecd8d6884fbe6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27951925ce85f718530167ba3de7d716584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024e4ad782705f32ecefdeb589aa8cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114303e10f568e0f0c994ac9d683daa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee2a267666e52b31bc610bca301f17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908c6c532dfc4d1e4c6103697414621588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e55f4ba9c6ede1e7f56b4d48a02781589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bef1230b191b280d4f308b9128e0f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf54b571ac346c836f059e3e8c209a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfdbc51bfe3f9033db98eeb2ee4e6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2011d528b636a0f0cc7b959bf38911593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa91e62a352a00537c2f04819d02c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9416af4dae181435a84ec4c24f514d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ccfe51dff22e68d12123c4da7c28b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483c97217f8aeac65a8acc6b675f4c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe049e7e81613a343c506c0237ee641598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba8540e75a9d789772ac3eee5e789d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300f9bd05c48fa4924bf06633909691600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ff06440c9c5fa88cdd85b4875f89c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c286d7c8d600b7068cf593ec02b09d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cc1d30079a2c03b5d6b165afbc9b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b727c84bff783f72d2a696d1c043604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce95b6e9471ee9a1200e9e12434de60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbc5956431b189f134d5ddaddb3b63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071fabc5dea68c09495039087dd9e76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c993f6877c27e81f1905a5a14a9087b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba49299a07372a8c0d1ed19e611406609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d9d9afd069f1ee9a7dba96a83998f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212ba106bc87b4affffcddc65e54e1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfe482340046f3b77ae5271e8ae3df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a091966c49d201c9772a3b902a384e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f041fe43bb2feaaa55284641810740d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c6bddc10d65688960aa2c3d597695615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6decddbc2057cc3d45831aaa6ab75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed043dfbc4d84579300512584e8248617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe850a838ccba43743cb57748c75198f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47222344ac7750aa3b00d71127a99e9d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13451c1529fb9a21834f2720b8c80f01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f913aeaaf83a94e9a28bd3bd681ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5598281d5ed5e81c0ba07e43b94d01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65404927e1e74dabd1ab65681e54f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092667488f9adc097b4766f16751003624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf09d196672dff4121550d4cb1a1f9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de964ca10be54cb2199211e73301f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae281f27653020a898e5009b4493f6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cc8f1bd397849f83564f228943e9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2ecfc6dfc575f41872313127f1d95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867214d7c3bd133904527bbc6ab11e4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e053571282c2af06b5bdf872ee9aed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4169018a93ce83d2b1d2dd76099c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e0dede019185161b26488abeb5979633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29369dcd8fc488ba48a205068ef681d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090cef1da304b0f3b64297c7ec0de3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e1ef744c029590267750f482f4c45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6941bbc10b238eb8f9bc5ef1c7845f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f5dceb45e5d296797c3718cd53bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264ac74a60f5d4c774a053521ad6357639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71235e42451024df1d82c983cc7da6b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c46cea95336667ab950ccc30c4c8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed72c4d653e0a52711eb28e470f64d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cf47a6bda975370e598b22bbc4d3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4915ff7b2a830051a61c7fee143b36a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58d3d31c6d68f342ed849b8d67d0b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c4f64b8b34d6b44e761fb90da560646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6e9e843fcb845d1b9d221e3c00395647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67451c1b13650c5b4afa75cefa0c8c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e975df745edd3e32507433c60001b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba59c89a2ddfb88fe586f4fa147046650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34db3bd887d407e64b2dd28f31ebcb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c31019ba17848df9e5b45a0471caee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c090ecf0968741c48d19968d18848e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6fac124a2e1c7ad51919f7841b667654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cea7f6bd2aa50ef0e6076d807129e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd59dd329dd02817518360f8a38e2cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f635093841980b64b25f4003c4db060657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9445d058752dfc0bfa4cc65f2b06d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220479cd9c2e3bf320203c3fcaa4381a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750e7e166b409ca7a02c2c80f2f9f08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e082d96b1adcebce3a0545e8b8728661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515281f98d27acef9ec16f28e6d3881d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf8b0257976bbdbae99e9639f4fda6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e63fcd6b31e90e277c3791dce52ba2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f90bbbcae526322f751ab97aff040665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247da3dc3dafcc0e0e99a3e1eefc65b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2718862ba6e3734b3f9713d06af697667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a32e1bd14955c4c2b9db402b91293e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00923a13c0bbdcf46453174594638f8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f705ee5ff9d4ca36847b425750ffd8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c44b577e16d9ba9de04a1928d85e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee4a09e2144c0eaf9ea4c5ee6bcb16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7158826101ec74e1c1d2112e12789673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cec911bcb266835b38c226f856d288674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41a4093ccda7a3e1ef9556f38bfad4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be71197580eddc7d098f04558df816676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c70c2489dc03dad369d98f576fb80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333828a32a3dd1029fe9be2029158a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59810fc9de475955fe5920b22553fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa00814f0f6e240cb37a5ce2192967680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80fa6d7ef71342734151332f6f9e76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5105e87efdcaec94993d5dc3e8898682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73ac9cefb47762f79e744d72896f30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec734f31d6d213763060af84fefef3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb51a1767db7f75c56bb0179b150a31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f980a2c86c36f7b8a1ad359d8337b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9c0509d1b60121e06a14ebbb1b7d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501a03823df99ddce0a6903304b054d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe7e526fdcf6e1d9a696f9fec77bc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad905030a3b14fe16aa905560373f5a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928332d6524d1f89ca21edded9752de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695401f7f005b3aae63d0129b9cee4ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ddcb25240630748b9d9dd03ffd16b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77820d253d5c6317a145ebcdd63bae6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e72b53b042413fe716d58376ed0d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bef7df214007181996fd84a6535c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a60645895e548b3719df0f6d3a9444697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7cc9ab102c9a777d479c27f19de71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499b1a418a2f28f610e46c2eee5dd7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c98d6c90ae5701229e1cb4f19c3b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2911006b2626ee50db21c8c886a62a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea339d2a507d35a3ef4b072552399f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7309a0edb4544ae972428ba836944a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be10ccc43a1aabcb1f9bbe44a990f9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0abca17515bfe19df5d8c05651cab2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a496153eccca03af479dd7da0b530706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dfcaa83897233567550f9c9d70c81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b9859076cfe07bcddf25dc7addbb1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bb98c13c44a910bdcc4cb0affe6e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab28686a982373df9940264459c7c04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e453da6eb36bd2beaaed05d1760b44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4eebb544c6564b8e688b65bbb1c16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92130690dcca8d813849e0f58b5b0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7038fffec5539ad4f8c9117eae989714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ec53d9b9275dcacc123b5dd2c251c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ef37c831c29390c966516c87993b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafa1b6ed505781c501a0870bbc1d39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d55c45893226a4fe3da5d6576b8ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52795a57f33e2fb2a48326aa972a8b5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687626404b0b9d8469e04c40df1005e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c9889d36f310b7b69d779598df80b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba68323d156af10fae153e020255cab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80ea807ee1228342b1cb9d4a933415723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66080f9904395b4ea9e6542ae49841724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f4815f0ba22dc59725ba87f2c0de2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449692cf7794d8174527e768eac62dcb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f58b07fcf2086466416212dee62f28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca69ea97436ce1d91a80d1c262c5601728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c997963c4578171b2643f7c9dfc611729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21edd1943847af82d865f0f6424413730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65efdcaba7937c504bd967be8273bd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9a3f693f7e53b51665b69a69ebb62732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6f1c81a31a39da99ef99b7b1b7862733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece596a0c63051bbf97378d077f2212734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9334ed4588c72d21862ac584cfd3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1bd7a74178c788b38f6d5b8e8b0ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0617bcea504ca62844a019af6c1abd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f663d214a43130d6458b44b4643362738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba3fcae867dbda3b553f3eec13a84b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e6a076fa124b8ed186643280dcf92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd23a8dbb391c91245b62f9e246050e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c6ea0d02c4a0e535bdc794368ea4c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180493d18cf36ea5bf9d64ed8db2890743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e38d32a2f6055abee27f833c27411c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff5942d2ea6aab281d982c9920b4b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac9d4eb8fdb6d9d5c6bf9ddd69d185746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec375881bd5f8cc85a1e47c3a32fb5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350af423622779bf28176de7a040512a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00f943b9ad7149dc45e8a4e3bbc300749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09420f9f88363556cb86e2184bcef0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5efd0d2104dcd21d348fec29b12825751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d15c35be9f4446464788e914f88f5f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fe2f7cf4b8ea5f648dd77198115e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce9457aca219dc705e949611a52875754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980d9ebefd1d66bf93202113487e341755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355b93abee2f580052ed810f59c77d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1276ae0abfbda9c8bf884742d040f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e59b2bb67b51531110c71ea21fcf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba898e403be80989a9ee7022b66de98759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d2cfddca0d5506c64bf2dd57be15e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03f4097992693599050e47718164732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7dd3fc6e6bacf068f5a6aba2264b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf10e3bffc26dab2969a0a2d9bdedf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4e892ff147f743bcf03aa952a47815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee9b13598145f7e6fd37b0c51e61036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac166969368e2e61ef66b424dc4ab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0bc4552e733d34a55891a862e39528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e2312a6a1962a0992a967f9c7c6c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f045839f563707d246f65b4067a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaa32d9373c4fbb46ecd8426ca5f6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0709e50393542372704b26f0508c5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ff00bef0d2cf44345d18c376e01c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d463a698364b2d6f44804677430f2b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27debb2def93ddf34cb3dc082655e9e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc116ce581bd0762f313ef3040169a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad912cf196b2e2ced14a465198f21c5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024d73071568ee9de253b3ec429b3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae8b98919127b2ed9bef0024d35e4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa53407235e58c20502c20673bfd6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af0b550f68f4eb00807044e93f2fff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab2156acc8ba53337d8806a79cc7fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080ea540a6ef5a375b7acc8bd1d055523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a197d130f54b8ff85514adb94629224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a9598dd39d3d1fe3a9539e57eafde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c53ba8180b1f341903ba643509ff4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b62fa8f884132ea361b715ddbda37527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af450bac23a17eecac181f7f9365798a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf51790cea42f12d57b9c2f68958ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b7a6d9dd2746ab8d0c8ea98645ade30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a25b6049fa3cc04b5d6707b1be97931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8c705e40189f1e8ea0ba9acb23a8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78ec22a7c6b68196e74448b49917a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce855f7aeec310afda9ae6b01ee2f6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818eb75fb84a19455a43aa782e9017935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c3635b93b852e3e96c92fb46fb55c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7b996ab6a580e4f120637df244f4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f960c03aae03c9a12c4eb2846ce4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af04c64a4c97d5a03c17ad92f88cfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0353ccd22d399760bc74f02dc1b2db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978ddb838c7cc2286d6fcfcc460d2fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228662a1118dd9db6b00588168042af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ea8baf9a0fb66cf92c2b307c02c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e97363d73b791dc83ff0653eb1d8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7f1f56ee1e64fde1e1e6178cd3bbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc98d300adb62d42e0b09974606762046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591ddb9814050b5d2766489bd3a798747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781203d8623c8c3b171bcc4c5ae2b3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234c032913c6fd374c7552ee4361cd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29ce6f1f486216c4dc88bf905ed95d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fe3328a5df9d63b82b50f1e4aaebc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124de978b0470e17ca132fb9049a86c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db2790d0e4982378048c6a133592553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058cb9d4a6ab61cce862743be9b4fed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d523bbc49058747c5f9e5e4cf4e5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f625a2778e596ff943586bfa94b2e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673a0de3ab7ef0e3ae80b755dfc972957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d0e6154cd25fd17dcecf03b9fa6b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af95e275bbe706725e291578b0bdf2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5ea9eb9f1267e0d3f9164e8e907bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bc37f4933052a458b33ca336e334161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5849548cea64fe509a4685f46d60a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24822b74608837ef41fdeaef986f1e9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1206a2ae9f559f596a113302662dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f15b3ee742c4ac363f34dc0803b59665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458141171dc1f0da43d2147e36db1ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bc4a4a661c1dcee3d0b5f63800ad967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9cdfed93b73502759c14181e1a41468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054264d688b48084119f6c6f10213fa769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6acc04b54966c5294b07b9c56d76ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1aa1c03c2270ba2cc64c9ad9770fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3ffe6746963f6e567a9ed10aa7cc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdddd1a68265f11926cc6ec7d2b5aae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11687288e93e9feda2fbf8096420e39474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edb016c6e79b048781d6b8685b0abc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31083e01666a2a08144e12a72c18fe2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd767364af60a9671923773525e83877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c45ecaccedb4011a5447a097192d5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7632257f823c3f7748cee246b6f11879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3bdadd90365a8f67bc93317a67e0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93588500c088d2ce0704b64f0c412e7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e543ba317b5f09b1a53a8e1aa6caf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129301748319e5831c49cf8532ba815583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851921f2cb39284a859290edf344aea084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d608a0fc6c777d77057d66076c7bdab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa63f9eb58511d7d237d19a1cb077f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3b55573336e07a8eb51386742831487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291decb98644ea878eff6f19fe175f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b230f5c3868a9a94850bf6a5437b5ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706731f4ca59630a46e881cb27efe4f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1e231ad97e6b67301a8a17888069f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a30b73b106c6d09a3aa267379182492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c9e3dcddabc37562ea3b824deef8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57ca0ed11a42c7764ac580162c14ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fff8092db79659f4bc97b5e7bd0ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7867fadb20f2c8686b6391740150f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810df9107fc2898fbedfe160f2ef877f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cbe65bb166301875b0bc67dd18f6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88164a7b27f0ccfc0e46dcba509661299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62e823a5163b7f775df53a1b484899100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07134f0b464579e07a8affc8a8efc127101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b65f053677a2f50b315abb690bad3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb494639acda9f15c5dc1cb7528c35e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219f43f5a253615e9c683c5bd55cd3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4a50a2c9243d01e376fcc50741d94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5502a3db493788464c64ba386e427b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a0b3e9af97c9a946122a7d2b57a2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5e697430a6293b23fbc92d7ba53fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3586aeb873f5f0b15c113416116884109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66fe5fd748afd8d7fe30108ba31647110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd73337c5d9d9b8d8850e3cdb471ef0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64856c2dc347f8d9120608f683b90e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7ffd75634ac32462c243b3c41a49d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2951f2a1b859d8583a9ebc8061d58ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4efa68bfa682fabb784c5a1263e9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd9294aa264a228181542ebadfb000116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4114a1dd011a7acfc5afb5021c3e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8008e0be0536066d8633d0ee92fa7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e9e1e05e5c07b82486db249ac5187119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567b0c5e9b245005381cc83f686cd28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1affde33a1b951e77dd4885c4938c44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b7b716b9d190a66f0db41dda77151122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5da27d0dd07647b14ab00b01a69c22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988584100182ea887f5fc6f2f67a78e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a74dcf48c3b4ae049dd9732eedc27a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696c23eff2edb1aeef4c1f03f8e57ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301052405f0e2d5e15ef97b69d029f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939318487f28793b26d14dabef72b728128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d56e10cb257a4d3ce3673bc90b082129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c69c43ae10a3d8177322995b6f359a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048b2e872fb18a2249f4cad1b284fa4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67976f30b3af26dd4f81be4f07f852f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dfcb5894a173360615b40052fab6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfa92515f3e2e2aede69aca2ef6bd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aa57eae813eeed68b8f30f21556e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6c86a0147c1b7c8890509a21c1ffd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48916fbfb44df156b026f40df2b286b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9090b54fc63b24afe4797cb7e37cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d89cbccf75c0cbce84e58819f2fc4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875d4e2e4d233f72a9d82ae953e75a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2fa05357b60409e62969f17dbed74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217ac41d2dc57be2d26d721890398e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd691fe491748850379c328b9680ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc19564277affb20987c630b30acf2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdbf365c86ed06151528ff63b12932145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14d209ff0ff954f5d997a958849386146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e4a393ee830a0808dd1d001a4264d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061103542d9b508136241bfb5ad2ab7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebbcd93825df25b349ad70e1f0f396149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca63c73dff6a3b04fe6c6c9a46768150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c435969dab4a9a2170cfff6ddfaa68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1096958b210efef4377da8a89c59f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d783fdd5ffa96aa54db5b9941e92b4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba62e4edce0f707ddd5cf95ee762ab7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43833a78b9b78f64381ed5a1cc4d0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133c42dd67dba87d82d92f7b9a2d604156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67975c9f206411fa515d4fc148d3ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fbf1ef163b84ade3eb0de3f76d293158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5f68468654d413662526bafc8178c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5175c9bbf98fb471737ce595d85da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e405659bb7e417c58a538389e7148161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafabfb5d81aa13840d86f3651df51aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d6d82698334eaf7c94e44a1cef82a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ef020cb70d643b48cf5eff0b82689164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0299b708f4867082dd058c852bbdf46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c81d186f44531c3d2ab2d8f820260f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf369a065dd178833bb397983542b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6b6643d2929dae3db911c6bd00ee6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbe4e18aa67e390c18eb3490a323f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecd2612936f7ed209d7fb4fae36d74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e5f4def8d5ffc2695575991b01b35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9eb1930a0e4f2da84abda4f4b2598172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718af8ea48360442152cad0688167dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8848caf85e75efc2e58a03b0b552f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d607356dc092cdf9ca6e81e9e99303175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0399b9a81330cdf2e53ba1a5170f28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffcd8376055227b0a64917069160a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af79c222bfcfbd8d7ee1a9292e3a6f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5813890c92b4d7607dc0c5ef598cc0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7a44975fb821f3382919930ce9d4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ac600d8415b796be6584c9b1fc937181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067444f020258e2da65236b30fa3e7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d45edc64ed036ed28d178a0ff51410183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be0fb3c383e942494a51c7960b67c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e60f5ef6e12151b1ccf8a8e7a1953d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820255b793d81e31cd2f6469f06ee5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664655155498a5874c29d095ee6a3884187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1a3e0702afa71f98363c2a20cf2b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6457949c260bdfd90de97a96075ef0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4955220f5ac1dfb7f41eeb731eb335f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0c9eb3ea23a1b69a33813112f8a7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3e1ea8b8b6c9abef56ae54d026107192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51034f40f722fad508e769d2227e2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79231d0cf451d3e93d657a094e25a00c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32c83acbdee04352b24db2939f2ed0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166623a3d32b382ad2c42d59333d535196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f9f746da81ec3ac109ae55f6e2629197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69616187b75148cef3ad6793c18da6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3100e5ac4451a3adcf7235c6eeaeb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9642620a01252c6c2daf292b6b91a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c55c3cbab9311117df47c09cc81e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73d847a33b22fe6359ecad970a1790202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aaa1b67a61fa2566c9a40fb6a6c4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119d8d431b67c71ed4d87073a575c0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e91f6fa71d852af0243e6a64efab3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f39a591353fec211841c99c837a502206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a215a1e322323a03812298b87357a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d874b3cef828f2a808c4a8fa8c509208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e13d6faac3d4abbfdb45d38d95506209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106587cad29d00ee944aacab211764a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb1099a6e668a8f3327333464b7864211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d885c72b1e74ef2242c8cdd134acb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d9dc7966450451cb5b96c8641ef9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1886bb16bb760ef33991d68bee57cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8ce92a4141666a5e7af7ee875248a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2825047123b836652b137451c92cbf8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566e0e12100ae442d9d59228b14288d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5411e0aab3673a0f2c6c725bbffaca6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f32fb4c9cc103bbe528ec9db286062219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2058dd61f25187807338a5c2fdd250220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc10f3ce92c30269bf104f8d133efb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d713ef8de5caf571bfbe499fc57d52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177a37b7fca9b2d355051794a1f2c25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0aef80d49557f2e2641a1fbc8c994c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1221610c42c148f7095dbda673854f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637c5ce51192fceab5a9d546dfe7692226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201e122c8d578e3814d064da7af6f8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cb7f804d1b23c9e6d6bba456c99a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55577c75f0a0b0a82d25071874b29d4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f5ab2b8f1bd5c32902303b04c82ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba1049f6e5be7fd264c4bb1a29b927231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9471999d53e12c6ce4da014eccd8262232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23417ea70769dda5eec3bcf8773295233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ed4248f2a4cd861db1dd2a8362e8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3f7dbb0c88759fbf655067872a4b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd15be3d9fce72a88a3f3a7755ac0f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890f66e99faf47c1af9ea9aaabd52cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bcb862077746b4ece2598914679b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29594e07f8b9e9ece50f46cee2133a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3c5895bc05f5a482351f07d10efe7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8760a247f298660a94482c8f2f515241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ff2f7cb77a9c2675346e0c1bbb5ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3792e6459ef3dfb2c124ec38c0daf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f16ce2924a47ede893cbf5f8241e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe31dbbd65de64a3ee6c0e185016ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa498cf982268f1b8a6d0902a21ba5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188ea429618c0b8f50bb0de1c7110c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93063c4d9e7dc9c6ebc422ffd9ebcca9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df758ae6750df88c2157b72879eed04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7e38d76c689d683f40d0a3cd64057250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6513e863ab0109a7ab5fa3c15d3ced251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d225ec80aa7cf1d9647c201146776d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba799b599ca6071cc24a626ad9e610253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6cfa7a87c2735024f3ec940ab7de7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b46667063962cc24d524c10ba62fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea515c21b5e60e0300d73f9e051b9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed316b07309821c48f34071e5cdb12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fe83d384372e98a215f12b4ec083f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ebe477b5aa0537c1c44bb97550daf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c93b969b782c1dfbdaa9eaae48912260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e2826daefa930ebefe85484c00a70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59a02685dffdc9517992632a48f26c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88244f79a34a6385876fd7838f7ec221263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944bad2460b0cbc4164365a4377cd8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe81732e25586df5a616f828de6f3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11954e7794885e71f3b7df2afa3d67c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252771d7edf7bd50362ebbdf84ae689e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86f839c5fb05eb9e568553fae360e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d50aef7f6433dd7a93b722517dea5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f8660421ab910c26102c3894b9ed1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef850a09d084ee6df283b2b7ef53195271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6098c265ffbfee928ac9715ca296647272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aff0e41f10f1d84e92074e8de1504f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801d02c0380607730ff7ef634ec6da6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11004d492a3051c55ea4285cc899101275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a06c13d587b7b2cf12eb7707e1283276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebf1625b0f46a5a4b8d479abacd13a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da4c6493ccd83780c28d343adb2679278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb351c2be9e3098d4154a9f6b54ef4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037793d5f1bff7eea81956e03f3d0407280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298a342e8ab7b9cb83e9f30610c667a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007091a39497cae8aba8ce0e424ee5e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf21117de3bce6c05b3cef07d96510283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db7228af815d20e04694cc02ac3c5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab5e1df8dc793e0d10831a1b6a32d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80917ff70e36f0c5de7636a90afbb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568db36b376487fe0795cbbb0894c6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a6ec85b2d7077739ce1e594bb3def288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072904ff47456d8db13e0acb0e704edc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c236b5448e984c5f5d6cfb47ba1b4c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34603058f4fc3e46e6ad44fea31340aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1250acdd31cfe6919fe92da755183f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0823b4b104868989e280af0e52eb9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c512bedf5e074220da9f4de9b2f14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e577c6e1e01f366a0ef368a4578f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d335858dabea338324fd1a6072c77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035db9994497593300e85e2c64d9d2c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8e34d8741b25246a72d3b44547bda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996434aefbeb05c2a57612fe226751f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bfd3d253a3978e2c38b8968f349eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b505e9bb2fa4842ce9dc10df0ffdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e47a0481c5c426bb7f92e0b57be60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af3c0be9fb85b77c631c07bf23325f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aee0be3c3f9d40e2ab48b24d688d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daa1e15b4519528f221b808467789b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac80add3848a11c15dbe2c46b39948306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bba77881347c1c05457f9603edbd54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ab98378bdb06656dbaaa87ed7e3cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897fd010c7fef48b709253d03ec284c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce5cdeb955e5a561344d849f865a0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07bf651f89ec1318feb70baaefbeb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e7fc4ed39471f39f3d7816e464a38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471da9484f9415723f0457874bded9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82057331731663d9ed51442208af0642314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eca95a2a93870e9e1ec3818e638fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc54be267d039bbf7152b6a29d344d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930ea9e034487bc4f12e1024992bf1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13788ccd476764e8cac20594ad60c65b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a33c78a1e36ff242f46520fa883a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37558d997c91b90bf570a80357210a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49699336a5f0374f64c8033a2fa71592321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bcf14e4e1d7abfdaa37686ffdb9dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97e77f4df52008ce8e96a1b9bfefa0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c50786ef0b34971d188f84640eb634324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb8b1e603d8907c069431e825788c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970055b0710436f4bd103f747f154176326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902222932b1a7d8bb398fe8ed6f9295e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd94ae201afe55886daaadd12ba978328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845e074a9b71d66c08a39844c6c7821329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9a9880fdae64c96844433f1315d53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc48577eecc6ff3f1d716a04832a15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b97384d60ea592b270122cd8c5453332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecfa65bdac704689723694754a0efe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8663d370788f6bbab179ddad6202a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604735e477ee358396e736b0ba579e91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528a02755bb73a60aa5a349fc32ed1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e031dd1a507c241bc109f8a2a2ec5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9379045864ba35b08c6fdd299fdc6ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b7638957874eb3c7bb2d0b93b5b80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea809201b0f2dc1cde0bb51e22adbdf3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aad85c18669ad732d0a27243ff7d37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01bc8b47816ab3363c3b0d432bfe94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fd8043e49f82c89aa46605d795cc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb7e8de27a9e89f10b5826e6c8caac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147f038bfb6d479ed2ddd42e0b75d80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ab4aa45a1444a5a6456744a4749df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47740e419efe73112ed7dfc069e3625347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18a2c6787c427d5271751824e0a8cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e54bbb13dd990d5154b8eff9c77a6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa31d6c1e90b4cc550d7fcca26a5a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b71c23301efc8d74182750deec25e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796f2103e73d9b71317c08c4856e6ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04056d52c3e1d9c4db93d551c16714b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68ab42edd46b337233a5b1ffaaf79c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a2a921abc1691e55e538d6fa31ae2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1083ae99dfd7cacee15babec392aef8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc3f7cc015458a7f2b65ee9f6cc9fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3c4f04f1b076ef20f8ecb97c7ca10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f32028e21817e0dbca53cec1afe00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671ef1d78da81cb452f99b0a66bf932360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a48b0e8110409932522406a90924b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbe81f3af5fa2a9c466b7cec16f5c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28663a1b229e5a6ca861f6ce8d3abc62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522951e6dd8f3185b3b9c34814f1621364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d47ce0acd625ad3dfce8af46c9888365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de30695fea42714fbe58814c5d27fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd71641a1f4d7c90f8ba144f109f8ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05dea1dd204f4d2f51a4360068037a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb926eac52447df060dd3e4f8d1de4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328d13728d2de441c9fe07e89c74712370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b41bb91950e4b025828fc54a77c91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c5fd9dc05830e578e8c0fa07a49c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67313e9c6ca2d1642ea5d40d9cd226373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290969a375a13ac2c4d58a13c6385cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f7e5a68b33f15520c6c14293cae69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e38b3fa44fa7b3fada3182ce74208376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b025055a1dc7386759d263e19d2907377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5691d8546a0555309609acd4d52f14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0c83126712b232664b03fc3cf8032379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3b0fd33852369b4ecc101b581e96e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945c139c22c98639e0e282e354ebaea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6620d23d77de06c1fa010d9454a16b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c94337b41ec7fcfbb2624f5101405383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb84d85c4c567a41eec69d7698acb58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41503d9d8447317cf5e0a48fb1056385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dfd488cbbe8ba859089ad72d613a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb42aa93a9ee3174ea9502263f00cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c69228c6100788b85aadabca2f9eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b1bbcbd5ef6efaf7df90124b64963389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0088be9354b1f2c770ed9e7a32101390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd32b6aecf63127b1c5795f742ff662391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8e12da45ec6b38896cf75de0584d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d8f6942318844a46f354858129970393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec484d074e595842d303df4ffc48d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a336fa5599b4366685ba9d6ebd1076395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a36144d5577a049e63196d39443b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459386c08c757248b350fe3e33be515e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2f87f04aeae24427b961c49710771398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26a8d6d6d5e9e1eefef04e0b24c258399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d54ff7fb90124fcb865f6e9006fdcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec40be846c32c94ec3699abc970f01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626129b66c96a8820f4dde645cfb3cc8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3266e04eab929ddde4affd7d258ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d33969fbe9c7fabee9d0b8f205040a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d7fc4bb9277da6828eb8b246450a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdae6f5c02d47080a1e161d47025ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832ba477caf4c0ff23168cbdce79515407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879506ba31dea3ed4ffa48cf365c04d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de845c93d0c86c7f9fa4a58ff55a4693409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1753469dd1fcc03cf5b5ad2e9cbe4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63966ef5581c73b4ccbdc448370cea0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273673ea8e396480ff566c589daef675412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e92673adff57f2ed48e815f968f5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77feb99621d859135f5653e6a682f515414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f3ab4881fe7606f5a4f37a4222e01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbeca3d5ce8770a346c29ce969136d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dd6eada658dd02cd7819c88578a97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cce37fd8b6a5fd2f97b250532b355418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de068419376f59fb79397550486755419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b316f0947442822f4eb9c4aca273761420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22ef5666ae808b8830e97e9cee2bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1af846fe350a3b937b9053436b022422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e786bc6ba6e2945369de9c9261d1be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8077823773b0f5fe02f8ad4daff7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91529826a27aa1627534da966188e749425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd3fe3426e8f4eade373250cdb101426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165ac7843e344aed8f389c691724bf5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e0070e1d3bc351adae3f81b12998428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90262ca79fa1da91880dfbdf576e9b4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0666d4711970d887e8bb4a7f36b903430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedde2f6c869028d6e069cc3462fb24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652bdcec2965b1d75b1cf10fd27c4d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc18ca4761f9a99c8e65697cfbf238433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d6e4a4d739a35f351a054b51c285e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32c5cb6b9595d92bae3d94682cadaf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5615176b8847c0f127642d0cbeb2b0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba7b1a953d1f5fcba9f74e588311d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e2b0901a5f94562841a8ca7a7a5e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c7c842979faa8caff99e9114e973b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dcc3e30d38e4e56dfff5c5ca7dc5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a66538f3a5b29c881ff39871b70533441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87dcea0d842127a25a241a52a9e6ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b26226690c423b575815cbc8d050e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d970ac816b405a50c960cc3f268ea9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08480b49af1d2006c58d486a1bc16722445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1b21b3908bec4be0588d173b0e686446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac0ed93b8f05c9d73f528ad5a20753447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d445145712679b480522d6c4f1e95a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08931e94eede57d23c71a06330141f8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c7931947272244d64b8f71fa449b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a12bf30d3db96b9c3b8628ef6d2cd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcf2dd5e19a25102d6f3adecccd20d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87e0048aebd659cacfb3fd14505f52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ac05c926c9de34eccd8ae00796779454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95343588f3fc4aa50e1f9ece425f22dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9562e90978ebf9c9ca63f5d391bec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612502ee3bd20fad6bd2f41e4063a2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8367d841b6cacd9361ebe43fe75c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc12aaba96dd86ef5397b5d0c2e671459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84738ac5558bff4ec352d2f9370a843460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0a3dcb196222c7c03a4a9fc7a67d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332471ae88e70078f391c38bba7f70e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2450e38e54a73da2028bdc0c3f0448463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c61f514a96281e63b2c55685ce7d7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c850976f94970b188e353b024d6b48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c1b1648c499960a82e4618a09e1d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef94189706f163242dae3afc24ac4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f8784402357bb24ca8b5cae0636fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f464e5cee4a8416fa0a9d1981e968c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56129f89dca3a2a69be5a0fc25a4c1f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b41a024c9e0d3f62772d64727847f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222252fe382a4feb3cc90066b52fdc04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290693543e0604b1a61743dead1c9916473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d8aefb1fdbd6662fdf9d8e6daf6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cf1374378a59120ea37961e37bf03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57337991be0aa9fcaba78ec6626deb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c34ebbfaad2889f6c09a190980022477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddac31af705e61ff8bdaceeccd4ca25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039228e0ca7385a44f9bbc7a8e219024479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9a1ec5a79c39416b820dec5f9348e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f96d1e575d4f7865cec929a01a775481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66473194a0c514c2891cc673e8f17092482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978a09405da1b69cd893a38f23a79af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2da11cdd885748a78c7b01a5de78a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223770515ccec0b84facdad8cb13f858485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683dd5d6c244dca56b35b9783890996486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad7645bee18f4e4a30e8822d8863b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6653317ba67fab7f080e84eaf5d60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ec9493518b5441bbb0bc2fca3ad1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f636143636e0d4a076a90e57ffb70a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f5c4f3f78b66d76ad70940eacaa69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24a3b51083b7908c95a14e060d1f68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdcd91bf73142f204f9c5ad72f68c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e9774fbb381b003a07775729875c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085217356c87c7f45d103fefc6674ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14bd5ddf0b843e26a1d03b4512e724496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7587173f9fd2419638be7b657ef2f74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce789d90bc25d3c81c7589e8ea0333498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d02a75a6fb302628e36921e00be1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359da3ae76ffe88ce13ffdb99bc3090500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b5287a6b23cda820a2b1ae9b2d6b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a644777463718f696065616cf37f8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137acbe4a4890af9acf17b937cd46bff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c59a0995846442eba4136e6e72023504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e7a33585b57bd3731ac3834c1ba4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682bedf26f13ef58ea3d032f86292cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641ece0f1ce5acf3032024d251dc09c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7bfc1b867af9dff0c8e5e01c43db5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596e4cf7b4616e9c0d7fcf8b1bc95d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d7e25a821da4d2cf372122572f017510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23798f47e4fc03fe0436d8082a4d790511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1339f1080b1d9cd91f78135b0c6f6ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb818a52e5cf5d68f48c126a92ffd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f432db3b18447bd66d14f0e17005cbd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840c5b60eb111a3cf2c2f1bf741d892515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3277cd6f2170063cb8fa81848e48a39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f84b8b24638484152477cb3a9235fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf0e4f8b631d87860aa8e122dacd43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a36a8b5f7ad549d880d598b5136729519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf05e5242005b6758ef9ea28d295181520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28513850781811d2afbd9da4b55ae40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904327f2e7493029711f4d60b6ae031a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d5baf4392307b6a75ff65e09d7466523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae906be4203b06946c6ecefdc77a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5ffa5748e99f1933b183070f6cd89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334c4a1b1b67a19b18bceb91dc11c32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cabc76f2a9879bbbd9bc3e1ab1243527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05ca5084527aee42d68a3a4195ead6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50611a17413626131dcf166162c57273529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37103acab860e63afd3b56f93600be6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb81b81813ca3c6b16b98330cf5d507531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99637fffe6c16fa19b1078464c9fa763532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ea11f4a567b037ff90e48dedcc2db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f85e5a01502e421696ba03f09cde4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51a171b3f63601529e5c85618de84c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbe6f7c58f004a2273fe6cbc2b581d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eee1181e4379cc9f5d1e5c1b85cb91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882658172de7bbc1fe07c830c5dd170d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c145e08ecdd65c9003c41e8576b54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818f8fb2923e527ec31622a1cff73b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852743db90f3d65022836a9e0b81c6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ca82772343a6ce3bb10294fbaf193542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc7b369e09ad884ab962bef1266436543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2902cbfe5e8bb815560256d5ef6b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e2729f19755462e57c710db711ba1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ae9b908127a0e8bc8f03d8ec2c3fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc72c5e4b75ec9f334741054e72e810547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaac5f261c8f618caa635d846edd5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ed08e5586ff4abb598d071c790498549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01d878699a61d498036fedadc52957550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6eacfc21e277cdbc0067f12d65a6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fbf67e79f73dfabbeed051cb661b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525283f496187caf09470dddaf75c855553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd424b13099ab6f1aeb72a7d8de57dce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b28986de7bda02006818f4a2472ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03219304c734501e4420806ecb9714c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62739be607831d259370acac4445825557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330c84d7e4a5e03101e5476f3e24587558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4639a5d4a5c2bf7805ab8ccfdbeb1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbdcca30a54086e907378ed672fbf4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f707ec719ca776e02cbefbd1f7c3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8635b061d07d577a1e9f24b0472ab02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2023f12e2b0c97b0de5d9d096c70f33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c177ddca6e04c6142e0a1c7384d9dc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d876a08fd3acab24577219883e47761565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097c9c10e967763e16c38060a7487f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a9bee1405797b66bbbed366cd320b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9b9a6166d6547f9902c380570a349568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5a53efcf74dcf8954a9e568b64612569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f0f911143798f8967524e84c7aa6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e10f0fca4ba70e610bfc90298ab478571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf847e8931c3496ace5b64b51d7c337572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf9437155c82bb5f5380f7073635c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf75d8056d355099b23c7641969561574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb232a12f91a6d515ae9974f53d5213575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6feb33ca79b1ccc9813e23bf7918cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b041659cd4f2eba6e4f44845c5f76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de7c4d69711d32b4b289fcb03c9f55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dcaed9d37623c72094f0b447607e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaa2da1eed4a7b7acc23f051a44613580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2850c2fc96a11be939e3fa281448a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a438969d6f20e376847b093b8134620582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d89dcedd19c19b85c55e7ee9c22a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca78da28f0394bf761cb5bb2fe8851584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e540cacb374e3bc5a848f85a777683585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aec3254262959563840de0ae4de55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e266f0f4d347ba7fe2c13f6fbce3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605ef4f70e97553dcd6c1d4d582aeb2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862e9c7bf062765d6058268dfd1bfb2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2877b018f9677e70bcc909d583adcc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcba23d1c5443e13263c0ab82ef72df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d22d0f1fcadda852dc37b303b4a13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8b672fceeda8ee68e57b263d5f87e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd0bf7f27866bfbf052b617816b297594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150111f3dc3b6cd1aae572d3b7ac3f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39847d9ff3299ea659017311d8932a46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b9a9ee91ce2f771cf23253c14c0d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331ff53b6ef54629ae3394d1bbe46f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceffd9632fe2214ca5dd779be6d92d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec5d48722bd9bd10674eb6a51c4b3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab898313dedc460724cec8383cd431d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33945578ab70beaccd6a726666e535b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b4dd2e4f636b9e306fe68168a9c60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c7478a9b4b2c324ca76e6a2c9908a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093c218c9c7e8f727dd508e7d10e341605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14157c7484dba5fff4a7674d8d8ada43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e11855647efd379e8333204f2b3bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6d1859d8520b15a7dcab16d91d508608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b091b58c01a11d6e24d3c1e83d8ddd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6b96344c1a59ee5004a3af16e690f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a4bcdbadcd462bb7fedb11587e699611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc753072545f1498cd4a7471cef95e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0361b3fb8276595948c433d8ba552613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89ff2c2857fff6185b0e7d472840f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84f7e7c4b75f72e61930991dad0e7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ce9dfc9dc1b88afd50e57b30b9d49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd3001b0b4d55fe3b9544edf93fc02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac40c828a90b7fc38be5e53d266a310618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaa199b8737e59553453ddfea7b542619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66e93890c716418cf7c460835aee90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66b661953f5895e728fbb05d9db70e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff23b54b4f1aeb676772885e55b668622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1198f49093c33a98a7409cc3ac999e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1c9589055345a3259b3adaa586c21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6926bf9c882973787bf7e0635320c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61f2e04799a10267a01be44ae11617626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bde6578d55b2a8f5395cc0b7f9725627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5a8a7f360654282253f8a0ee301e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd5c878dcd3d1bd3bf0d12e28a0fc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b09baf2fd63e0e574ac4cfa427566630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e207d7169fc0a6eab039c398905d1b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd262171a568eb8344c8b700e34b20632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c514bc1ff2cf1f8f83cfe7e114c7c1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b170cbd01a575c6f2ef995ad1aec93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aa8acecab5f0aa885becf85e9744f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9684519515fd30e92fa7db3ea9bfc0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb3353bd68135afd7496c8ff619f2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eac26361f3ff3d1579d9e2dc39c5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ea991f01610c8656b3c08da666bcd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005ebb1927a0d079e040cd30cc8664e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaf8c73ca1c79322d930cb10a9755d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17562817bc4a99649c57820b92df6e3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb655ff01f0de1a3ff4ffa0796012f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee3f6dc5e0cb6e5b9eaef0ae544632644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886625b2b36a2953fc14f411720e0ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cbeefa5604a41b6fd3af4f135669c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068d81253ae34ef9f98f19f139f54e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccf8f7806519c28580f82368449613648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8783949cf22a5734e441686c9bc3aef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8a8945555665b940a1556b900fa96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd7ac7b8111f2fe26556266ffee94e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1b2cd86aac92b83eac4c95da29c72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df48186cf4a80c629bd5f93a1db6e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5903faa27952509c907645ce7f1a6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1d99988a8cb838634de0c48959254655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177960bba812d51c3729649b16ed6982656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5c9010566351a8debfc56751bb105657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54806dca4fa3c756d7b306c417fbc9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d507f98649db2f1f0d2c568402e04d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228aa041f1203ec728a1d09334ab469660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9ee40bbd4cb7017e71ca3fb3eb60d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a70159c2732278ad2e27402fc07d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28808fa89cc240a375486d9203962f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4845f72a6c938fbb27babef2292477664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecad4eb7871d67feba3384cfffc3ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5bde0b04ce61a8686584f4041cf99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5a24ebf3260a86f8eece737f8377c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a37d3a7b499d786aacc9e30d0f3eb0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f75a836ca6d5a5684d107f5af1d7e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f751d43cd93b20cd7257ff96f6428670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8e641dcc19d32efed9a0f5174663d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c94a53373726f2fd9e71863e9602d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de47ac46cccf5444bdeea13c70d798673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafbf8b515b2b6bb24520e168e75e99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9cc313f660abb4a4ad49167df4a6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd793573ceee23fb0f07b8b40eb680676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b39ce7039c64f0d7b766d569a65af5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af293d769033a5612e2901c169094678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540be77a01d68299cc0c8fb5ad01702679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9373c155c6f6517fa9176397146ea7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679730fbb7e8fa2b6f6e8d8f5fc952d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc9cd25c809039d449899ab42ef135682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600001e468a9a89165830fed8c707993683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efa23caaf72fc8626e1b5d0f1f0831684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944dadc8d86aa5a5c3d5bc3b1678d0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a66031f0f03ba14534ae11049fb41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591019f7298d55403986c0a44fc162d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131c1d08d29bd9f241583e3f12bde9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdf70d30b6567db2cac41e6b7689a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029abb0762f80e00425418f76d15d42690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51d82f32c8d92b670d2e3edd7019ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b53e4dd45de8e9e7717d995a3857c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a07a45ae155330accf948c3efa9f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137ee279306e7e8152567911cf2b1da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f278de8936383489c360fc12dcdc82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d768a8540cc5981d6082485e72ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51997e2c4229f8334179ceac77d69fa0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a02b0325bbdaa308bcaf39c348df0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758ab0e4bdbcb8efae2a6b51af8d99d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b650cafb98ca9a043babe19529a47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8561083fd5b3bef7722061d4d2453e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a92f3be949e061171d4b1bebfba61b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569f4ec67b06fd99ed0b0cdcb364216703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c18ab6d3ffb486fe36d90fe1aa399c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b74c73141e1cb6c998873b53f2b8ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3d592acf570cbcbcadd563649b8b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219e72d46f1dfd960b6913c57fc14c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47c868e5f0d96073e86d2eaae0d6aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01118ff3f5c149830e1945715ecc4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec73be1af23c54c4f884bcc2fa8e3e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7bdd05c5c8d2ef4aab05617b07c4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd9ab4f63d59b04d095fb549f08962712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6156169fa5f6a1678de2f4730d823713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcb4a4031fd4463902ea13d817f3d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8f7c384d14cb39e71ab1e9b20870c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59700f0894af434b8d72ea0e7beaa1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abfbcba8cc13611b226747629d17ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d212acedd629c81f8f6ad531f2a6ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03b99e3fc7fe3439c38ac4f2552e4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5afda2001925e138e1f7f1063b9642720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e4babc1e6ab7ac32f5cff1719dee2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065789e7d94399365ba96a7300419c1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15bd06a3be828c3a33f549de4102e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a68b189b2ce31526698de62068e47724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3aec0ee4c27661ea8464a52bdea0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c7f1d76b44b363f8901496d62c029726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6868bb448fadfc5c24d4498aa37fdcf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a87d3be7c0e2ed270f39bf394746d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275c98e8e14494bd09fe51ee2857981729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f617297f39700ae973d663962309920730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2194f373c90324ef7f86d559265a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e853740fe71c39c4b4c2e4ae9ca78e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab622a30b3ac8bc08c088a04fbd86a01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f6a74f0ddb6cf5fc390dea794a281734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b0bbdb309aa8663eefacb604d00ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426c800ea2da33c24ce4dbb07860f2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cf6f360451ce0b4f18e7892479b8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a78f1fb5b03e8eb52d779fcced7259738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261b3885308d8a66ef81372e3ca3e8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022064ba10468bbdae9b92171f2ed950740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f256df8693df28b81931ebde22a92d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3a886b98beceb3d52f172078239eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ce042e4d9b7975bcb77faeea953bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b47fbbadf522463f8ef32f2300abf4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6d55a6b63a187255fcfcef7787445745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73879a44fbbe87111972b074df13cce9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f663bf0c0c37bc9a4d38fa32c2b9386747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d5cb6af06b53680e96329c257f607748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36723dac3a8905ebcb66d24ca1ecc90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fee669bc9fdd911e0136c5d0d2285a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9cf7a9ddd05c2642826e46ad015db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a2e5f3f0abad083f722b4a00e8998752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddee94ff41dab9c83ad8fc440125201753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692b9ae8c256a3dd5d5e9a523c0f36b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3f4ce4d557b227fa517f81c6aab80755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a9960eb86675b473b7a8221f08709756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42803e768c13c94d8c7a2d488b19877757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abfadba707ac12537869a4743c2842758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2e8b9d998d76ca3ae14f98e3243d3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>