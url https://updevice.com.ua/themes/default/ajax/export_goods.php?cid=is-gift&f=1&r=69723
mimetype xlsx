--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b773856b38502fa7489cbd750516021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45462f88afc9d149f466fb4030a45df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd88903ddbe3812b7bc81a4d9059a433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab8543a5306604d7ead2847771efe44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733afe14100436511c7a30e5b778de565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d33b455485119287fcf369ce21d3b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5880e7c24deb92a31ab91b2fbceb9367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7c8a54a84f65e481a710473d0d9ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057559a6b8cd099f6ca6bb26c90c8da09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971c7a5c56d44921c1a6524409ce21b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cfa8eb45305cfa4f983d26a0714b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ccb7abe154a62eb2e78ae443be38212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb463106414dd67a54a877d5933db013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b3d2a7448036c19b9d62fe71392b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67635474dc5b78d1578564294b368015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173e3a0cdc9702f43303e89b98939a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5e7a53f6b35cf22929f3580bc439617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741860aed5a190f2e654982771f19e8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6745438488e963fb1bef3036a9f5a7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f983f47436f99b18a4a19359914b4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bf2894c7bd289cc58217948b2b3fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354fc536b01b624ee164b11ea8b1d7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cc0d8409ea7b2a5e83c52c12be66323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab0d037c429d9d39bbea4e49b4fc1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f4f670c9da6109f3656821715598225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa42a52533924076894c09b72fb20d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aafba155ff837b1cb518c021017be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b5f5dfa9992e9e3e114d154e1d5c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26eacce62280a9756dfbaaa645b99729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b734fe3358dbfa9f689e9b28a9adb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b55edb8cc8f8853551c67958cf91e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecec6178123a83488e8e9069bfa41d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea1d3a50a0fefe806ee62f99ad5ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555c60c08715901e5ceacae655b9b2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d257e594621808ca3e57614428df235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caeecfd2bc044d4b2f8f9d72fb231036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52d431f956be91ba5e1196066be95b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d60a25b0592f2b21a69f8c843a15438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be2575a97db2245dffe84369935f2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ddbdbc639e2a0259aea93bb084e7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76ef14f6828a375776f452854fcca741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac843526c25571d938f3139ae636cc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e14a4463947b51e4cc872d599f9e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7e4321bd6133c072ab0ca003849a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69206deeecf1553b8a2ac9b50b1544045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61cd60574fbf0f950af5a7431b972146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e2f704547b8c99f9ede159b6df33e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daa19873f633d4c6577615c59e854b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e0ab8f5a8d394ff2661d06cb7200c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712a9d069bf400815c789012d5483a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d496a92e7211852cf0df1356f313a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dc9edcd5ae2e50a1fb4fc1afb77bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1ea34629065bac2552fa4134fed0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ce6c4586f461ba73094cce5a746fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb086cc4dd720214cf06c72cb0f3bd5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fab56a10d2d3402c1f3868772766656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4661f413dd0055ffff096ba1343508257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11941f0bf6c55ee8a3022314b3a8b75e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060e8450b309f1e51c8c17541b2587b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666d09c59b6f1f858895597994cfba660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4cd89cf15b2d933c487382e0188f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2401d92fcd0bb98d1d60ea5a5dd0af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c1c862d2895e974bba5c6c39048c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54dcc2c32cdbb8fe2a5224c151e2ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a1755b3435e9b1e2aed8114e4ef9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fd1fd8397aa8e9c7615d75c8bbdc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c01affbb1195013a5fea9ab9dd194c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7843daa35272f0c25d7ff6b5624fdf368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e528a261763a2fd27336b36976ebc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010c6316c897485c851bb3641963ca170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba02810d84a4be2c8806bba8f0781a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdcde6f38ac5e685315e003753507a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb10959fe08eee59bb427d6b589654f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb5db9156457772b50512f4267692774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae271424f91e576e7a44ee30bae01f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc780fa5604de0832d83c7ac6e94d8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232321b6015437244904abbce4efc9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579f860818ae40e8248475c5ea69e1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1b6c8b168f2249f2023ed87774e9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb306c8ca5af911867b74897cfe53380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d594c20f03552e6580c0d8eada51481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5046246af07d696fdf5e85f6f73c88582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d99781f33216b4e7d3771fc58e72c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe8f523b39eec44db77383e5e7df6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64afcb3de740dd6da18742529700f2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4968832005a33c9341a4b6323dfde8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6bcdf067c4e770dc9c312700c225687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e029b9df9d652429db93cb55f5db088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e786da2251324fb03b9e18fa9710df189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee75518d42c2bc24483523ee73de2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9810277643558fab44317abfd25ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358452ff1ba1981cc84ee5eaa8c458792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8425a2382fde4fa44731c28e52008093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49c79b485fe7966fe9d78936c0dd2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6369d07dc5151dfd7eb6b135a60819195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf27996d827a958038e81d040dfb0c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0526750fad91bbb4005dd20de6768897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068311826b0b6132d9d4431332aeade98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f6db6d816a4f14b18ab4038d1c04599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b5fdc4533d7b5ddc88c447dd50f61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e38da5c8dcdc9945205a2b152e220101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d36f488b2fa9dbdbcc9ede551fd63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae1321a8b8b3da883cbd318297e1c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f5ac569e8818d3c74d332e61f8e52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd5db626a7c5b554674afb0df8cfd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c61d5b79167910ea49e4c193f3dee6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036784909d8d1e3116a35b7c731e1103107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717593480ca36b30b0a1acbbe4f753d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d0bc9e66b62274914b59233b0e311109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7f766d675c59e2abf84ff069d6f49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9d6595eb283efd1bf5736653b9af5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608f68f844dcde4c131ff91afd9940a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bf8bf985cea7f32b50f724f18485a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e672793a7a99b32b968968078cc8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd94c14103d7af6eadda3bf1ace626f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50afbb8ddb33629ad5be76a712c49c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaac65b7b225ab751ae3f227d929c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8b747a1401c207b32ed622c944019118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453e921665412b950b03a4aa899b01b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d71ce3e10a14b317d7ef2eb817339120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d53a606f8be567d8d093e2f2557e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f85850734c23ce738b17fa574f8f8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cc0e2a425f2e1ebf38b6212c1eda4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89864624303a449b354c547b24c0d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6157c9e1ea2822374b808231f4d765125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b484d8cd4d62a204075f4b1d82f61e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea231edea1b397e7d7c2407debf707127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a2625f3b17ca517654a73e5193fd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779e9978cf6a1509dbe5731feb07e59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3117fd1f97d3260ad094c1e4e2c81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32223781d161249fabd65a3c24478995131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bab0f5e88af79d2621016247e5475b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196e7c4e1f57bd1505473d68b8ba4b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5183ef7a960cbfdd9ef183f422d6152134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7939f7245cfc56d43761a7a0735043e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4730f4ea455518fd79b4b2bd8c5a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192ef0d1c6f0a030855a4bc4438a464137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beb397585e43988ab1dbbb48dba765138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9f7dc125950c3b44cb88836edecda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6ff9c8c41fa07f22e56a9bb59eb98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cfc89c2ab873fc0ab61174a9982e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322898e5a8279f4afcec73c801970ecd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1662972f6556354a0aea29baf3a040143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b71f940dce53e239697b5f58e15a93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64024a263323e24a6eeb716df711c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647d993622814dad5ab9db293098e83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc243a218c9bda532012cdd58e2c90a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710ed39cc61c8f1b0dbdd8c5aee1d36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df657f0c5b595d0f2ca675b35755d9ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689668dcc1f944d43697d38b5f647b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6810a2e1fd3da8e69848e2925a8b9ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b39b4c929242bef4281b2d7538c3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005875a021b8ee381c76cc6f95ca03a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eed5cde524102a1fa7cb1cb7719780154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cc3d331b8ef87bad98db27fd8c8fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758abbb3e890d22503dd7e36974f348156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaba51d1c5a4f3a4ae51a568497dac9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50172b5dea5c4b4a1a76b56d1cab1992158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b1190a20e7c799e1a0c4d03f7371f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e70f6be63f842ae51351faf23509f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d724f26157448541a01413decc807161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa2454dbeac01633b27a64ae1a9bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0e7dfab2f6e5410870c1e42dc8d7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9265956ab7cf02981260edaafc7a81e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119511d702a3a1c063cd9fd6853129f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0f106a12525fa19534f5177c0d6f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78b956ca0fd66bbbef55453db1e6ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8994cf4580a22e5c01df71a830af81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164675e7a87410f47893de3fdf8a997169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec22a64864d58f6b678d2fe507a51b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c70a6798b6a32d37202ce0582fdce8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258e294f028166d0821cc06a149c440172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dd0fe5766c419964dc9fbddc1a920173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cded19e366d278af816204672bd8c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2a9f8fa8456a2b40e3ca047089622175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb6d6ed4b346aaa37c6c1ae8b9ef68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8afa24520fcaf2dadf769f3d143f9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4c3f024719207c7bd374dfd4646bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dbe87fa45ab9e99d51f58a39bcf29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f92ee2eae20607ff74983e67363e77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f8b18da67c097061656f79ae8f31a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9276ecc30eb0c308f9c07d1c1201cfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f9d33c838ec5d34b9ef2b81e029a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff6eb5b23918f031a716f9fca0c51a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4f7c47ebe9e4419cf1e1f9820d2b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53f50a8ad0caa0c6250e364048846b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54d0ba1af8c2417e25ff6dd6d30fcd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a337b74df11f5c81407979ff1b3b4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb5f59d17ea6628d0ebf7d35fa6a18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f709cfface36d08fd7ca2f923aa513a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879bc8fd9e55b7340a18d0fed10079e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671d18dc9d561b7a8048afb8b76ec4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b70d5e87ea576b08e385fb846f95c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ed66e654b9de895c0b60fc6bc1b1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16e1a1bc4a0065346bf555d00965bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833793d06fccef66f16d7eba114bce70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3decda825ade98251cb988f1ff42fbe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e676edcb8fbbaafdae7cfb63b93e0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4536b11db2f82b0519116c89edb2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b980e6a19822b25fd8f761e20c42a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc05c9f92318cac35e23474ee7b230201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb217c884860b7b0ba726a4ac4159d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd889fa6f2b501f108b7b558c9311b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad0bd007c843098791116b71693fdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a681a8a73aca69578677703f80fabb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ec6bf28bd229d5f646cb531afb07d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325ad4551732b19c8f3f6ec7d1575cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24a450f9a1853b3f1194464b412309208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c3958dfdf76f747ca67676705a542209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe641786e14f78f46981fbe7a862c6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae87b24ac33a5d82bbc9dc30499add211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eafb16c7835374ef4cbc83a40dfee0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef262d8d8f87f81ba1d2e95bf571f382213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aac57f7f3d449bc77944970e731f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23238de0c6047917079887c9356e2f41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b881c3d55118d2a76164f3b8a1b200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c56bc25caaba20064706d95637b64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1a92316bb7f10e82dbce511a21f88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921933acf9cd6e0af14fef4c01ec32ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb285d2395ee59f118c20e39e2fe1ac5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cf8f8d25e846218240cd1186a8e82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895b2bdb4a9f159edc3c48f253339d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daa9e908b412d54f9873720c47a4de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ac45c338a541adf2c99312d425ab2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeb0c382858e1b3997d3a8c2a8d221225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba78aef997fa606bdeecdc0d90f0fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ed83d9d3b3a26f4e6e01bdd68c8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3b792ce6fc3495e2fee030158dc93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bace6f9583847ae17041942033ff13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac3bd35e642a992caa46b9bc2ae1e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacedd65879b4605d9aa5ccadc4227fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47b8873c93906da4fac512ffec2369232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfef100978593d57b24dc1a91a8046233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbe9b541afbd09869960a860e4e682234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3f7491e9d9120e5be93e71bb391bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e410cebe2402a78a478febb884d9330236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329828b871dbc0b912b4ea098cf847e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458e8a7ce009b3dfe22b008e6927e9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e1f73dcff9ee0e079e3dcfc50d445239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a68ad68ff5b32c27f5d80a768c7e53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19f3d8732964c7d0fa76604e92bcbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f284a6c2873fb18117845a14c351e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc57421fd70c1379918ddd37b8fc5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5734ef36567d2f9dd244aa5c9247fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7471a8a9f8039f228b4c2787d5cf5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7375dfd10825c0437471b7aa66cce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4ce468517ec1bb358bc7f2d99fa87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166c7e8df7354214486ba4afb82b3a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bcf561849d2b797020432b9c9fc06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460325e2158900b112a0c969e1a68b82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931cf680e1e848bac12d7b60d80f84b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b989b03deb5f228b6c2a440e3702c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf04a90fd122c910df7d1dd3933313a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebab5ef78e68158cb508df72aad36c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf2552e6eda492af7065c720e89cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966a2e5642490d3d71c8f1aac4426f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4d6140da60087d47a867461b00dc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5851007af3395229c150197de730a25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe3707406a76228a6a90fd089b6500259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208c06b93642dbf50a3b74c57e01e92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50334f8e7866840348c4d594ce384e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fc9d5ff6e32d7bc3d5d92e96c5cd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fbec57147683cc97d720be8d713e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc45ec8be8b7ba0e7e5654df5a6dfc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d4adf2ff06c170a83dc0f49983abd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e8659dda4266ac1c3ae1e7055e0d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12b949d220b56bbff1eb33750d77ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac75434d20e14dc7de83b821bc8109b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988cfb70a39bd9f3fc6e3f0203df1a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ba573c4495aa89ad0a3c9ca37e6e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f850996bff56bc3a6ac0d710fb6991271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e84cf7cf77859cd74a9fc8e4941d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ea15d336a333704d9d21c408bac95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47200a804048d6bf169b4576c7d45e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca50e2f4616b43a3b7eb4271f99b1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effa626a6c2689479f4b673b076f130276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c29ab6265cd936e99afe047429107277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca1950781e299ca570519efeb3d005278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6912f8acc2334ee5bf1cb51835f93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8ec8f864ceb72e019341cadbf90c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465abbf07e8ac62cebe69e7acaab64cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448ccf0384aaeb4ea49fbf25b4b7495282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63353e72174b8c67948cd6f15ca043283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b9d9612e2b6f467c29f8948f80cd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e67f0a91c022fbcce55433cd457ad5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6648332ee2b76dafa498b1cd992cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494312c222103267e9bac3dd4cae62b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854dfb56c5df5a14249ff3985c58411288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d774cf983c1a64f9239f94c13f18a16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240549573e1e2a0df593d70fa23f57b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b75cac520f8e5b43aa2bfaafb232e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cada2de954b0b2a2d374f9a038d4cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9bc8cef7edf85e86f59808a80e93c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef3458bff4137190eaf6d47ec7b13b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342969888d4bb9b4fda0fe669aadea1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b441c02f513431db743c36a7f9f870296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40052a3afb62283747af0b4a1b8dc980297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15744aa050bde67cd1152734209020298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2826d793de7316d09ec24cc00bdf412299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11670ab3c64b4fb0a3fd720b5db6db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90096dc35e8fc24b3421e8cb2228fc44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df7d426cc61d58f245b8049deac981302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbc49fb572086d911e366643197eb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca774d868a8de2e84b39aaad9e9890304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184d1b4413a50e95f72fcf35e3f4faf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962620e7a4fb82a380c0018ea91cc84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688767018f807fc4ab847b2fc40c4410307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882aff80522f4376e0bd80779b23b45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c94f4b3d6d30be78591351fb9526b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825157f320dad024d2d18ead19482c82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8fb4d0c1e22496c71abbbd8f17171311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233772d73fa10720f153692bc9b3b2d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd68163f34ea688bc8215657e91b401313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e208ed35b8e9dc51e009ef4bd26be51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82c38dcee07b0c72fa2bb80a64e25e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafdca56a0faececbd252c5896d5170316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a39ed2db6c4fb85f02f631e9e64c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50b51b5eb3b38d65bf25e2b59330c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b8298747c53266188c2d86e5e0b2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fd3eaee46290d5ac0d1ae6c76d762320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353da918a7684857f5cd75c6dd783654321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23209aea718ae2b90b79e005fe25b2ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1aa721a3876808aab5b8bb3b20af4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105a8451106c227807956688a56d4d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd92d7d26867f526f0fd72026a5e2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7be02c0652a13a3f2198a88ccd2006326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f670127a3ba1471727be6a142fa35c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37483444c143dc66f1ab6441b25abba8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf603963f13e478b317aac6caf48926b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703709a6aa6587ed447fbac28900158330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8665f226b32afadcec5635272217bfd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141b994b9e228700904575b90214a7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d11d0665af7d330f4ef7144fa9d61f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152b60e3c6c2b63e4802f367c6ecf40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5430d08439dde005ecb42b221ff79e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922dc5326480274a77f1acd5f55a9a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f37a86ffb7c5c297ec58d3c30fa08d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432630e6a6b88c1b13d6be4598587a72338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf2a22ec4c7269ac1192c5c60604c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45e91321ef3f8aa27cda97115e138b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f9b1c6d568896369b5a11d5401967341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86439bec64bab43bff5770252cb1c426342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a33df24c24fb7760f895fb9bd082b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf641b61feea0ffbdee2c953949f400d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd455093dd7f9d3448de7bf77dd833d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82c42d5c76ae9ceac993c825ba30f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bc0a49dfb84aaa446532b8b2dbbf5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30bc587fd3bc7242f87029566dad29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0b1242f3af18d28133e7d0388d676349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd93698638cfe604e45f7d9fd45ee0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fedcf8b43ca059f1b855c681d17ada351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122235469ddea91eae3f5c0fb28d078352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edaa46620130468300555e3261537a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa760a705a831b7cfb4991b760eac31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c120eb2f34ef6a668d31f0f62086c5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db560e2ee66d9bf5d8cdf9c1794f5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf155514d7cd0368160bb162254e68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ccfe13a6de229ab6c1d1c71117db9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2214ad4fe9310a61faa611a681f08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fda398a342a0d37be9916a1496915360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d3b8f725b89a50f81f2d335afab09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb47b91b6d86321d57228f49ff6f224362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95122a574425fd837b0d3e642ae7f29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d7c9de53749d15a4974af171f3d70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868e51c74e05d469e8b475b20908b01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b763fecb8ccb4b508d5335cf66ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45605a10ced4ab68cd7936e643da37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c517d19f4c6ac9eaa625534df95519368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ff15a0df26f4544fa797b75dc3483369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7933c070a6e020c4b60a2c8bb648d3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d4bf3eafab16e8d7b68629f9a8cae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccca13194ccf236a2238e53b4b0983372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c497013b7fe23c8bcbb32c3a693e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86827ce9ef65010371c99a1373cded0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eaf0b3b8c551c18e5bd5db89bbba9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea257dd8711eb3a70f083141faeb8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab8a857b7a0d5b721bff78ecdb203e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627484c3c80a0a9a19834f42b710a1d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cacf70b92c48b36226b378800f25de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9ee8e146ca679348ead9a7d0f7119380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec35f746127a4d7a2af9c5a5d1d2f7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e28ba0df10a10e6d0c85de33d3b52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625cf0e1d7aa97e2c57380add93d967383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857d2d53cfe85509a402ad19385aba8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7750dc1aea35be27ab54dbfc684c5d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9b3bac8e4ee5fbcedb0945c68c928386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d380d710e42655f780876b7a45ba213387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a149634e85447b4963b1870205c6606388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481996ecba144518330acc590777e04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e326d86e30cb8e9b5ffb3afc20d3348390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e0d74b40f1fc228d36a8d1e7c2b01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd008b726efe0c346a54b92567d80c05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0fd28147d5bf098eaff4580b5c6da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7995c4bd0b1b16d4677542952554d66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1c6661e3c47b1a5b0d21a764dc564395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107a6856e36eeda17674510e4ecfad5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97369a38702aeac13af75c2fd5383d5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60322d280fe3981c6597fa09e527ba9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f448eccadaada014b9f57ca83c5d69f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d256551c4b51dcc9f80a83ad7292ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e04735173a55cf17ae25b0ee82f3bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884385374062d708a605ee9af10aa14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b835de4d699cfe239acf84cde65d7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d6291c470270de1510d204cf716e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703b25df1ebd841b79a965fd138ce81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f84c56eae4796e712f21a99193cab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664468dc5904a7b7139d8890579b390407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107df45102cef6214efa80fe1711fecb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b7fb3509c7c05cdf39e2cbdbfc826409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe136795570374c4948ac9dd52395b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eefa919312cc9a09504464a862285f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ae66689b120ed99ddd1991421cf08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f597202bfaf9ce774bb986e09d97e55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d73d199963aae5c75512262f4769e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408275f58d231f6014bba424b9b1aa75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6604b6d786658e4eeba02967acfb85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482bf30be5e8c6f09e0b7f06d73a01e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f057b012bce5f1270e05695ab97b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37781d99c8d82ab0076f8b3495408a52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d835b97dae498550e3d5c422e43eab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805e5f3cee97cff945d279efa5d8b1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285464239799c18bf322759ef2cd9f43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989c24494ed0a7fce134761a57025b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f5b3e61d178dec7f443f9d7d3e360424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071855367d4f4901e6dabc1097d2eb12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1cd4fd3020bad9dfa28d960e7ec7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac18b3378158866b916425e8e3bde4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce13c2af324bc188ef958c9f3ebdea2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c314aa8882603274ba52cf094dcac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1c98a9e3b25f6e026197b2a162bbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed97831011446f7316e81c4e31632b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500c1aff5699dd08eae97a6d1e9fa01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dc1dfc0cfc9d7547c3e923c171a23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfc590c5cbf590a674033d6b255b14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597147976085bae89bad1157e55090c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84abc76755fe700294ba05a39dd139436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa8ff665dd3b22bc815c04639973d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeffb59cedc16450d2ed4a697334c73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f33b0e1ddcca73d8b6212a4226200439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b700a03d3dcd2400579b458497c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31027ecc08e10bc57cb92729380bf0b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0970efe1d8b8f3e0cd2174439a6b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9fd61cde3d87ef675065e5ec46f82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940a71145485d1fdcb76897f79dba0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2289820770132174f919959bbaf6153445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b63d9621c79ee363feba884d56bfcb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538f1667d83a51cde7422abe935b1d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa159dcabaaaf7a4b7b7e69215cb25ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e327169735148341e5ed971bea9a06a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30205e4ae370e63b82deef4b15b1adef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ac01e2afff6f2b98c40d6136e7be0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7133f5fa4755d838d01feee5b5c006d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1504c7f8a5ae69c0ab1d7bba74b45a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca2f7f20e3427317b0d5009a30d060454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33683a973c8be2ffccd027d65881ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932da1d500e04dbcfdd3f80f627b479456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528a774f64eb67a7cfbee4c56e73163457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f70c49d422025d2716158b7d3352dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11271e8f9653e7d35e30d4149decfcb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dac0b976d301c6125ff279d135d4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd36f762f43bef938960dbb25638e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04c4af6124b84d7d54d65d33e50530462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c0e97218a6fde8fb4629627c43905463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01e5a57299ea834a2e7ede142f5dd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2041bdf2417829d3d34c3f62c3e63a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcd606bd3fc36b9039415fc446de62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9a8acf0d0516046bc07b1f53ed6c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cdfeb364a45e3c2b609aab530c4d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e389b3b924fc7196a07534384fdf49d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e479450b9ad6de238fb02fa24caada8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fda3a5566bb489eff94d7c8d4e5f91471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cede4163e8a976eedf2f5521c7f3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a69d058505515075c42409f0c17a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce798e5d393c6071e862ab8175edf55474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ad3c74f01d3b50e756f62a23a80a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cba3e5e7ff12d88cce3ffbc0892d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128bc3e549b3da45f58bebd6535bda5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33861cc6a98876baf286b7811214f789478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed034b947a19bb9e96af79702c6218d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc005c5559c2538f2ea31ec764f844480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10405f6eefda2a9f2c9936bf5bdc83b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1c16fb4f8fb7d87e1515c81f4ba45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685a666d1f2652fb04f7f22574b13dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665ae5c6ad1c675ac8d662e17611cbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfd6ba0cd5f1f7e665d40b1af98f12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44b3734dea16c9d28b270d8f3c2f1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e589a9cd92f364b4e11ec6b759123c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e2323bc61764a2a20b13a840e47ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea1703db877ca728b3c92b31f375c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae910568180b4d257341f6c8c5cb8b49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a915ad1ef533f74d9a5bbf20a58cec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157381453788005ad271e63c744d3cfd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46947ef1196b3cc65e738f05b14720e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b32819e5eb031e9625ca12977daaf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f196b96a05eeb98e946a7ee23495b8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3448eae58f049e465cef8e511f2b5dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4788f696b6a53ee0297218636d5e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6839f12fbf6bad11758ea55aed0174498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5bfcbdaeebfe8c39691c6a7832412499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6fe6b8a20503a1826a1e77d1868c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669a695150f140274ff7d3062902bcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af027a029463526ae0771213e0106bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1db822460db46c46374b8996c14896503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4b246ee884552ab57cc62ad53e5de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b9b8971c0ac4e3c274192f86688f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c31f919c6a156afcc1d7cef8c01123506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd1c08f9885a02cea0d4390133d8de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5e17b935f989616d34643d46dae8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87573bbff0c9aa405150bdb68e7b2c7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021404896757253b48204f2af6e2ce31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18befd650a2e5e67c97d378bee556899511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19edb095e97876f1d5aa5d49c031cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2ad8734e0a4283905521e66995ea5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f0b1c41578b2f1b3188ad7154227c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48624608a19f961ad095a0c319e533515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc70942fbcfefb6f93d9d16d7b1145f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf976d378f244ffbd6949c3ebea4e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ddd8b9b6fa9b26214163386465649518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4568447643b5d38010b5f49fac7d92d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150bf74da10762817227dcecd8a796f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5fd94b57a24007d264ee5bebb8403521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53be55b585930262c3e3c80f39a75bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c204c1809825df818e96db4030debf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acac85a9723a211aab30a0c1f609a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fde2f0480d218ac97b3ec029de45a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12935be2641d20b28aa541722868f87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5cf37e3506c474b12521e8a7f7680527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b046d80af544c03d1509e1eb7e8d5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d96f4c15053c7e0ee6546ee479c15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e72445c2c9569e4f8a96c4d05318e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc451eedb640bb076165f2198d650d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33e97e81986d0b9857fcce52149e1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33b85beba101eeba5afbdd0295426a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40349fa3b2d6856204383b7d88dbf3f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e00a198fd9accf11ab99a236240540535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ba8720e725f2aa385ef49d75baafc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14563acf829734b9f126b4cc7dde01f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcc51ace2efbbbe69f8c0ca2be1360538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806ced101a2fac6f54b0b068f2a7980539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a9e5f6f838e499cdfa189eb9b8dd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dc8b11da47a48dda55f74e63348d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc3673599fb0d83268d39833687e49542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d7f992744d0d14ba7a7872f2538f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a5a244510d04f91ab7b613b2e9e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db085b17d01c9df877b9d736b0abb891545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1195e09cf8f4aa1b08eae3f60ef70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4160cb6abe79bded6854b9d760d09aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0cd119eb857a3e75476c2bddf7ac9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea2cc5a216f334c87a68dc88f67397549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2e4be94a82deee52621e797c699b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df79a37b931a230d88ff2c91d3567f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a3fe3456c8edd3da085b6b1be975b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94927e3a942cf7825c4ed4bc98eb8ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326732e2089fa9112a7f418dcda74d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45fac4af883590f36d75c4143db44b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7285b0ec41fc77b6e00c91a1880bc06556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f608ed8e054d7026f82383d9b8ced6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599138ddbeefefb363d9cc1b598145d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a6779d503c37543b13e115cd99e36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333d133a27de3ab090008981a145ec5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def9b140e2abf75009b94032ee10d1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ddd035972f818e95ffd0df294c3cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96e4f415550c7fc511b512998adbba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfa5b02cd38db00c04e16e7a566b29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad2e92fa8721f76d77511cee11e743565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c792cae4bdfb99fb0e6f462e98fbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3af235f65f70f6517d9fc3647b2bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f74da97d2d3fc8915724425e36ad1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ff97be7691f455db35cdba7a14894569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0aa2a7bffd89b259159658c37d44d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515891b13b051763d7ca85b215cf72e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae89e940e156d182487f5d1d67ce22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d975a7463ded60856dde535d5983f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e26c487eeab958f97fdf883e254e75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b75a9a02fb0f49e47a1ea6c6195043575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144ddd432efd622676a88cd6c0f116e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494ead7859ad2cb85df428812ad7369577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4113e5fa0a6d147a451c1a9067247578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713158768e9f03e6b90c095298db8c24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2a0d3c15a30bbf3db86eec7d0eb43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6d8b8cb85f521a2547f7d34832447581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcacd8ea6ecd46625f2cef54abb8ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf1dd0a43ede8903275a53a3511398583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d1f23938590f9798a2aef569710f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15ba5c35e173f638a6516bea5d30d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e12dd8000bbd606a995f70ee4c62e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec213ce3363561bcc65ce05c1be55f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d3466eec503ae4f1ee86dd3305b12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394d12dbdc8e48a0c3d19861312c4a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4efa19ceadab6903ff7a86993ba3a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af60fb0a5b4a8d38e04751d51e4bc80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b051fbd289a7ad542f255e2d92bc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50757403e3d7cc7a92a3c4adfeac1659593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6df70b3310a16f070466d3e1cea66c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab986266629e95048bf9d2d9adc91992595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1e4fdf9930a33cf580e5f9750c610596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653595224c82c3eb75fa01e404f4315597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0941239c9ffa2f45aed5e5d50dea7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67443b73340d4b4a37b998c5e1af06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529bc0ccc2ea1407b5a589f1d501b72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad0029f675f872c832037128aeee08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbb36ace881fc7a45ea69d22f6d121602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30d856d892e87276c327fded5e5961603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad137c0e58be0ec6df2ca49bd43dd80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a3f564528fa7d847d9ff9bb1d0ec8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8887e495cbbd444f6fafb604c42f95a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac964a16b53d957ce6aad555ad971f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304731c6b5ee5f02acae358ef3b877c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d69e7f2ce7f1e379d07d18ee6668609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea590852aab89c90f05c35ac525a2c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf6c44baaafcd9a1e6b8928fc64357611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40613bebcbda7b18ae67bedccd78942f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dddd5baecf4d32027e9c2c2c9e4eab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea042940ce7ea206ce304a2ced74cda614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a6000c177e3b049b66b4e0115c2c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144667623ce4f50086b0c92c1d8238c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c099f0c4b22e871c82b9d38935f0a93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4717098fcd598192832c8178aa3924a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55b146e3fa82456a00f321446d2a10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516b0866a7391a46d190cc243eee727620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d7a9fd06deb72eb042dcf0a9902fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d94c4283b5fd94797e3f748a543be4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a80215ab2af7a66e4486294e33bfdd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4f1ee39d8e0a63cdb7cd1e9595cea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6d4d6aaf32a1734b682b94fbc07ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4bc82fcc626706984c29a072cd6a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283fde6db97edb5838d389c521c134c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a002c01638694c38779aff31c197079628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583fcd6f63a871d7878d9e655dcc7b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68f6b626cdc45a5cebc4f17efa5bf6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64d8d790f6f1b27cc23b8f0f3adc44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656dfb22c2d04b0b6aec1187124ef60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4406913260d0c94ba97c31239c928633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c23619e016d98005a32f437aefa6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431fd67159daf1368c422d61900d0b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49a3fe00b8165cae2079a8ad4d5c72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44e53488c81563b2673db18092464a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73690d2730db8909f2c20a3faf68623638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15366ef0e3e6ae3b13e6c924a4cb7ec0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f56e27e716bf1bf37c4320242f8566640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c71857283aaa62f57487d60a4aeca4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14d7722c0e9aeb2d3491f0cd5be6dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e88ff9af378c5c8f61dd0f303a154e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def54efa50a3f65a1ea2ddd3ecd3549644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432f9dae0cde350cf0c4981d5e9390a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d16c1e8bdc0154e727a40edf3dba24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9598a667b6942d4541c91053e07a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927f529bacf558a0532259ebb633204648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af08ab1ad2ab5d3cfe076b7c46c1163649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bb517f021d3a4266cef48f4c956be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1fb4f8a74dc9b1e381624e114a029651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4866e8209147762968ae35b29d4e38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c6af8badfdacd440d9c3c6737a426653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2107b215dd10e465f9843dd7a5b93f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997690b901d9684a6a03de65c6a58a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5311c765a667dcaebb0188dbe2fbaf5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f193ea3c43ba31c46e811f7fd3f50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464bc02408a7f3db780ec045cb5e8ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad5fa81d69f050c888a03efdb1d037659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c575e6218bc259f9e494b174936ca8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde92e3f1109863e9d33aeb0dc70e879661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e86f7e6bf18f2f6219d6f9bb762e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde951241fccc972089e635714f86f0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a38da6356e5b1d7a4a9d2e82598391664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dba1de5707ca3a825f01139e155d59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8fb666ffc0188a19100b954591a53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5bfa3f45f340b033e59ab8fe1e99f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4ad0e2847e34cdd2ce4533f3b9df2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f508c5b648ab5be33766e76a15ec6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921bccb0ef623ff3ac168766e47320c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38618d7f23b67868f033b9f00bf3da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c2f24f2753a653f8ce1fdc0b45d9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6e9ab05ec5938a09ae175fbfe347f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea34832ac56c340d755dcf2fae294c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd747de761d2b1e40fcc0aa31be4263675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e98a0a7f9491d4746cf72c3354a90f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297c8dba2a49f3ce469fc2a92f4f9a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e506424bc677aa06f88f399a79299678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5f5e190d33341f0d68fdb763f997c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314bda7603083e1221119a15796dda9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d0bf9ff0d69d80b8315f48118873681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701734157d9eeddf4a891ab2e2f82c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629d6e222c86589d7a1d216cbeff31d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2627e7a96611c1bee00f384ad1a8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f217c2db2366a2c60a5e75f74d1d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796f8331f11119c21dcd01c13b19981686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d23ea40cbd5980f19dd2b6f17427d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082df28c174c6163355b645bd2374f06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfbdd3eeaa9cb0aea1335d0d26ecef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851dc1f3465bf22a086c485c6552609690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1fb258b28ecc884a01481375e29fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120894b93a3145c14d4f28f3e11a4360692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8583350e1ad3c55b3a2159413e055693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf64f30bd5cb28f6252043511def2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30140dc29d5287aa88e55c6a646d76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e2bff05fd00f665759f03d403fd2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c069c8deb5ad5d538149f32b47b1a87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb53383cb8583541606a05a75bd1922698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3347a38696d1a818160dda3e67858699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5995c09866651961815213725ad988d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbbffd6c416182c6c8637e38b72343701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680291372aa5dcac675fcc9b541af7c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5efd3e95837e95095bcfcae953ecc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06510e9fe6794723a2670eef5bbafa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba984c7fa923bd688ba9210a3055012705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfa9a056fcae65689ac68c8aa9eb51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c107dda7f058a02265f0f0c09e36946707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eb2e7d533b187c0c0947326c97a64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16102e77d7ca62cf67537fe15b573a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b43ac23045fa53efe87a03494c9ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993562a313a23e78f9a35428b9e7f8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b647b44a6f7cabed7650f627c285b3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57ee2214b1029fdea9b36f2f3e6254713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d346209c1c183b96945d08e997621714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198be7ce8c38d13a1e81abf3e87fae90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04c1311eda67acfab44ad5364ebc47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36012dda60a484bef697364c4eedfe23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffccb4e48d5be8664271c482013a3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b77b530a4cff3360958a60c1a5f291719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2d70a46f9be0b717c6826e415812e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23848cfa096b6b5ba8760a38f4bf4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e5df578f07d0a4732bb64a1a81bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01181cf08a376090631ef48d9c4ad6dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6389187a3702bf36daba6ab3ce0f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e246e32c6d8b88730b7c723068eaef4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01598d66ffea2ae1a199f87a3849d4c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2809f2ef958e5813c91f899a567290c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe480347084378c2fe5a7c7497bbd1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe878e5e6e0d8c7dd3ef210b71eb19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fceb8fbfa9c5390eb84aa3bf983dde730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18010419ddca46bc440559c4f99c15d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcbc7381b5377f9671be0b654d6078732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4648f1e12aa9d88cbb9b68452db0ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c69d0bf93089af8328bdbe97cb1231734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed06dc9e9cae1caf07203cfbe154bff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be5dbfc7cb98c931d629a5dcee494f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1b9662486c4e5e07d0071f8e37ce0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f944c21cad21012713052105cf0773738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edb5e8f8f8653bea7cc701535e54bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7a0e7b2472a8908faf4d05f718c72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907bd203e5604b286fe2fa92ff6e02a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31bec769fecd83cf06afc531849e0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16757a3bcb6e9664315660c79e396dd5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d580dbe1fbdb2043153aa0849d6d2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b6bea69d3319baa83699a44cbef2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba672fd3939b26d4b44708a01f5311a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d42455f0b754966d67c17db28c4f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b970f4f4be9127670a980b427f320f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34a5af02aee7e7a1c684ba51bc0ef1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7faddfbf180a7833a1b6f2bdf1717750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5e76c5d84d51710257311978c51d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5d9e1cb37d9143d5e0f20ec31edd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5cde091aebac5c52a96fffa521afb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebf766c65858f41987deb2f5895081754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e92f702e680c92772aea8a3de7730d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce7e05ae6358bc0c3143452668628f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0f8f6d2a28ba9c8fc32c33aef59d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e171dc1ed77a4d77d66fd3054be418758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef4c405ebe52b8838ade411f487cb2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8889a0d3c259faf310f4e91112a3f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff94108773ff0b6383d7e7ddf86e2c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e1064bfc09aa2fc62bff77c5560a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bb54d4ecd792d93fcda135674c22c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05828caedbf5eaa908b02f99d702a005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61130d1b6a50eb7776803dd7e7934c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dc757413ced6fae88aa3a855630177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4210a909e4fb5c82763c6e1430a9948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a9393e8c822b7f1f6aa705a3a44289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd167e78b058607461234db06fe2cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99e2ae3e794d930ccf23be386e69e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce330710ba9ddbf3c495275bcf0eef6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5b80a7831210c0cc0460dafd3977313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef6680092ec2e2f311b39d7c1e55d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd4686fd51fcd3afc0dc9038c904a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026e7b78ff86ae61efb846f6618f2c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3895084c52dafe8f8a21049b0817317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54eb4329826e88daa291489bef309818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21413329ea16599edf926157b04ec9cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6465722f0680cb2ea4598ceed1a2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804a44e68acfd1497c23ae00dc00f9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b7667e1c700e8c0cd0117a36daca622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f703deceecf73cf2c5dd5a89531e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643df5607242ea2901d8f3d5131be6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c5667932dd05389a416f482ab397a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ddbfeb8fe2a48dfbacda1cd917a8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3fc4782c1b01463865c6da369fc5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb292915f5a6df2ff45abe431fac6c1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a9110ea04a074b25aee59b84292e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa85a1156f152ca7ff7c15e0ce473630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e592d1d16e1f3fec291f937cdbc6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084aac81e9849d961388e9c6f903c3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad00fa85c21b14ec4834f1ccf7591233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d99b1cfe7cc590bda834bfce460c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23cf16cfe83177072932f3248c539535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6792a65c86ce2e80be0183e316957236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136567610d56fbefcdd8d55137ad73a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c90d646f22c424c92216e34f7189e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81216322b93b22280c722bb30439989739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f74f005e8f8ef6450e50fa7c998af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb24b9562e7ea7d7930b71fc98f9e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713a20b46af985c12c08b391a3c49db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a383cb1b87c113a12517083fec4806743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9b3169ff7f3f4d7cd67a792f15a4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1973f46a44574f2681af8e7c7a8b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb97431eca6be9fe89aedbbdd85bb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625b9a247bf800e2ad251c4bf5813c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f562ab6b7ebadccadeb830bcc50cce248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bd5870b3071d8a1befaae2cc44ade49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3e1e71c550c216b66ef8066d8b52250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77764a544cbcc7af10f0f1cd5ca8595b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e551ea54347dc88e67ccd3586ef9a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f479a70686710e515bd0a96698790953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad7d0700de6c7d77842aceede4f2ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7d00613d55f221645a7c7364d0c2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1395c9debc77abc7ccdddb9f7dd9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27ccb1fe737f9dcbbb58460c32686a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974e54a905bbcfb8bf7c231bdae9b5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0a7b042c3bce5be85c6c0be2fe3fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95345265f0970bc32d91defb5c9e403960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9327de4f258f0ec355ec8462a70fc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e35ddeff6d785d17125992a076bef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed15d08ff17f09dd6f0770c1bdefe4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441193db34c3cb7e1e4adaeff487e32e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910120b3a5586675497ed8d61498d43865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078e4b76f9387cf2ca560244b039ebc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72266b5fafcfcec9966f96e2ab045267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229cd2aadedde50e11f8ef401e15db268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a90d7dec2124a333d1ffe007eda5e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd1015b6e54070ee296b58c2716a8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f6172fbc4b58e668e8fa640e65c6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edeb69d34a1236bbf93946c66ac3d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8372019ac19648c003ff4ba1d63e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2275fe787d461dcf0f5beccde739b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedf33083061252c7e45a1c894a161f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344094a69f918549c75fc605e4c6335e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb0fbd24ef5578992c9470075b1af177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed8b0837429a03a6ecf5a830edeee578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dec67527c46be4878afe379b511fd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180a08dfcf8c6fa8c07aa3fb29a92d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5711f9f2bbcc46aab1ed3d15a1632981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9d9f9d3772b10f50fe86a6b52158e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9f62749024374473ae9fa55a2553083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a46c7c5672aea8cc19b6b8b9c7b3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83f7e9eff6a7e3414e6beea24824d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3d485ce2e9b7e00b06ee6f2ccb2e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f6b4827d39859ef4a809ce133ddb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f8e001bb0da1424304b56a678b8dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f74ed334076f20060d35e40bcd1c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946eed629b1753411ae170d7e3a8d3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19bf392ac3d95c66eae3f3050a48ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293c31742d3ec59af0e5375ec0528d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc900ae7ac5497170a14a679efa456293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6580fa25948911d1b26b926c799b4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad939e3581d65ece26fbde619b27187195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab943d491514b5f8fb4361322f2af81c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c2a4f6e4ee8f58546306bb092f72697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac75965e02381352851c9776af59fe998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce8d5a4e55eb41cae39c369ce08cc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc98008616469ac2a73526df14f045100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c54c6a8fddf45af5ee8619e1423b85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb90ea29b040e6d1db29fc1e56ce8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dea96aac21d6d37aa7e80a28f3371103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad9aba6fef460cbb5cefb95fb36f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53326359d4459675b08a65ecd129cfa8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6739dc3b08c1a4f052894a8cd255af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dc1e006a622b356a1a92ff804902b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e470e9d9161a98f808c70d1f21080ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf3b78b7a0d19ca10a520c02ef82f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdc00ac0a0c1a2aabb57d7d535e6f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f848fab81f47fc5c7ad09a7002e4fda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4889c19eaba149640d14e8ab092ed0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f91e3e05e4521dc5519198621c674113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a4608f61eac482d7b947b8dbf4a8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c1cf9ad643517481db6190a536562115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e86f0ff7f52b8a91ab29d3a8f41041116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedae2a627539a76e378b1a05597dce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5805ad4995b96c0bf94e939a1e9c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a111e599330a07ef6805e23b27d2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3a4043b8d95f79d4597dcc5ae1eda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205c14634bcf86de18372db17d96261121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee32cea18498ac92520ddcb943d93cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e0e8a5971b31546cb307fa3762c95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a646855119763933a7ab1f728d4bb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87c901da9f128a8a478e2b58eb7e5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46aac8fc04e54f56f652ee4bf46a63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15394083a01ebfc1a6484466d7c6ca4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83765132eb884de6e4f4a8f860e5406e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fe5d2df7a804024af879b9e55edd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520661bfffd01a911c297d6804ee7520130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8e226c48c7217a6211e16392a2485131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c54df5fec76ea179b873376c64a71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b3b7bde3d2a3bf27c9d5962eeb56f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681ecfd2f4d4efd59e0497083e938d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf25ede648e6cdf378cf68fc838337135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf16d3c374a5ded4f486f1867b671136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fab54c5073b21cc70c85d00393fc0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e0b4adfe3aea6428a05e999256470138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f391e4717acb6bc59486ee40b3217d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507ab239378f028acf9115c3f9de460140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cf6a12d9bef73afc1954cd1eadc23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee15c46c4aa0c9e190e13e89d891c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3322def9d97754dd569269f09d4ad9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bfb1ac675a59c3e720d7a48c87c3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fe254fc1d3be6e60ea521f76c4f24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f02877649e2038f128cd85b1019f43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17af0e3b8a9b83d1696c2e5b0540d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecd71a4e621f2549d768a567f9c191148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14353296363340b7b94b4c1024223a6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d615898e5af0e6b8313d4a34c189c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b444228a40cff49fd8d7d37b02e10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133ec3a6bd10c2e5f9c207ef0d3a4c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa9f32f6c78d05fea89eee4859af94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfee4a5f69cf23dc5368134708c4d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d8d7801393461395eb4b060305d17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433da8efc152b2788db320e237c894d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c08442dd6c003353d131f8760e007157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec8372c231b8dcf02ef6fdba75f889158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2c2904c6fa0353ecffef4060872ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fb6702c4a32d991651f064f89e1c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3df0f13ad1f8c3a84553c56d9bf7fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6160adce2f602b5531444c652fbbd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d92b7cb45a7e7791393cd071958989163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41ca44df72f39df2db5a76e8db1ff0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea122c3408e138f7dcaa0a367ba1e1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610987fa5d988c159169587ec24101bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c964c868ec83203b8e47df303f3a7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c90a17d9cd69434d9fb7cd21889bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148b8e3347c98d57b17958c2b16b0c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31251c030897370e933cce28be4d40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68876b98e306a23fe555dbd16842a073171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814091dcf55c0c702c752769c513a1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b877c4305cacd1f034ae8c4ca603c08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfd3f3ca44ac77aaa817cd20c825c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0081e36dcdf0cb615debeba08c09f28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43869d10c5536e883f77854286b1ce3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f0d66f230ae1f88c12235d04f3a48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febad5cf095431761ac872dec8615096178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667267966367d21299140fa142b329e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562a2c2e0c714d193b1742287079438180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b3d48d5939ea446ddae758a29ce83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032567c568170dc8a81bf1fea113c74c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f18eb8a7e90dd243891ab39bf8664e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74d25eeb010cba26fa8d2053b6157b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00459fb88a74798f62e1f00dc1ee053e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062108fa79c2891e13b44b9e627e14d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa1fff666b91701a605576367705d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9bb8f0460b6edd34d87028e89e982188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89291474f0f48946175b96576b73c40f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75db98d496173226c00caf9e707090190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d109b351170510eb3cd158ac73eb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c30bf835b95bf27555faa7ff4c940192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7e3845d44b88dbba2c7648e4c3f1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26580dd52772e1c33a008bb3b1e2302194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b2ca7fd319fc987031c5c904b323a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897360184366f395ceab423ad41672ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df487b18f9ee6200ed8da72065931a25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d120652e0c5f39af73e7ebee147d80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135480891ca19883903f12e0649c557199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5afa2059f065002ce0900edc99c511200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2460fd405ea3eef60e70b360b7a847201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f164b5175f4882e08cdea9ede4f6c20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659347ecdf42f099c84bb459b1f23fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e3f39aa6ea009588284a46ce41d16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068f6204db1f45bb8f676a3ac5d7596205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c02bba5d2c8359ddf02d93809d5579206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e886dd0c7f6bff4dbb28a89240c44f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627bfba3460a16f7487978246f3a48d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efc60ac21da0424a9129f545aace30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0837bd05c4613e50a726f74d8280a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8fb2821d342c19e64cee6f5c6ad98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59bfc695099654bb859da157160ee7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620d801ab78a0647bc533e4ec807bb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5901fc071f10a7067afdb463bec1675214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fea5a2fc78d3150dd751a91520c35b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605c089810a27ce1e4437c3e9bb9403216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dcdd67dc096172935411a92cfea5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5dd822174c0eb1ee278ad8152a2ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fe796b99d9b05d89263314036fe6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b14a9497d84fbfb3840ec817eccc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f05361fd68dbe0de1cede69253aed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa957692535365996649239faa4402222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac6decc7cb8a27aca0e443c456bcf5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40f7572068d678af6319e5fda2c7e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be236bfd5b09695f7f1e2dd69c21ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e99edfbebea95ab964d57bcb1dba7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529711e11bce805d402ee77b3837791227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087c9002f6c22f1bebd091f1a1f24cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971f5725a15d92ab8995c67ff2ee9d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c21e8109136dc5f136c417354b03a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d9a66ca1449f290615c5ac1b82f2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17739976248603553b9fd589b9f3f19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac5df2a8b33047813138f1a03d2d0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6374d534354907049001776bcc3f817234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47907c1229bb076a67c23f0212dd41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77029c70be8db594ab4d2a59dd0067a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d794f70d908de4c7d325b3e45475b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a00f12dce1fff1bb9729529ea13d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971157bf9f2e4d911202da385320c026239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82987860ea9f18e0a4af0b1186e78e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef454b92b74583d1dab1a7b25eaf3c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b2955f6012f53db6e9cc65429c4c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b1074da0e67a3b37287751556a362243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e720e7b7890f2f539b3ab1819bf4ed6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b082463b4fb8e2601934f56bfce264245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efc4976b31c60629b6a67f4d384e80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a2914dd9285c92aa7872e03ee6f34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eb427f26b33140161fe95ee9cfac5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87f600dbb45d7998454788c0334314249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fe021b7d2b320282c746bf02983e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945b8ebf0c0d0db1b382be0dcb78a28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b05c164f8157b3a52ca94876e38a49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584b9e5baeb13eb3961ec5b25fc7e0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675cd35e82a3833408dc30db3ee4cf4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1ae84a26de94f36407fb80a73c0d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c422ce6de2aca3963a954a7f3ff8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0441778f8989c60d931010d83a2321257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a4f227cd9a2621940bca3118ffc6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac4c8e261adc2426267d4f9f36d18d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846f719390a71dd5562af5241da7530260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29685c3e9522881a1d6fffdf520b1c53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7bc8d78dd23eafdfc4fc046334b2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db77507a72d6d83a5cc6785af22cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21d095cb325ad65f2bb8a821dc641b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3b00263236418c051e228b0e954d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38590cd29fdd35be9420672ffb690518266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44be5e672da94cf83d9e8edaa91ac3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba150bdd1d0269de5fda64fa321f771c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62007692826a67425ba188214ad1c21c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6b69a25bd49018cca8f466c346a9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f40884147fb5827d1799dd89f6938271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdaf328ce874471afffeaef8aa3bf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8528a803d70113528d0e1d0aef6a64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89061f6109ea29c50eefec7dd75267274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e8ef4ef1a70f02616df4cf133b38a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842f79e1a044c976e781211b4c5f1cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec72b6b6a8aec8bca5d8e207625307277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210728bc3a329fdff36196ee17f9cb2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff35aa569c7b1c709cc8d5b2b3253c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfd52f97fdaac2ff4b1d0b86628ca2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c028807204f2294e92407898824a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc583da59c2012ce83562c339de98a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f7f2efccf046c6fb057b4c89dba79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cfc25794e4e96d2c855531420e4df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65de6390a045d8d0b885f32530f932285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5d9c90540f299a7606af10746db73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba5631e8855ab2389c070b4084f130287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd53465ea651eede2e52709c128aafa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da716924faf2040b42eba16dda8b802e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe33a6dff3fadae2eb5e7ba0cdf1a68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a3606b98456472065e702dc98e485291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddba71d3ca6252ba1bf8acf212e6277292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2bc73d87a756028e92992db865b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8efad764314aa28285ece1dffd1f22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883450bc6d9833b3af24ec71e8cf4ef2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508677d406cf8593a9349d10bb8855be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411aff61319280001317dca776c2c62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b096465eb4f44c98757e2fd47503c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3d7a41f47ef12378a95bfc10fa6c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dae83b91d8d00119c1ce680621f1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c5ee1f131e8c94bd33cbc2ba40c72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71396b8c7c20e4ddf4979e7de126123302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dfa487a23e2009ef506c8bb69b320303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920a3d1e0c09242f14cf004fd3394f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37b16a0a3583773441f1de2b021cd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19369ec4b4c39086a9d6909a78728f10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dfd483b10df598fada637f3547e9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2128a9711cbd976d7a35c212fdc27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752e4d0a4d737dc889d5289e4785155309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf39b0f4db52a355b2af3896d54ac57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083abcf5aa9f67dd110059b08c8e8f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800897cb2cc6acf79c1f73d24b718fa1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3ec60defcd0888d1b0971526b0300313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c997425e7fe4140de2d67154fd40bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f953eb10c592bdebe55c32c3da4e8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6759e290c5577700dfaaf441ec7f1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bd8ccaa643dd6ec39644091791087317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab078a5155d7b1288d769fa2d2f8e31f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b3842e2f7f32c2a54d40b61b4c986319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf43f0d99f4a342af624be8ba9c0020320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39fc9f12a7c71d2b0fb824e09d065f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ea564de51d3a471ca7dd7dd409ad8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d623ef63e458efeb39e4acbad14674323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef610ac7fd9f52f5a1da35f875362d08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347e043cafcb1830d6e5983107dd147325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05dd647074b7891ba8b1f7b075f491326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7593b428c69226767c5ce0e019f4803327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ee63cef6ea0e4172eddac8ab71dbe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b189ed200fe38cd19d649b2df455b11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b159ec99091c8e1d71e568e9608603330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd117346220e670badd15119330fc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17f90a1fb70810912b8f1b612d1b80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a9261f2e96867b2164e2315d4b83f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba08b1d358425315865f2a4e087588334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c43ba0ad7ac2d701089d1981e6a2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b724cd066d07d19aa0f83c2c2d6ffb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471901090c1fe15af2d98cafd83f84b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce7555a25e3bc0302152f090c40aaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e467290a556002adfc12cb55dfa79b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f84718c21b6c7e11bb87cbb6ec25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba46f8ec53163414c31f5d67c564d21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a217c4bb44bfa26a2a776acd11ac0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8639f8b81c7ed067489d48b495d723343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e028e4be043b99b1054eb2210ed6ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f7565db774efe63e9d8af18b1bd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b2197df5ae09c23bc8b1d12711d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4187ffdbe77560780c8759f146c7b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037b210aefa201208a4a3b260a4a06c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89de9c412822d190ca81fe87afb6812349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7492c8fb3aee119eb35072e2b512a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19ca5d100243867f223ac95d858197351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0077c3b4ff50c6970db90ce16a04a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c13e2bc8ddaf4df7cf2c6ae2bd6c95353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975981c568c80a0614a0b0b33cf27f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4164dc29c09536b5205d073e947eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97515b38445ccc190f25bb570149d621356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae05534c713177a0f4c41bc539fbcc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ae7eb23508146b2e90c1467885b4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fa64838d067dd2f5fbd4d0cd8ca02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aad9cecbaee25bc056fcd6e9b97590360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35ba8ecb48bc80ada8772895843a18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579578b6a16ff24769dc2ffe3752751362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1546bf18d3683c878bb3e12cc046ed6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761f48937870c3c2ffc72a640f2851b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031d34e365c7abfad027be3336b6d2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bb1d2279db29ac60099be419a7230366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01004a301b439c838ef656dad171a5a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6cb788663bb0b6cc3781c8ccb46df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390ab567c228381490b17e6438e7b78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6429e439952c2542fc0e3df8b0f5772370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06de78c64589b21963a7ea20ccb22a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393231b40794f6d85e9c7f4f6ee3207372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65d4a42b22e6b7a4ff973418ceda54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59e4e3b4f6b16112729eacdeb855d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84bd78e391b9f9fc3fac46299a4aca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d357ca45ce5505dc585e4afb032b3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625c4efad7f3c9bcfd182b2d80c53b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fe7cc42cdd497fa9b68246d9adfb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b682930ad52e6d4221d49de83ebb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0b56db3489b72ed35e8e3454713ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77118310f24be412b2b42d0903cdf5d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b46a21efdfb49ca4f84efe0ba3ad1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9db669d9d06c0f04e137df4f64974383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a363b62613701f105e153c54b3c66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b9060805da66c2dcc8cb2bf31a155385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6153e4c17b20d31b0c5b5d7e73a36d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe422a5452ea04927902b4a0e4e151b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f635adfb71a6447e48f73659995d9ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f32d1a998a1a36ff30b9b0695276c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbab0cddcce5236b76da23381d7334390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65b0b40def56d719854c9632d4a612391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cf1f37f033b35ef2bb90c1612cae2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a84ad0ca833e3d78a5f7bc7198bff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eb472875cfc5759044b2bd7f94e5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eda6ea03d1779674d07dc5edf8e669395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fcc7a8f9e79539052dd5abd15b06d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7addbb324f0e63d871897a227e41b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb698c57e380b7278093c657dec2f41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c61ad0ce17ba9ff531b0ae7b83816399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e5f01e9867984b445d1737607383e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ab8786d877fa8dbaaddcd6c65cfa3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5dcbcffe97ed50fbc2103b78bce45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ff10774c0352ca63159ac65ca16e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826a0b347e772df4d1128c214775541404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e80fbe0a44da2c1f3677192d65a4b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e922514403fff88c58eb80b3f76b2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fd511e139457778210a345cf9cd66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a58642d90bcb5b9778d43dc957b5df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499109fbed86b8e39a48f55aff390f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b478ea177096aa122a2732db8720e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c7dc646f3037c8b905da1088d39fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6331f31c6023b453496818c3b7ac93412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0cdc94c2905efc2112999d832760f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d420f5ad65545c2eed0e7c896acad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0e690fc8f36ed03c637f047d5e99c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0230f3df5f6fe6fb6b88bb85a938c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb641517d4b79cda5761f3fe3acd47f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf85fc9f16db965f99d47a03746aa95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432b4bb7d6d83410a245d68f21c58d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf246bade342a9317d87d6c870a7090f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac63fc5ee0e79c13b86cb994c8d6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd508d112f271066a73851f03e46fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6190cbb6b2bbc204fddb5a62b589b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba0d85565dedad51b3e677092e69c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5b1ccf755f393c46131f4c425e1a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe6bb981d4bad08b1c222c08f477bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471e0f414b1063f9e76cc053565aa1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756a6bbee566de9943fbc05888b90b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469b877b8c6972538761a29834fce3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc0b39e9047aecac67a85b2aff1575430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e18a98028492111572b5ab2217282431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f6504fee928e9011c5c14be7ef5fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660ceeeb0aa762bb11e2a08e58ee011433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e63926be6c9e8cffd574e4c5237626434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea7b341c459757862751348d9ba4bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb0253829e7546993e88c757149b23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fbb17e5bf0f16d9601e6689209623437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8519355d571a8451d799064dcc3c0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678681b47b60a4ce3ded45736ee1528c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddafe114f9abde355c4c6010bd8d6ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9802c9d5082f85c7a4f9bc84b4a70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fab8494c00c2048df07bcf778bd798442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438e9af21addfbe8468745aa0cc7ad2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c919020f3392291a9c70c65837538444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914d6b4b45eb28c6589d1f3fc67e727445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3fb4a0736d56e8514048d34b84c4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca24be7e59f0fdc1ad1c518ff8ca275447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4f8e2a68a0b49bef96d3fce032463448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10426f522f2e111a848388f181be94b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b141f005b4ae5c235156aa5ab1bb40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84a18a832a44871526894d06d345fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658a405b27a54b3e84670fbacb8990f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b36d40f8f4797fe18098ab2160fee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d6273d511b27e9826e74fa343f9e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa1b5c41ee68bbd541a6d531fc3983455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9b8f8de378fa5f0244e087fbefab7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eb9cfcd339a3adbefe1be2a9caf91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d82888a6d09657ba9af968f2bbfa4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f56cafbf189188ab52194e53828c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dda530b78d59c2ddf93d70c334591460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fc0b662b1fb986cd363312c525656461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fe7d643d1fe240e4ca29fb522c766462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda9ea4977dc9c86c005ec90df06122463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328ec6180dbccb8b32fb6e214d19161464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a52d13e239f2b4edf62915deecf44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879706e3914ac30f23939e1481a36c67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84dbd151688aeb383c4f8afbf90c85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d1b45b09906ceaa330bbbc5c7d37b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571fbfcd3e0b739bb346ba03045ac73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ac0885e72b3132eb9b871be9ced9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a95deae6eaa5662536a04d8722578f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589697e95588f7cc33959a7ed37a3235472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd832f0f497042697d26b433bd1134473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecd7b680157271e42b610e2904e475474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2de0fdbf3dc4160d23ea03ef4388475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed52ba633d46d9f92b11f25bb2fcfb3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e187d20f73b8d45cb1845e6d4a4a819477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aae3fee097e557795a67b479a29735478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b7b2c10bbca1e72f9122061392e77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23662c4e91c2c555194489a02cf6cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b8ef81d36d4456702a516823fe98b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca7c8c0e5599d7b0d5b1924767b299482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ab367a54749e5398d1898970f15b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde0504f66a1f760fb5c8a52132f79d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41cea7faedbd4a35c77395b69010a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c901ae31793320538d72edd81bd65d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ba76e770461cf0a11b792b48db18e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e2a1424e7220c9c016a84855cba42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f447c4d58cdf08fd1628eedb2bb69489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6e365ec1461cd7a241064ff3b780c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246000a7642becc497c826ba3bbb5a8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37568ecfcf4f1853503804b3b111cee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e1044af9a964f6356635bfbe33827493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419429b1506ac174018b28b036b7b7dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23049450c818ef34f509f715be16b70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1cec79b3c301ecd046127ac5c8edd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6110b95385f312287ee2bda508f941497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8546e66676b7d1c4e18582f342bcb19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e742fb4e5eba6e0432038faa2b854e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb411955450156794a3221dd02aeee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac551679138a5c02c241d0c0f2d5bc96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fcae5be923e8c4038de662744c04c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75303d826f76bb81dc33252d1d5e2116503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f873c308edb479894830befabc1768504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ffcaac91896e2b9857ed4622605ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb29b4084e9234286d77a982e2fb44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69087c1316d8628a040c8a58252512f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90933a2f64eb286faf5318404066e217508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593764e4d18e8bd0f91986baa3143ba0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd3dd5a067637da56de13217bdf15c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e43a559fd269d15bdcaa370f94048511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f2de4d30bbe0c859f636dbdd0b56c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9548f174745d65f99ff562ed49084513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9cf6807886ccbf71704c7817673c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512e7f3637162ad4c178edd04aba605515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c1f2b628d14f55c6111526dee4d65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ba9a6e78157e56d73b34b133c712f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6032caadd8540362b2cc078ca7091cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a5a623a6299ab1ab67e0fe8f553c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14c6bb5cb00f048e9fe8744dac816e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb871a18add0cb7d721fa36d6a61db2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09497a2e620e06b1115b6deed99367522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ebd3b5dbfd9b08d3543f7eddea563523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52570052738f19095b05c80e200f3324524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ae45077b736090b127b3cb8beb493525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f3dd385212f2b182488bac1067419526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366d43b505e1e79f225f5d1c68a62df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89ef2299643a13913ac07e0698780d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7ff960b8c151e35b2513c13945177529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df226cc90d10f66c32f73dff9dfdd5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32039b68db325c2abd354fa485179763531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769374b7f968c5f0258df6c8ac936ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499e013ed251343b91f4fe09a6047fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a19aa09a6ab5c3b5f8fbff27e0ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8e4315b81f66b7252c1779b60aaa3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e1dee4e2c242ae48101d55b9b00a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9416168354e6d20394cfb9db82b6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f50b3f8ba54bcc5eb7a055437a261538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b377e675c8cfca2a6ec07ed61ec524539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db742b6677fd3b62e6e0573faf6c4a72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97ead5e5c45f0f09430fabb23045a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796a6d14f87985061800b13df670445542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a710be0bcf2c79b806eb4981199ea60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec7e63d8231f2d1b618174b9bb2bf0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f90ee73f4a3b2ff45bb1e0dd0d34b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478ce5b485293f5d626deaa47e378d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880ad559058d5428d9165607088eef3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538c49259073313a412fe32715dabed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bced4e5a5adebc305dc4818adb1381549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cb1f27721d42a4258c46241969932550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2336b60a52401ad45262428e8edec68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d63684b714a386b0dd49b65ee53c30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9acc82791e2ba051794321baaca5e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bef1760f9b7963b772c31a6465debb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f678b5e938a754ab2fb5f4ced4609d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5f2ec40ff63022c2ab1df9263bc68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbf3aa34d4a83b9003843faff667df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66170aea225424e64fc02ac9070462a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562204f33946cbe99198693aaf0886e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76713a341a4639f5084a897159a556ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def63c1e9e5d2524bc0aeceb1ac02317561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f95bf57be5badae0be54bbf2491836562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d320e0f850f214248a055eddd40c2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c01a786aa03fc6353892354f2f924564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdf8ea061e6495df418c97514b8e09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5739c1facad0d80a60e9bec02a972566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f0b3d8683adc3e391c79d0b16efc0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d231eba3c6f02687af99a9ee990834a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e90c57c322ead71de7618cdcf8db6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349f8717e8f99374683351a62d830e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d1725315c79c954c1216dc967be5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638363d59625e4eeeae3c939ab3d6f00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd7738ab4340e3ce3ebd016b9485f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d89cf62d466ec34d9e80138b40f68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a2718c059053ce9f44a8839c75d38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267821d476e130fa05082c1efcc8823576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf02f0c13e32432d41165eb07dc63cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaf30782d9daf9473e89d8bd3cb764578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81707ea39b1f25d76e8a0c020e62491c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf237ea13562f0357c5dfb424551cf38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0195b0444d818467fc7a82d04e27bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94de0b8bc7fec212a6483f7992fb6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef88129d985a184211b4c6f6f68ce9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d263168151d39b9facf381c6cc007584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3114ed7405e1dcc3c2c2d81a1a2a8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe99acc3809d01367d5141ee5881606586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe758b7834622368d0f5b429fae4b73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5586502487d9496f7abc70383fa92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8d78d638aa2a9769909812a74b571589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41355c3df43dbf7813255093ff378d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294066c5f415052daf4a4140f9bb239d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c58bdc5f6ab5fa06b2a28bd3fcbe93592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d76e0d1ec51c02588314b1c3a1cebc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231e84c074de6c71bf3bf91810e21e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08695146c73c2e6564bd34d17ffd7396595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800d2ab271e4a31993ae385fc1d1755596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e4cf35540129c8537c50c7c57faf7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1dda42d06580ad68907e479aba244598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dcf98139164a702fb0c50f69112b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab70e4c6962b62b4841588b6732845600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5966ab45fcef963656507c39d0bc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebeb25928211627c23140486a044cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f601c686e8b1c1de559054e4d096b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc80b917b318bbf3d3db1528d60666604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07535b3b6b2513aa96b616920355657605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3074e5bf184b1bfb31cee73a68ce9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfbacbf3412fe63e72bc6588be5dcf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525af3d35866454e9fe671aac32195f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56c516beaff1cb2b5f44dd8adda92c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898aa0e33b33b8d7074a6ecc830fb4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3abb2841067a5980f7061e2337fc1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34678ad3b006095b2966587064824d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1a64ccb554d30c2a391eb6a64e343613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8259332010bc655b0a404f2bec616a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d55118d37825e594c4fd98cfbc6360615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb05a95b137c173ee1fcdc1d20d4a07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf828ec49148f889309ca81edba967617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bf252cf385b58ddfe8a4455425cbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02b2e08a483fda036b8292dfd9ac82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba93114bf883a79980f278ddb593ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae74a03f0fcf9942cd810e2d1fd893a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d64601866e0f204ea519a60e8406622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7142ed12edd0b2b56489a98ab6141623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4431c0c2301f1db1c6f223472abafe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faec4fdcc83b7e878c031d593cfb6f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65d7cef08c410fde03088f8dc66d7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f371749bbc44b1b93d0d59bb0bf60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86406e51f0c9eba05ed1933cba3909ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbd990238f6ee6373f9b07fdf2adae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5433abdefe0893cc1a20a97c2ad68c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d74b8fcb2ed9faf218656affba359631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcb327660d485d2a96e30a8f64fb82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42494e0c787132f03f24d087f598d849633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fae2b038a4d2e46389a9198357315634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84816f181067b0601c7faab94117cf0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b601e6b924408662b33e8b2d5ea2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8dc23eb81d14f9fd32aed98d2481f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251d3ebf42526a3565b12e940776785638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f606625dd9ae58abf6219665c2593e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34d2119743ff3d50c8724128846a9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf7dc310be3ff0318f9d03d8af68a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50e9dc5335ac790f2f55fd152b3168642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb084eba00f74c5c48d08e547d8dea6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3e8556587fffda347f074f2145e97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191578b8380e53ff3a2844af526eead645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d6d121f1d41f7ff2f70414a447e20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02a38547c05c39d8f778f5933a9ac1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85708d4f808690eec18bf1ed5cb28c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099badaa45a175981e23e5b5cbf23e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d98c55574a391599aeafe4e1359266650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26722d58031001959d794cd23c90d35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e24d775ce5632d709edcd38908c3c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0e0905797d25bc3b38312e8687d38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70464039b212ec41737e2877d1a95840654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8eb20facf3e6f0c01cd94b4e71661655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841feab98dd43e386d34f430b5c61f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bc37af8610c26b9bc1bc594656a14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1597102782acf5a8da48c155dedc3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714ea83a6304fac5174964d83105373659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bf5e7c46cf5669a5cfa2e97bfdf98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c2ca346cbe8108fd646087b871249661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec9e1502182d99c75e196c62d81b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a50b306d5c77c82277f884b237623663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ca118d4402abe50ef0d743fe46a1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b119c2bc54d02d4574085014edb1dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52c026e37214b99ce51bb67b92ef2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60a249a8ace933d679d04d254031eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f9dd36c3cfa42a6f75e71a312008b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffb880c185ad6e611ca8c25cba74f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b600bf9076381035a547083fd953b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b34b15d90dbd1b3fb796836ef8d3d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfcdbbd1e58baaff6f361bed310ddd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1e9456678255afcbf4525f1e41f99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b93e6e33b263c1a7c4c02526ad9354674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd55d060788742056f869745823a9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdec8b3d75160b76da956653126d4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b44745a4ac2e7b65c8e241a6c77405677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5287e92ad442a45d4deca850f5d2263678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bc6f068ef4189f3be54c5db97e1a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbd0a1027faeb6bd04fa51dd501636680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277372d6515960154a52ef68526e700681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8923386f49723c00a324186613cb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd2f01ff958979f896d3f8cac9767b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dad47291dae8c206fd3e1511f2c7e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cf5512b8bf27d6201e2bc04c6e177685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be195bfd12bd9df7d7cd87866192711d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ceeff389bddc5022cb528b6ab94ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab328849de0e06068ebd38e0356fdb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4b37f47576c2e7538473312c418c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf48a9f0afa799a1a41c0da02b7631690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ef2b6c729f8b04a5d917042f2a2c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e741103d6b412faafda7cda0cdd9383692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f087a28a66b5bbba819f5df0c9eab1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684af8acb729d7b8e0dce8e69eb2b29b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1dd4c52f8750874a11ecd428bda8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78c92dab46ab39c9127e3ed40db01e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcf61fd415d9e2e3756240bc7ee9cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaffde8629cf20dbcfbd032f0ffc4e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0547396ade57dee7aa074f9680c53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c542552f9d478e7ea379a54642461700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f38e324583514e0bf6f7e8577f95d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ca08cc7b9a0d9cc63d0d3d7cbfeaf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c956beb313646f5a909d6a83534e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4a5470e4489014b5fb883d2b4db2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ecf7b3aa5cbf93f420e705f2aac5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e1cca47020fd9e89954a4f55bc066706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fce4d953078a0fbb32a7923f6e7c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bbde3a2c7060d15c44ce1daf73912708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943047a9a78ed25207e44c91da5904c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e78b1f36eb8da6f4532d0ac96ca10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfe4d614afbb2f4704f0eed1e16933711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70870bc6394df94e5a29163c3d7142b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524eace9860d23f28e1d5f29ddb9815713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fba25ea197a67aa0e5eddd4c7f479714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5643b7883a9403d58e4e705e4a043b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7c3f6681c44d54f450bd9e688d9d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328e1c2e694befe1592d15a5830baef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2589231187e6bb4532c03a0dc4d611718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2f5ebac97a5affc9de88b51aee885719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e68426347745b7cf718caede4460cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308435ae44fb436b7ef896a33e652edd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77093dd9decf6243e1761e150edefcfe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b039b69fda84e878676b3e4fe3ee4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21e957e8083a170a23cedc9306afa7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af310fefd42ba0f1520ce015fe035b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fa95d737a96d4642ef11bacf1e0bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00333d7f3fcca60be1f2e501919981727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5801d2366f66c6ca0e7f738704ed512728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc743ef06999d19cf2e000cbe0bba5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e16a19ab2cb794246b4e63549a9e3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44857e89feb7ceed3afde482df7bcff1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966def4503abde67fe8b6676c89b97dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ecc690925eb6d442c661ba3956518733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90417ad60c8e368cf1df5affd859ec62734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652654f187fc2b9744dbaa41798a651735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33195f3182ea36014908075f71c0755a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ac0a11d710c538883c0123d3ae55d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a3b9471c5321cdd277c5b36daafc7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c52c09624abaee76a0de7b39c0c5f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb2643d18db00b34383aca7ad4b4b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaa9b0ee2e68b462e94da0994c49b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236f0e26bcc98b4e59ad440fd02e748742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966778ef483209bba6e77acc47c09d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb29b2fecb51085f901a05007d2811f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca76e82f22100cedff8b362858eb0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5fb7a9cbe516c53edc634a5bfa0e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99849f8493b74100f8071cf5103b61a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03685ddbfb8330cccd03b047a9116444748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c2242844aabb32e31cbc4d4030813749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4c1c46471fa95d054ebe685a598ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e454fae4e6930b8f9fd899dfbf8ac1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b72a9dee477fa442cbce29dd5c70d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338838c48307d5f4c049db6fb90ae29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7591a3bc6b84214e9b861e3778392d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4342db0cffafae59de634c8bc3009f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2c9dff17ef50e51dd9fbd52e5761e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3c028e6836b5fc926af6a5a28066d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b2fae59cabff2fc200054dbfd1b84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25deb167ce0137a3a46922e5450061d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>