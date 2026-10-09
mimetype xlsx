--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93f352b94289d427c4b689942213eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78c94a467c707aa3aa23952910b00a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635e3041b4ed0494cf1c688cdbba6303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b33cb6845b5dd3ea4901da530de2604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eab0b1f3ac50f1502e5333e8ab78915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b1e974dc4220b88aa80d8ce2460af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55304283da020d991ea4ad78a45ac81b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708564c9eb4daea68e92fc49922ef978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bea24921d6823aa13b47606c9ceb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34e9f87a68af7bc6e74f95bae4c53910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e64f781fc7fdad14ca29997696e2ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a321e6c802321603fe708987624a52f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4107f15991327f29102fdff4f9ea913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539d176e61a57e69c9f4ba80bf4e5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ab66397d4c6d7dfb4ccac034d28bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9529e411ab0d22c7434451ef064ffca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1266d4bbc2b4fc9edd9745258e2625f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1609b9b8853ef069ecb6cfbc3ca5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff105afe8b54c4abd033515c9a835119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc8a8de690bb3f240291529d66d51b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f3b0ac9aaedc564cc74a27c63310e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6cd9a564d8fc45a7e9c85db221b7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a3a4a5a9ead0cb3f855ffc6c413bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4cbd37fba8e4ab946f92c28e649e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b236b484e77c2946ec539a805c5c4e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a52c0cdb66a8e8e67274ec2c4117826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e02bb05b3e9580948a84323fd5657227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a317225a447579e1f5739ca396bba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b0a10b10b42019895ab3ff0764e0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247be392aa0b19bc8efaf775db115c1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a25c32ef7cec9625dd5632f0b433131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58d093784a9c25c674729bce6758b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9155eee2269ab89099dc52b43872433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304174cfe10342ec01376ea3dcbd82a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b4da8a1210d0d468935da6cbd5b5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dd69c7a1e677d47c56be08f141e9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3907dbf284e7474da63378d8e301a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d88412716930c3f547708113557c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21927de4bbe901818848ef8d897c8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3917b322ee060cb880ba3b8d55010240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e5aac13e8e6b0879435356bf7722b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af41be1b70dad8448a30e80b23c15b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c549d6e31e06c8523933b724a80bde643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d6d0474637ab0814b905ea96137d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e6a060cfe48ba16688b4a192f03ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8731de812dd2d596cb99e4be581dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f9aabb3c4cb6a759932259b2bad0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974911d826bf0252687bd16c1c5c13f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b75b073e67b50dca79443a83cbf0e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6f33c86c97825e4fa877f3251af3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939319ef7f663ab0422d4a1b86cd702451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94125052810b28cda56848472b61a3fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8719e38036f533176dab25dce41bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde11dd7067d869950a2724bebb01b9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f274ff5a9ab85d59858405ad0e74fde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafca7c1685f3ef865fbe9933a486a8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa86e452e6fc66209b64bee8bf6ce4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e9e01699fd5dd3ef4b567c6bdcb3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223155afc575b0b3125a9abe7c6ef94f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e94f87f4d5ea0d33ed5f40bfc2a64260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01be481a5aea41492b0d6f00e00ef6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebceefb956b9dbaa983a35469fd26fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf255807b49bf9c49275494d004cf163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b016eaddc40e248f24c697be97aead64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172ed54b8cd24a4063357b8be9486e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdee875e52b207c4801bc771a2dde866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66a13e17cd37b0349cd5a2733ddcea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0dbc39e2fc3c8a2a189df5de6e99c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89838705027ca3db5a8ae8aac2d55e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b173c671be243cd0ea117ddf9d492de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde368a437a7ab618981c23869ab0de271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb973829e425ace661b2351cf9866b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c790cfa0a454de580d34d1ecf33fdf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5a7fc45c38f1aa30b8ddbe3d2977c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c527cb14bb493224d68ff4abe3d529075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd752473b729c51a40c37834859e851676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f57177670dcd6ee6b7e10fc9ee25377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb030250b240ea55573d98ba2298e46f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556362753d769ba7a200223e3f12e6ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080489b4e83283a4ef9a2840089505f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aa82c51f6cfcbc6827a14095abddc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ea8fdbbdabd5845190e8046a3e3f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdda116736939f98fa2285c812dc84583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb844b300a691ac0ed50bebb9b87bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e54a3e1968d42f05d810c47fbde7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fbfc08d217da57e057f276ff67e8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265248da122639162200784014f9955a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b7d0e511ed51ff755f61c75ffd8d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491cb93053fb90159e30a4b0ff1c81a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38f782d930e3b31cbfb2d60eeba58290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57a39ee10481a384f44dc30120754d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f578db6b70c10a6a684c7ec10d62b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227c30538192535aee91e7b717e9b5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fb48c1c43fd8dade123114327274694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8a3e53984735b8a48fd17d68e278795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ede9eaf24bfbbdf3cfe73f9c24069a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ef3b24c5dc0b83dcb21d225f1725c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98e45eb7ba8380b7c330c06a63e0ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb4d49252e0c85c137c672c1325cad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b9885ba3568bb49583564b668f69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ae218f5fe427867705f09496034c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee4d3f8badb2bbb68009a356d9cd9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6c29a0a7d2dcdbf69d3599038d0f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750913107f49765484f4730e96f5fff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7342e7d849540d0b46a1349a49cc95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6cefdfe33a67e08781adfe7c2f312106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c94d2a2db561152b78a5abccf9965107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e888f52e43824b239cc019af07d33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad86216acdb12e0f63de40ba5b86fd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c73791e6fb3760ef4390489f0827d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b720839f42b349aa55561df24443e45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0d862e22a2bf12fae44cbc361b43e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4c31919a20171726e145c965070d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdb4a15f1264a038a6500563bbb891114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99962583c2d606d83ff58ba1e6e17d3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaa961fd37199e8f9826aa32a20509116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9671c79b8e944083be805b1d9bd7302117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe7a18f46c05c41f8a52a8269281f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d182ffc671af7f71233aa732b438b62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363952d72f080d147179a53f8b399f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6692586843b023ab450b60f78267693121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ca1d08905d9dd8b97a471c8b1041d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f949ec0dbef70cf4f744cf4b86cc4cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf7a484a8e2ba3ab8a57d3dfa6a017124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8442237a5b88012e0b8c225a514df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd780eab6d211fc4c08fea94cce1ffb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02954d203f0efc905975b84ceb41118f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1365d134fecf2f6d3fd7d3a50233d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507346fa783cbfea08e0c2bb200e51b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f866dde34abdc0d9c52357a7356b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd5f3e1fbbf3ea7dd7e9e6758091a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b53f8c31f229e1c9bf98fb34638ee3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb0dff25d47c56023570fcf8928cce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95733f21b5f8378730013806175cb8fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd2217a6ce979ab87122c5fa7bca6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66f16d6cd6b6c2a4afbcf0cdab303c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58ccccd7f1a1272f0d2b506fc5d2cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d5b02accbb82c1ed83f83da10ba94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4623834d5d73e79f21af8fd0c95ec0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242968e20081af1ada77b30b628d979140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22f80452bebca1946f999f905833bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885405de3d2e6d9745d9b73ea970806b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706416423a93606d3f66f1e12e83efe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7198cc0ca2ed3d20f0b909305f915ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b4eac07ea09e464cdbc2e7311c550145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e28f8fa17d19f3b3be2b716286bdc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835cd66540e8f0446704f496b6e5a7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be3a16830862a84b437164ebea65c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c112785d4825f665506a7dc05fe7823149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f871215151a4f97288483b256d8afa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f1a974ba77c0f80f46c6c505e2c8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45cb63fbc1444fde4a561ac88b5d04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c709a9c7cbb1fa13cce064e57f25606153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb1ef7ce4d34baffa8fed59592f6df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206900eebbcc31d3a617a7e2220dc108155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fe392528e4cef0c532f2775a1fea3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68730db05b2d1da836f12f51770ac1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02091062c3bcee7ee324ee4a6a5684d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103d7917659877f1f106cd3052723aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e2cce797c34c01356b94566b9c32c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b2d8b8d85a19555e0a3c943340ab3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee370cb855587c0739ac1517fc7e75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f59cd34e0aef0c40cb0efdd4e5813163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05422d76d76f478a0a4fd501fe645a38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb11b60aa7d22662e81b03f504afd59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a7cf6fe6a290bfc037c60802cc451166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d43bb29362909b720a677358e78ed4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc52d8b9ee7ac5e684aa00e0e667f29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6417811b8b2b23a245e9cb4491f6a7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f296b20326f1bd71fdbb98cb3f5ae04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218c9d0c1ae9de75af8664f6495b7fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15484a916301850c72f21fce8d0041ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b846e3a1e9ca8f492481b0528f6bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f93e65d43003b2ea0c6664e00d569174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dce24101f08037e7ca3514616dfe42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1234ac703c6b4519e87698b668932ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee950a70242389798ddb8b1f4300ad95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65095b8a340075555caaba8e682259b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e521e598602086624da9576943de4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbda627a417d846b2d87cbf725e65df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0262b6591d4474ae313f4cf1c50739181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969103de70fd769fc2f403d9addd8151182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab036cbfed49dd4f4850f1d32327f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e133b34d343b9dd58ab294a66acf2e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008690881886e5d60339163a94f3075185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4540c6f61aa3125539e59e6696863f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a6351a55c9cc3530ca5341e07bcac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea58f33d0f97a39be913c319a12654188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fcea2729eb6744e41bef1073b0951189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef780659d048446a4689fd676089f01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac647dfb46731e392d4d0152356983b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6b502a4f128665652c489c3bf3c1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9f001a667df1e35b3460f22d8e3a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41387e3a5b94e9cc80af902623c65d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19210f82eb2031969651caffe7b67724195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42905d08e13c66524c5c5a4873d011e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315638720bce339a16914a054896408197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceb016f4db0313cb0a8b2422933700198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6be93dffd027fa8a95764c45ef24a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ba9be64db739dc2df602369cd718e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35d0c05e3654831a21a426827e4775201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f293ec45da40672f11949b2a98c0107202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce76cc9cce8565683b22ce10d4aca49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97d7b735a69349506f5bd444aa8359204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06662bcee64806f6e07e1a3d061535a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e99e1d55441bc0761a73b9b654732206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767facb536f8085af2e7568f1866b0df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b82077676ffe440d16e88d08cc21b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba2b7e999373241aa1cb5295860fd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c557a40ee6d3adb5b190e3dcbcd1bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c31edb4e7fc3269af6c1f18c47b48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aca159f5823abd243c1dc51291a27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a73e9d714a5e738928ff49e56ef31c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d37274e19a8985511ea110a257db60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bc1534f44005ba2897533d3a3b3fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19035e261ad825265f97c2b897ce4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b72a1817e5801f543852659797eeb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09473264301f4c76cfac817eec00ff9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b97bccf4f964f2afb1ed9db69898f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caa79ccadee0fadd1f749914ba0e45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742c08a9079ad90469782b22d59c2ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00e9d5e64ee4d76ba69fd65bce68d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c636df962262e857366a7dd32d103a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4f31ab6d374cd8e05356659f8b7fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c375feb501deb52385ba428316a4a07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae4b6f94d921cf65a3222bb1b2590d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0d321f76592111f32b702aa8cbce6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56069613a68a66a64716b217e1540049228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59f13fad0f28e9228b3f5a121512f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96733e6b69b50cf356fbfb826a2c5b30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab397102f8b84e8411b8e0e6a366ffe5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc1de4a980c676394f13675e14f921232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315f466add55e03223124bc0ec30b94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba64a89e0d4f4e741d0d571d3f6880234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0f21a286e72c25f81655126da73a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baafc5e42fa9d452709902eb8fe5a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c087084623fd7dc36fdbed0956d50d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb7ef16389fd84b01218b2c25e8517238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332223cdfc1cb6f0bb3d16ba6320e29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264907b984d981788641bba3521c9747240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce7356820d44aa1b5c3d557555b5f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958373daf0f1c910e67fe12bf208efdc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2284128cced5dcf6864c0abe10e2cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc14e27cee8d49bdf6f8e8796901c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da890b2f15b12a9fffe222cdc772ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee3bd29731fce451797d7de410f77c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4680cb942c5804576b999efd141e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e3acad33e541d4af3c127db0cdde1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbbe5441b8638946c57643a5ce22d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd076c1c4dea06ca6939ad9d4aba74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60234eaf6c55690d882c8c034c2ed4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80af05bf857498e2a18b47c0cb132c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4585f70bf1703dc104edd7aef33482a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adfdc302961869f2f05a3da93a898a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db7e787096fdff358367cfa25a3cc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f53bb3f21d3f8d88c06517769c72f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b38449d8269313ec7eba3cc044057d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f96f623f3bb548f6ccaa00f6a95050258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32e31d69a15fbda2b4d2d626544a7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ccccd89312e12b34d6da7e7251c1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb47730af7cf7d60a8acebca4e09de2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e57517e5abc82f035ff87280d7b4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5af654eade502fe19c9adc971f2fc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54154e317775e316cbcea890879ef983264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b364d04b4b2091d1a1f2a8101cc2759265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa380c4e45d6766d384418144bcbde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeedf61976a940ecea4934041fe8eef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f2a34f4679262af1733896c2e70d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6162d3a823ee8330ebf1f64c11d31a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e6a851ee4c23d448dfe39c0bebb17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ae5684d5db982520be34c3a66b11b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa5de902d083a733497b52985bdc2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516190d6340c12f0cf027fb20d68443a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda0a8f0b85926521a805eb455b7bbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036e1e80d92f1815219f02266bae93a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00f994705b062b2a61111d4d4bae06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12507c63b5897568499d0b602f0e072f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eae5bb8f3ed8d39dbbb6ffbc8d2ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0b6a68c1c5dd62df5f138af0b8e43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423790e18e388c0d38a6f5a0f1ba3a09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d41af8cc4eb5f2c118477259a4e86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5e723fc91d8d0b2396d123dab7622282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc14f70a4ecda7088a94e7497bf94b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504078988884cb3a28aeed5307e37449284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d695a406e830ae71b39ddbb19348faa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc90c47dd48829f0135d116f530a623286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c4bfc3b74813ee9bc76614aa9d4db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f88bc9fbda5df64376dee449853cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a2bfa253c04708dbe4331039397a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0202d4355c443694586a7579f7b4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925d84a060a689e5ebac5baaa4978ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf39320cb3b774314fa62ff8f1ddcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399455027d5640db92a3d6fb64a8e5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba599b5fb7b58580dd4fe448e66d45ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5c83a7952826bec3739a4a3a94109295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2539e9066c72631b7b3214f253cb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5a27b46b0458db6c666da341fd91c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da79f9c83d5e3de5daf5d71258aebc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc3d0a0b67fee8ab574207e962d7c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941be1d9037fcf766e0829ccae1613ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8a4b152e9853177bb54de8f65d10f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3fca3f04cfaeac7376077142b5844302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a90c494c701b7dea756aa5f482b5e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ffa382be1540e2ab52d8c9480f351304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3f7e4abc6e208e7b9748e36a5af70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e1708c051dc17717780318ce882ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398488635da9564db1719ec52e7e231307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c2693efad9901184518a3e0ab69f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bbe433bca90535ee453a8dd6c4593309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5493c5f687a134379f882e586b050c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa33799bc3b5ffa63683b485951aca5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78695938f3c4614f11ce7445fa7fc4da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534763a6f99ae9d4cd038256f023b87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4dd933459932215e234ce4ba2acbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b04d09483bce6991f3827a23619b28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40916276648262252484af476936363316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6725335caf04f9734edab6c95ce30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795e4c84f5c44eae58307d1969b5e6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b429ba05ca4eb31270b8fb08cc5b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bda0756aa1bd05f99a2c8eda5921b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b600db84058e183a353dd854ce6d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862c85dcfc6179e571a7e0e3202b091322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464edd85a36486c575d293e42eeb9bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e16721e43f05ce890137e37f17e7d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b4091fdd80b75e18fef1b9523c03d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d96e0e53215cc70d19cc2e3972cd60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c18978da9016eebeeb74e703717ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db0e577c7551d42d2bca67f1f07ae8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3b82a8301df88f8b3967a19ad5760329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53a72f178defcdb1874225b09db54a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325b54a1f451588be12085111a9b91f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a2777d436fd68e46b7868376e9f6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a019cce34952609d745ca77e1814f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a72003b9a51b4dbb691414a66b482334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199028a184a92674ae947f6a8a4afc0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b07ee441f0642e57026d3b98de6807336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010391f1440aded7bd94760803b8848337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6819dc2729dae43a23d4840340da95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d1f94848bbf4c6120608fde0fea3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66de382f504c02670de4b66c5e11b0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c715c2fbf2ace5befad8e7147ef80a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa747b418e9b8f013bffb1215cba58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17379102289a624607e7b2714720c2ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13074ac77f268fcf95f4800390101e88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5c9603c565ee740c0ed3a428d20ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d0d679b05493370e6f0986f279e2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3873098ea0855403c0e2fec68a88c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e840ded61091051e77957eee26a9067348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f29b2e4185e550fa33f88dc0fd51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8325d322f50ec947c0327bf53c6f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfcb3e6695a69b10c0a81de214e502351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409522cf05b07a62dad70168c29e078352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba645bef3524ce03ac142f439cee7c59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de4fd95effb2b8b6861b5e0535633e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737972aae5e365c132ec8bd21a3aaa7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55022f9be7d2bb5e770a5e0285dd1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a396cc88956c8b434c2f19437e51e9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff056336eb5d5728e98f23be722324f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f37e14ac2f89bf981df6ac377c676359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c403ef609a9c970197352a34fbe3968360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d9d149c7801185c9f23682bc925cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb09f8e7afedb5b6c47536f7570edd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d227d14e1435ac7675cd0d9b83957ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63581cf1cb7e71fc8133ece2213ce328364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22acef34ad8deb31714351f624bf89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cf45ea1ebfcb4973f820fa140f357366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84a9ade180f57887bc84a0d0477d7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b11836b5913034d63ba8d2c1745b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10cbc99790eb1f760d724f86aee67f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda26c08a356fd9b7c49343f2ca277b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5f8142c98e7c432df021f40a5e808371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ebe4f970a6c2e5a9df37917234d5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b26359a6381cd439f123bc6523f83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728e0637d6fbe606e143f09609ac526374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d802b2c958e72102493379809d09bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb494f3efcb47c28a422ea3ebd18af72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88b118981f63a7d5f4459ec2eba173377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a855af373783c362408623ba2d014b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5876d5f12265a1befa94683037a8c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aec7a51bdaf111452b78b352e187a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1de55632478b0c9dcea9d192f994b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eaf64c4e4e2cdc909c94eda7fa3af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57eeda491a84fd99fab8582cdbf2d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038268e16a5f194a96918ebcfe8d11a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaab2810f3f23a664f953fc62468ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c4ac206fa5e18774ee6faeca8beb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31a6b0cf9cb32f977be7f4cb70320d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33749af49618f4db2d266ba18fb013f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c84b276d900d0aebf4730b565013f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f219c2c2c32ce7ac3df7d542f975327390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ec228acfe5a0a94b446da9880bcd4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad447aefe1d44571b55f40a423faca69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782afbbc55c57776891ac6be7b1096b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcdd47868b9caf584f24e3e5a4b7d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358812719a0733e0bbd59cd22719f5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c5c2468b79d92e243d9f869bed2bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274824cf0cd798826e0fd1a1e5ff9c37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5d942183ad2d6353eb0235a771e29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67b1152a4bc32eefbab56728341148399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3271aeeaba6903e2e740cb95ca8156400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b324f97866b1d49a235ee6597c318401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f0c344c976a98cbbe5026c677258d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a741c6e5df7dfc006b1b8ce9a27e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282e3602ee4e2bf2520322a93ec6d1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc79c4b03d2a88aac5fb1653fc0bef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6ed97ab24a3f06b3fca36352c0397406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2ba599729aa6e0ca662a2e1be8b42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a442241d02987f1dc0f57cab1f769c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79227746cd80f98670e66ce4d8cff3d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6d181d048c7b55d56e7f2854ef547410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896dacb21e14d4171e916942448146c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640021d7d872cd81548a1ab04dd8b5bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4a47b6a1c1cae5ea7ee725e7cad72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e34fbc9d96a881caad72ce3e911c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a8a31dc52b5ed1f9f810772b7baa6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389b94dbae1c1b94f7138eb4bac29e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d29eb0edd032cabe34289d526b350d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001c86bb1d9ece5a9bd11fd97627173418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b591d29dc4d400dc228774e2577957419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4117290bc9b4227415d55a32cdf35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04644c20e15e58cd158b1e47801727a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9939b7541a5170b45d34c0ef0647c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1c3b6ccffac6decfdf38abe3d09a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c592eed8aa0b2cf273b4129475e5981424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b9a09d7da25b48e01d2ac7c3fc725425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fa219e8a196d5e6bda46f7e71e377426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b9e0030b46daabb0c06e56634d325427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c074fa4d52a631ca71c6a55233a11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4089dee6ccafba932798b4a7f5384429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882e24569e071437cb212d06d1b9c20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b857e1392eaedaf9ccde8297e1ef00431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36272010793a8b5619a17e5e3b6f4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821c7073c60cddf1d2caba36910f06d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f68674eac6238771bd4a2d499c2f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6ecf739e3e781456fd4070f92bf77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a58c6bff80f98449c77a7db272095436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec70a0b46638d27796db32312f9959437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27106f78d237f5e71393f169ccf96833438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f584e48a4e7efccd077fa1e23d8bf5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582b01ff70d73254e075ed71a02fe31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8504db7df15145e03e5c20aef3ae1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f66d6bcdad2b610a1276512f5ba603442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62408deab18cccd3cd8898ef47ebd3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f28f69843443136c64c81bbc9702d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7069007254bf2461aa071e61c155a02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c33b14e845c81fe6d3fcc5cf1cf285446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706238ce54d850c0a3dba3c15c91aab9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6a9d85bb0d208fd5024051c33f52b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a1a358d1586475014ed6ca34194db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef910e84ae4ede5a6d544e3d2e399ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ec47230e790f52df7b11abf803281451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298628843ff4ef3384209f25356bde5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499499a09e4a03b2c304dc46178f2334453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79666660ab353e29dbfb45bc55dd5b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee70d8163bb68a8094fbe64c0bfd09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d782537f25deadf4e82b4258e9cc756456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a66973417dae774606fbdfac7c035c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37f9147743e8ac26307c5d91669a14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bed4eac1efe3181a896581cade99b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10572e1a3909133e6b2faa4316d617460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b225ed81e902aff0b717fa8e3e1b678461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e38b3508900acc41706be2f1983dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11515c7bdec70459e1d8b34774070ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901c95351f3bad7edc9950ade295fbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9766221a8371013eeceeaf4cc3006465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7fe08f02df5c900028edaa0c74fcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a236e67b673045101e392a13c4504d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3885fe509e7e08e956cc402228f92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9334b08b2d5ea18b12eed036017c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb13b545564f22f62bb1b13f77ac05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f5b5be5d258866d2015461332f7d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764bcdd2f09c1ba1a4df0c561b0cd69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b9e282c3a7164b45d718aa1c9873d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1747808853c3b1d61104914bbadbf5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ce46fcf7fc5a81fd5dfb918ed8799475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04597d57bec12314738535846cf67c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509e32d3b6016e41dffac3889e901da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dd0ad8b71d110dbd0c6425340f376478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499a04233d8331c31bfd43290aeea5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527120285f5de363681370be032d74d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438d660241690085e41c0537b04952c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52c19e35e74466a0fc5f83620c743c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5d0296d7cea4c194884c7e34dbd28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566af71dd228495d822dddcc422c582c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334a562a630c6aa1119bac0968e51be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651070043cecfd4e712f32bf64c17dad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9e3e59239c5823340af78d892102487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ca79bf80377fe159fbcd22e6363cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74618419dd431fd5ffd178c430c8f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6276db95b6685c4b39fd1f02f0cafcb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52ea21fa5733e4886384d4f9d11f21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749ae9db34488846e758dcf18fa2958492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953edae8e01e77c5b4cc975f09f3413493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd404dddd15d101a999389e53af3c0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6e02aeffe8c65206b325ff57bc0b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690acf9bfda3960aecc9762b0b33cc42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1ab426c7e822ca3dfa4d68947e641497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130210f471731764bcf7b0adeadfcecf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dce89ea71e44b09f0238c8af9e117c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917449b115c691048a7c41d9ca1bf85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a760f05a2fc75b719deb69674b27875501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475c1c6c4c65582c791d81906d4a4da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20fe60d9a257aec737db20c8e8b8cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9ec99299190749efedd8912a634e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20218bda1a1e0bbabef998bff02e5c24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8297bf1644463cc3728b65bb3e5e28f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51293445ad5a5b231f1046d8bcb679e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84d3b01049eee860a56b915ccdc466508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a8025c16576540e2ec1af2b683f54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6665f91e200944b4759e8ebb86c13d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eac01a7c2c3339077ff8d18a7ebb6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fded099fb9ef357ad9de5bb9c14192512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0879a2603d78bbbc244abfe3ecebf91513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd40e3d2efd3d54718a7b4c52eb8c26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74227373119358bd8711a6d0f5ebfb29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef4da5e1febbaae6ae9d43c79096ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab54e37fc9148500159ccb4164f3081517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5cf03e56dc96cbff0d1911589661518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ef1bad71742f857596b7ad31f2c4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69961b23499a8aa5160c7b1a9df79b2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586d274aa9dc11701d250be2d4f8200521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d132a131e929438457d379413ecfe98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c52b039c397242518bc75f8b6b5141523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeb353961ca5390796bc582df94dde524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79621dba5fe84e20cd56c08efaf58524525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66126a8288acc8365f36b6f9b75e183e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edae7ba769aa4dbf595cc41e44b0c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbbd89c98bdb6636971cc3af56a905528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd882284921e807f92a47d577f1638b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c395cee8cb7d06633ef0658a1410a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a84b263ff1ad8a2039d6d5aaa1c96a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965746c688c0601a8fc1bdacb0babed1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afed1e67351f9c16ebef80e7116f518533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81520dfd737380bc79948d2d0d8222534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d07f6ddd5de8279044a36da1ceb959535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5edba7b681ced71902c2cab28c9b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa142f06f60266cc1921527baa290374537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994177ef7ca48c582d98baaabda21ce5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac9b47937f3dbdeb2e74cab79eaf1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73683221cd139fe077a9f608c663b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68428de636dd471e5fe36db352e18c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1f69b714780afe7ff1cd80bafc401542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d20422b2bc9f4c2258a0be7d72c08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42cd3f0bce615c1e931f85a9828f98544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108d0f2f1e0f132ea813d5850d6a127545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894019e009edec6fee247d5c07b36fef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b6f1733b582027b872b3d4637c789547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74f380a943e48dca76dbb4a4c6b3f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78672854672d2daf689675a385b7fac1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf70ff331d05819954051c4feae1de3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a58df76e54779f0c6c29f2f5893d18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431584353fd1327271587fea662e9c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b30e23bc3bce987d37a64f99461cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272dbdf4beaffb6e592ce22186f9600554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e697e0add43d74b2be4866ebb0ad97c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67237a6efc3c49e75277f4b7b6c723a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba09705f9c13dbe261474d5a04f5127557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119d067357a399a26df7f2356a62b6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edddd717abc146564a3455b7980ca6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef825b79897513cbf6e768567ce695ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dfc9b4958b61a98d872d7207f0d94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccbbdd0b98e1a81f0f47757b66dac8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b8c558d6616295e29337026078414563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485ce1a367481660d49f49e095febec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62593be70cb836afdaeed5f575a86c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e435b0e4fa57262ab019e019ad3b862566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393248ccbbd434352b81b128c1f40cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4d2a6463e4adcd72d74ad1bc31e03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999c0147b114c95f254a492b323eee8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86430e79be93f2cfbbc10b75601813c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c38c8a7cd33f28d09cbf7e86bbe9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78fa5e6d8fc0bc00bc1c070f2560f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5229063e224505d5d72588e4d8fb91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99550ae4c8bca9dece84de079f961da1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320614d30aa3e26313963c20e3ed03e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913d23c081abee5f98c1d7a0b50f144576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21bf4544bc54549855f7288dbbe5a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3552f94feb39c5a7b1e399f5db1216578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d86afcadec0cc576ecbf823e70434f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb8e61be8a1a70303018af5c211a42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f459eb417dff360302d21c00187fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf36b1710284ceb172ba984f41f4f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec8886723f2b61b540a6c4ccc3fe6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bec1a3e46a7a48c7a3e3cb37ecbbf1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5adfd5f886efe3e4f2a7ea28b4876585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdb9c92da51881f0c99d6ac3cddcf0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eb8ff8919405da97e320d8b52dc60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b3aae95dc162ff9c75e0e92bb8a6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecd4432cb85b987e3604bb6c841461589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55f478a72239c964816deb6419888f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18789894c7c0078835bb719715ca8041591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0c4e22c66fd4519435eaa53b2ea99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad8622013027c7c68bf44e6ba1edc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb4c5aa902d6bfb0acdf2f8b0be171594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d8d1ade699aeae3a6ed8a77a3f05b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0652ba8993d148a5c91a1eb2eb6ad24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f47ee19c7ec14f5fd0b58692c8e3e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d230b960cf158192a8fa491f8e442598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e42623be5c05db186015bd0078ef5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88148229d5fa7cc1b7c37729a568136e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5676d9c3590a50232110202ef94d293601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676499cc6182c7e099e27fd1d548b8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185d98b12d3b1de52d24e61b8e3f5ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08897a15cf022b643000993554451cf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91742cfe618898fd9b6f96daa3bf400e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6bcd2ce72c9ea84599a5dc1167b93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d98327164fe220a24f67d8b1419f33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577baca3662160b433f1d6ef8a65430608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008594f250122b98a3497356e4f3f12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfab5bd90dbe2598d1b3278280c8128610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe9a7ab53db57eabd80f83060e5ce6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bc9e965b40625ed06eb8b1056d049612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4bff4126e43833f0d68eb4dd60495613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cee232928c496c85acf55c94bc053614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9c6fe10324a77e67f7968e171e578615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30764102d396052f118fce951eff59be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81756bdccd55bae64ad5a157180bd30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0359b082ff79a3826d0b21b6c3c98b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956cddad8ec78c1fcccb5e6ceb84f12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd0a25869712f1f5ee623f6764a9f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738375a9853d77fd155ff4fada0b793621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fecdd09bcb338dc81548eed2fc18a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873760263ce9903923c0ab78a5f999a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea4af19a2fc5229d3810b9aa2e4630624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ca09405e3a2c0671d019f8ef3c202625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69815c106576f7a035f8289a0bcddf59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002547bad3f48545e167670da9bf233627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940931406087daaaff2f38c80e823d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77243fc8eadc1a81dc01a64fb9874c39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64039214eb95d1e09f85f90e1e2ac9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09b0479afb263f0db75383f37e6306631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6b5f3eea6312be3b1296963b31b10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc87b6d4f4cd2acb72738cf7f0c9ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5125d7072354bba7be44de7a03dfe12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccadf74ed4deb4bf58bace8f8a858f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c9a310b597b9d883208c0ae72416f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54cd6b155110a65b794514a5ed807c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb681f8a149fdcab73264ddb69f6fb79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8770b2b1d912774edf8516e6a24b33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a32c79a494a1deeb48311551e5fef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44dec13bf5fa2ea9fbbf8370559d7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d2eac68ee3705ef051783d1823894642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a2dd7c7b6251af437d05cba250a9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aef7f79097c6191da8d32b56dde6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa1d9d5f145cc6bf0c83fbc39a1814645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a027a2ffe3ecbc51ad67df820b4070646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832139db72335a1ebea1a17694bbf64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e38486a641f7bf38849bdd1802799648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a0ac884d09078211b0edc6b50b388649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797321c6b38d5e453fe2d93f3c5e864b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfe3225c419681901074f4309a4241651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cedb03ab24059910a7fdbbe0f0a308652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cec7f196b368f6fb2c462d0a6dacc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff6abcba4d5887d172144f1dc884e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9683e59d7b3fc22ef3075a1da871e45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbd42e9bf6e46f312b05ce6e9edd95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb553883f61c6c44b922d1e734a8556657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f2bdb4d8bf172c9d1e7f50640d5c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917503636e8b9f17e9bcabfb445ac64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdbb9bc32c3636f5e4cfd915121724660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a2f2d30623f3e2bc86ea03e7ecfe1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0da5cdbe9f89b269d954a2f74f073b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf191f607bdc455c821b231e13da46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bfafd1b381bcd7cff202f17315124664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032581776031ddbedc98c3a015912f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aecb2834b201a04499084b7c506837666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7fedfad3090ed842ad1de6e1754e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289d827226c4bc895407a027f59afa0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c9ef5f2563e57868cbc02ad03e864669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6313dbcd99c54f9c9809b184a57c24b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae367cd83a8518f3fa61015c3b83b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d295d509dd4fce549ca6d62ca6001672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d7557eb54d1fd2dc27bfedbad684e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351b1cb5b5864a6a9418abf91d2e02a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae03894bdd91cb5d8944731c745c605675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3d4fa6e7581210c9e787a344b3047676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac205e6b85e78e5fdd1a7514fec56b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2d42b6c51477308f85f05e7226b83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bf8e0976a359203f756edca5045f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bbc86db74a9c6b23e4646115991fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3071994ee807f1222ef9a58e5a101681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee269619036c83f11ffebd9f821fa3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1e83f9e984064411fbe2f435571e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba193a12164ae871b808b99411b76e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420af2d29541013cdb018f9d5cd2be71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48776eadeedc3f66eeb7bb508df723686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dc52629c57c4e3668c204feb29cc3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc86cc26a2cfdaef5e00ddb02afd5d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4ab614e69e167a14a4b85a095fe92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80658732bfb5f924949d27af174688d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5083395c5af60bd870e0fe35fc212f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bc41f08f64b8544ebe8612d2ee020692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e94fe10cd2463f794fb0cd09f6522b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0d95fbae7b018bac7d8971321a879694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae61536505b191ad7b5be8dcc71d0b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdeeb5cef5804ceeafbc9a653f3d52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af146cf9645d606764d7caaf0f726c27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e98b2e91aa0397e245f16a8cdcd475698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff84be187980f804f158e97f047cc6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7fac7f667e487085f50de25916931700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcaa3a853af54dc9db82745e70f450701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539483d4d14880e97b40967df486fb02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4080c4e484ce38c84ad74fc923c4887703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3405c4932351d300cf68d5db32f6194704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f3c77158e956b6c56a3e4ba3b9ab0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c815fcd35c313286c986367e404aeb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcddcce9fdabb37d087eb9940d028f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710ca1be90ebc04f2c24343f02d3806708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97eed75a19f826688d55a74ee43226709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f578456f6290af552fc4fc6c662582a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce967dc05b968fd1faf2b28306dc566711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38862715a32885a0816f29d321d04124712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8172278f7dd0846fca1013c7a96d5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95155ad9109b7998768e38960dae4257714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae22551aa312f9ebdb45a77e4d06298715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553caedb55e39e1eba502eb2ac261de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48de5d7bb55cab67a5debb8a9f4904717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8dd250c85367c58122cf314b52bae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ba9bd2086c11d4b93af5afcd834ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7a5101e97f446e0b4461d50dbefee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3cbc2b7351e7dc8fac56ea1f1ed0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4442214b9f054b9cc14fd2b90b8c8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764d048c2d54dc824104f2f1d703730723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c4d04a9da444910fe5639ee19721c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619eb42ba75a366a73562dc2906cccc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940548768c57d530b7c23c21afa6e7d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e974d1c71f2012dd977d1649489030727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347a661eae5ae9d5b15a142d54e0481728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3422941a81e0bd91143adecc9702a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c02373f9af9861995fff7a08cef285730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1417d5b1ba2686d47fe9a74c94c67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ab20eb43870db436611ce7de0fdf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a674d82ff195de2e1f4600274e3ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b41dfcf32d0f753da3f3655372cab5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4288409bc7c384b9d16174fc4d036735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee87cdb5335523108619a3d618ad28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f74936a93f7f06b8ff0383f91b703c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c49a663fd7b8706dfa8df44b38eec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de8246c28da14555b13b1182fb4819739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30d3dd39d1a1061448ba5f0d68110e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db4d27fabcfb3353fea68c799c21da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42003a358b687577d0ec904bce8da2b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783c1a1eeea5321563305422a9d004d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2808aafb798bea204d1025d38231888744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eed6cea3ce536df22add55866c90f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e102d3bbc59d29e52af292623bb7d89746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33d22fd0c8ad704a35192c1e63971747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca820b3ed0acbf533f99a3e41818d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89ea36d77ba1eaa7d90b5c9ec011c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7be4b2f125d0d21b2ffd02da255558750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb489468102e1d7a1500d3c9bdbcec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175dfe931b5c53e2eb55e7f8694cc7a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ff1c8644cb21ab57831eb891eb66a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed2a2b1c31e9935f046fe58f68c4cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eb15543fba6e106546da1785d173b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb37a768a07dca60df9829f2f7623b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fcf53d9cffc41f74787d29492ef1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b20a08b367a06e5751833046eb815758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d28f1795785be1d52b6726c4ab8426759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea007a1a292dfe7bcadd4177d74967c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05811c3ff8da252638115dd20d90da992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a593ad921dadf9157dafcfc2134273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df41bf94faf5085149ac87ad7bebbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562850e980751365f1fb53ab36c6ab05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc27b5c459aba05e161dbc60c7f41776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8460d3d741ffc81b9edf58b1c0e88d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829f8eea1eff3058e7bb5b52d979d5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b895132553b39b33d15d123e77c15779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa1c8a88a639278fc9dc4af8a167eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142d88fccab7a2aff2d463682fc62e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00025b2814ff3ed699fb91e8271acf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6503e7da464cf6b0052b3e08a0140713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674dd50bb1dda4bcf2b6e4cb8d3d3f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45154c150d393758446aac583235955915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0a4c6c6869ae4876a1b1e99c153e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c572a6fdad57cca4b65e0a1461470f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273224fa6616d93b8f4ba5a2a8ee63618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5505d76140812836d159ec6680135619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c2e2cb2d2e6eb8ea965822eed391c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9117735cd16fef7ae1af41d3f1878821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd7b55b982273db3383b5cdf4615a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97312d1231713f3cc3d4931b7473938323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6b4388b65cd8518d3b05238b31e0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e4e982565d6b0566bab4ecacda85725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843e3f3893b7013c996fdcf64300a0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c85da40e363520fe8e953cfe03fa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c996087b05d1d526a5cb3644c9ff71928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eeb50e1babeac91ac2342cff220f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca764e4c74b946a802b8c4154ac2d4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b5ba0e50e900ce7cfbde7ccdc7a8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5f0de55fbc4df1270260cbf09601832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d03393aa2dd6639ab032e8316a687733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208d168e4689070329365c12a87d40734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472164390cf91ec7ce145615e241a06b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb53f1b00183584a971ec366739abff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccf492d9f787fb559e23dee7994f9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa32e0960956dfff0da1bf807ebcd4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccbfc7367362c4587bc691cc893e0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0f4bcf2df189f77e29357b996c9da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22d713aac58bde89d5d608e9d5ba3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b809d087b6340bb5b6b97a4f378c5aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eee4b6c9e059a21ef799325cd165a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eaf0b42ca72a3f029dbe9b5a7bd4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d52c5f3c32a4e6545a70b441b03e8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338824ae8799cec606ea4fffd3d1c86746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3fdbfa16024ec13d5a1949db3d89f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569ebd5595b16f7c5c85e15e06bc66548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bd4d587eae1b550c1397ab99c422f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92ab08b0888348c19014d9d4de3ac650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81c94cf771f804fa7bcee6fa61b5dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a50683718320bca10628bbb5560b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20ea81e884f713e323c105b892f65e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4f0e75ac58eb4b8882b4210871ded54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfc9e3994f5d9007a10c4aa493434f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f3a4a35c93596ab3232dcd2a32b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1689aa0cf012355c3670d93b521a05557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c5df6a0ba8d94b144ee7deedb6cd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79a5c1c2f37d03c78acf613c66bd8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bbefd32ccd52e8c107d5ba8407ee760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbebb70d300ac5de67a153abdd2c14761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81c3a0eb3811f9734bff9f9197a1ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92e00e159d8d8721e04e9b7d02c88a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319e70406cb59c4a3b31a26a61b61f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80337445154b7e2a32d586fd85458f6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab29c583da58cd9523243cde708afc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed65ec7061eada8702a059d1c2b095167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d391c31dbbece72191718875d54e30b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ab802c082f57197ff92d2c051ed3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10acc64da8f21897431aaf3ed9b6e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bf3c69d3cf4975094a1a28023467871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274ccf38c78e48cdc1ec9f007294ae372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bef437f997d1bec06b9ae67da1bdad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52010b2a3f8b446d9610befdfb5d995274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8316dd87b5c31ec0f86022f246a1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb3db64f4f356878f2c357e86e00bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed5c87a6c3bd4e908ea67a7c83076b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d24988422281f8a3c5a06153e0faf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f796259cdecc2a5a654858c83a89e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c9dd2da64667a0e56a774db3bedff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c2083ab0e5bf67dfbba5f96abd5a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e700d9c270852b0a9673c193d2d93882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922de2aae5623e6597057c0c1626638883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17d568a3adfbafc8c15de7ce86236284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ab8f09a60cd708ba457d5715303f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a1c025b70d837f2ec97e1170d210686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ec0bcce94fa8036b635b2f6ad63e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195acb14e2aa4d3fe5a05981059a93d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd011f438e5223738dc5a1ce98dcd28c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e69219c02fb2cc11678caee1acac3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3455182e2721ac0f8ee680a6faec2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3af1ca53a67f7265028cc2c60a834892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14697c1655a4d7d4ba20bbb66232bfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff37c8404c0392dce3f19035a0ee5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd371acdbd41e49d69fae191f4e703e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eb84127006de67b055a72ca82f92c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19768e9d0de07b07f665d8b0f6cb4c8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3c02c489ef35275db0f7f5c3f0c4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a773f5d5601d941d55a3b96336e5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20256772dde11d3350c8eacc4548d1ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8012e02a2ace92a2adc2199586275101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eedc5337185fdb000c189b7e51aeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fcdf0f78fe2046a5b1749145f0c90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27d3a1902415701bf5b21433250c6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc564b632f33a16965a953e009bc5e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89289dc69be175b440e252768db1c049106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7661fd27ac90baa90661d899b38e9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270e5063e58cfb27b3eb8398b4e0732108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4acb85c8e488876d4938c43d97d961109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3535112a9ba86290ac8ab441bb3dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c06419385208aff415235802fb158111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd06dec064eda56aeba97b743f8b43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632557230a09febe153669982f94e51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4931ab7cb3705db5f8109897aa63b6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424f367ed3c7b9723ae969ace40ec82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946181c9a95d2ede10bccd94e5f9053116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc1bd7504a596001dde07e10934f6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b20293d964b771539d6347aa2fa1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ead96a358ebfcc6b735313d41d82c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7565ada72f817924e5718d9000e25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6262bd3d637ff742dd4df80aabf6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b08ea6049ac625793e8b56a39fd27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe3eed3e9040eb8a37df2687c84468123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee8b7cb175f281fbd3870957ad153d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d8a01aa23fc625e0e4a9129523224125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cae9c5828dc380bc69b12fba0c38ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c28f30fb950fec7eb5797952ac08c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a485b15670281788b48862c3ef717eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ee237e5ddf6fe672eae0c15cd1e8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd986a3e08c122381085085da6ca62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc0bfd6066fea8ff17fc358f90afc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd69e35b2deb24569ac91c2d98f947132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2bc42cfb8bdb54967d1c483f48e54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fa0a6e1e002650863bdef61745e39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db69cf05725934751c68db3f8a36697135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c293bf1fd217fb4b6f07cec438c5d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcad7c632377fa4e4d98c43f6f7f207137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51987042cb6e441fbc06bef9c5779811138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7759bd5397fa83ffc7c8cd27f8a5829139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119a83b415abd40838500faac8c87c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c74514b3f79da36a3194a702ecc23c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ecb2118d48fd7ae59a7e51d9825b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba620a47ddca25e6a13250e9d700e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5e680ec626e9d11abef543f85c729144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7518c2f90f4cc33ac2088e26cd653145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f04f8a52b1fc3ee8a76e91fbf902b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aae8c8311908137c201fd1583b177147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f64c808a62aecb958b83ca1299087148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc5807a9f7829be70fa4e75755d3f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b7630ae2c04d66d8dcb61bf8042c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f55f445d9c772ba018c99d8ea35ec7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109bea8d0c590ced7c3fbcaccc53a33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b40ea7d4929cec3fdf52ee7b733c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8dc52a322dd49a3b46642a9c153a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c091cc94a7585469cc0bc2c27ae0d65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29d36133cc118c75146183446330c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270234da5455ae95aa9a8209eaa040c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13658c891174ff0f335ae5b2901a8c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a45314a6174f9a9dfd5f9c58a0230159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff04c23694be6678f78dd2523474b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cc6ac28b573b94282d5eb45ada222161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300c86dee1d5eb2195bb94911253ca3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35339bfece1dfee1292f81d564b019163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902d5da06926c11498cd3d34b800006164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f309f76b8961079db91281fcf37235c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c07db85644e8e264e03faabd09f93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080ba925da4a8f7a9e9fbfb2dfb07d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f84a5223f003b3a28362551a7ee959168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba87f137f17c705e9b9c38cede8e52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97a59c90ae1dd82aeb59b14f8a672a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943d7493ccd000c7cdebb79e2c57521171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ee086569e0e5e4ddac842618b7918172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88642272b42372205963593343cd845173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e246c98467b77d33654b0fdf273f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee66ddd213d1c448943c9d7b10e0f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5a0007bfab038097d5bb14438eb76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006740d2a69632ac3df689a75c0c946177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98a4866efc63be07b756f45fa2f5b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c13e208ee830ef773c0e3bd8e8dc2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09673ac0c8f412b23f833ae22e1f3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e477e095782df53bf0eff17fdb8f0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cdb05238f24b333811061b14323d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1fbfb8466178e21039c035f8e2cc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db4bd4533fb2daffe46a5ea96f4cac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fafb72dfacbb611c0d17514d3449f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc828655980a1a17219d1976d1a56ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ca6b588cf5f3bcd54330c05fb39cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969d8f920b4f89d9faa80919a88495a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026ce878654c2ecb855f775f7faad95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc73783c622d091dfd6af3f7302489190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc333b0f63ee16e266f2613e488632191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246af0616b0e984d5d5089be1f211f28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30131095ab173a0dbdc8bdb18203c7a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e223300b8b0ea211d4d6ba3987539194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cd065fb8f8c28a8eda337c58aab70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1bd9053a4b09f6c2c55067205ea2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7efbdd0cbc6c07acc967346f5284f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e6cafc2526c64145771618a86c800198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832acd55b2c9cfe56b1b7bb0d51ec6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bf33bd0336b803e4bdca6d27e33e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07a9faecb076b875756b3099f33225201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280be43fbd7daeca9bbdb1e6d9d29b94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bf94dd5cd01324e6821eea6098533203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b8f1ae7d8fb2348dbe1497dd9ae37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33693111c7e933605f085835fe993a50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460907a5172e2fb0600d00e4758ec011206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8753f6dbe5f99b485a4610cd85d72e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb016e959aab2983663b7fc2fa838f33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20166766cca1595a0debe8a6d0d7135209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f89a64f4b752cccb77494c023491a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c291cae40041ef07c145b986a6889d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dc76346fb213fe34c2fb5326324ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77a2f60dfdfdd5f73e7894a959a65d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4424f7e126e692d7577d8b5e9a5055d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3027085e733c05a8e128dae27eb8ec1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6f4a4e342e7a9854315f744a172b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629a3947d6970d4b028d7980311ca85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c98e0b8397dd91adca05ed4d33e067218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b245dd0c641ae769c21d1a618aa3caa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7750468d2e127d8972e0d089060cc6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf475b1e90183c3bd48a8614dc70a73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b46a15f83b7fda5ad9e90140819b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6cba4817c1b9d3fd8ea75308425a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d044b81bf32a47b65361c87426871f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6884f49b290de01151f9b601e24866225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299474b3507d25505a134a1d1d40f0db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453c11b400d7098bd5e4eae23d14845227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b356d563655da93de2ac099dfb34010228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5d44a9ea21dadef217f1f7aa40556229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13763126767b21543a7af43a123295230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7770c51e387e9a0e968427f6002a75d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23c123a63b29b42e7a78ac87c14eba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f8a1f35b0ec71fdea7855995b1779233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2efef923e3852aa29a761805c5865f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad05e86ec068a68231d12cef2de06a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b96c8b90217df7e6a6f46202d31f1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045873c5870777c580b32cefaaee70e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d973e2df79b1605b9ca93643b8f62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b00807de526bb09461d64ce9872bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f40ac038103c1bba6035c8690f8e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3e616372455e8e3b65c2587012875241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1edff0f0656cc3d72a8fa77fb78ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c16e6c90fed4505e38e809aa541f96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400c30de39c9afd6ee3a4c63c01d649244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc98838f7dda5d86aa71efad4c902f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc215d97d307b60a5d7d759faae0c55f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847397d8ccd5380cdaad92c47395a0ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3e0affcf033a5cd844ba098e25869248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8d094afe6ad3bfd5b6afc22e3cd04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7baa25f4cca497ce5fc7d5b4ad0766250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbcdd69e0e207ae7356395ddeaca87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696d747f18d1cf02523723ea93e45c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2327a8f7fcc2fbe79921050eeccdf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b664a180e1eedd0b52a9d7d8e7c436d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328082a4285ed84ec1eed18ad966d5c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd709cd5069fbf05ec6c3f29bf03c1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd9dd3d70302015321be9093c9a7db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc7069904ed4006f470f4a9bb5ad82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05683c844eef62351a68de2a6cf40093259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec4d86ee1edfa496c2a00e57031217260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad31757e0d83a4226e760e2e1882d30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e24cf83946013cbf11b5e69248792262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f874be8decf92f6890764bf40cdc633263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d88a4292e2e5296eab0d2bd1458d3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4594a3642f18b27db895c7dfce3d35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813985a2ff593caf49eca9bb2a06e10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334780c6ab8cc8c8a4672c5ed01c87c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e959c6dc7c352f63a030a3a160c88b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebdb226a00968e7caec08a5081e3d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d84d8be45ad8e4a90fab1815c550f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81dc2ec7a8dda62a9c6ddb4409b0d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1414704cfc3da549541398fa71d129b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0cd76551ef9d468c0d1c7258c0b30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05beb226fd63b9fe79a4b95272f19ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125ac6be77ee836492a6c718a3d429f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7f381a05696fb55496d2435dde5c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6fc9c60dc1111b54ada353d319cf1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da298ee513c24957882358abff2d836e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19af59b2ebb4f5067f9f4a061251619279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec0c020d40a2a86b5eaa80a117fc3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7811ff86f9bd26c669774dd3b4332281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8749da741c95b010095f06a0e6f692f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22528845320be997c7b95c8ae38a2dae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86b4aba89cc7b628cd4c6f39548ea7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0914c9c6de19bb640d69adbd8bc61a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346beb358030f48a48beb073d809390286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af666f78398cd253ef497b750b1f41a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c758228ca01654dc7cde8ccc1252b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7f58c2f8f179d47ae2cd63518a3a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506c6855ceb74acde2ff85ebb7c4a98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1b57196842970e57adfee56b857ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9833dab6bae81e9e4d8ebb233d378292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733a377a633ff796c117908943b2372293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f241d763c4646d85b2445706b0f02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee6756db0853eb9c06b04b48a1b1e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dc05096094f9817fe37d2f9029dba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6530ce5a0c95af9fa7b613887450e17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808a7f3acb915b830a33ccc926a970a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96d42d481ad1df60fa062da1da10ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be52aa42b6b829ef65a8c7af1842cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4d64a8247a163c1908095fa6cae4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d5350aebbea5c06fb893038767116302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9047aca786d539bd691d3a29314faa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1f16aba6fcd5423bfe6daf690ce3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f9a6a9360e00a3ee37f07172b9bc2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60b4ab7a5a9919028fcfd851d06ef7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaffa54bc4a0c754db17ae9ea24577a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab01abd4fa4716f34ad53747b81a52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c6c3f81054e1ee36bcbe4b44dd515309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f8fededa4b0f4b6911858007f58d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605f947cc8f341eec238206107e6b8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd899fe50d737886e3d6187c7dd6d73b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e35a5f7131adbc98fbc8a104ee2b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922ceec9af956605e1c61c4ea195fff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc6bbcc3f580bd3ccb299e6dc876f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607e47d60a6c5db62b324659e50ccd4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1ee5f7456b9190ab7469265be1f97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f2dd14f9f21f160c2082488c2d40d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e51521927ce026ef958a7ffab280a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338ca39b9e0a7d9efac6f05b966940f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b752186d1d6ace9249b21459791d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6e0fc764ee3a1ec87b8b8f3aa16a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653065bee180203c444daa9ac28246c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db601e23dc9d0348089131168a44133f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861484b21af0e08c4b0c980942ce43b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a72cbf9996c77a0e8eb5050090d2a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2be811a2e55a6c186978053406f74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a01c046361d9cef379cd977ed77f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aeedbfb0f121a0dba42690ddd6aff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f10163cc4ad8b2a58d5c06a3a76f15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96df591d99ad6ac32ad8b4588adfc04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca5a3f0195423c25eba89836c54068332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc3ca2e0d5ca4268993d6fba1bccf3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bf2a061137d880a305098ef2e0b41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042ae0a38d32459013fe1738bd92efd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f82739cb77c411eaee8158d439ec19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348594a049df81b693adc7053a40b393337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfad5dacfdada7174314d93e77a205e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428089d5ae6e696f1f4b0d88578ca897339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235a53ddd97ebea2d999c5a2910ad92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a81ef1b60868eb76bace09e860207341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a8313bc8775dc07e92c0d6c4192bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1e6f621c43f3fa4b16bbed885ecfd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f877db2ead122e541c520acc839f50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb78d4662e96ba2ecd3c7a9d030c41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d41e4ab0ade807660da0f6f3cd0c98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad62fb32544736b64aa639d1e2a437347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb1bf2e9bf2801eb222740fba99887348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeb4dd42d809c59a166a89c3f977ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1a10815f82e7f8ad1d3af4745f696350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76cbd5e0182f66a789795072b2fd7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fcaddb7644f2cbc526e7d86929305352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239422286587b5742e0733057b02751353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edd41e4c2131bedadda264c06f4bac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6afc17f98f00c09ec41006745f7a7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e11bf7dab8611cc06d57f8338bda18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4def20662f34e08a75006bc87e3acf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666eca28887e92e2adde7c90b3d19b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b63cb62de9a5d47bf1e0b269fe21b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d0e8f777d0f419d05b6f17f74a843360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37657c2a16321222a99869f72984545a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3da7de622bc53dfffe0fe36f51b16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d9aa4d18d1295336629bd6d6b1247363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7b0451775d4f91f2b16c966948495364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04240ba44ce49c992630539eb5816fa8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec9dbec9314c841917565ddcde5336366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67d2af30bd5884a83d03d1b0ce9e78367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d7f94576542b0faf343afe5a3ecfa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb472159266dfd95b87f232d2ac76e37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269a820434fc4acb49f684a405f424a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f32e54d61542bd49e6b91366b42701371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339a6682753e7323e15f3e7def794c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592f3f63f91101be1ee7d3e0d63f120373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533be204046881029fd7dd362dc9d1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b02c08a6d1e4ae8f8d465c8f2a0e80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61cbf3aadfbabbfc87591180d33a45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad828fbb76d32d68d0ac7379e954ff3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dab90506c6298d623bdaa1c48bffc3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360e09f0ee4d8291d1f60df7f76850e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b2abb279537ca14dd37abae3d89b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f21a783484221590e401b5829d5d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead77c35a8319e1d58c701a9842393382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1324683b67fcf2611c0513423e188383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1bc6b2fd3380d301adf3d8b8ca056384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39602db52586a35ecdde0ada1ec2b3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9152321e9562ff3b4ce25950fb2b31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e2c22723e454ab521ea2b1e8ef31a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb4fe62859c374834f74d366c14ca5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696932990f35e72ab3b27bcb5e30bb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d077e6f3d96d1668372a1117b8b6f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e745f58a6242f358446e22a35a6b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7b54a3d6c0a59a1bae277a58b1b21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6914cf4198507ccea5b9bf8f32791393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f4b67e22c8cc1f0a1b0171ee07eff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87f232d6e6da50e0dc9b75eacfae40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7630accd7504e19185818b9c57622b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7341678bc7a13a887e9befd79e6ea65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dc299eade165bb4f61dbd9b6e7145398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a95bd4adee89cf31066d3b23960d19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97716ba0adc2d58c935b472b26e193c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d455521652e64f499f3feb4a66b52a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1d9010018e0f8cd0857f6ac20a890402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c35462c98c9bb775cffe95811eaf06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6040c7eac9f50ff9d1318d84c395a23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51142f03d31e096f95420b22fb3e7b12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bac316a00e4363fbb5a623eb8422c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264727794bb41aa26d1adf7d19f0856407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a0e9d0231b5ea20f8874cb7d1a120408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c81e8af946a3f3bcaa88db7684831409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edf70af6e095fa069659fd3664e98d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80fce290268c484998b1f88ab5c689411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c4e5dd10cc83c0f190bfd427b82d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71d24a066032f4e8c3d4830fb936a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddacd3c5944450a5e0cd06b1b1b239414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2abb4378d2105664d6e5ec0e2e7b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff1f9b5b57d9adce1f951531947529416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555c222cee97f3641d44dd7f02ba518417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d9bee18c3a48ba51717ddb68cacb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827771701ba2d64dd1abf73168e15750419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde0523cfa2fe3ed6915dae8ecb00a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6da744cc20b30235a14a0ce9698ce1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22e44de1c9ce2354beceafc7c84f16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb47b7738194944d59c7fb88fb376e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebdd41067257e6cc508747db4617ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b232a341dade90aca67b90089bba1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dcd0823358c93da0f02d811c74dc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f74d24667f11f7843d7b20cf3e63db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22b5b03a16d22e96ed18592646fd50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6acf969c2e8f607992222d2a60696f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb59519bc6226ab9e897fd357657844430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b3a744e3c8535fea8fcc2fa588335431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829d3be1f16004a61a61432d9ddefe3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f241bc1c159f62af3fd998eff21c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e64a48f6008c0f776f537423be925d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278bf9fd321a8efd2b4327ded9e1b32435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b029049b9ed91b9a1d05aad801f891436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0a85fb8c9769948a8a28775b88a2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c2dad23942bcc7d2bae00b4938850438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c7cd59949973a3f46f320382abcf7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5130423a02b86d93b3df90136068ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea18662f3d547baf0af879226e7367441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cf436003415db176c1336c05a99d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64d127e56d80537c861712a9bc79c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837af3ce05e465268ac280351f0798b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb0bca0d1e64643e980e532f1992d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60725287c15f64509900948698953232446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58143691f99b66faabaa0e9b2304a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7f433c947f3c54664cfb1954ddc8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a4f25bac796575d3d1a131ad21952449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15947e485a372381eb3218be66ccd9f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c5c248063ee73ab9f1f6fa8b1fb27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b578beecdb303aa39b16db5ce40e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd2de7d5d902e4e5fb1829efcd295b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e567f649cd53c7bee951b26806851454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7e95fb10db48a246cc1e9b78b13a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1214412612e7af3c79a1fb8a6485b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b56abc563b14a92e81d9856d19cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765570e3def2d289a7f8f7aa68b39006458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb18faea845f4f086beaea2ca4003df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e8c779730c0ad44064c971b9dc6ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2073dbb7f79cf68f23be2deedc39a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3274219ccf8981f7ae6a687a33c952462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053039f55610a9ddd4f655e90a23f1cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fab72b817a84dbccd4be5d137f75db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164bbc514d644eb54052d04cdaf3e0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6741995b8a44adec07988e29e8ef0a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac67fa885d5f92c2c1c43c5a879bf8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938baf2cd5bd4ffa847af9fc03b243eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280686eff8b10cdf4fc18e5c2930990469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266c82c5733570e5276c424e0a210fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84867f80b873888cfca9c0873ef2eb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9772ec06b562b9c97f624509484d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a233882a0fd045f13c4247bad5e06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f20d2e4e55c5575b3d99cd08b194d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8439c511bb12b845a904085d8d4f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f1ee834305f73a3152d61fcef2e59476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f123ffdda90feec970e9edda8c95b66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2262e3a00a7cf1c827a44d9e69823478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81307cb7a844b367bd45eb07d69c7b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676889dcec8160d62de357899e42246480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8b0527ff0ca7dc5bfe3cdd0fad0f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf4f8aa6df690e87da04fb75916d8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f262733968c51aad588e86dbcf638483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5012637e70375f616eb5334f80adab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdc3dc319bc23e43a97a1e0a202fc2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f9eca4615cc5fac69fbd3a70f80dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d17a88efcfe7c48969cc4ec317c1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb475593f79ac4858d92f21491b58b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ddfc247e9b45b7eab478579017c3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a143b4f6f6b213bbbfdf71dabc947490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda3fb54fdabf31ffc85eb68066df9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7debd833dc0572510f412ceabd97bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561af5ad9d8710c33d78d1f54240c36b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b63691559a2ab96c64cd861e258de9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc53ff516659550b680104ed58fcd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4d781013fbf8512e497ed00c28cf7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70417d9bd864827ba3d2127d9038edd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fd3d688f0cb4da8427c2a07d4c6a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6b830d6ad79b1626f4c551fefbaea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cef64e466ac8ba4abdb902f40112a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7731596f06f82de37bbc740bc0ad5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba9a0a33d81ed9b7a26c5ddd0391eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89290debb2f4fd79e76c68645671f41e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e99531acf02f97a90025000a727d87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced6ec01ab823d60f7a49bcb49008a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2fb49e37d700c0961a2fcda5f0eb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3052f5d02d5d4ea71d87c52055b9f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf5cdf1de91584c040ebce15a9d9db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b300f0b42f66d22665ddb8c3972acc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d46d9673375c65034a63fd7b46b69a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507642b8994af66e447a400f9dc2e5fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703ebca60a4760e8f0efc838f1b3600512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda78d685609978939e4fdb82140f6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298dc614228f2fb007941a9c739484b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45e71e1a634a22d538f02a0995f5f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cfddef863e4acf1fef62b95446dc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f46ce819ee626c8218e77232ebe395517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2304d3fd08b0abfa9271cb1c9cc38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74347de07192e3816225a4509bb1f00d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b57319bda576c12c57f9e81cbb4e51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28beacc0d82bbd14b2890354ea459c98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f525d0a20cc902197112659ddcd8798522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdb3d8513e70afe6130827af8a67af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870f76122b7993c775b6361cd3f6fa6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4241e071454116b104ad7bf05cc2be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9522ca963bcd9b4d8986f33dac6e939526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b44f88597ee46b751881a7476b485f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57978d3cf68ffbc46dbf2c1261427955528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d279b12ec45f4315ca60a42d3cf25d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ba2c8adac9a8aba104e9f099abfeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64baa1a30c28b6b50a9114a497b517c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21b5070b3fc4528c74a180fb40e927532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbe87358ac7efa88e61f08984831e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bd03e65fc3e968a4822e8c77ae10b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaffe9af0d16ebbcd626178ca2c361535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d660e8c6c7e4a9bd411d20092af52e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba351dd42768958404e01beae4f9c165537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36576f64022906558ef1e8ca5c66f26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04811d3ec23afc49d49905a248fd8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5839260138ac4c813c89ecf3b4d3625540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ae4aeddb4b0339b53fcbc87664d89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce68e73d8694789e9e1f6d8f506f14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adf72dc4b7aed20a18ce684a55a789543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795c22763ceb959d688f889d722f6c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d83506b25a472dd51ae306c5188b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d16e0cba1ef1f7cf4f6211e705964a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ddf2656392cbb4f0305c15b1790f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd544190239742ba5715e5d2ca9db3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be2e55a418f7e828db35bab9a6300f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9253f13f8c2c2e6b7b70a4e4c046c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5030ebffd580dfa4c1cf6e5509bffd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b99d59191ad36b0bc89882a255fb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0325c4b34b991c754e4fb81357a453553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f51ac7053c7a5765fb286966bdd02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1e9ddd6adfbd98eae676c335dd956555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73a0ca74e1c93ddd61b6118467b977556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c491b80f02a827dfe38a3be5194c95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7cffba1f2fee689fec9eff669a631558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5026b0156375cce9880f850e7b26c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855959c8e966e36e941f15bb65d5e3a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e9bc11c67f49365f44f0b4c72c252561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008af24469735cbf8982bff80bdb0e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b794821f87dbce1693a7f841ec2aaef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77628abccfb41eeb6494b4a0575f1291564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67714969820d1c6bdf56af3465c291c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffec39d8e7caa301b3451c5e971fa05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd364523e95009102565875bf514d1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a4f8b3019cdb47447e1e16a3f5e38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af69f0703052ab0819cd44298f47100569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e5cb270f4d9ad8db7c9ea7d592561570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e065f28963d443f928df76b4887ef1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9784df053c93b75b24ae1a367091bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b581310acc6277e30b029630af555573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413e38a22000e42d187024ae2cbc75c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d5ebb54aaec0dc12ee0694e8a62b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd92e051047bc5e6dc14481c08bdae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da5ec0ae49db36e2a447b9fa8b54a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe8585e09dfd39874215b18b9df237578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820cbae7a0215915e3cb2697ff6280579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d1b3c52baef39bf071e142a843a69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763ebb6dfea244895b70c0ff3193d84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde1a4ccc8b4dbc664b18365fdcd3f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578edc045da0d1f01ac29a3600d9168583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76ec92443697d065226ebb7ab18a21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d2c476314d95eb31b29011cea47df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ffa87d4f286286e3d19b4b0df230e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c00d4da7a501f503e274f25445c444587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0106a13b40b32ade9b7fa5b5a0572588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423545abbfb2b4b665fc97a6c94d951589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f4c9eb84f199f8983d9a5e0f289f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49712b75471bb2ff74b67091b2e57e78591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be88e658b14c66fb382b56af5a8336592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678146466de2d8268b93566f6ff2385593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0684c2c686f31d3d98c8049e2bf43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ea75cd825d8c5f019df796cacbea0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d26fb71227c4f0ea968359b2d37cb1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497e3beb0f98ba78ae5272e22001321597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec57352d3ad958f06370a3d327ecdf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326be5813bafcf6195d564299deb0dfe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234432f1f39c3c828eef7e49e9299b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90b26bdb547628c177220b8305941c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783e614926eb545b036cc5ec9802b1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16898b51751c865a1db5a04926cebb5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72609c0dea6748a97070caf854f95c56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c18e7ff1b305d755a22a3fa37aad4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e2fe5711189461ca6ec9d14f90032606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de515a06d761252c76a64e00d32fad6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b3725be5ea16b1e93a73211ab1cf1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2032b2e6e0334d96ae53fa83010f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d45da37bd3a8ca6b9491f871792ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cfabfd5dc0d1ffcf9b920b2daeb79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9816f39336d13518f02b757e0b17b80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6338032ae643d2083840e56bb7256ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a0854f0a79f9d9a04928e869db82a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb8e1d5c0617e42b87d7a1216fd1db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc35252e84095f85021ad083e0f99bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a9c233661c47d76f32784e796ce12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569d361662ec0c1da2a42654414ecb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff587c693773df267a1b895ced511c33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89bae91be00d1e9a72a648190b10bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408722f9d55fa87c7e79186ed56b0ff0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee0bc8125cd2d1cb31fddee47b8890622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655f8756a8bbc8c3e02729d44011e11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612aba8d275ef6a1d63674d2cb4ef75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b491f07d86722f403fe163fb997470625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86496a490c461b3ebf369d3dcd57241626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2c2261dfa39228c8c1971c4ea3a0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea7742f38a57b89f7fb1d8677571a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e06e7c570c717709ede7aa1284aee0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d50db2169e625f48454ac43d5670e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd0e5bf0ab2fc86319d785e0856680631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa513027ab81f098055a81bae667c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea2b5a804e460ba2e4d99b0a29f9ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2308287500d4387ebc4be1b68d95d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781191a99bc6287b43350039ab45a3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92656b0413c819119ba28cd1442249e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f115573c6a2b2320b7199d54220483637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b977f1efad325d5ffb9f4a469b9b8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c8c459b6751699753ee2c6b47daf7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5e2043fd52d554c85730e8d847f3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c716eb09cd3037ab7c3b95cb004c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e88f5e4e994f331de2018a0ddb8e21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222ca0c8be265b0f2271d01e14524ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376759af608f386f3623b638b87e1a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba68e0c1d1a3da16900d8e1ecd50e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9ccf8f370c2f6f9b06df778f8da2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd635e9e688cced27ad298f5496553647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddcb811ecc68373c3d37b5512a21d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8806dc93f21347dac3d6f5a9b77893649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755e43ea6977fe6ab6c51df23e62b47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3437cab8323e74f8476a5c87d95bbf2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930290e4c9e367314daef4ab773274d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587aaef6f8edc7a51f11171b10cdba3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c89bf2b76e913447120772a4ae0ff3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dcf67ae0b8987c1a17c3479dc1997655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5022340e989895153e34715a37305656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd4f9f4c237e90601e00fb3302a71e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d01a5af082b665445241455196e14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89266ce8f9b252fd58a5d43f590147a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d3e88346cd2349bea55df3de82db0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02410c1d906972167f14feebeacc0db2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e24cd53be3a5c84ad46427fa8e5039662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ad99fa17f5912feb0fcd039313de1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0933e0a2117ed7cbd779eeda7eabfc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d7f22f16e4d3e19a720d2191c7a6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ed8c42b7907b6169bb1668deb683a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f815d739ae55615d23bee29474123667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7994c3af3591fd12f4fda7356c3a5dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58391ba84219314e859910016bc3ddfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79350419d5ee05be3b34333af3fc1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25943ab490ce986d1feae9025de610d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a578a18424e9548a05ce908db19768672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244db511547cbcf4b3171ae707c8e7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc869d7696c80ec9171c8623c9ad4afc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d81a94e46be94aee970aef39f428ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b2e97e22cff3ecfa6b55134815020676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c193eebafd865953b33e9b749ea36b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7726a00b80f797062a4ced81bc2ac34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3c100eaa8930e03bb6720f8e10c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63910d3f1d8d29d979d8e045d2157ca7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa83f29d3295f8cd845c3b3809bed7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb39f25d1e0be872f58ba9c8ba0c1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856d2f2aad089d64673c06205e6dc24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc115a30739853b6d81555cce5c1dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff52d34e9badafb16989bdec5e8a2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afa69008c3da787604bae39c6b613a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a6b3d5fa473abaaf84c02ec774477687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a29335cce00d30c9644a30ad8f9da5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a7fc3b2fc8466ccbebf9ecc010ae3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7091be13afd045ee6d9877c12973c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc8e6bd0cdd01be12fd698e767d4be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a98c6b8fc30b785957a21e00d7e49c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da996982860fc9e6e974dda5bf92c1c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13762d32a0f40282e07a89499a596388694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdfe0503ffd669d2c917c47a26001e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e355d3b05df87a90dcf24f4a4447a5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4696c0d3ba9d71ebfa1cb85b6fa96a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc86d9ae7b563add309b20aa6766f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf173fe5b6aed8dd9367636780a0e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6cb6337632f02f0142378a9531368700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f098b6ba69a4656ebadcb09071cef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f04a5319ae9f4085e1b9674e33040702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3138786a10fa86ba34501e1f9dc02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32745b19a0ca51128d5bc14b5622b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1e9678c9cd3ed1b470e94d8cc7c37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aedfddb160e84ffcf59fb9fd33e1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48efcb72f40974d323a62f95c4b522707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0c526c14b756d2ec5bd570b72e0b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0db4813ad37c2efa5dc17e8b6b118709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561385831cef5acc90e923875907178e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eddb4142147ce210615872fdbe3829711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddf642c4ff7c8695cca095f6aa8bae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634cbd0e758cc2f1dc8d8356eb5c927713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867563a0cabccb5da7229faa3023da4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f45a1ba8eaa446123f512acf83d28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf12578f83d53dc521d5c29c1d850c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc7f37ab3ef3d74ab712627a4a4489717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae547169aad9f521e66e5cb249e21cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87765b8ea2e7a62eeddce2f2bce750a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2d254dd02b2078bc1f5ace27df145720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6fb43165b1b921c5f9067407765e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e60f2f5f62bf19e5b6f8e39d61cf5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95091d02ee724c93e447931881103bcf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efafa7c8905e80fe519159287d8f8e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b285227442c8d97f940981a0fe69c93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9431434b46fcc0148d5a2155cc19728726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5faf53356b7801f0afc47cda08db90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b435278bca134e402addd1539ea86b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9ab6f6ed5bcd06eb38cd822f7ebd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93577dafc1cf6191cf60ee6bca5b1bfa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc467569461562b387f8863f2ecce2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b2556b141307e4d57aa5495192628732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda155c2889df4ccf3c85079fca352f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c993c1fa96f46cf1bee003af83f94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c21e70263869ea8f78cafd8f741ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301307579878c4e45d250ec271d4ef1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eb41a51839a479085f15d2cf2d29b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e2b59efd916aca84a4454999ba44738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaf2a6c2d3fed5aec4b0a306f81016739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3abf6481afcde7bb5a45562785bf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a924e24f31a212ba9464bda9ebe2ff8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aee2b09de5489a9b13b9754dd2513742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b7d067ae08a08f64de22e212d1209743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf06bcb6905c5f9624d816e16969199744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b51c14c64d8426419e0160abafa432745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05cacfe651a6b44d897195b27b5e75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcf69f39089a600d77424852a81535747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98887e53a072baab0046353fb735226b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c9b501c5c5605fbdb4ee2e4663965749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61ddcce204e2883a22c3c62ec3497a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fb2cde211f3c20c6d5c88d912973f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c8e7585d537b2277c2450fade1c34752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef18f913b04db0882cb75876ae11e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6118d0eb2be28bba6e4b2f0f9dada1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421e0425447012a6a8a8300c705a6b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be7c4485cee7d902e6d8206770f24f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a8629b04e7346fcdd395ec585229f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9a076e55fbf32b08333da8b23083a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b9dd7d95f3f26478f63f95676ab1f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>