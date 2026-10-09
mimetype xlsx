--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea03914ba0263f1c021b3303a1feaac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd69f516335210df4589207cba1bb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56773313c894e819565e4496faf7e3f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad21ffe6ccd8542a44c426d0412b974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafce620d593d0d37654c0954a67f185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5447c2fa36d49941cc3dc728daf7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccd670e22d95105684d88eb0689c097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20d188a93903eced62e7818e0302458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f885f625fdd7502241985f900da3b9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02a3682d1be141a32363272a57c54d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dd16cc764960015558bfd54e2b89f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d9e9fb5f65ecb7a3a9dd582e704aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc687e945141e358b232a987b083f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c23c719aeddc66caafa7f03077544414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912ab160422e189fe0958b248a4282a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6841ed4dbc4cd192b27a07246a017016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf6e6ba0ed40d03a44bbc4b7d61a6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211ff47cc041d9f3ff26b472aa288d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b70b53d205b3a0ced099223bbb33c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a7e17974f20b96b7f8a5bd8a3117220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e478d9c7d747335ee20e91602d5f6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28add2778e4367cf6f07aa3eedbf0cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f2544c671265d75cb771a7cf7b75723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d9b179f75db3469418761f7ba585624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566c04dd5cc529fe87ed77680bfbb8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858dff9deec2aeb140c806697e8d1d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d81001bf59860024d9f56973b7c61427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcedec395fee0e12f6016a3b6ce33428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c97b4b911c16573b37d4a7f3d909529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091e3622f7a158d8f1d7b3ac292c36b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e28d43217995d5ab5b00c3f28d572531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94ae63d85577fdcd8395d1e726fa1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f682ee95296e78fcc2877fa63bddd1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c62fb4196186eb4e076e4e595290c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e28b787456b291783ac263514a44c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40134c74713e802768b4b0b064dfc2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f5d7f076ef516b387f99f8c3b206337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fba5ff2684caf618dd89e23f9c195438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0afef0b637055a3a01c93a7bf5d5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed403161086eae3057c9650283e9c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbd8f4d92d60e3a2a3f9dc7e9977d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47897d42690c8d057ff2884a258952e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564d88418083d33decea6af827b088f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3592ce109e0a05b72a0bdc7824fe644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5665e85a0d37bef691f2837b2eeb9ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e09dc914d4df523fc82cf57980e9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354e301ed4b05c325c782654cce3a0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5e3687aa850ff33ebd5daea749c8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63220a32012811ee2fb5427a02843d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d30c8aa42fbce0b2399be1bb1541e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698b32fd0a985f68ddffdf56e8fd06051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ea86fe045931ee00ce17d57aae55252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be28d5791adfd188f455420fda79b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5c7677241374e84ea95aef12311ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ba9452317f46687f24f0c9d654ce155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f58e1df7785e1a2382e566420242656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8fa55cd126732a45abc88306f799c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd9d25ab68b6e64b14990a1813f06858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cc8fd306208a27f1174533740510d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515d982fc2da759ddcc10e65f6807060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d335a950864baf03d6540a4d3acf3c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee5241d4f6e843a1fcb77d556db70a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af14cb18237daa95a449a69d8e4188663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb57f05b678947a8d33def543a84c1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b58f063a80eadc410a9cf4ae4283c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ed9dd6a4f41e69042908af48e1c0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd789fbf14f12a96849e719e6b6b58fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4637cb687dbe334d864e8455d7e4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199778411fefbd5074a9ecb74315455169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711901b14c7aa5383d4e38dd83c7b0d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9a6847619ea923626c3b35000145a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64506c81a98e2bd8ab4c72abd0de720c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c0d3ba1c4b47b98393807021940e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22590f6449eb61797319f67f4db1cc5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ae2a73b514780fcbe8c443f59c69d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb9f3a4602aae57df387053350c6a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ea8a0a9ed774ded2ea04923105e8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bce7750b47a58cc44682bbbc7ede378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85633c0fea861529eac7eaf0c4d707979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5145f45c222366a084867d4fd2c906680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57cddfce38009241070031f3931b3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f218fb1b6feb9c843efce34fcf3ca9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527a7d8152fe3c61f6f9a5fef9971c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e018b4a09abe3682aa346352169a7f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b5045f066e473862498030112dccc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dba0cb6be9d3337587b68ccca60bb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e25d511eed2b9112a9e169f19a3af187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923fbc813ce2367c58aa3c51889e4eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a297017fc0e92656efc77d8fe8640389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc0891030646ef10a0e34d7ef2643190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4f03c153fc24d9808ddd3a5fb650f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34b29c523dc5a3807c9a32abb62b9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd035368ceb4a1c246e768088cbf64fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b10b28eecb7e0acd77ff5dfa0d80394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935daec412331c755aa0a66c027454f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76909ff455e698c0697837b6f77fd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f9912d5b7e7600364352b150ad76897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e707d94ecc16d13fca7bfccb3f7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400007499ed387ff5687faad599eaed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cd03e3d0dec194bdaf92f79ec4a20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d7bdb856bb6bd467363ef45c7a400101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76c887bf1ad34c7d1d3a9a4aa6ad24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51c6ba49fc2139980732b4046ed657103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e6f92d7f17a95a768985273048a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0557e52c339c6b60b9e08b26cfdab0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5203056982af74388880eba4bea54a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3d44e5426ceaaa5b7d84e43ba63f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458cdc02375e0c3d5047a0290723f5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33587e93d155ea142fc601ec9792ec0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89e8c02f3a5ad2508f8859992108f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d497d5798b2fa7f85d91ff12718d3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c0df368995a4117c241cf930eed8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd373341332eefdc39055cc41204992113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d261a2d7c57da1b321862360a1a6871114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad6fab8b7872be16daf59563c88c19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b63c443e2ce8dfa0a002fa13898550116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2cbca73c9509ca36d0b4c2f1ff1e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52475e65fb2e65369cfa1085b9ed71f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e243e6b1447ee43814eae75d4bd640119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0f660420bc0e714751b0418f1ba25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1a643283405b535526d3d3b4f384a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7cccb7d531b46c9f15b00334a1417122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11282a364c37c5364bed119fff05564f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38072df41f9aee6d58de3612f2424f7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c2eaa9ac9e05ee891f04cc89261a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e822f7f835c8e9953daef513a31c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae42bcce9ae6b17873d6719e29453a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41506f170fa84924280a00f14dec5f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351dea879d2b5b40304559693526630129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1ff24ae30430ca5787f0ad682d146130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffed4841d89645119d8b7abfeb0f60b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9768e7b4112641d12f2901584b87618132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091361183859436c46d8d3510482782c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320269e829c0dbfdef7a326d0f58571134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c567809ba68ace458a96b59a02cee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4246a90e97a19fec7ec6df8935a57c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa62c2be8042f82122f1ce7c03b51d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9002f46979acb94319c9b93adf49f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164d05a2a496bc7729feae8568ac99a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05940fb77bb711bd7a36a7f0953dc555140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b7ccf0333d1b2e61b78ce33950cdf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297bc98eeaafece172ca022e9e6c3a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af8e7af06cbb8ca196af0921644bc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00301cbabc9b3bab7f47a9f0d82c8299144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c987259bc54f1d50ac2b99368b8ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652870de3b157d018a3af8a80a7678c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db6fb497f4b8e3f6484a4bcdef19d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5ad220c28b9de931cb763b5360d00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0161ee21b46515b6df0b5b27f8323149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6be669ba20882a9b0e29d3f168066150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1d35d848787effea1f7ea4a61ba92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e7d4ed7162681ff9afc248852e0f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90112b4d7148c1f5eba6eae0bedcc572153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e468088454e503db39b915f04ba1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aac1051c23f88135d99e3f03df8ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024eefa0d322c62d1be5d6e836873df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ebab7d9ad45a36d4ee8bbdf4293c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c3e576fb9444d68531b0818045952158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7e66d9e0a761f07b662bb26b1aff9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76f900d6c2febfafc922057f36b749160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d306f3b2f91dfb6b13fd173419c1c5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32377f1cb7e55556f3a49828fdc01e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888bb071cc912b12e030f321141575a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56786f024b67984a0fa9d278e806e09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0608bef271d253050935405af024fd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e2405b6e6881389c7772f4cbcaebd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e26fdea8dbb75fbe3f068eb80ca1d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59f55e49c575971b43b049a63846d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b21fe0c540038e4f3b98139aac6b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b13113c080467a80bf30f7cee5711d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3807dcf71ea8c1c222e54cf0f1096171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375102758774a32a6da4f26000c32ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae961519e14b21883ef4fe4d59b8db56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b41c5cfd9288c6d9cb6c8b66c07bca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c984a17c1f4316b500a97c89b4a7534175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389c5e83b99e918bd69b2532286ebf7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d96cefae0d6ff0cd72310046a9d9e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56602ea5491ae6d5278c411d2af12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe48e2b07b03c3f379108b19f1deac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75162fb137c6ab196041e2d253e3fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b5c40a4c62511faa921c5137e5df4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38228a307fd1294ffecef3a66c016bf6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227707ba0f370f78d170a60587e27cc3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293766cccb2821c6a322cd7807ec860184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12067602e791cd3e652171d24f1e013c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ba6e7f0828d50c84e668ed847f2c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a28d1ef604e5f3c621c73d812d12a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdf1f0b678bdda2d8694d941b19c2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd5a296c698cc6967f349e584cb16d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f067c82f479b956e1ae7f806380abb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1b9457edaec5703f8409d6e0502c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6138346506079e0753dca32d947bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a1059333342f8980d103bd2c3735e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f96fa6c1f670f68467cdded104f3e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4ac5e32d3d6afa23795147135cf0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca4271d92eab5437e333ca532faa89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1abf85e8455fa5d17bc8570f920c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846f2d689bc44903da0039520fa5f15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf8b3e1ab71f2132b666989a7b8d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1e7e3f9376bb1c33508b1f064f418200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4aa4b1e26a811340550d77c5e9cfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b68b4c3d3eb768ef066b34ef29790202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774833692afdf243605c5e62b42b7ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5025fc404e5913d59a4c3d0deff06c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccfd3294fb73fd17a44f8cad130c3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb802eef3ce522fd5a4f302ebc9585e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0498797b4b7235191d0e4ba93017319207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f37a4059cc72f6218d333688de2fc4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee528e913a24c14d196b79a7119886209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645be9ce289ebad9329f55aad0d360d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068555be3cc35e2af68b0bae2c2ade4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c9ccd0a313b41ef0144bd51206c3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3650f0985919b181baf9506bd9016213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02e91e80108e616b52f2ca0d9ba8c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38fb2e4f86a9028de00a07c7e8feb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9240eb4d7566c0425202f1ffc37dc2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a453d082703fb9087414923c07d230b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8961d1b57e7c9c7296bf61d278809f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be7e41b67ca8a5d86cae66def0cbfd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9882f12e3b801683499604d1951f7f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2be8676d4dcf0ef7d4c4521c09e13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962fa91af4eeacc318f79cefe7ce15f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a263356a441a758da79736518f3d63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f252d6c6d2e7704ecb83b22a3b039a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d5c52f1e4ab0bf727c7fc1af9808a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7ef2e439abb5ef6a6770913c483d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c2f191cf859862f3e937110e08f2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62875835ccc87c8206054aba1ebf316228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746e7ac8a07c881bb7036c8ffede83d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e1d1d934119e26ab87ebe14371820230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fd14773acebba0fc00d2b2bf124f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c934889af598d4b04b2277da57cb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975e8556c37ef7b63cf3ae7b5954448233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62eaaacd27976d6b2aa52eddd4790e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e161f716e5955bbe9c71491640532ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311809c4c767374948699f64dd1a8dcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9c0bf0aa3e615fb35d2ebdde5c944237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fd4079792b359cb03b57ebfb31492238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b827fc23bfb764902c6c18ff1cb928239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147a674ee2e15167947be68dcc092cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47939f5856014fbfda7405d418c131bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3c6feb2640478d3809bc0f2d4f03c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda898ef24af6fb4a25e13914c6ad86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6f866a38982b8c36f32c705230f38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50caddeaada04bc2d59faa1c6df665245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ef3e7d5c7045a65da7a6c05b17bbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597035ab75d912c2da3a988e9ad558de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f82cf44cbfe47240bf2c42426f8bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb22a0e738cf2ccded97988d18fd4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81d9e1dfc19a8ad77153e6de34c884250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb34f81385d6de627a876e1ea19909b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6465113f56dc6ee5c06fc9cad577cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ceac2124305117e5af4be7eeda992253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f79f086f90d9a9d8fe3f24616935c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc54eb8e426c97ff96805e82af9694255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749944689093eab431fe3e251876a957256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421b0aa20497cc21dfdb3d6e5275479257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b79b868fd0324619438695c812a786258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8d4709f4969e0b2393562f23b8398259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea92162dcd3f8eb94c48f2c7d2e8f75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753622614453a50ddebbc353b8dcc475261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605edbed7fa2ef22fdbbcb697bc2977f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29134d7e03cb5c15a875e5b0480f22f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702de7a0e88e30bf74087aab7bca382264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4b78fc4e70950b572b435e205ca3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629fe2804d618f2e1ca972baf411266266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34c5669bc62db00b7c97f1fd2d8bbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2ad1639fa7c4de368176270c184fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a3b8376039e69285195187e6e02d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f10fc467c0a9b5b320b3713bbc53bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53131c744bd6547145e329da697081ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696794a8a0b19a435883ab498970fd8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce368e1de3a90bc281db7baa0384dd1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed8dbe8c686d0bff7b363dfd156fe0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a10013a0bc77ff00b9138448d1bfc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985c3fba10fc89460dddccf309927cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa761148ed0900cef38b15acd611f8d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dbad85318cd4925c09797449cabea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2754e407d1c606a22b0428746d7383f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a468a962f55111828a98453e36c6d02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4d225c71dcadc2e364eccffcf0c51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a52174c87135866fbf7525db10d7e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aea4e2def09eaf3a8275a36de8ee91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d87ed212c865a979417319aa58274284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fc6622f81d4256f6d40f41e723f8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e44cdb2ed3a7d18edbb6f23e3cf48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb66f3f7870f5c8d4af8f9febf21e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a48dd5e54f6e09b4436bd90a434a40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356d51da72f67fdcef722f16a3faff7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897ca16e060495ef70c56ada543349a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05203a8eee8ca3dc9031031f3d044e0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117097311619cbe84dd7625b3198692292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b063c42f61fd738cf150f7e7b8a9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b491bb5a548a62808d445871861cdb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee35f00fa38bbdcfbbdf0b8e0bf3e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946df0ca07d69ef08da1452638795621296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dc4880085f4d9ef7c93cc8c572bf2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e4a495d3706ecb2947d5099f03bde298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131419b64755a4cc0edaa6c770a175d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aae75882004fc3ab239003b822f4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67604daf98070429b32f166cd529cbbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a52da5b98b9af59c21273e3c05903302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08113dc3ba913e2bb943e31a5a18ab82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb73708cab3413060227fef82d9f746304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf308e86ba95d19d7cf1b26345b6037305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39954d45559fc193341b46f6d3e5d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6078cb4bdda469dd934bdfe4c1407d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b62c7e87ce3335024a8f61068486f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0b8836e271e4352f30976cedeffb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3926e775a8b6781aea233a8651d89a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ac8e9e6b27a303904f6eb6426df5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852cc024fc67c19a9aa04fef4691b80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1f9383f56ec4711dc9c8a2efd7dc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978bb98b0a313793c3dae6bbb21de5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d348cf8fb91aafee35f7982557e13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07457b2bd078410544265ab8c78ca56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7016181fb050942f2797b04b1c3d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c06f04dbc014776747e2f2cb23bbc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522ce5fdcc68a492e7d40aa8cbdb8a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53921f7717600fb098f265818307b9c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57651b0d3abfd3b51b3cddb20bbb700c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeda32e6f40a7f13ac53e44e3b1066322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6cd76d2feeef84134d0b71e8d0a27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9059d0f02536eac2a867576212c9cb8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdfdcc422e1cb91455f815fa8bf2b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b192cd8e9db2b5766a96e3a6084c36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f2a2fc0af8754de3b4821d4390ca9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef9f8994063207ab665c0dedf70af7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2b2ed6963fb4e633f07b33904d776329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067341ad6a86b54735095ede60e481e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af09a98840c02f313a90acdde705cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db35980f0af03dc21064714b7a72b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310bf21d605b239a53016cb5d03bf09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b71f99d4d762bf395b0ed41551a39c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55414568fd663115b2cf354bb5411b88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c3363713eda30a4fe66e55e826727336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a37fd6a4f971c4320e4da56ab6801337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e305d3c0028dffdfb64966c7c124b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498a0c9d8c40836b935d59aa25af662339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483574d423904b2a04988f66e961a81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e5b7d1366101e105d68a2152c0916341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93462c83974931146877bcf14eb5b723342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f26fbcf16de7f437faad537f305e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e3d70cf2bd6cc475c1928714378b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f6b54f9d54ae599daad2268152e97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3a58984325bcd09a74d1da1583126346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff65234c4fd21d2eed3bc61c5edaa23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f046e8d4e0ffef7377aa09c042dfa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ef886724999ea1b2df73cd379441349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e485a2e586d1a1b84791b0d1632537f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc68672603e65d3b2621c7a310d75e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d387bc60027f0dcfe3eea5c99c869c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d111515c2a33986b21feb54b4cb628353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e292de0783d5eb5bbbfa05816b6a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb97e18b4bedacfc35d755676ed1f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2652b7a23480806ef636b9acceb411d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff84458927638669b0e33ec5521dda9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90b132b6371f4e63524360f2c89111358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beab02395801c589a9b1603e38bb11f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002c204ccabbef50ec559e6b0a29741360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ecd1164a505d6f5953a308a24b665361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731167c6a631cf90c59f90ea04998c80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3055f13eb623165d2a99cca07603b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ed56cbe5b2086e16cd7534a931319364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa82fe873820ee9f064ccddd8e1968365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493b42014552ad3f382de08251c769e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09706007afb9fcaa1be19bf32719c8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd3e1cd55bf79dc59d52f2d5687ea6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da60c921f3de4c598663b8839b4407d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc264df2398d5d4bf792978b419db36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9f83cee59a54decd4004d3964a76b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543cb648126e485686fa2b70c2ba199372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e4d2180bfee6a20f9b2e6ae697fd1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd226f9f400798e8223cd7b0d4af35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7a7ca98dea2ffc308132c473009a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282156582895371528f0d44c89ca392d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f559480e967942c1dfa0c036ee79e09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5e9d083d8ef58e2923b83eadc7f8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414ecc3277b5f88a1d06a035f458881379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27362de7ca3d2d4e84727842f63648cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989af50596c104d5a3fd2416c7b61662381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7194572be345bcf45b64791b44ae07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81375664f6d43a51935e15fd54b16c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba910b4970440d6eddf185d4b569eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdebb491124d2ec7dafbbe9d73cc41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e2760a0a68b75764849f29f363a12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115646b886c219e3cb083bcadd6160b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5c46036b1927ce17c4295d2552843388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61064ddecbeb9990d33cddb8e7bf07c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e3159456049811b6f12df036f7350390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c7d99b80f62b5a385f98f4feadb34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b2bbc5fecb4df3fdcf320d1913c8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752a70cc373fd920a11fa68a6fc6aa6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d4f61265d8ad0f5dacd6ef9654cae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8cbe18039a0457952261ef2018661395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206da6228598c683468ec24c59a3a03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29256100f10e78b28a6e03fd66c85c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ec00ba008a793fc82e21ec52e2df7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266c179d2e05b7efefce3360d7f2b66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22dbd78af8e55913f0c9c4d9683e50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddbd143ebf391598fdc73aaf1c4d27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867137179f631eb54532acba53e87bb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba97002db4e345832f06ec4c68e9c8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521249a45661f0288bf0250efcc4cbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257daac95bc5e09f1f8c3bde6b5dc77e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de56b6a204c4f50226e32e54cdf8fc7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c13b03b0fd473319955202d52d6e7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902ff267d422f33b0cdb4d78fdaf00b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b20dfb9d8dd1d9f4f14c03bac90bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8229380923bbd03bdb74399087b6422410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab58fabc6a9ef300c25e01694c06790411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398905b1746ee4c2ce7c13467bfc4322412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bdaab8b42574cc2d2b028305d0cd5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e691e0641ed0b1ffb242e9a1da660414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a36bb6cc2d60865c23741d2c4a508415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd513d4abed11da0af6af6ff6e6bbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22262a62a826bbb6685f3cf7428520a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83a1dfb1be22129378122658977ea1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a5c138816386a90b6ecee894272ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbaa30079434a79d1a03182b8a58fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93c2972338d30a98e14e249ac46d6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d76dcc439ba8ed257f355dcad4068422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12844ceb865a9462ea6902e2e3a7ebef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0f92132a9dd39ea37d08165ee008c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb39f056176f4cbb71c891e086e4de6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0247da7cb995e1577bd9e179eca06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18085dcb4671c533c5f422388a678356427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc1852d05492f15f8b37b563a483aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916d911fc004f5622e74885dbbdd856429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723c66e9f80a04e46274bcb9aa4a78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65fd4c9c4350dbeb40707d52738b86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eae16367fd6ff547119ddb04278e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997224909677ed4a1cc2d7fe187996bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321db54863bc992e47b6c868c2f8cf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93911a2f488a494f17842110aa3ac9c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfda46037c49355706c452ee6ea87ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63a673cfd5423aa948be6d676f575e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa14678bbf7234254d3c1fe55fdd52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801702429f020f6da6835272321df49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80bf87774dd8a4c0b85aad9e352a2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8646e5ef4e19a13df4201e715b4c787441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e90042bf177d0d53fdc085de9003a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91327ccd2ea5662d311fe15c42ce1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d69127e6d642402aa9ea06689fd9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9c5eabe0f9ed211fd51c22bfe50c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dd826d031bc9ed060a25ec600ebfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f339cf38612409159e02b81264317447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110871be040f6c8fbbc27019e191e4fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85b77ef770dc8583286c245a421ace449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465db5b274d34518eab3f6a00d4fa2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc0b83931a4c90968c7a6bf7e37a36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ecf6c27f2e00694c2668e0229572a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d1ca313bf821bef19cdc826ac890f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a48a187a6e32f2534ba3a6e45dbf3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30519e22d8389303a99d68ccbf0b3987455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc6e1d2b5e1ebc51a2849007b8cda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fe9a4ef497fe1b5b2956fa0ab08cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b83b82be052c8cd4b82a006a36a64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4bfa6455979a6a8efa3ff7ee112a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66fa33e2e90a4aa5427d886914e2fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca01cac3cb2301283c7f227d73730461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed617d1707874a2b91bf38558530a2d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22217a9bed227e57d14dca155c4eacf7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a671deb2ecb95d1065e8411b38ab29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacae4a6e27a8c8f8209f495e64e3f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05294a5744885668bdee131cf808633c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5533f703a1aff09e0b251f105f2e1e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d93abbeb80922dc6f7cf26812c6280468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aab212722c50e548c275eb22fe89fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea59cb6a8e4c71a910e232bfe930b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43341d049b5a0e7daf0eefe96d40a00a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b511f342fe05d24160adc5834c00f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9102deea17ce41ecf6ea434478af8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e6a941adae325ce553362478ccedb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ec1a669a96fb6579bb2fc971e25bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb48e7885a6462c25fc4ae0882fc71b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a28f1d8d2154a50d384b9c2027240a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ef88ec062ae90be8601ceb9e8fc4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebe4380b7be69b50c77f6148ff49cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d38149692f7492bbb99bbad9f6bd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c73d5ff28fbeb40c9fb4c9d673961481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f096f805a725839af5415ddb4b52b6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb48ddd70ee8cdec17aaf12253a4ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6857e2f9191fd752905ab22f246c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae59f4d4dc9f717070330b121e4d8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029fb75010dfecda30c6975add49e7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200afbef44ef0da4a866b6f3b5d7a91f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1aec2d3986e5af9f103d2ae64c95d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4f9894ad2dcc175abf156e7970b0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c26afa267873d21b4a25fdacae4e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b960aed771db0bf5018e59c5499ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1880ed76437db0f5d388411901d614492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f79d89ab1ef0542b42bb92bc96160493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4cf90de0f80f0ef41e81eb36511c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b17247d3c2d4797704ab31fd773ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b8758f9d4a7b3edd90ee9dfb9fd7f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b338dfed2392bd63fb0dcac097f03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa76f367c132f640e5fb463087e04ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff43224cd1e5ea3fb6d6d72da07e67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735da594f98d82fd473d180a384fdc1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943e58764da2786f27c56f2efe59f88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7b9bfc409bf17b4625291a094888f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a72c3a87b6a511281b16534b0b381503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26341ea1611d0f17b725b071a18f0209504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b147652db87dfd528eb10f80ed32c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9052817cf9c6bfb885830dbb19369b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822a83f489d8e3cce3f7acea8fdd2d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779dfb66b9074f2237a8d8ef89eae8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bc11ffb6116c9da5ba7406b4838a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e9d72d48d0c9943b615588df86acd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee6008a1b9461efb124ae98ea3cab1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c9e8ead233503710b90bc9f5dd177512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d9b62e9bf272a54e23c4ca7b38c34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66625e8ee37794bf99b55a1bb5ed546514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457207158376901220afe81e21ae21a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad509b1ae6e2f9961bcefa8b3338be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9761fd7404fb2cdf2f24fe0c9094b79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e9eb039d78eaad54cec9bfd79b4f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2cd9f6806721889eaf099050cbe8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d508d17e6c1342a3ea0bf8da2935f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645e0397bbfeffdd65a25fe95db8a56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa0ed7be92b7c5779eb4cd2035d4a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7363a1b565a95d058c8715c4cb5f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cea118a3c9f567fdaaebc66a375543524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30af2df15a9c8bde4b60c7380a51a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5589ca31909d68644e264833c1eaf9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30f3f3ea6203b15f5b255d503cfc7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d374b1f58dde0e067f62b12599f05fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c08a6b95ce37b13b59e6040e0e4d54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366363eb8fee4d7fc67376082ad5814530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534606ad5ecee63f3e9416d2897d23f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500058b97e5ee0d7fdc5e9f7324f6fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d7f18336bdd2afcae946426a85f44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cdd9a6ab73d94b91ae6bb4f914f50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4577676ef8d3fe79c0b4ce78c708a76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f854032c32c4d209261722e76ad03f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfeb857b14e5c5e59242fdc0a5e78a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dbbfb8a672b8c40b33fbd1662f16c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622d8af169ae739b8586dc3c5f24efb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669a541115a1341f1e888d9058c29d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6c0a3fa3d12d45de7865161a52cd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b87174e54dc4554011118abcf2eae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140ddd2ab964edd756796aa9e7ade27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedcaa4b7d7a47cb79c73c6259d0667544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bf9dc859d71d58ed07ab706fcff86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94b2baee63a0632d92560401333a45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb59751eaf2d5573092dba65c4a255547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f485a008226ae456cc6792edf8096ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f916dac3186bd0704cef322386bb7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156056aa46d1d0813f2c2905f13bb68e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300001824306e6b4b9756c1f55d4240551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c726a51227d3c03241836752eb84c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfe50cf5186cbb1c12e1f846a0a824553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8368362964c1e89772e1d8f09c8f66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e030db349e8ec3bb4dcfca5bc7402555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1de7292f57c13e9310f5ef0337e68e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc42b4f9a7fa5fae08380675888796557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f629474a9e738dec769ec20490232558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94bb6d89304fafe3952dc617ca291d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef1ec6942b5ba8d3e28679b1b8896a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad6e394e50c2268e2ecfc1e14a97fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384a700781b38c754fe7866aa6c0f9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d663be3f998cccf5469380ac919c45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c757a7b633a88b41360c0a31105d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04f4a844637fd09aaafc36bc6073da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957877b5d3a543286125eb54da94ec7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc077639b92740530b2983bab2f86848567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92d482edc9105e77035ed113d2212c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e01877197f337b7566416bb46c448569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97365fe6f46450e638268ee8697bb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735685bfed0c84ccf904c1c660ecd5a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f721f20b0d05283032ab67aec6cdafb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a99805aaedc5feba315ddaa9c9e0b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13dd6f98765cf4aec1703fae6a5161574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a42c63bd3865fd49edebf0908e03a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ce698b908480625b9b45ce6ebf8e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efed27becfd811d89c4d41ba5ef9c04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f7a1607300da118770866e3be8ded578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300b91c36b99ac5a019a9961afc9b70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b42c21f72a7f88022aa7ce4bcc664580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489d0e61c58950d5e4a7517d8c31cc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95c1981b29394d1bc4bdcdf5530654582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf9ef1acca7d7ff9174b0630e55ea4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d6808e9d26f5d37e798ab42f571dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb934e8212ef13b6496398c3b264ebf6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370803934004ab037112b0c4e92a1d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4a1cdae002a80013fcbe85a20fc5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb9b2bb5644bac3fc04d778baec42d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c93152c0262e0aa410898999c33cb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d165c4b776e1ade6987009b13429a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749950d0bc732ece890a8c4dd369369591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121c85f45b0443e7258ef4fd59bc403592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42dd2d84d72ff7c45850dcee94cc4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72eaa13c51a06545f4d9a93e70969f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca7c100641d39bbdf6347a52bf473595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fc6f2caaf46ef8ab45575a924197e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bf598a0889b653988256f8acd5792597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cbfc54c3c6e2c0f2bb043a07cf0b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f40b3bd8ee5f3d6c17824f670cf8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490043838c10ede2d8a317a2a172505f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51125f2bc4f0aec7243621af597986601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9337210c6510619aa6efd05211fc6b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52289181a2dd94c4d40608e9ae8d8205603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceb7d0f23dc11f098476ce3b7f6b5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7983211b903e17a77d6b4879401977f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10989037290d30db95ab8d22c0120b9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aea9ebe7c6ee1a834d5b729083509b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af086943f335adedd891777fbe1f337a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3ab671fbc18a9e21e67d1d972db53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a7852ae3dda773decaab8c7144fb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656da782abe4cdf05a023564584c586e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11b939111d3f47bf491848bb9a5bcd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3317ecd3c9ed109204df342b6fd24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb2e39d86f58778540fe6922769c68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdefeb48af29f9827d98fd4d56c1f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ad688d9489532b177fa19fca4c17b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab4cd472149f8bca3c84c576aea48e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec1f2e25bafbf2e9fc11e846e19834618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2932c51d815549fe56bfe827277203f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db616fd4f9d0cee0d97fc1a2c10b5ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a5cfc03bb9ce735d863b82fa04a83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97734c1906fc7ad4ae4ef802fe50071622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a77ecc246f7bc17412f087ed5a77b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddb1c096585fe66327877d756868f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8968dee54409b7553d98b52cfc2d13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413a1a260d3bed5ad74cc9534e6fdba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd269acad35cced200de145c689913c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed61f72e0feab1ce5c58176bf6f593628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e1131b56bb40849a4dee8db9a9d4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbf496470e945c98a7e0c241ed5036630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351c01e0249eae255ccdbf28749863a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75d824af5a2864481b3d6259bf7c30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4346c01ca61b46765683112aa69934f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37afe61b53fffebbb77d30639f328ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee181c78c54e167f783dcb15725d27f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72a6fd7ab2c31af6701b518d926447636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a844950942acb4c73dab10ef761dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8e6156013a011e4f61f5841fb24d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953e3e3088aef4054b061074417174a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170ad4db4188016a440c9756fef3378640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7b16ddcdcbec46f986f0ef6317c1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433ee264b029e03c14dfbb4e63a3c38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099be340673973a4d05951fe3d1ac49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5e993ad2efac5daf4722e8b94f875644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ce169a0e4c654c8f4f3b0939d3d73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792134deec2ac52973eebc28d55ec88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cdc1f9b1223ee7cac81983a332771647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09699b79ed84f6d3c60d96407456c197648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c27d631bda20874335f8705118ed2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93369858c2527d7e2f67c657a9a31e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33bcf71e3b71fdbfdd42614b5b3940651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79951a6b18bcaf6d1e0395a3808b75a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3f699dded3a7cc084f5b1b7f50acb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0aef8443f851cfa7cdb72fb1b8c27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bad6b30c2f51a07d92614c6b0d53a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e7ad0cadf1e53cc9e2371e8e71fa2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747b77fa2af8f391b174022800b295b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af2ba434035240344ab94f946164b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ada74717bc43575871afd6f9b6370b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f87842939d47951e2ac26b7095b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0743fcb7cf2b162ab1e7776302918661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031b9f22f73a744e71426ce7dd5ca48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaf2488b9941c171b411840f0c1913663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9b7983c78a97b704f031429c52e3f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae2a3abc89ce740af9aa528efbad6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c740562bceee2046938a9db04b4d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe053d71a9c2d2e46972477066255d8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8595386a56d2a822b45329d5680a749668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2001e50f20042d05adf36fff960642c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e505b876f1e1341d151e69095d092670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426235e98e0888825f5c609cdc0ba23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02344f133413d94c271446d1b66c1ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb993d86a6f7022114e80eb94b89c907673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624d0c8aa6524215b007163cd278d7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6cb45062eca53fd28b76022116b88675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1530f28027e8e96100bef4b898fa08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c12d5b4ad9f1f622f03fcffc28cc90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b73bf6bdcb11c42e0182222b6d4e5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71780dd62c96b40bff266489e13a761679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ccf16bf69fee31f26547a5228724e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b4a793f632aeca5b1a8d82a80898d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807a70eef26e2a2abaf6c2297d70243682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26bfdcd7505af55399d4cc9b9f6d5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aaec2229dbf9e7fb1a1913ee20cc3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc289e41014e352e495d9ecaab311c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc9def88f67ef3379f30d7c09da900686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64028bcaaaedd1d0bf40317c02bbd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e2c7e6ba755faf018201ae34b4b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cac235ef7453042971374dd30bc3a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f45f8fd03825650b75b1ebfa6805cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c08d0cb8d85fea6f19612a930e8198691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcde72e229693c1bf428898ac73e75b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebb0d0791b33cecb61d015fe94bffe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a77756421c7d6372c37a18e366efd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b69ea0b84ed74b337058c660a4cf3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793b5838400b1474ccca5aad58d7f02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4ddfd067c853637cee6d999468483697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a83b5bf5fb900d15cc13bf2bd69f05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8b4b2d3f05c22c58024941c18d3b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf62708571e9b9a7611f344599c39c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00906b1effe171745510d4acad510f96701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e5efff7ac21b3714503d953faebf0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ddd2d5afb7773ea7258a677532d78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566aa68bd31c8902a3eff3ff102c233704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e59406324e1ef274113f02da61f643705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbada0a4c63ea80e71dfacb09735d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddde4e7bb7ca83080122e292f08dbc2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29f2b2e66d8cafcd5dffb87aa07d1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee03a974d25b1f430d9ae51b818fbed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7f00e7fef4a81a4834cb0e98bf355710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0f0a090755a642d79617dfe2dc280711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dac8ec84ad0792afa83bf30e5196c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fed5f6da15e90e39a24d4df8e352b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fcaf9bd96fce2ebc4846ede50cd49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad57152a3d0d443a9fe729108db8e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5e5b7f70032f580530cc195f9ff38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48b5adbffe538767e1d3c48bbc5ceb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46810fe970a0cf2894311f57766c00c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e8109e177ef8a722ca4c0551c7c6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0d2fd117131c9d7422993c0c666e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efde4353dbb9e292c953cf75beeb0c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268d4aec5b43100189a465994f1d9e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8fa956d9c601b19aabeb71f79098b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f355df5c7e2d8998491f0c765a62c9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbbe546040dab3750f45cc9601a665725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75ac64c2a574cd5458cfae1e858b21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c41f21acfd98cdb30b05b89c47a9d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6ce096953ef7e09a8d1759e31b8e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132a0c6d5c4857b95674454caf96f7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad336073365e24d11b29b610c7a3df5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c8c456d2ca41cd71ae4aed8325104731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd450f8bb6efccaf15f947cae210ef50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990301f1bd838b04c7d22b64c867f07e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75804f3b94dcb652eb8b9ff0dd045f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda77e8165d63117587d48a6eac8653e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27811f70882af6c4af8a71fd0dd572b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710bc1a15f56ce8d2214591e7d81f91737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007525b5c2fd3f307779ee44a0e97464738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aa9df145edcb12248895f53394b4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e202a07b0c620029696b0f0c2d85d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211bd30a6bd4c70c23843a823fbc1f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9340ddc683c9c9f0d22f5376c1daa2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777465404afdd7a20fa45d7ffa2b03b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563fa0f17fb98c13e5267d45dc3dfbe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8525e19060b08e1cc5313422ba62a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b0bea263117eed2214cdfc6488c5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c24d96d927af35c90be3c9c0b06008747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32602be68de55aadd61a224f39c690d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a51d2cee404b9eb57b7aca5189fc9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392a668eceec2da4bd85679de58fac4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cb10b42db83ce90837bdfdb1443dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f73438dd4ce9bcfea2d8583e766ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d7bb90434d906f4fffcfbf11df26c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee6ba40b681d2deff1bac5afd50aea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d728d9adffa1dc8691c705c23b444755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8688fedcf3cf1a7e4aac8bf6daef881756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edf63fa75544a5cffcd38301c5c433757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda85723ecc9cac2acde2c5ff3e19e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332ec1703e69b18cfa7dc592f6baa70759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4188df1471c75e183ebe7074231b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e693113268c62d165aa7944ffc6c0772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab577c370833a9a281c9793b7875beef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca12389d658b52d3264fe387b70f1884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20686ed534ca3719a41bd9dfad2684ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845579bfa1e48e0e6dad67e374281896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a6703e4cdf750e225ed3def553ace7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3350343cda136bc3737c0916b07aee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105ed90bb67ce95fab630b602932c359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a384456f3fadb3430c43e9f7c814e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a1c8527f3bc3edf481a31468638711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a888c965fe1768212f97a9c65db74412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03431f037d8319646982a9ce128172fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ac514ade749d9e22c31f277b6e83114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0739591db55ba16e969493a8566149315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d626429ee0711d5c5845160079f4c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be2f7967b6203a6bfa6ff52bda926117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e2d00b308be2cfff529a26bc4c8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cf474854798fc3cef044ce2665c8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc70ad303e72600372878c19199b83820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e854e529065d58dd4d8cfa8422e2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a887c4dee3d75f93d5a0e7fd5fd9d4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa812ee71c067a2fd468ef955644b65923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2695305b0142644ce90b93339843db524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2defc1c7202c5b54b0e0067b5f420e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02ca0d39626660b68bfb9abe7b07a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ebc79dc74e53f983aa7386360aa9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f17e9d783497c1b1e9bc0106c4c77c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e3f4dcfe8cb3003b51b9a8c50215229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a52dad604a1a486efcb5bf1d493f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ca2a9c2ad39ceff53e877504c066931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbd35b1982452b5e738b5b9f72d93f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9fc19386045cf58a499c834a0d5f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b9e2755bf8d1d9046b8405bca0b1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bdacbae8a09913bc09b0ed7e5283735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2043f6b79b46bbad4046c63c75fc5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e09d056b1403c8fb1623e6942827237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ce2563519c8c805b6b418d28eb69638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024baadd255f742621b6615be8915c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50280384c017c65a6396b9ed3cb2d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938ca5a4681141f23a8ba8ca069161841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef091bd73fdaece350f9a2af5eaba442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b3ce7eaa0046a598feca0e7a31ac543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817111445d17bebe6b996a884dc9ada44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459301ded4d3a4bd234036b2aca2dbcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767d16856cddf7ebb77ccb4f5c7fc4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e4d8fbbece97955a9e43dcd02012747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45077b3af0e0ed6045bc02a652d818a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a68dda80be686383de5907038758ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701d6fd6c59c9fd3aa9ea333b1c178650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a584f6ed0496f525ca52d5bf2f01af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81892ce5f33f12d32b9d57884610d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899f28a8478f0e5a8f60e72d633b9fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d0600f43530889a9acbb1d21b269554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f689754a9c725c7f2a8436e5cfb3c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf37066a9d67f0968a51e4295cf5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96398f58a54274b82ae03b8e5e1268d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf146c4ba77b84d6df7bb262b1dc76958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dc9877dac5ccdbdf1d9c3409d227c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3de532d24992b89974e152acc19a0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ae56a68fd3dcdf905f339506c13e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac54cf16e11db5d43893c166a3f1b9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfc489c4a57779a49f9d59d0dbeb5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb68aae66240759a6eca0198a77843664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1884ff062931649adfb437db21c3cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32d21472a9b034d8753a2b1ef7827266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b679044ff4e050af195ab6e5b66e8cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959567bc93160a59fa940a41d1e15a3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c03c8068cf78ef86c87664b5d2f9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77289e2b912ece4bba6fd7d5f1494e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0325081fad72dac6fbd49ae7e4f0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59436af176c40058e8ae6ab75cb4d0c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc946a04b9095b15a8a46e0acc9b487273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bf14850ca81cc45cd728aef07112674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b012b696bf30b3729d11b63b2d786775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc61a03934d2da3c74c0d210628ed376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d88eed011ff93bcb3b924d98c41b3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84bea7e27bb393f5e559fd2a8d31d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48870dbd318760e4d6e5c07d47735079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc969f6cc7e41055ec0fb0a7d7de13080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b29aaf32eb335212b463cd73d772d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f89fb43bc29c6c8cde6eeb01e45f0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2b3fe4d98e1209724d1a94d83dcf683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdb67f094c1912822341cded6ab9fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f55403824f9cdfcca884464cd72ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d802cef000f766a7b7563e741557eb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eeb841d630f8cddf220deab8ef64687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da63b2b78eda5b305b9b51c03c9fb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a29c73b3490826f9218db8140c6f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae477f1546f1e7d1de24fd7b363dd8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b537bf0872b0d3105fdc11912d73abc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33515a8a452e40e3b5ee5631ba441cef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1f5ba0897d04fc2bf7b1af0177cc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bea71ee2cdf5ab56e7f73b90a7ddf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2815866745e1bac3b765c8e029844695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bdb52f176bd6aaa1783f6b116590a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cbc62128599f23b140d5a4069580e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f43912667d97a44cc22518d8779cfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844ee9e6acb8bc00381c7b8b720bc3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed071da6efdf083378a51553446d759a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c02eba7ecf41acd078b0b3a5d073ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730014d04a98698e257ce94efce7da96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e9e33c4bbbfcfa9d377ab6d035b53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd90161115e040ddf3b08c47c8a1fd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac4c6eadac7669673aceabebaca397105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974832408c4cf888256619526c24b33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967a16a5eedbc737923c68afefa203d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cdb5bb50f670aa3602d36f0b19ecc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775c8436b7d9a0b6c808b92476cf6f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1c7ea55675fb320134bdbc97def1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf31409564907ae3d1b0eb88d3d9c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ea6e3d07552d87c453750562c609112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea6da975313c49899c21c9d9fd07fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d403520d42550660002489f42a09d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b541b23e1ac60cf9b29afb7ca2ef922115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6bacd4b8e7fcbd0e2392a6beeb7f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc669b29a81421f0fb73b5c69c2f7b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180243401e1921083aadc3cd3abcc1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e3daeaf67b724a7440947e02bc7f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6075cfbcc89da1a54c54cead01075a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f935fc028da40abdb4a33b18b4486e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc8c99920fdd59e1aa02207ee9648122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121600fbdeb833661a7dc04c2710436123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc8b974cc708548e6586d7b467f9f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cff555ce1bfb2d3944a7afc461918125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67510df552f56f124975bb28aa7f8b35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db481f4cccb67d353f05ad4b59b49a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeb9e23728c2b2c070908c88577d02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91057664bb75da0389b22db8ff4a00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8ac4a64f39a2c8ee2b9aa9b6da8f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5824ecf87b9aff7841528c8b649bc38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eba7f8e2a5090ea475273446ce35a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d46b5e414625c64a31b3eb32b52652133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25991e451268012344ee88934e41f4ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e593704a32c18be5ab04253645615f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49104fdb6e4ddc81344e9fe022e6840136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e522743d9069799bda42ceedc2310137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221b992fea818fed21cfa644948c0f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dd870f688df25adc57fdb7d41813b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be638270696b0b5c36c8919f37a86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b60d0cc5c8faab233394e3dba5e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637cc74a9849c83aba4a126ed0c8ac2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7b5cd871c702017415625e16d10a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af06206da127830444161d1ce642ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12313b37dbbfe32906b191d2587c911c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396b69e7ba924a0146b550ef1bca4ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18528cdd86dc634bb7fbcf97c409a2d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba772be283d2fb4801bf45a480c9a8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf289b43d3f379d2425972e3347534e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbb0508bf47f99e6caa8a6925757a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fc1d72bd9df26d97311bc6de0957c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182360700c0ce6acda2fa2d82a5631b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc25847e6eeaace7dbd27f7bd245a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3c3e755ce9afc924bb909970f874c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b45c2f94f6656228f2a1543619af1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33292acaeaeb04883f05592d5122077b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4746d3b5c92727510c15e42782331157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ac72083c7c3f5ff897fb41d033c37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d124bf7349a4da6ee48550ff43e6309159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdd93aeb4beb92b384384b8b95e39a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84c04d35fbbba99da5ca318d71fefb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9916fa02ef9b05bd8cd1c9e99f0799162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160fab36aca88fd44fb4764012d2506163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b278e17e21bfa44500fe61c47c37ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfae162e794e5f6c93350445bf3f804165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cd11369da0116625de15c595c71cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7a302dea0220266df6a69e96366b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fa0e2510c62598b3a90fc6fcfaf24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa507ceeeae0c738625535c4ab5a49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc1c73724daea79b102d02206c3fb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73750d798290e8fdb52848ef0d61e747171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5ac4e3e4f390c1bd9b827e0826912172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724f3a8d6099c5bacd44f11a734ce50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5dfff0e2b06c8e2155ce2acfd9218174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4dd24329b6caea7fd4c2b547a7bf8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e07ef27abdeecaedfb9879c38077b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1f17e5cf529dc558e51849fee9b1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2658f241785d3e65d4e887f4821e2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c10d957bcc9644c9e13e1df27fc187179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790456b6b1c548778ddbd7f9d44135f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66dc92432c9235ebd0c74722284f0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a8fa4961502f5c8ddafc27d9806dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a536720524f3a8be1373a942fdc2a7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6499c7da3176faaa1737d8e4303a4b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc06fbda3142b017cf5b2ab71dc7d32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93037290ddfd33dbc78514108033487186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed015c97b5e36e41570e4886f27c5fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cfbf015308153c76604974e22ac7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60159a5f27adf255175d24ba7005bd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c762f3ddb88293d7639de291b1195190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94572d905449d5eddaff338fde118297191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad7d5339df715415a6fdc5345ebc12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4168c1bdcf9be609470d0aac0bc01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b39c124000c83460ca0c57727d222194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853685e776008d9b29ebebf2a737261195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab263149e2db657d9bfde50ecc6a4a94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828d858383c0133cc27180d8850f08f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aa56a456c3fac031ccf08fcab9405198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357c7c19fd51824dd75946ae0ed9916199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528dfd5447eac31dd73e4a71067ba7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3349baabb4d36318d0ba3b5d8088e92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de8596b49e16953355d0b6fa095f79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d111f6a2ea2dcce4a6b8d383ac4d637203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b6b2c30aede3ae293c0907d0c2382204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee22fe97916f64566b7c13b70448ace205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149e165de0366008760140015b9030206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4525c315b2d13122fcc66e2fed80b94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49d90bda38a0b9ffae4e2a321171fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d781e770bdb0f65e950457cbc4166209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b99b4b5861b4bfa7b6bbdcbc4d707210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a12d2ed96d5d2e7a22854e4c68e56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253e32fe5a82d51dc66dacd61544006212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba764e2ec1a16abc1f23422f903929213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd70b98fdf08e59f97b85ac1235245214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb65bcf8a93d5b726aed9bb85caaa96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454f48460e8f59a22c631f390fa0896216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d36f3624e3fb18753679dace01c3b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61506f2de28794cadcbd21ae8fae68b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d9a960d9446cdc79957a180d8a501219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f1631348b66dcf5595895a6553d9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f59aea846b69f6cad5f31cdafec7ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ef618a0c17b8ca3b722329c55bb73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2400bf220d9fc5924919fb1f7506267223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f7cc66f41da7c11a99123af3a7436224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc587288635cb505ae7f42abffe816d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502a9199bbd72776a1843a588ce83b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a8dc998b1997ec4fe6dedcf578dcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778178c18cfa74b42f844ce58d48e2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8c6438112a2fbb69712b8443d65a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c36c45c6e4888ea46df64497248fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bda3d7ec4d3cbbb48535fef4b1154a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa98e1356c5ba9f549d05e9c3de3874232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a102850e57204e973bbaf35c486be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ba094a9adb2f6ba268bfebc57c1bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c7ef5efbab706c227bc6a2e53385f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bcd965b921047d1be41b1f4aea232236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859b028b8c136d6530f5243a8b0204c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8a3f0ae93f30eba55e05353211a9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f206edf851744e74b4c1356440823239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e31e6342b517d5e2541dc109a5aefd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe49c1f470c88127c6ae2f366bf42c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157194476e2e7340cf9f40bf41b215e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dd0e7f1c583b9c40cbcd276414564243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7a5024d5c73210472d73ff885e51f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd614c9c03629251fe6206569cebfa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6260a1cc4942d3d86101b9dfc836b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72cb2692026c4150c888d4e5d4ad3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaecd0cbc36737ad033a3ebb6cf3396248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b994b34b030c70a0b07384929808b86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35317d74ed003834335fdc16431167ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c15045f6ea9999fd3e38eea9e2194251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f6f84218a33af104b918084742855252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71605edf5ced6ee5d53d416d55e02bfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939d0c8b239aa6499ada69753a5a204254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c89dc74af7d9d83f677cf74935cc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd101cf58bf237b2c5a924856dc0e78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d27c1801c67fd0c6f6c96354f9307e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b03a5f75b8e3e685aca5b37ce1ec66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f2c91e9a85a19848c59b7899c9db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03656976633c06bfcfa234a0652d732d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92c9631e7d133d1991200eab7885e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6b3d85b8f3e665ce85e78aad4cc6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4114b330b95c008ccf98a06be77790a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f359ae194b05b8846270a8125e010264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5350409f873d7ad4c1d01e535b197265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1441ec52d80b2207ef0800123e8fa3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f00e5a4f1f57bfa83d8031a252d7ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06e06eecbc579a49103cef1e5184c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11ee33fb329a02acee90a8b3a2c391269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24752739330efcfb115db0d32db7923c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36134a0d30fe1108fceb5ab6667fb2d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d46936f44f0ca2bd0c264c988ccf03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af478a6784c60182612608019ad73b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecdd429e9313e0bcc784b2ed70bfae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544b4da521c9c5ac8bc7df829d07d74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d8b210c698d3d7871f0bccce1df1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6181dfe5831eec378719fe0a68bd0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a737e55af3bd181e79ff881d48a23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b6faf9fb1f847b90447c0d601fad2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02267885e42fb4690665a550ca43723280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6bddca67a5bf14a375e8d2bcf88c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c09b6235181c03bfc9c042641d89c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712192d5d601df4cfad2ae9b1ca8ca8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e60909f659a8ad50b825724e09df1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca48c09cb75771a90b8c72265da5a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4798b05c8be5e19f862ac43cba8da7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880405cd297e407a907b71671a68dc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9636e722a9456163bba598e852de0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acacdd3d131c17e6ee7023037d41b3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02e577f8832a75daebd7640950a7b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf80c87555d8f743a1d6c55906053a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8b8ca7d1106a510fbe181b73e2576292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e4e960ceabf83d56e4142b365ef26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ec5cec9d55769c7a8d34d1a8bf810294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99a857bd9729fc7819fa1b4e6d316f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373404847423b13b95415f3279bd5dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75924b9a3f115a34b63bae034b9884da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48e49cd636db5e12025db05c763834298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24178edc72637a2a1c724c58cb7046299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767ba14bf758801deb4a366372c8dc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe022ccda522549baeabc3754d1c45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeef0598327f1f142f6f9cad5a4f451302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae591437244c2987a55295cc8b95d3cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21d776e834297cf9bbeb8dc3f270f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9396267f14c48cb068ddf2123200b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31aaf3a068c9b5db1e22f74e2cd8b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cc324e8f2b44921feea0d0354018b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89336a8a39289b800fe7c50006d435ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254aabee0b50dab870d6e6341521b663309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d6d73ff5064bb5ae3b73093028402310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15579c6f9bd2c5c73677e299a4cd52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c43b80bfcdf1c5468bc2a00f253b0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fcd6f998f56f8b1b0f112ff7337bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6507dc30f096e1adfe2c88092d7862314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ca1f5e45f1d58a5ac810ddab6e6e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36315d3958cfda2beaec0e5899e1be45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bb36e0927bbcd9a9e3fb0b8dc6005317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946c5ca0d13904fbeb290060ca884c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb83fba9aba26c34745a081749d4af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f5f395aeebf01032e24701d9f2020320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3977e00ec98432737deac4860710ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661391001c68689870e26e8c6576f06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8e253dfaffbd912beee147afb8d02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53974cd390990f4b2a8be54759461abb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d62615de14eebba6e21d10d62cacd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c4e5f4ac397a7b7a459bcc0d92ef9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eb59711b98130bd062521df5d3be8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92158ee50779768835f6ab9b25c93d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82505da8c494a5ff9dd4088a72dd99d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065fedb9d3ffd2292e1efe4b8d1b811330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9c78412e1dc9223aa5bf7c4677010331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eabaee8d6630b04aa29e52db05eea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb999877b9af9c00362b565f559b03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fc79c8a308456b6c34f6ea343faca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4de4a5731795c0aed109a67ec142d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1af922d61924909254e62d0a7e161336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04fdff7707e7f1d2ba3412657884db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71b551a95f2391578658b679cf462f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb9409a3adaef6c2d560e997e0dfeb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109d1fe6c87a97eef79b4146b8d462d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7b5e31015d8c3cfbc8603bce29d5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6772bbc46679f4392537261251f68bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8006303a56717e8bdcb28084ee419d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820ebca4a8a86ae390d49b4c959ddc4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55572381f5742569b8963699d082acac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3c5db753bc8a50f9d187d30d8b5f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb8d0bfc0254081b94e1a844fb3e00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f3c1d860464e74112471b0a7b1a9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22aab856fcd6a6b79f0e19ad53518bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68721b1042ee1ca827ca8f4fd47e5456350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe059670137c01d4d5aed31807512f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcc715253397f7ef07ade4350b9934352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5160bd53aab96d662e2d67d2d825cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059be3ed27c0c83e2f46a638799b8685354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2db095b01cc7be7047091b6821eff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d10d1b9c9080253c9d5d4dab12668356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039c1b4f23e110f99845a26a1a5a061357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2ab0ce7d4fea1a7ca419d60a1e32f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704436b75a68d1186aac0dc86f605f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848815044f5c2a4fc17be75ef693fc26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19071b4b1874913acb4518514cca4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475d8ac3bc4fc18695289ffefa2bf59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adfd0cad46176c52e77ea7ed64a685363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5ce0c813a6eba8f8b5d2bd6580956364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4bbb7a8c41e80860e11a21636c406365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3feb0c84319824ee3933cce624081366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160951290d5a87607c8192a63a1fa088367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75783784650b1f552715eeba5ff3d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a34b4bc47661e62312dd60a89cbe4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e48cc86dd54c263007fdabadea79b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc86b63d5069cbc83a159bd52576847371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a84966e78088d40e19fdf5fc94c68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0038cb32364daa6b9a63af263d860373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f79a146b80838774669fd06f4f1d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191a2683aa74541e573c22ef10763cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899168e3a342ca4a3a19a829b8fae9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f086cb6860d8bb96f853f31dad0e900377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe22b3087cbc14f3c65b20249cf478d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e2bd409c277be1e8c30ad4e55107f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b79e8b1d0126079d7f4e28ef2b3b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40599a2a0000f765eb451a1ca337ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178694398eee9cb977253cbcba18645382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5ef64bef0a83a5bdb887da7d65d32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeb3d4c14a814224563079d25198cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cda8e745001f305e1dc9021fb2f283385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adeceaba7824f1c4624988aa3c7a37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d4f55a39dbc959cdd92ca2f837a25387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6cf299e30289816cb8ab66a5486e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdee6fdfe94f08d98843eaf36d8c27a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b2dbc0662e7780dac20c37a604843390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13809729363ea0862b3e26113079bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148768ddb145e8050604c403d6db8020392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fef11503a003ba49c688cca73022e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12981f824e0e06916757470fb75d0078394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836c7fe7df7d50b0cfd33f5326d78aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15ac75dad2937d26d882ef61f3ca0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158f27dd286217fd91e71de813409a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1882830e99792bf65daf2cc303b9b01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de43cc5f6fade386b228148db5e6055399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3297593a30441258f8990e3cb36092c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ebab127ae07430ca8bc7ad448783d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8de9ecb90ae5c8165b30269707fd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355affb73d7cd896490d70f2deb9ac2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d602aca091252f30645f1011ac67dd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfc99bce87002206c014b253129a3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd13350e2e1495a84635b8376528cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f2bc13dd625e954284619bfe8a37c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a512d32bd797417cb9e6fe49e6bada408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23031f32d8e4a2cb6e7148c083e5e0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bad2ef07c24fa3bd82bbaa3e0373d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141870fa8c074ca81eaacc4b721838d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c207f125d5f89cc234afe7b3fe773d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec782a7399aef4d5f9cbf360b52bf37413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374df6df132316150af7ecc60b2c4d9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb379e0d6c85de9d7224df4e77c723415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71197b95a3df08349a68ad84c2abcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d81ef441a84aeb87c18bdbd704f8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7af0d24213e0e3433abee0b58d280d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d91707da67674a6070ad0e350042a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2877180056afbf58089f93aec496f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206625e6894144ed6787fa298bdadba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b73c63de9060ae1b7ce0ea106476b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3738c71b1dbca27bb40a9375469232423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417b6e6bec5e4a3f478ead7cb132d7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ea63c41e112cdc716edf2778731d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9af5af1892a60854e83bb66c2419e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a43f050ac6ce0dea9d9620d7d6f84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab273c5337f3f9332ef6d5c461fa1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f372495c4bd7fd9898789000deb12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bbbee96f7b24c0b095aeb6254a8ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1491a4c875f4cbb93948db541b879a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73046346857f3ad5dfd7190e146f31a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fb5fe205b099cfbf0a16ed61526bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94790cae4c6b8ef44f76de125171a249434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07b645567c404bd71657516d2f71bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076b3cc7bdf03da2396fbd1886de4bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8950a8da0ef6bd2f858ffa58ac6c79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd2c43d93335685b9d397c88aee498438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685e793ee7e6a20f4fdf1d5b0d66b95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abeecf24080ce296555c7e8cf9efd2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b35a1a3ed5ecc3dcd80ce585350e80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ace7b36f07ca76a8b95aa977bd67f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69cde00dd2e210cc788b33ff97400d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf417ae9eb3be0e50e7a45f771e55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadde9f3f455e89d067d2dcdb8c65903445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a765b6c9ae55f53b842e6b77285ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e311218a56eb94f279ca4afc8f37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f5e6eb2284f19767284247e3cebda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259fec7aef31c8ae67f94c4ad29b171449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd26c30d1fb96e73681bcc64576744450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e0d1f4e53138d01deb382ae64352451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b606efd31b6a20b212421e255bf8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481a3fa8ced2a3955b9b7b4d4272197453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062a6bf0bf1e801d75b8ac7e7f4552c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c249a4771fb8afcb33eb7d55414327d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9089fe5d550405badc64f1798f14a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43399133928ea1b876006171edfc082457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0f64572a35ac861ade96d7c91a9a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce030ce901d6fcb15aeb719e7a6922459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01938cc1763389feb9dfe317ccca2516460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c1d499b576c1f4cf88e9aa4ab698461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebff76f26d45c052fdec159c5937b52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd04d991c96ea33fac4811277a5d1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f92a8f2df8c9fdafadce4bff9401b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bffec58d90cd0829a3587059e5116e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5145187e063369bc9534d1e20ca59e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7a7b7ef2fc681c10982847749be35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bdc0728a61525ca95d3c510e50e4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404cff550837b727e2d48375d8a18e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168cbd912a0c41fbb96335d587c0760470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be68d94a86d7ef599c594bd2871261471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a2149852caab2d80fc21b651dbc04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d4927936fa21db9a53fd62ae86d97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552acfb5825da13d3292d29675cc0b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668203d230dbca70727b01d0c0de9386475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c4252a4e7d7791c4ad9111903a68d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a69606455ce59b1e5e32b01c39495f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e91bfb2468f158041be52a0a7f569478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5af5a9c1b59abe408952e28a65f8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e30f7e536e2381a40aff5efc41a9b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dfcf1f756c10d73bf53df2d299e07481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7408b62d771d35552d99c722e4c13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52fe45b823da4e4ba2e191c4936c2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94434e5445714949ae4cf9199399365484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f62347d46feab6db117976767403f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeb18ad7686b010ee690789f4177bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b1dc44bf60ce2644f0ae046378387487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45927284bbcf57ed51eeb1d8a9b8c33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695519c0e042d6d57fa0cff3451ef69e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421e6d2d6b0688c9048158ecf776a76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf92e167b825801262046e66362e35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a36a2bbc296f2f56976d765f5b7de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c28e47f05c7f3386aeef5766980a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106115ff4fb4e8e023f7304896f5947f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e27ed15910081ee41d1bdda283aa6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352ea2cbd6841914ac72b89173e8087496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae12024caeeb9bac2148df651a12431497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed3e30e2df88066a016ec2a971ef37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8747fd82cd69d9c55ed18c645b2b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758be7a70d0c73fb6d5edf303706984500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a47370a4d3a655d594c6543bbdf79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d017b75d329d4e649c3dc7178efc9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb01ce877a7b1636b5e8bb10b21b8a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f39a43f8ee7e0205eac2067ed9fc6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5c4cb1070a8bf2ecc42cde9bfc78e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081b23ebcc56158b5866b0e85ea9e46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aeb85754163b77005710c3d4b0ca6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d5dd9f8b74d57944cf7e10f194ebb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f86229ec53ffe0e22bc2ca2f7338b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520cefc58af24cd7f75ec2bbd89b3d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833a9e18118b1fc7d4371553dd48694511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521659e06761fce57035fdc3d8f7450512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e885fdb225286e737fe04b8d505b27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbe265c7fd66be0dc6b396decd87ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33b5349b47e703f9d452df26ccbdba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299927082b8351fff4ed75a5533828f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6946e17a96c12aeeeda6ce2204b0ea1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd26fcf8150b31beac067c2b5b38f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617090ef25ac1286641f852c44cbcef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ac5a5c06cbae315df65ca1dc18ad8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4464ab30882c2ce949b381e389b3e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf268fedc89f79230716e5b4a5476208522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205e2165ab90690c6ab07b5e7acb766523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebda48b3a2cda3b4c3d0193ba231259524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483a37f9cb1a49e16913a165f1f77b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fac239f57d5e326a700adf72714689526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71059e6242c292f780bb6f530abfd6a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a9787a54efba62bbb826f7823cf91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8fd82f1ec793eac12269586694a94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a6fd974eb2b26614b4b40dc76f037530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae93901e694537076d2493052b18eca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3af5175c4e4f597c0005d9fdd64bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1df19210523f6244e7a76edee0c9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8542623beaf23720485783a15cba7c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf677cb35f72240cc5cc07252e72f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15790e13d39f68c80f6b82a9a39e20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d417238e1ec346f67f8cf9ed0040db8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc290cbc5be886566368ba4ae16b2734538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d616ed6d9b91fbcdccb09da234e29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0631d07c1f676e8d30ce5085cd467540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f77c6ae85b0c8a9868481c3f4db16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe46cef2b57fb9f934c36b908a2239d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311680c911462d6240c3bfc789abd08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d52ddbce7dffb2b05e53b4210bd3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20021391f827a2f25be0555ece935b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67e5910c1469ae233c88c564180207546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166485d45a3e80d17723d36bed868f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad82120fb92330b6ef14c6292085fbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de74fde2691672292148567bb5b30b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87762142ffcf513f51fe53ab0ee831dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa68aa36d262e2e6464a3d4da8f3561551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1398b40639b9b0922ae3bcbe0307dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485a48c61128a5fe2f1ebe996cba50a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af014c905f82508ab053d70100b841554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edb694d1835dc5019710eb8f612269555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d14f9bf1dad466200bad2b6877a5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d21fa031ea78a04276aa4d20acab4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8d1090d045726c8360a1a949a6c54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05076ffb819237aee8c5c5f10ce0b75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2ac5e1ceb5f5c1b22eacada4121f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f188747ee7c1b9dc75dda86965de57c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf8872eb71a07a1086f0e226c09951562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6245d82129080220650ed621abc5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f387343f43cbae3427388b59c3409564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d473552dcab63f756ddcdb0935ac00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933821ce43daa522c3c175b37d26901c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcf0f7427892de24783770a779c9d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459f84b2cb3666c0257716eee607b47568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4ad69a417cdb1dbf757690fc60304569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f16b3f2b4221e7e54ad0f019413188570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9330217ea8d7f3b02a21a2de87cac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a988b097d508296a7735242a70ef32c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8a7e9552cf8f756f2e8f8f675fe88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05043f120cab2027b6dac83b01935d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c705545bd488c94654a0f1aa09355a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad4b7f257b8aa0f1a2eb6b86cd1718576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3d48afaad95c5a27ddec2c259dced577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a2afb0920ab0affa3008575d009be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e875a235e59316af53c0093522f76579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d602c1ec9ce41a66ae56d6db5c3d63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aca34a418854005822d0044469f58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f4c4bd38e62ef1391ded9605e504e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc668b17ac65012b73dc279d75c5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba79ae172326a3c66331caf62ba4849584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f143db5fa102a2381b168737f34f791585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcbd328f1184048d5198153a834ad9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73669830bc7b95e9dc5040bcdae60ad7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b1f833fce60f5a5c0a8ab92bfe221588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9810dbc553941a5e3cadf727ebed865589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ce8ce6af7b2dbb37a6dbf9ceb32ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea201a4b11267c9868304a1d66762f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689e470f65ef9d700d2993f569feb62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89403d7f692c7dd837f5f64c6ab0d6f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804eb9a358464033903cbe8f1a9a7e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ff012362a10b7f86801d71221e66c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8e22ec904f63fb6465a2af921a966596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42023899d0e17b72210ae3659c9737597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aeebd96caed084197aa85886eb266598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43ad0ddbf9141f24c6facfb8c1a583599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dad677da7756a397474582a4c6cf5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03957c4c11f362325c3f5fe96e5551601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91decfe3620835fdf9881353311f604c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f4f4c496a2efdcd79521475fd1e62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72336291d555168477f179c53fbbfa23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad09ceb72d55afe50783b844f809a68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c600794a8afb42f98e144c43915ef9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ffd457bf30603da07e496c5bd0827607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bc799284cdfda0277073477632c8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537945a6c68de9ba6800bb6a1d8fb1b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94be47e98d7852b6764173df1764cf5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d136cc8131106de73b143b6a26ccfbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba193cc0b495fccacff7f48b5b47bf6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2249918108f4ec46709697617cf5f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41b6785b93cb4f6099b540838575f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7046c5e4d3e6decfdc8f1dd8d6da9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19f771a45616e8adffe6571fab0002616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebad94740a2dbbe651b02543b1b48e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0168ea46f1a090c3c681970cfbae1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41bc1822ddf2406db6047f0dd7f5b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc71897fb1e414f3988bbb464e853d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d5f9caf425f303ee676b06a8ce41d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e05816f60655e4c17e69929a866b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41382b50d5a506f4adc7369c99bf3065623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0278a43ca5d96d7e55636c2399df2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251c38b4454ba6fd6249d665bcc4db2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7561318796e84cc06b94dae6df6bd4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20c609200e1fe8eaf60fcbd7509317627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b91d20f464b60a8f371d905644c6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dd7b18aff6b20cef99a562bdb9641629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc2454e8ba90851063623f84f8d0e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be084380b782eb6a3bd54312525a18cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45041e3deb7bffe53406413f3ffa91d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3f1686bdb31027cab66284aac77f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe480459cb93386f9efd317dd73d67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0bf86f206fdaad1194b17e5936c20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128cc498446bcd718b5477e10a6a616636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025b37a8360bfe2c478885b61b51c4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75343b7f9329724ba040718d28f5e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3265325eb325e971b69ecf6ee7978f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642262910ec4a57c6db5fd1e7eeec648640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b26235fd36af1aef237d6f3fe4795641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620b09519e52c26814d7a86e2ab66f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2e509e3be305c4001a5309e4cdcae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e590fd5a1ff00caf0e342bce4c466e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe3c0837470511e18cc8da5715ef28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5730fa88571577158827ef61d60b15a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d6ffc2d81db54d5ae5770c112ff0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ce556c36255ae02969c2b847393a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2f2bfd86a531ba71f640cd858199a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61754465c1da4a3685814ef49d2bfc6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bc912bf472e2d246ff3b865f53b6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ebff25c0b248b7900a91045471ec7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6d6860afc401f37ed3e110717db37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79439ac5e2aa9cf24a3c0935e2dfbd98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676940ce61d29e81590dc8b91ac6463655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6ebe5589ebd585bc4c9c7878223ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29487bda7b996c2d32cdf7a53b632e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a4fc157955f8513a2d47c9d51ef58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3e7e5aede7781d9fb216e65bfa5d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002185593acceda49ae4830b2a10b433660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1bc17a6b2e950db4711d5001942be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8c34703f8b11eec1954dfd7e14002662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53e1001ecb07bd089ddafbeb8e09bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a67d7d45a32b2dbdc0e5feda261c2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e829d4729a862bd2834f5d51741eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7bb2f8b5bea421b4b65503de1fcb5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6c611aab1ed68b86b1ebd2fea7186667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9fffafaae5c60c9e91e31cef3400f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6d8e78a4128e3175d84d64457c434669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbc5e50e1bb7a22c0f4c6b001e5554670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddd645e9ba27c21d29ca45d180722c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157bc4bac8015c48e3a07a8887098da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c76632026d6e6454054782872a985673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf97f84bf20b9279d48e8088719d1ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d23f5684ea512fe2b878656269ee9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5602f64da68529b15f682bc3f9c7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e2ae61b175507100973286574a26f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cdf0e0c75f4a9cf73ca2334cf11f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b27ce25968ba5a094aca46fa4d49a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3b5c6961f621e1f19e2ab02725a5a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b1c8e20604ea00d90d5951adb1abb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b3dc957ddd4fe24147422553f3fe6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dba93ebd8be3e6d7723ac4454b3b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdd7b355989c2481b1ac1c60122745684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f7755097edddf2c9940c5a1acba03685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831575915a0ba2d88c748ca075ff2b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b86982d9ecaf45b0e42ce1157e72d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafa4f582f29c07a8a8586432bf033c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cbad2c89e5c91ddca711149f896d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db0f98f80bc32983c438d84097f659690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6ecf059c13e9cc3e55f5207edbbde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497d42607694f40625419d37a3c00c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49e6c13de8cc469c97c6f2adcf422d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03bdc6b4989406493fbe676e4e6340694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b429f5aec7340abb53841ceff088cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8578db9247618c4c74b451cdd880e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a54faf7ab4bcdb74158e7ab26d7a42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc878463db648f5783b971f06b7a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc81a697ee575fabe9abc256ce8a43d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b750bcea4d05a07fbea427c6e16efe6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1f5a636309ce4fad162d97fd6f474701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825209250fce8ae6b37c3309ba3340a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57f86f5aa98c039ce61dbbbf8aa9a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f1f70fc261d1ccee3037760ff56f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fea88d8adb8b97078b5df1ee489acd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afc014022917e0089937c51d10b5d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eac7181b1421b5aeea9573bf993f73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787e9f63688ee922d0bdf06063117da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ef427fe843f4ab27e8e3bdcf341ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cbb672b74bbc397220eeaf4fd28c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70925d52565ebe66f1939c7e9593474c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de0553b1b87e7847c7baf7528117af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45005d9f85f376bc5e3db497dee0445e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e92fc2f91fc28a49e54705929b6c28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c83a0b743d3308a5444628c1592d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a00d0e0aab92373b9e3e08f4bf31f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d97f92c8640482763862057ac5ea7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0a969c726e1fef9602db5e5441589718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e148db1f1bf0d758c9c28ae2048eec0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a8258f5340e2c6da7b13bdbd0d01c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9167892248a57537035ed0a1c9557721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d9ddbcff3d2e8ed85ec5ce110d4cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc064121ecdc483f3b89a04f78f0525f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618abd85e9a4ce2b9f4d27daf21d3a4a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2af19239abe3a5a89ce76d4f164c76725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b7bf21a5032367ed60e9465f0c876726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9192d303103f18203cc327cd9e87d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700a931250cb361c47f6f82541c0960728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ec2a16c6da3edc7b63637953b25a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b630868278068a8173f85a79ef89198730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30ac019f5e142e767c8a31cb954773731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce32390b6803ffce0c18e7fc31d870732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d4e320f73973c5a7ea596bce092a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bd789db398b372f54788225a6fedf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0a300c4ab9ed99575cf4d8a459ad5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a6bc17dd3c473744c80c8144fb54e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0e20d1d760da35c8ec31fd47aca0b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa1235cca335788db784aebb17aa63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a7be3cd41648a5593a48ee75d6b19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89d1ed1ff53162e5297d900d449685740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43fe4830e661627d4774ec98b3f207741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668f72be1b54e0978a3f58e66737313742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dec70c1ddecd897093ab579830c415743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e291da31feef074a30f9a32e7fd6cba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc41d6faf1165c0b1f569f5f9b3fd8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9e079dbdaebfa8b5665e03e0a6fe5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ded757af0817c9edb598ef0637d81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b8d0b90b2d73d676c929b00cc854a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812c6e1225b169cf3720f2a10295f68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba624740ec2eb672cea90a379c02d63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4a9c19efb2c4332e925133d61c439751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa8281d0fbf6675d2f4d346a2bb7cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8373f6dd26238cc57c60bfbeab0f911753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2578fef96c6ec173f07742badd6dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ae8c0b40390eabec8588cee90324a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b88d37bd09b70c0cf14b89d4ca34f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaab1ed24c56d1ce852a3a6c6d8f5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb950dd06f5f8252cffaacc36a940e1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c8c018d62363ce1df93527f2f08f5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>