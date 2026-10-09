--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f495c5f40c236797ea3beb4aa07cec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787ec83cb79a0e3cb53f87d50e7836d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c612c82b3f0433863b44d79fc5db7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29e38e1d52add646a6dbb4a3a57bfb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e718bf55b46e6eaf962e06f7898fba95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356c70925bdf6c30b2ea8b1d2efbf496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01135457750cdbe4ecb0a796d0a6c157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e6eef2bb2ffc31e89cb81b6eb37328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af1b320b9150d14b83b87f7cc28ae49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806eb0d03f0ccd10b92c4b803eaf29f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a1a57225bc20a926dc47d75dee66811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc37df69a999a06ff5f425b782638f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fc187d287422308aebbe4f7d36a8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155a560d862d886a9145fa20e15d6cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334c179a1041a1b79367ac8a8681eb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bdd4a7deed63ae69171eb8bce264d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a707467a83830052ab802ae0ed7bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a0d69f9b12bccc3060947f3e9c54f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067583e073476eee189abeab21f3d4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f790daec5c52018efda8cded054c9f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eecf64d16ee7870448b539e57708a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bfc24f11e729ac1e50fdf41b2215d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd74c50f802dcda4214f0dd6cd8bdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd2213571b3ef8c8428539cf1f0d6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa7287b970c80e9c04c71cad44ded525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804af0f858a7aac2eae7cf15f0cd51ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b87d4b6f088cb2821fcdcddd87d3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c68c1f4588e3d1338753fc82eaa4bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426ac1505d7ea4305d371170e09c01429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc750eacf057e5827013d73857f0a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665886c135525b2b83eead6a45e4529631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243345e725ace29f6f4e0dbad74191332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0debe2167e2a94eae384fa7d99c7e8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44c2d1d3b2ee77b95419adc645bc6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38de14df72af0f4327d02d0243b275135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723d7dca3b6c70967f44eb60e1bac336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589ea7e0af5f1a93617422e0b36b98137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f552975dbad4f4c85b0f3dd859d5c2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989f84aa6e223b243ee5fe9ca1323f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334da2639a069b00e32c4689ad972db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b6ada488696993b0d3b6d1d36331141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509dc1401250e7010e4691cec2c07b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12f95387ca7e84bbf3cd10b773336543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3f6f8fdb2736c7629de7798f231b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8183bcc8746e368539c81505e144345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6dbcc3b7782862bda84f84f2a028b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ebdf2eb8055f9da890d9c7ed48e9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c325b07a00224eee9568e3c4d6d039c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e3e9973dbdf15c419f25fcfca1cca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5bb3c9ff3f5839903565753113d4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4845cb26061ada61ade070c64934351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02823145f6c272969be1b95b9f0431eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf912d3a8b6a02ce7dbfc8df500d29a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa10dd651fc289af6594ed1ef0d48cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb970c89d4114aa5919687c3b8601155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1758c0fc89d1d24dcaaadecc9b6194856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bf97e3ca68e9c550474368743fb4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caaea457d0b91c36d486deece1928758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faf74d924ba1cc184d45304a13974a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4e69e9d0537ed245ecaa7b32ee5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a23298c3db05d1bdd41a5e80cdb6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01a33af62a546c526420890e40eb2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba66bb2c3cbb5203539ed28cb5392163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce49ad34dd5c9d6406a1aafd2bd4ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef5b0799f4e6c24e4e74184826850c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710451003e61f4c8d81385720ada99d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49457f6afd71952bd359e456f33328eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5245bd9dad2b819535ce6d1f5b58268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c56af370eda99762654709d5f5fdf669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22283491ef6adfab3f84064e594788f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313444f95d375530612e704b96667ed171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ec756e61cb71e7494ccdd1b62ac5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d067d9c91f881ffb61271ce7c7a63f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c646a6d810bce24e91ce9a927ea36974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece40c4afec12a330219407420e9c3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2c1bf172b4307aa26607ad335c6fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64c49d1c62f977c59f0ce5ed9a29ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d6b9d1d5efddb929a11a396b25d1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005176be6293dfa26ddd35b7011bc3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753eb520b198ff100bf99baa3fd8a00280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0201a2edf63c38a576142c68bc3f4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a78ae2b37df9d71e1e23d780e1e0ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409b8ef9b2236d5327ba913a788394783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67072f357087bbdf287963ad84d7af684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bd6a04946b7908c98cf27bce63d7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86a908bf0e33917bc701a655642a5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fdd3763f6a06454306313e51a8e6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce7a6822b125b064974901ffb4b66d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e6ebf350a948af6679aad1bb48eac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3d434b4bdb365be46c6a55c5e49b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df43bcfcb7c1c3d03b1463ff77ae591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51290226bcd3a55cbbf92b5f6656222192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683932d94aa67c79f7f97e0ce5715be793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dd03c2471e27497741ff9acec1f2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dd072ab02fcfc846995fe8e522f2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82243ec67b2a7469874acb4dfa897996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f3b79b649dc05bd91128633a9699197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5045ca5b0b2c302bdef10224b3f22198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8216384b5b23aa2b9b483368beb4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcebe043a328ba90b694d426310a4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922226b6b0b070bbe334ff9c28112a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c407718024a65f082ac8f5557d2f599102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cc0298c2c4be9f2ab7be98e1dee52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e513afcacf67cd413718da634fd2e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bab455ad6b2365a7944c53234dfbb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957a3ebe31cc991c635ac0c6c23d5ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84862c1e8abf410eaa276803750a49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f5026413b05e86128ac61b8433ddc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a405e15def405d6c3fed09e7e6b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8afd6725381612bf20e9a84ae8655110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f6c4b842c1fa8ef56bf13e2ab7746111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe1332ed1642d94cebeaf1f3e4d33a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facd31469f610ff0f7354f7a9f1c9e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edceda2dd22ac1c9f09ce548c85a72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d610ee450d7060b9e22b722d83617b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc13dda8d296ca5509ba90e3a0cbe5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb4ff985fa1b53f09d9c686e070fdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47c67d56f360d0e79f52bb02729bdc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b710fc0df040c12fd426adc0f761119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a90cae3e1a66bf41915cbcb31e46b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6a57a0fa2edea5d5bcb068376d768121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90713ffb3efa4b407db4b332ff4e9747122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae049bd21f43d89cbece7a2671bffd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a67f9c7c4f3afe98d55b7162cfdd4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d0cddf400af4bc4b4f86042d85134125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7d0f0c8d245c726b251f4b5afaf63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61130fc1e7efc90851ff4a373656a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99619b24b5594592a1cdb87d86a79ccb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecef361f5024b504467077d4a646c29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdc8165af4ca9e7f0d4378fe528870130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847e1a692d100a7367641732a4fc5ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14063febbacef50e9347eb91d393a185132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fe3ad957ff3ed9c9988aa8e1e9fc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c5f98661b35874bda54f7c1932a9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eeba698d684f9b23026c6a91998de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5ac467db28ff581d6206865d0cc33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c99c85ec6fe0b475abe88c7776179137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40749c9122fc68350f8123d9173605fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402c6d7ec120eb14503eb50e4d56de3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1c65e43e8058251bdfa8a5ebfd7a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b179b2117492207da9a8a8457a25f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8dcbc697459493bd512824d92faea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264806ba7a7f30d0506fc9be3322abd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2e65bdee5977ff1f3e6aaa234a3cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20510294bb6da6b6ab4956707a5b308145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018edb7cb6184082310dd6f5a91ff3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ac5cee3b141df788218039006b24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacce43c8aa6a124d6d2df8ea752fd7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ce56494ab741bc5a309660535cc72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b99b194ef822357ce917a1334a10a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbee536cf4b270bd5c88ecde075c75d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd21bb24e33af689469ca00346abcf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcfd1b716cf713443d500e9c550efd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b72cd5e38d7a8cf06b35a048e4e8bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875f373e89758d28f5c91505e49dc55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bdd956592f2b1a510c9d1b6cee568156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a456329b73dbe1faa8eb0d6023262157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342004055b07e553dd40c786ce20bcd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f6876c101e5bf0d19f1394f749eb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2f258ce7e12cb764afbc93c4d70ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1ff24ee579725fcc491c28722ec2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0d5b69423a8fd53f5d3a57a52661c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde22c8af5e021eada172bc996008a6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf8e70250ab9f91b53adaa4173dcff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb566634f2bca23232545735cdbbd32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb148c1acff4ad2e50360e1eeb270a40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcad45db740f6e58931b9948aae1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827e0e60f105fa0458950403969a224168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e61294fa0a31ec94177bff505f0812169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be503098772771f7824c0f81e215c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70756a8abc6db063b707b3d4052db344171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab2625f293af2b022427373494d9cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09222c346472a487ee44d9fbca358a04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9e12da27581b0d4b7218fa3353a54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3338c3d383c4bb8dddc72f3cc72a5a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90640d481a78348d9b337eba45e9bf8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32980d1215f676224dbbffcfd596262b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce5680e1d99b63996ad976f330dcab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0307d52567127ad9a1195fdaa12d49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f6e9a215d80e283cc463f81637a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f4d0094a4bcdc5f2c8c34af929933181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987979adf81cb0e71e66609d798cab7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ddf1cef5c169fac8c8b04b7cd2c25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2a142f5ab398f04b62b9fac47c00d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5528248efad7d95d1dc6db97aa51e66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c67525fe08116ac9b429a29e85ebb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d1f8ce14378ff7dd26f1c143e676f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe77d1074eac6e65f7a6d8a0057120b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefccb619648a3ae5ee0014c48d05fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134a92cdb05dbc2a7006f8e8a5ff955190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bc58b0463a7de3841f28b9afdd902191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679e2823e2e1add0bbdbb5c2889f54a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ac9ad3e8c7598e85d0dd68805084e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53de360daefeeae2303784ac4c20ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d98771e56fa9ecaddbf6145205bf6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b915c4bd25e2a11b2911160731e0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8ad68a0f65a39cb582fcf388e5a74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb40eeddb7359719e5c51a6a28021e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470405cd370aa2d8646681539f8d6135199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cf759ac3c5bbaaa35c03c5531f97c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2c2f0b0858f93beeb5fef2957cc8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702376bc70d474819f86da2f5b3250cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bada480aa47abd31e04c0633a494d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ab3c674c821e8612914453110b258204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8e755b6b1497e53c4f5a49a3bca22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f513a651a69bf1c64744fd8ccfaebee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368ebd4b860b3f2d97e4350529a45f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53fcdd22e52b0a46cc4052751a8516208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9df57aed2205f9089e40727c928f19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36a6d51c4f2c15439d834571ca0f34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234c75280c55e7a6e7442dfb0b7c963211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd417228891a6d84a4c6b038235854b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10577b90e4c0a272717fb733baccdded213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cac1f2bf15a8d1ab18d8bed37007e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb659bcc31f231bb8b84dc44d450533215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71451eab20b8eae6942b646531014229216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ede902ca22b99f7e961b67681c0360217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28e67502409a5b4cbe296ad583533f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43ea787978e7854ca858469beb6dcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf082e91ccced5d56e6d425bf978108220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e1b42fd6c2cb9726eda43993c5329221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277982a4132e2f8e3ef4c5986a5eb1a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a6fa233f481387c11aaed237d3879223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278f9520342e4194f8814d76c182908224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1684d71e81d1af9565ba4d3ecae8caf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44c0bdfbc49974e17ee604fe0b8775226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b47d188f92a62e6fc13567e9249eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2150eb2c1023e6421f6792a549d31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ff4e4c69f9e7c460d17c0f18d2d7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ab2eb4fba70a813dc30649608e498230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb6d33f54a87604240c4cc43116902231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c8a8462426b5a529d99776f9f8552232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ce62de48965381be23052545353df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bcbe4462b031ac0acc45ed15dca15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce590de946350ecae71ce232512790235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac1cd56fbdf8070d26e7c11c69803e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22567c736d58c7d3d75b88b3f7da8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cab3dd234ac876dae6dcda43a1350e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d6b2947d9a613b236977d68df5c71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930a71216a7239175663b8f5ed5d940240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdbb3ca677ee89637e8e5877ecf43b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431a028a1a53bf617c643be9a0fe87d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bc8fb97d10af01a8fa07ece62bf70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a940ba225e50a4e17014e5eb4046851244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e19e119d84f816a0702e6cad41499245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b67208ada3d8b7101a535c699d4f7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0552e7ffee70e6744a42f244f94c26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab570b051a1cc6aca3df98f7083082ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a1834a53d3742061925238e5e63fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674baa28c7e0a6353d96fd25ddd4f5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cfa99911469562b05d4817c1f814a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a6cb704cb3eeb1a888464e2114c56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c0cf5466682499f4216e305566a8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f12801770871a33e2222defd4d03d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea61e56e2badfa4a7751a656dd15d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fa5a5d36e1e3af2324b37c764a7a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53736f375fde138abfb31ec3c7318103257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8fcfe2087fc07ee26e66ac6fb4d19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f0ea08e18265852c665014136eb33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86456e121dcccd649f712981e8add9d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a572d366a1d61082846b6d21662c0e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911851f3b08a2ee457655ba42f229f6f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eb8e221f6486f9338bb8c9b70bc60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c381a34a8753dd7b947e535d63971264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca5c4d603383afa76e99e063d8f6e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a381b0fc5b9dfb12380b753acc091266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e3505547d9013172a8ba9ea16201c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe7697ea9175b0b4364c4e99815b35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd896caf019c5a16a0e341b88fd0ae41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d8aff95d9ccecba0d39c05d0aa160270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f874bd12662fa14e2a74dd616aa0c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49150f23dd5bbea5f634b8006df7f414272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b5d9e4d29ee3fa1ac287f4a147b30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac4049a987cb0acb2798fd8c0abb16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56ec02517e90c6d03e2f40c159e087275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9aafb8a26cd449029e87eff49da43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dd59239a0226cad65fcbc9ad1a711277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024b1c265e7350a119b395ae05a9def278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44d9c943549d74e1454794f523cef8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc5364c7c8d761453eeedf04b7f305280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6260980b705828bea8b39b7e809526a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ca4c27e3a40771040ffb6be16fd91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cafb52115c47ac67919b6eabd123f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1191d9fa485cce8c3494a517f7273284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66ac9a9a51bab8d7a22d67f30ec74a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3d2b268452a0fa4fc09c3dde19fc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782b9d66031d56f339c20e839330793287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f93d909665b0aca30e29c07bc4ec1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61e0054e5752d94371adf1e7799221289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac3cf00c327006f5ca3f7658e31733290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346da1751c42b676dfedebcd98ea2193291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de119b115dfcfb1623c0425cadd772e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19780cb866f91f1ba85a32d755f17433293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582578ec6078902247da755bd3ad5e09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25745c79f60dabef2c776e847952356295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57378d9f0c11ccd03d0616ff6a7c92df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aabf716589d835f4e7e8ee1895c453297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd132a7970ef6cc81f4258c2d4feb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618abd1a3fd3e9b001176b097e3dea7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa62c570ac29a3122738d54e8359cf8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baa5d5b56d87257b2d435f1c43f973301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b10cc0c667ca4a396fa643efdb963d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c449802b69063a5ae2c0af2be3427303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8668aee797960cc11a91edb8b91e06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2056c205bafe5f052c913f33b00a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b9ecfd49fc44e00efd125755365d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab40fb72501a32544e9c6d6268c536307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be04f772c006efbb0223730b7fc96c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d319ba96d40ba207c2bd0c7aa411f9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03cfdd8bdfaf882eabf373f233ac6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d7161f5ab9cac579387c641728fde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53c10115bd0b9fca74192703d0e1c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d284a7d32cdd9555c382df75a37217313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643f070265bc1264d9506dd66291a57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f48a60709492f622536c913c563a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3d9d2c79bc408ebf984966a7f735b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8cef34205f9ceb4b54b95efb7b14b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a860014a859b152843aab2f8486e87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173faac61817d2eb71221015fe8ec688319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13b24f04d9e3b251292d0cf5439d07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4cf95db7972f07aea53a8df9fe6e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a535dd3160f3caba65daab297820ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ecd396dee47ea71e9d390459db7d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8daf734ac02cf5a1644b3c2fe6de3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460dd13a39d43a017236ac1435e2e0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f77377275a488d8481da4f2ed76439326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad800022ce75bec503ec93def645ef60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a73fa15923dc8671da8134b796464c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870119e6b72a42d12deb41047b14932b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59987ce7400f6d22786f269e32645128330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b0b6f6cc774957d2efb624ecee2eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ccb77ad95f14332efc35f2c762023332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7ee003dca76afb654e5e9049335c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99516f68f3affc95c7942e3ecb79fb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142266d870b005151bd92f9c188bb78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e6f6c61850b94fb0b7b1d7229f528336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c186917eeb08fbfe5fde1e6ffaf56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a275384bbb8b4287c0b6013d5002d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1a54fe9282e870b789a92521d9ff4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7cee1539501e70d2412533fd4a13f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31dd3962291624e4a7245549cb4d4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d88eab7e2b05f01ae04639f866fce0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444935831c60ec05b629a4778b394db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae541732e962621abf2a505eea92a57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae523a3dd12291a19e1d11675009661b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ffe52d8bc72a446440c18f97a571f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5b6283981a3527ea282f3f6ff88b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce2c5b156679276909c808d2479914348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d6327e846136edaf63ca0b896ae03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9296e9d5019f662230bbc62e78e126e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302e7b574afa329da96bf39e622571f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f81d6b68252538260df9db5fab421352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553ec485669bd0be5e87eda2297446b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790af501939815aea09df07fe818d1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7cbfcdb4a03263adf42a98d4203a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19463c9a41dec4c5f21b6698b6c659e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc45f89b989c7b5db0d3b0bf52b24f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00bc78e2cd5343f2e09034d14ca2e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319005c304f61c2178ea7bb55292f75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e8f4a461596465413350bff05e13b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a7012f8ea1aa5e959bc03d29fd495361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d895d20bf260cdab5a43882659cd0c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4a58fe1ba2af75229852b6b8f65a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10038acaf44d8228bc41d8a33bcca5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1529d9ff6fa7f977a357db388e21069365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d93ef6e0a67283b05d0215a61cc324366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9b5c92ee8349e42fceb3ae0c4b1b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb946c63e09cf9129ff01fe1b1088b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebadc59d6b4b82e4c62d5443b854b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab649e9a8fd1180150c3268e692a74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b2a8114e3d5d47f180e55ea7e5e7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7658b9bfca55f42127777d890af74d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bbb5c24e1ce358dd14cd4de79703e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7c788def71d94bf8d0eb7020fc7ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d27a32ea1fa15db28490d9d5e656a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1202ebff28927e46e83d8fadc3807376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986e9d2f74958292c1bf1b4fc248543377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e175a08492829c13f279d192abdb67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a128d2a1557de54c4459cef5a52347379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c84aaab8f1fe51cfe9d363036f2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7127d7a7740d476d4844b7359c6975b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691161d08c02235fe0ed78332c7b425382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dcc1d4040745a752e45deced4dd77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74d81d8aa018412dde4028aeac2a19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2d1e5f4feb949836916b24df4469b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd74d395eb19151e2d8014c52473f63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b4fd307139bd982e17e4b000d81bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bf4c6042264bfcb55d64fc2d5f4e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433fa3f5387273e647bd0f6d16f80d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c269c0f55d0e468b0e083a6d32317390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719609bfa3733992ec64701c825f9f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f21400ddc1c690067832dfa6cb41e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada18a16b83905d0af92f708bb800a79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9588022a12bd5872c7341efd9af52c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb05b4e70040fbcb785a97ca0abc92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8344654c9ec7d3bb7ac661d01cddac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af07a39d43d6af6adb3d566eaf9c42a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d6d786e9d7582187d7fafeafbca68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12237d5da07671585e2433572717981f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4b445ec3b354814755b329b7d94d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff32578ad0a64ec33b896ef1ed77f43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3299826c2b6d4bb14c31cc86552d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf7ea59b652fa748148d532f7a6b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80299ce986518e4b3784b1814a7942404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0750eb0b04ae535a2eace61043acbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837464b09fee7d12d3e6afa3991b346406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee7a2a99188c2d9542eea3964b186f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c882f71a5af758908fb2cdb9942409408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73d1f865065494647d2d0bfbf93470409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb88ebe355ffd84443ceb52668a2c84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea2612e25851c19d7f3485775940fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bbd0277877a1348ae6fe4fcca4bf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d3ef93ffeb87f6227266b822efec4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc09330bd0d22c9237c3ca4e01d3348414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feee909b31eeb6710234b85d3e8405e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c2ed87b8d813368dbf9affb70c4ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad44ca78042c42c562a90e42fbd558b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc8878195f4210dee1f12c2ab7a69c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd4b5809beb9f308b22d2370dd897e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51290ab1dfe9ae7ae95af904be2d93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229df2997a25b0d32abd3f21d7f7c29421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8417bde34834e336ca573a70566435422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c91df4d4cd305422348a2f798f28c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0072bd1ca369d6215c78ac63744fd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910158155f0f138a3b1b44b8035e3f36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad803519f9d936c392fbf56562c9bacb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5564e259cf40232d7c055807918b5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c24085cc4637554f014372861904d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645e37c3dd9c45d0e6aac3394168b2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61454ab48fc0a84156939503988a37e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386db507f7fbd3413bdda86f6072315431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e115989b80327db49b4467a6e7c2c39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37083e9ab1f03abd7a171df39277b1c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b78a0ae47ea28d5c538617a711463434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91e509cf02b2914666ffca9a485b8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f851e3fce8eaa80133e60588f7c788436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ab4efbd434f6e7a06e70fcb3793dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97c8e6608adbca5fa552fdb2d8d481438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc42232a7bbb8cd20925cfff4e86106439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c95c9d2c136d091b92ab048f2e960440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423deab9ec74fd4390c6cb87bf93cc66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260f47643ce99e0537aa08b47ed0347442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81764f8d0d55f85f18bcfe5011c2efa5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cc9aaa1b6478cf3f0384a1c94e377444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce24dd01a19b1c59f103a7783232f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3a470e5f83226ddd0a748d09ae58d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eb792109a290f298ad33086a6eeb8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679051e438296c4459ff1573c6c54313448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62860dcc0d116fa1c1771ce36929b0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dc14298facc2374d42fa7eb4545e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6978698fd359830c3689e00bc4a5f83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9d28aad071760d96ed0eb4ffa1cf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fb0c64bc195f989ed25457973c1e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a42cdbad758673269388c2155a08c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019b8606de240dc2f261067786105bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fe26cd3d528d11a1dc587110d78de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5313008b38d6114c1a6361a2304bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551359f0bf7f83c9dc3fa8328453966458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cd31f3445f5bb640c804b193b7185459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688712461bc2ae64bf336cf21e0d177460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddb016123df25d3322805742a82910461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c65f6fc04ab8277979de1476fc33d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e870564a1935116d7bcdc1d6ca47d70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49d4992ba8998f01dd62f9d19fee3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69a42af516fd27d3d723f6aa57e039465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c35c4bc9453b272abd52508d84434466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7a520318b71e90e08dd16f8e4bb18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2941593868447a19c09d09f0d144978468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b16b5735445a2264d498da54db415469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df18503c89d5a4a0896bf025eedc6b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7253a36c79949434672214a9c973565471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da832bd820d87e609169c82f354730472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baae3493566fce3c113489a17a1537473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e114019ad3a219c72d6c8bfb0d931474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a543dfcf4644419e9c81c01cb24df1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4dbb7f274c7ef1c69edf2752cecfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fed2649714dc5e45b9684539f63cba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e00154e6aa42e323cb45a1540cabd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd53c4d81a1a74ca585b75610a60c6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7398519c69615c834bdfc749d80c61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957807f0219363576e464930dc93b3a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9c302e13752692a6d76be53791495482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36074627d4cf51cc4a4070584e0e34ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a382a2a2e597244498bbfe89b6680a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c683bcf8d8ca4672de7418dc4c4f72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70370ad6dae253bd6f477eafb17227486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136ca45fda35f5df9ca467c348aec46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855756523eb24a7f2e2d5da0858d594488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bd3d32fe935431f0245442d3865a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdb7b5bd233c76312099a246c89815490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b53bd3d30954ce88c03d1f533d87e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c8251f05ed9e2803c9b43811fb540492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8f539dc13b0a8910928115564e97e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5411cdbe83b1295a2d6baaf16e28aa5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eee4c6d2812ae0de80f0e08fb26bbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ede08f4c37d142ff53b7c1d677d44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371cda13dc04949e768b137479635c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e5528441861aab7b1cbdefdbc640b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c164b71b566e930494b15ac56b0f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f1a346daa701f8e45675da217485a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b300c50d02c229cfd110713ad542907501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcc5ede48a1ac47d49313d57cd278e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cabfa01bafac35f5045852989ea0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3f4a8a99ef72f1cc71d4a6e83190f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d21130494d7f206c1ca70ec7dc78c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e2c00c0363fc4bcc762c2ba2d9009506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3842e9ef268b163ff325364b372f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab17abda0a757f5fd428e152c8d259508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3581b68a01d950f85579e1347ef7cca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adc558937b68451a156641d5484994510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9252750c24cf8b0ffc550dbff220c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584384284d69147d01823c424b538113512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafee1c18fb7e2e294f821e6738e219513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b649e283bfeb6978348535fe09c475514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9370de2401957a012a682513366a3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a512517be8db2c345e9cef7178ca9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2df60439e400d3a63168380140ce1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806590aba4dcba89b469c4185fcaeec5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad2e81d12015fae648d367195fb749519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e512eb3351b68c45c48f0eec0eae47d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c679a0191b053161dc6e6c9057a07c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5f810bcca3d027b8a9282b6d9edfe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2157509e0c74a4422239da4f978c09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647927f5336cd6ff41ed768f680958e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedabc4a481a216f0c5e698d6e8346e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaa5ba44ef399b338d0dbc3a0e1558526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65b3212591a734bb2f14ea57138524527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153410549d041f6c02eef006630d6171528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83a092cb7cbb0206bdadee7632344f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9a0cfd930ce1ab179264f8e5271c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861e54270cff24c5dfee2bd51f379dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbea4ddc53cecceeb0734ffaffa6cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7fbb7bdca06f9914cfc55fa0c0576533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8340c7c81997389e4d31d0802d4b9a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6b5bdded29fc860f71255965b70ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31db52bbde8828dfaa5f4667e8cb81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824279f302e48bc8d74496f3828df19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f1a5f1973c6f47c2182e762252140538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fc09e10b6c6468c4f578bc0a06d06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6370e7cc7ac822a1700b14f1abf8c0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078765134face3437e961721ee62deec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef403923d25756c430076e6796d8f670542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763c8e1d806fbcc84c8462644d4b246543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d97fd1b59de011f4ac694d5271eea2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec34e9ca5d56e724db023af2c2930f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbd41f725b6ddba7307b3b6425006f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb36a14d54707f20c0508c6765087f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd2cea5b9c8ea28baba65f2479dd75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c040b651afe1ab6ca55718a10cbf95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd6a267e749e9433652700afe18155550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c04cb3b5609191138c06fe6c4cb07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a3dcd2a1851a30ecf4592998101a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0b176362ebc4a6e4ac432f9a22995553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66dac79ce5b938ce528f8c5f2e48d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dd1353580ad64b020a54b607fa14c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11c2f4445f2b0f39f16728b25af2f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de3ebb7eee3bb01c034b9462a3d501557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced997d3b438f86e8603386c56c0c606558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c3eaee71881d3e7fa9067031f02f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99e32da6899ae19a73484e1b2e1a32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f263c7e8d24e20d4bc603a41a3e3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c448c4f5c758b61e851f09addad4c4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864412aafeb4f8bf65107491b117ea4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ca87badf4fab7ed3cc4a70490fea8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0fa1fe2281e35cd0c43a1e51e0ef4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb079df0c32a648f37376cefd7c41e57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017dd815093b7618fb7de5df042ec57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085cadaae0955f7f333f821d240828d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3ee0cf7c7721822a8ea513eaf31ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48567b6ca9968c394c7407a5c65c4a5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed5731f8141a39faa9be8bdc0c1910571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af178a1ae792246be861f873d9fc679e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3412fd226cab52369ae10c68ffe427f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a4631bcaa13d9fd64aff1f90c84c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f7a480601aa48c9dd9a1964fa0d5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8922b212bd225cd6fc80897751c2dd3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a55889083005e83fd3d6e681e91f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95d4ee9619b89372edd5931214f04d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87528cef80dee59205c6ac6ad53e63c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326d27d63af28e635b7cceb5c015bb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f68b4cbe10d2b5d4dbeea1c23b315581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417d483a4b0128a0af269fa9b3a801e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f3dbb1feca91e98404df7ab596979583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671579415c5bbf8bb40443e8339295f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b79cf2e6f906f22081ead2f632e7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548bf461eef45d1a1724a22bb079bed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea783e0425b35b384db5bae78c1a94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8d08607d16c679e648e55887188df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a5c801dc8bd219770d6e6a3ef97bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b7c8594f86f93ece436f0f798b07d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcbd4dc49865c831f4c558f800b9df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea18805c4e374f5b51b7712cdb8a722592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dcf4a5f43fae54bfcfbbb7dc3404a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1050bea20963a04b86316f61960a379594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c215b8f83a33a256846c29ab1f942595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54737077673c5f09cbd88b391efc7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e000803ee4f9fbea6bbba6bf36c7ae2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77888bf7d3e709268b8c75e54cc1c13d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34009cc3c1850098ddbc99bee5dd2afc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca8ecaed1546f3ee1ebf762953e5ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bf8e5a3fb8d872a72afa547194897601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1df8b8bb328a9911a9ddc3857b36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e2a75f0378176c632eb3a857c884d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd48dc41a8cef2a902cd7ec962d04604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6928356c1ce0c1e2f8a7e0772cb16d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60742a49716a2ea6dc0a22d513d95407606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546d2c0a6c5ea066f9d08ad9e51e461607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1673b19149de6d94a7ed1323d9e834608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5a16686d5f3db58debf7207756b75609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d043fc5f2c35a9c4302f56cd25e5388610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38105257e5875e9943821dc4c22100611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c22b8c8b4e9831195c576d38ba26ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e455dfdfbb19156881c44985773674613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969306aa28a8c002032741cf688dc00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2b3ce43763495d47240512ba75b4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cae15ed4cbb4245edd40f332b5c998616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc76be10620599b070f095d30e0a50d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14463be95264064666bb149be6b38ff3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901dcc497ef86a1378a2eb8d9173a19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291675264c1af5749e2646cb90545d74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff158cb6ac5d3f56db711899930f698621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cee9b437b0fa205ad82cf02006946622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7caf66a69bbb4d8eef3d95a9bf0cde623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ba298736a57690377071196318402624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99506a00d8fa4c353766d9668bd753e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f4d22bc6648e34bbbda016445fdae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45053134addf9fa303b90a3fad0459627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dde99fbbe8ce2f85730b47063f77ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882280e211379db6c668e5c774129b7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ee8fb377b2bf4a545782e10b7d026630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46fa066dc03559a9834796c77db2fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2ccca0b8283fcb869f76304950569632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec140ca34e2b7ef11cea607d95d109f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a002914c0a195594253ebd35ddc4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c69d5fa2dfe5427a900a819e49cf2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ef8e0f9ec2c1b87c55b3392bc67ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088de7c389632f659a8871e3693c903c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3ce4734da8d3d38dc8bab63e3308a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7694abbb0ac808eada9b5760a8d8760639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c15f77df2830f1f8c38387e651771640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61103d21589061b4abaf2f4dd95d93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab06fe52326c54392c80dbec2e9d55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a3476ce1c4610a681141b96117abd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e56c649d4b076a4f29f86d8d6d18a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335deeef58c375c6d018711931a3106645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6bac92c62d2d7d21a8373a68f722c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572efbcff993e0e24089ea6303b42ff3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc7bb2a8252ad9f918547d4aa94491648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be173fbcaf50f5c4daaaf5d887411a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80613f4915c514ccb79dae4d6bc802650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719e3eda635324f0a29081f591e1d4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068bfd08440a9c8766521f7e8c3e85d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cfebc94317ed1cb12c5b21202746d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c381b62fc4e329511b15de939d354c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c050db851d3b91d6c9ed3d64a9f381a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361af9b8a782a2d5d6756c926137d54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7e6182fbf6e2e1d806ba7cd313f5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0db5ca1fe622091f5300a21256fc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9f467514cc617525fc16323b51464659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b455b688f318c691c0cc01fd3b4b34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcb0356ca825214afab6778a087522661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837367a6a6b92efd092785c308ebc235662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333281680d066bf535860a27b45199ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe09dee17363813b3b039de5d99d5ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040213bcad525f5ca906ad69961f1158665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33079d3d1454f5e6f018982b2eb359666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9514b1a5c1a8148c7361f5d4e1d6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade09ef106bf2d35afc2295059beb0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac8f0d25f76bc45d4f4e101c7795df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f4d021d5a5f8ccb9759251af6a405670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94975d668731d1e09f52b03e3b3627671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3648bc21b1bf7ffef5a0181b48b4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde861615c98c6f65a648a8ceac83f5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497039291441614ca5cb53989e55568e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569678532e4ca57e855bf068f4af766675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bef842484a8690781fdc021ab747d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227e204150b371f539501bfedc89c43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9213530438f309bdd341028d56a144678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a7f7e86ea9ead66bba1cc1cf0bab2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbdefae1a3f30b3cb3e1bfbda41592680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec53883a23be9d18a6511e53340784d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e2dc21f65cd7ea7f7472039b07f64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e28719291efdaf1c6e7c0b350a61e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a530147e62f9f3b2c74b3b5686d4ad1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8726df58eda4b8ae64c034bc0c2e757685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38310a0aa679047ba0a2daacb908639c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aee9caae7536b8465f26bca14f907687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8235904213d82d86c6657b3dc4bd0b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691092e76835b71de42990a7f69e3152689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da024a39c38e569a8304eb2ab6089690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a0dc41f0eed760e75ed9affe699e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6688bd53472eb83c81a7409cc6491692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a91524bb121419666b74b6f9a1755a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddcd5bf0b8776913823b0b21a7319c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f22c9c88d05c2f5ec86c6295c400bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81dd254ba7330a8d012a206af49a31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85634cfaa0e94c09248db9b6227fadec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce1c2cc63d9b15c65793402af9b1db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64bb8e9dfbc008d003bec38256c8f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459263e4dc1db6ed0774f78da3bbf6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9104f7eb1fa18be11fe1e30c3fafdd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501ff7c6190b08594b0fb554437b94b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf248d8c56e2036553b031be66a972703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad822d0b9ca328e0f7721c001aae803704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75468434b5f16c907194cdd8dc09dabb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5dfb9d1c2fa838feb3c448c611070706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7d8bc6430b936737a49f3917a8970707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916b431606c3f9d628b0e1cbfe3162f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b8484dd3498376b9b8347a2d35ede709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1755b3b93007b5feed075b60f807825710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952443c9d2486b6b50c719feba90fd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db2d1cd4e731894ff01f53da8ef1c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a2dbfb9e3da85a78d250ff5d73f21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239115cee38d3d78f0dfafb8600305f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7a8dde927465eb1aed92db3642c74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc12e6b6c4ed890617d8accd595c8b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f3d5e36c04d3657488c57bf26547d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6584d73a07decf3fe026a5a84bc5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c074fec3acb51bcc1f8a5de4e3665719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6abe733e84d547bff15c6f895607f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25463884cae536df56619595555f8c13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56688af079f42c5e1e6c3c950336819f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0da0157e76514ed8dccbf9225179e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90baa07b19dcf3943713143010cffa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed22f0c2c575631ec3fba0d9dc72a75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ac457d9c2cc8ea06b5f7884b33364726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfc53bc6d6518d87af1885341913cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b664817abcf7630f9b0753cadbf298728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ea4af7e7ef280646689955b4260b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19f2de060e9ec57d9f60a04011e084730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c147e63b8ab1a36319dd08174c4014d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf04b1d00672096c97ad42a09bc1070732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd5e320bcfb9e8805bc08da3964ccf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bb2c95c5f57508eaada6c07f9adec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357289b7597641d356e9b1811c9c6715735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b755afad38a9a0f77969facddff3415736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394c6fdd649fad0c7c38e5eb2ef6d32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb692398c02466547f9c2fc221431738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d0e1f002da585bf51e680b101bfeb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188c53a93042043d4ba248da1118322740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1afd827f5535cde7ee78ac2bd1242741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70638c022edec2a34b0b585037796b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d818281dadfeeb66903e349bf0ba0a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a793e6c026851d830d73ce22c170293744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4be4c3f29495b76c989d397af4e8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9561a9c34c5b1ac4a1403181a61cff4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa478aa721bd55b58b3f4a2ad46149747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096a74968e359995288520bb0b8dd5d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226286103ea4795dbd4a65d468603d09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25a811eb758366bd4a6d3ceed25af1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88665a04825aedaee2350fe8f6a4fa46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5247d3b0a1cef5a7f5163bf8acce5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6ed646325296a02881e8531b9b263753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc8679066be68b5172f757f6175e5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc160b1c41448841f65e5b1252aa96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f6dc3647d535a05b8e295f3b06c2b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090689cbd732e3031c4629d64e2ad81a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16c91702ff989b3b04604597f64fbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f1d91f9eea7a3a872eb2125af3bb8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a82807d155272d7210c77a7c7af041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750147e0fe2f18adb31d808d8f60ae842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb6f1d0722447d46389af61ee2a0143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c078078c878ce8153833cb0311ba34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f568368f65a753cf7d39724c0691acf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee04bc3390e573a535e4cc8f62f26c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6b75cfd828e4ad05a3e36eac13d987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db4101ae75bb38cdcac872b241c31d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c87fe1c4135762d7b0e21b328d09579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa08222b9c50cbf3c5953a458cd953c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d12a83cc4371ee0119c6fccec926911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa97537b80567aee581fbc1161419812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752228701d8c90b203a3788a52b0fdbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272aa6c96e54efa205c859e7313edbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f9d9c0c95e182e1c253e2dceb052615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8e6c8b787bcf90a8bcb8bcbad72a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fddd3493f8407f1b25b2305b77669f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf7cd15748ba4bd510ae4964d2a19e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005386b4a501e12da44d52e85b4626c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400aedce8b525686fd1038bfa7810d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da0358c92e586e3670166baa1fba4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c72e497f2a7f343f643517ae50bb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f864071d68ab89390b84d47c7413d9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54545520b2edb40f129cfe2b14b2eab424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab778cfc3f5e63b6b80af8ec1c044a4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3948753fcc00575c8ee153f31be521b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350b352c6dc3585347d821c1c000cbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6acb6b1d17729c72e386a90daa8de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0fcaf3f9efb42cfea9c8ba818846f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a84f72a0b9cd7b90b8bccbfe8a04130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc658c80c62259491cfb314d9d2e4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9133edb4a3d749382e039b3e2e64f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a8a6f7a7846ee35b3dd3bdee1330133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae2b966c38913180ff4d87c9c5971134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1a06b06f7acf429786da036a9e8b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5210e242f5f2d1f6bf29edf8ac2a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990bd616a326a0a3703003ae779776437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690794a97b52b74d3a840be87acf0bf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d72e56d03e5918a8b892977e06d3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412048ff3c9618ac68c7377a8d9b5e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232673a02aa600018b27e3865ef1ebf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20b0c4b3542bd49e91b3364667701f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e9d2f654b0b157a99899dad1773c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c90d28393c3e692e62f129cbd88cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93d7a7161270984c0679ba83edf73f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9649af0e01b5f53aa394f71e03d68846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d655a996327a7740ae0581ef9a20d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f75960c27267213ed21d6ee530c5b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f6422d5b8ffc26fb1a55159bd805149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0a5af7e19deeec41567033af861bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a00f90b9feeee0a5223e415d77613351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d0a749a84856cd881bb135fc55ebb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cb518cd6d7a969c477a273ac225ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe304b2eaa99bac992841a8452ad55e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b199f6256d15c4a132b3823b1f813555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b51e88fa90379dcf604e9599121ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96ea7e24c2360be2d1c51c54f7f3a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad30860264c13bc34f0557d7f9e29aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce84a0137dff0ba154bc67205c191b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568fd43316475ee10ac6b11ea3b233560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e844a6e864fefb7ccff52db3f065961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c03f40b3bc3873347e527b4396ba5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fde58839f40d994574f24b8cb74ebd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6f0d39adb79543b86759e7de32c1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efbb9f7c59c55a046114d1e34015a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a30b1c8429a52869a07c53872933d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef8aff2543532d2a3bd8341ee68b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066e0e2cb53656900745a9839f1c8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c795724a0a0e023b00a7d84302f68f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f40684362b534fab6318cef0c1a88070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7dd375b447800d31a65802e95bca371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5c74d731b0426fbe364e66f08cd0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e78207805492dcf97ec646fb525b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a876c844f73d1f69761faa28dfcee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de20e04de92a6d766b982ad57f1f0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46b5a02af2794d2449ac85402abb8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec41e6e400bc756a39d79a6e92ff5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cdc0df7725117b4a75529825c31b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257df408d850d3ae3422d3239226260779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2e659f177c7bfe293382f616e4dce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aab9220f969f4e69240f2bc820d2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5db89edc2f40e0f4c96d3ad277470882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3a0be12208c843a17ff66c6f308ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca71964a6a5b4a63c4517d94a8383684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e7c072ab7efa7e45b515305524ad985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e41429e8de56dafff460619ed8935286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66454182da539e57bd338459f131937287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2901e8d07364eeb4d71129797af8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12043a24dfe9f9aa148484af33faec6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93504f02e1dad64b5c173555f361ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321d2523979d5fa72a9fe472f63f21f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7179e3443e999f2c77809a38fef73192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3bc2398b67789b29ba141d4629d7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b658dd5fc4e28031caea1e6128bdc5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fe06d1c428be89a16d30fe39cb06395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd409d8c7adc23d82d2944a97ce909fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad33e79ceaf9628eb75612d37bb4df297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e47f867fad0ae135f5fdc340bd18b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e4b1e32cd1f5463415b4cd126dfce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e0684f7f0012caeca73ef543c77da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e137fa976e1c8f964d971b06bceb12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfd89c9814e4390e6ac572105fa2d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dfa2f53d7c52e94320f7dbc1a68da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e6750b7fbad2a7549b460eb46b203104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a557bf62e13506988845ff02c1dc757105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c6a163f01b9c5ad495f94ee4ef05f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f44b9e01e7e45b9ca4f318760559b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b57c274ae652d538f3bca77ddaf17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347c5194586cd319853c257748427e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c678633da53544e4e0dd05a7177ed7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb99c321fd1d2e69fb5ac6594378cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95faef259a1042bdacf87bd20d9645b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05868f980063ed3f7d3025088c5c7abe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40441366969a0562aaa8b8df1fe9911d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2c3da96391c4388c8473ede0fd8db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68d51111f2f9ab091035ef791077e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f4bda577a22f5a9a7ed54771fcce6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3f4fc804f32c1602766c489f7fe54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635775381f1bf2371776c7d10f427e31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dac9130ce158b49d42532133439e6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a374d6e509a79d37500f6f1f0358b01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c32b8f5af14c75897ee38fca589a69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16607ee22596849975483363a5dffdb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f35965991a168c36aec379006a9183124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990bfa2f0aeaf31aacb992fd3bc0d05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337696177ba0304086b40f58041fc2a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b24ab6175e5425e860ce8385988a5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056343b88b36f647897ea3695504641b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663cf66ab1cad543f5af45cec6efdeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca91bd683c040d627f525ef96f78c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c15880dab56ed634cc8aa39a7b1cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68238031c147fc83e81f3c048971362f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb014ef0946ff5bde3cd8586e190e2cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753111462e717703f9cc6bb2c14c888134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57303c8af852ca7208a1861f8ade2aa8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fc058f2876530491c582d77638075136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41350f6504af92e1b6aebf655b4e3af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ea17975252b9ff6536ef8ad7603c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb98f632ff2b75a9dbb8993807967d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4fd66787ab2b9342521aee4f65157140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f727b04f9dc359bf063330b73d931141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2195359c2686750acf1ce65558238142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eebb6245532b7dd004f055fdec97e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67190b32d21b7c1106c19bafaf9cbc45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff38090edf5c9097519dfd8bb96f100145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db884e1b05e9e1fd1416f76c1f147320146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff5da4a7806b583def68333127b229147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eba2f244af54b4476ec0eef3f9ae0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf664847cd19e8bd89fcf1774a71e70d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce4bb8c61b6a5eb97064dedb785a9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58bec78830e0b2514d487079818c1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ad1becf88b83d25a68d7918f6f835152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a655760c33957777231bd8763dd9a6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f77b87ecfde01a78b7bd3447afe92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7efccbd9812ef0b02e0b2c6baab99e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a29147cd72a2244df70d963dc10b2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5382a3240a5f34ed63c26fbedb8ddc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc9b6309cbfa450076738c72851777158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d75842e31d0a69bdc748546ec3e754159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079055a952a1cf33bb077773755cb561160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636299e1ff5c7335ba6248b5646546a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9b6780cf4f215c03fff1f4137c8d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e799f3333c43267da9a1fb1217b22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d4dd63a21b7b2565f73c35a19deca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753732969a3f4be12629bae5960a2ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367103932ed9fbd9686536572293c7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176a227d5b322fdec42427e66364b89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb346b8325b103d5f27103d2db9fd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e005075aa3ed1431214baa197c48b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179533698bc81ebd3498709a3481976170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fde3db1530242459c90c720b2f4d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e0e5c9231cf3e0660e9ab20abb60e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9a0d155106b24d5816c46a01104b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46500268f8b498111b87ac04ebe93ee5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b73d497f7e3d05004fcbec81c5bd8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cbad071cb20da2c00b33f940ba007176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49558748b523ec6478949e28ca57f83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9d6eea39219022e823139070bdc4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2f5c7ba20f51b0dbab30b4dfb187a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11868e852c8f219bad56a7ac9ed9a910180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea37372b151f7d5742bc94302504eef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101a65363b3504da51ca8dbd0d726bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1ec3b15be3aaf2a2e5791ca393141183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149f59626e32969844ffdfd6eea7ca3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512fc9be95976657883bf4a9d9323e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f262df653fd14933a646890f2ead75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d211572f6d647af3829c37531db8ba2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38300973d8e868594eb151b5f269ae47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d17b36907428b5511059124e17561d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb33b3e70c5ac5913e4d0df1641161190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f627d3a807a57e73c5a634ba235f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd92b67e6bd45333df61ff40df13773192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d7151c396f1b9bb65d38bd94b6e0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17b27c05afef0eb88327de9416bdfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0a67ea96d7ca85a97547118f38c54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbdaec6c71f6cf216bff2e882803a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1211705d1d307247b3448477036941f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc131647ddaeedf6d1657cf544e6abd9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494c8692d0671b6b7f8aec3d6daa35d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464270b0054ac83a9a69ae00b347618a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8b3e3508e88cf2b8f2e2fc511c6ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259c293183bbf08afae3416797c80ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034c12a08b4bc1e86cd0a1055b344ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80dbc64b590a2e69064df078c19d1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2423de3ce33d427aca34b89a3635d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6fdbf295e99f9c0329e7576a47e5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5de596e00e29efed5cc3503b78c40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1116ac726cf1caf0ad604b8641a7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d4d3472da6ffddfcd3a10a6ce7cfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f7ee67f07bf488a824275d5d4e4eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce997b8d2251a2ea4760061d294c499c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbada2bca9326476a5bf5b6f5a196d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe2a4ddca3aac6de3032f6c949255c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23bba761a01326ad943b28f0c2c2eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dca7450fb5afa59d831d99e6fe7e36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049abaf873a901efaaa5acbeceda3d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51e24bd38d18cfc38e5efd0d391f0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210ac79a31ce591d0cb65556d7a5b8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b9dc7f68c1c8a0bf1e4a48f15731d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2594f1055a10c694f77c39b77cee1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc49cd1f80e080bccc32550c7f70c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ae15c86cd95e5e0ecf188d34450a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bca85aef06dfd5649cc2c972ca1b9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49485fc088efda1f6866b2a40b05688d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c01e3dbd23aaf428497d734aac6ecf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dadc851789f2143b0a4688b9c895e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf01e69a3be574bbf41d2984bb1be61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42c0b0af839978b159c45ab7ccf71a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e7cb0e06b0924f6ff4e534fd83304229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06916368879ec4b0b88d8d7c9ea79b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d2712c946076a375152759446dd6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f228f8e991578a42059b990743914232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad94d4e74d6b025e18c2b3ed405769233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a85041003dcf6bf004604121f442ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b7be61080dc7bda251c6d8f79899d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3911d105302a6d1eae900ccfaf9c822236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22299c308468b24584016dd074be9d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e0bed2f4acc6cbbabf62b86c35227238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc0d66dae5238d4575edf317d34ea3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6febef9eea40501ac0003f6063b7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9a499cc0edc98912973f4c0685b7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8bb9fb1cc9c34a1773406f01697a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee367d5bd473da14a0840e426e910cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef3b39335731b021021a43b0adab45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81722d885685224c15974d1b7430bfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362d6b76e0fcfce20a7bd56d83c984e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b885b37422f67a271fccb01fe4bd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aa01720a8cdebe286da1be32736d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d647528296ddc25d26d9ccae06b5f91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728643415140165ec4cf5dc033e9cb3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51bb51d89433a8d4a5b17b59aac6b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe24ad2f5b88331de67626ec1193ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b908ef3ecd2da469140afe999891bff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e5ca43b6a4dd2f5a9b946ca002d4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdeee9650f16c61046a5303bf1a459255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4a38bec0a0a7002ba42a51c170d9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e029c4a3e7886e0e82870d7f96f7db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01133d123048064eabbb990ef1d46c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471ba1031e4507e6878ce548613d007259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e988ee6a5ba4aa6bcd49ff6bcd9d1af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954365136dbee737ed5c2c82144849ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8df93c168ed3be0ec1b213045c423f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f753f3f18d68a4d7aaef714fb59f26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1368d21a9de9bb633a616860a35890264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf12da5838c5c160e6b7d6c046e945265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f77b701096a882d47f7804281899c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af2bf2593a275bfbb3e0a7255907bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa8f5b8b71d125b2350d80b1a7559e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f5efcf48724525e8bbebb4c3451a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f5530ef7ecf70f38d4174be73625c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d42afbbed2d4ad95d9992ebe566d90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855f998a043b7c3aa84e35f8b436ffb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1d835dfb07596fefedd0389127626273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad757e57d0dcb2b2c64c3b53bfec69c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa80d142f3a162a1dfbf6c70f0f1213275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251cd92cf84fe17e10171b596433f78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411518e10f4f8ff50eaa4966edc8234277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a9710b41911cf714a522f40cea510278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818076930ce5bed0dd6dd3ba6aa52ad3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a402fb4aed1dad0c8b87da42c98a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e6f374837f9bcf1878e9d23b0ed09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6df64763e60473e3458460d0081d39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375c4bd8114244afc875966c528c571283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715324066bedc9ecb76f3693b71a69b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369c422468bee478c224971cd34deff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd425e5e08ae442c0672524dbe16de6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092dce3afe63b0780a128ebbfce044d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78925144242f7b9dd388a92b80708795288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df4a72cca44d6a3f5ea15b2921cf8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300d58c5e08648bc0357fa178a0b057290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd3a2f453b6276ed1c3ae8be2f5820291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d8f479cf005041d02c314ae62ad9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca9a3823a7bd7217b41a31bf47137c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756ba79a44a56cdbf0915456d0cf887294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eeb7faa3ac37230a145b20a0d92ab3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6c3f07744cfd399e745f00b9dfbe1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab274bbcd583f4fb7e24dee0888d995297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fadca4ba7667aafb386d4080a4f26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01747feb2f8625bb97f76bcc79a213299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40b175f231a8d35d997f427ae77146300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259a7914b18c22b5f2f6850e9278dde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90688b0c0f69745c3421be9f6b2e49f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d9b1725b267d3d69d4b78a0e7966e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7a69bc90ab031350236d41733cc7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8789467762844bd88aa3958ebeb1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd418a8962687e9d74aa953faa4ef4c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95510ae7fe8479d154f041395505f03d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ab99f0b6c0f98e30c3290963e2fc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f116cb0161fcac02229655d72a296309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611cc5135694e947ef96fbaaecf4378310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba4802ffab624b2a3424c314cd6095311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e5142ddd3e933b587880dae0f4f45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450c4cdb4f278baf3c91d4cc2055943313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b00b196875470cb88f7ce8958be43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef207c0f10e9f2b8c2f97564f3d000315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466e24db774b8181e99f7b9ef2826c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bce1f4910c25061b3f5b0e150cf64e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cc10eae7323bf1a84d2eb24768ce3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03caaeb68ca508ae73fac7688f4e29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e40b90d53e83c85bdfed33323a3a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a597c2d11552131af026771222695321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1838949e930ba536e519dbaeb747ef6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d8fef0cefe561000e9ee9da7709b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176604077f9acab18da0aa3be133fe91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513db8f17ff39ed0f246d5983f3ecc3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef43990216c26d57a2ae536865f9d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0267a9acae1390acca5ca2baa49081327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3602623948eb7baaf6af96834876d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af16032bc18fa7563a6d43bd4350daf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9723165644c7f08ce0ccce6b7f5b27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22b6712ecb8da33df9d735585f726c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa515186f78394f799a2cc5bf0c1b34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237b30723b922f57738b0dbffcab89f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f2faa2d170092cfaf131a9f692e0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8705c94533509a9ec0c00c6d46c16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8629a0a2a4f9c04399a17ca08efe03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821f83c2fd7e58644f4407b51913ae3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3555d77c6ce8cf7c91e1e5e3c312cea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fbc092600aca28c51bca11e9d43ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a521d23c7ed761bb9f371c3b2c3fa42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50de02fcd5a20591a8a38e3af74ab16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44cb49c6220c3db46255dd1e78b6f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845bbeaf23e80ffd73dd1bbd1775e7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11305d5fb728a1f1d2c34febaf0d493344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22719c7c24088abd8beef84dded228bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248cfa88b76d9109c236b69a325aa76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be09a00f72449c1e6ded3652d723b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5928536bbeda456b27971914626999348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db30f56fbb0755675f50403b6b73a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545f3d9e946a5774ea0241e404c7be5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829df63a8acbb10e9f9ff5bb5a472ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75edfe11fecf87ef64d779b6c2715e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5fb4967ad2b035383c0a44d5a031f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe563fc4fef824ee8f7ca874f57100354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4abbea539573c2643a454f64635be6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f8b8bf0d3c8a4f2557df7601ded70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40576aa373a226d8ffc0fff830359d87357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eebbee322985f3967accec5575627358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf15c6388d60a6948a0131642a113af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff55fe5c9249eb4c210149734d459f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fbf9444e63e8433f8bee9a68eebe2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d324cd08b53891b6919248b946d5b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54495eb8a175ecf837a994e43d427ad4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce17ac60c24ecd1eae43df1cab9c13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f15477ce5ad108f3d935c5008ffb33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b9d7019e9bf5d2c2cd8e1f8a87e44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340fc0655ce31925cc3b78a573ee692367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de767237de580b93a636c2efd9bef8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc52c6b31d7a800c2034d8ed0e107f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bcfd52d4cbcb3cd56d1041399feaa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6333a213717f34eaf17765df26cd82a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803dfdd7ef18d11e90e12887f853b32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ed5b96afe55c8c3a6c306c33287b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91f8bd7691c35dfddd75f5cc729cf1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c303b6719de1edd568a52ec994a32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabbb4cd5d5b954ad206a5b07cfebf3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c65ac13d651e5a29b96c034a9e8d4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128c2da4d228991ea63136ac0fa14ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b17b3e22963036832ba42ba6991afd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5c4c05466810c9453ab7615ee17d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1bca84473371dbfedd24460b214a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e801b311f2e5a2cfa7b6cba02c8170a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390217234cb2ca3a0a8c542b0fc27b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65901c752ffb59ad381ff085b702ece4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab48ec46cc4c1f7b780c1d939a1fb16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bcbbfb68af6b413a6526203bc3bb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cf45ae1dfa28aa0cad8593e98b00b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccf6e5e7bb0942ccd66f167fd69c1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bd43d80e161c4f0dd1d358d6ff512389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3713fa91f0b3aa043ea70058b51a89c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1d9001503260d33362435e2e1c5a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371cf5425c2114fbe0489f9d2974aa6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1b5bfff7b1b81b8d49831bdd74c62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bfc0dc88cbba26e19f57a3adbdc94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f61a341cb5d971a534cfb75a4caa9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752143e0d8b748ea821e2f3f0e9b45ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fa731155a9ce2bcd31aaffd120595397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cd08ed6a46aac6016839ee747b13c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67012673c669515f0216d058249fb94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87e8fc6c37820e245f807a24c923ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6daad9085e52aff5aa1e0548a0ec7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563414b49023e78c82dd749690ba2903402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452e7af294d3f8565e3b66eef0adca4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851229c3014d531adb3b19f70abb9d75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604382d4651dd39ddaef4717e8f545c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab303a83a627b281252c65e554988981406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de922f6fa50422b9f4ba13274897c25d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd4b4587c56f83f8f9ed4c5972d67a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ef8b9a0bfb86cbad65642e702bae1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6752ad9c9f2c4e032c4682400b2a2bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa59addf625e870fc3e88674fb93d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124c6bd2871e5b8844a520df1516bbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508be6780bf908f14e1bc7d0f83ea5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9625800c9d3bf5aa73928217a06cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7440c33bf9442824fefd9e97ccc212b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ede0516490ab4da34d736ba4dbaf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc7513789971996e2854c063ccb69a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7124310687df5feb0b3e0f6a9ec407d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6514705c991c7e5c7981bca5f862b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418262fd3cb5f2a93334f4225f47b4b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295467348bf03323bd60f614346607b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92963d3abad56802f71a0db59fe1fa6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066a4a685e46f58fc11808a934a7a99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325114ebd0888309c18381858782bae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7273eebd0a3fcd766ded45b66bfb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6b9f5a945d4b0737554e88493c76a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef406380be054147db41ef07d0c76ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddf5e2ca85806ae31c06e998088c64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c4932da776c89ba7ddae9e64f0671429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cb9308e1ec33218e837116c503d60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce93501b49cc02ebdb6d309cd2f3a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b71b68d7ae88dc1b6a60627f0489a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad282f587ee1d926412c7a0e73968be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29606ef19edabd88f7cbdf4acf321985434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749024bfd35a16adf7d91314c1d0ecdb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88229dfee8ba9461f8ba860ba18f8b75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448659f938e84b5a564fa10ba348946437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115d52368bb927cfb050c9532d148b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714d379756baf4e6db669f9a3a512f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1c351d4af5a7130572ca3b30299e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef6fc01e4b130dd645667240bbcfa0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ca80d233d3816fe68a9d424884b09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97c8be623f615263da46cf25efaf0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fb4a282583c37da4321a4c0c13c84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c419eaa4b737105c6525b3e21c47d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1c6e5b1e1cb5c18b215ed106bcf61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c47ff93daf180b59d8668b24a1f63e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a78a752c81cd9479207fdbd0a58ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f33cda9629b5d30b2e302f3dd5bdfb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa0bd05aff01ec9c14551ecaa34f91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe8d8f0f7dc334ab7253a67b560e4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429ea2fae30b4dd2b3ff5060be09eb3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86811147cb1f1789fb091ca401fceb17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3c0b3bd7fa761770cff54db5e17cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcde386eb8490b4f89fed00ff43c4a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a050f7bc0aaab42c6e9fa8a7b30226d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd514f89c527489bf7fe52efc83e6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5c2ddc1bd9e78cbc36253399b4784458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d288f61c6065af4f4b8f3409e911c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7ddb453c5e37e85ff975aa062f6ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff628340dbc5427a66671656979e2cf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c473f9d6c9d75cabec9d67216e22ee8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d83a5873731843bd64918369c672a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b69c8e176bfc2bba5e87beeb7d45c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3eb968554d2ef4d89ef72110fd5d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb974ed36b11ec69f28de4ff65d147466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb20c7d2fa69b1da7e8dcd404e2d93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9aac0ce14c2b72219ce4738ee8016468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f4a649f8b0f6217f21a7b8bb2d006469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa205f45de148ce16e23b528970ea0a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf329b55b5c45391d7699b3803a183f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad51b6c1a9bc03211cb5b6e09ac5d46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d60b3bc3b4d05e2d720b58080f4523473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7227e2837b48b3068aae3c9f9472d00474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9e69ccbedd690c9bc7e7a1e3fbbe9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbd6528a3790ddac3b749bcd5491c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d429cfc8d74c282bbdd4d76473b0ed4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7684ffb75260a3beb202f1dcef4100478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d379f48f76d2ba8171135b816b7495479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cd93a5d55ab060a48be79a99b6dfa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c24f414800008f4bdddef36280f330481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe848694cb2ee8fda3c57fabb06c7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472ae85060fa1914cb7b1b0bbcfe2a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f7a44a2d379d246272b549c485a70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64de6d4360b17b486b7bada818fab1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98fd05bd06093cacabe99e5a8ccad9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c7566b46d9576e5d9a64143cc5770487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adbb5060a90d91b767230fb11516ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647837ea7ac4bec143eca0af86a299c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55fe7cc233cd465a5091d0376ec200490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeca27e33a68b7e08db3544d8f7d5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797afe3a4ef27e257be800c412797d4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9385b4854fe370a2ee02b843216c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85fd18a90e49fb2be72ef7aa090e0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac9950515b2f5bf86409a857c0a752495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e2e51b8debe3337aa26a97b24d082496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76054416357234a9a16637002d0f5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e52e3756452e36b794b8e5df56dda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e88920e2ddec4ccdc516b1a3e633b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8357b5101ddee29ad79e3eea3c53a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f9e5f66c96b95959b5d00dad1c9e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030e4260518609974376c45b88d311c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bd1a476d895468c92c0cf61c1ec6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463968cb58ff90e1c375af27a65002ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63626052e86c0df3f28a4a46b5b0d46c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d5aa0c5f9e6c1839c6f027938230d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9d76a453fb68503e2544139d0f663507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5a859577e402185561796406d1fde508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813399255a8c6ed042826de4b24da423509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7920eb2df06fc5ea0e0dca9e7bf62f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10c7f25c5a37a23509be510fd83838511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739771d9c270ef712ccaef36172d058512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf72054a88cf7920d2d651229d3dc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e04aca63d50167a5df3724ac7f0de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0fb8c4425119982fdd3ad27f8c688515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fee5a6853da0c9b401cc7a13f785ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfa1199331b83eefd83c206bdbb9be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78329de021678207667da2c2ad044be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf76a47fad816d02ab46d057ae0e1f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655871077b2ff74b5094a4744fcc9c34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce3547ede6e85e56683eaef7152325521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12818e3bee5f7423805c38cbfcbc7c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19d1c3024781bf06eaa1b2d3cda505523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705ce054a993940e75b41e49be82356524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50045afa166f37c07bc5eb5e494c22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53215b90ef7e9c99ba4b12a8fb2a8702526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3a19feb973ed296315bdd3c3cb7ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185dd0a4583b8eacf3eb2009032ba11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d043a432f61cc8ebe4e0aff6f36fbcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c690f1fcdb42756f70c33a6b5c53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d431ae1b1c0e46bc0c936e51650e2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0f43cdafd8c7e3dc7c249cbe70693532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24b43b8fcb6cab50744c5dd7786656533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1368714f7726369d2c310c8181332d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781e8b6d36f519541cc1bce617c8647535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75f21a541dc9158d97e4b86cf9b211536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c1e64c02f4b40417873c1f33db1c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aacf832c5bf738ec3c4dfd5eac453538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18730e447e458e2678229ea34d696277539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf0a5acd7cab2dc3940c65ddf9ac57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4e4d1a5f82a6c78e9c2ec4c4bd6ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf375f47ba18b6b902e1dc10a476e93b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0dd311bedf420399c1e9025294d1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854df050772b6bdf957855b1048fe185544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37309ed709e0745b0d6a454cd98d4231545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625790d39fabacabd8841bfdd5f4747546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa9fd22ffba77e9bf1e48248e91330547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfdd32f37f99269dc33ff7bb2584ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c9d4f49f5ba182f238cb2c748483f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2718095516a49b1ac63b6b1eac047550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa63584fb3d437082d9c55a233281b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37635f402de0b7d036a4f7b2c93bca5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcd541c59c5b4be89767f4c79a8fe8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c890ee94d20c16475c3a1b589abe59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbea470a478e37aa107eb9f35d5429d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b647c1f083b0e794156eb81b017733556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08803793279c4c56bcca9f8ad4d602c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834caa86d73b7614860ac66baa2d902558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38b9c39d4dd3b2467771165fb100eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bad5092d7587bca678c5197e11cc3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c493685ac644f8c1e8b2119990a8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc40ae7358850c774dcb29885d8b86562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b370c0d2a0c20654fa73822b6048be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353b563a4bba600beb77a6a3d3aeece564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608bfa1aabcb6994c9926155e24760d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c56b6ddf48db08a8df3910b79da7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d8696fb7ea337b1809d1aaa74917b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100882b2385aa0cb47c0c53ac6673558568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f061feff78bd16c32a16d54af7ffa5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434c282a766e218a5954b22380e79df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dba82a6e5ae60e9e8ca4d6dc75141c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c772dbab2a0fb937485c882add0a16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70316a5d063d7736f8297a804262401f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecaf9933d1b478ba4bff36c9f421b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cd95f0992311a6e44474aa3421328575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6c2ba3f96e85a6bf31734f7bfd56e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbe9e2294f3348c5e1e09fb9a22836577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27b3b12f37ed705b39540677dea56b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82869609f5e0e9608f26775221979a05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6887cb245ffdda21fd282e39e0bd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778847c9176d9faee66c87bcc294992581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e63cc4e9a38e61c3f7b72157699ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d887d41db4836b2077343bd84329875583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a2f2a77c1524d4c187004251676a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28906fd0a0899ba856eb3777f9a002ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be8d48b31868a6ae559aed0344b9a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d1f3607719117c56901f6ec632455587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618e21fe287bf7d10146f0d95124625588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a79fe79149e3b1442ab64a3343c0b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8290dcb97f8fd58a27a2b0f244762590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a3e7d627297abf9504fbefdf527b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678306368a3ad53aa4a6d4320e134000592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcbb4f963371b2dc344ee02f55e06e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0ce8636df16433c5e9a81493ab400594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978d7afb0aa4b8c9504b6ac060dbf48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81720844ecf2b471305d068c946ba20a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fdac42c5c2b50b4a9d6dc96b752ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa964ffa4685855f1cad4f5bc9f31123598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe169dfbe38c0e9c95c59aca86db0c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed6930bd7a02991364027c8e07008d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5049d45c57a1419b43e2b902bcba4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9d3f29b79609f7f24c1f8bd4633aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc6fc0506d819678f57bde37a585aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313199d0637a7c9ab5bcfcb0b5ee15b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801818b6803b961a66d4840be5a5fe6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eade7454f9213cbe63305b75860432606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ec31abff70c903461eac64eaf8c70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ca3502cfdbbbd37a9d670262f12f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5d5f0768e249027c12b8d60f8064a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911649d98ba0d65244e768afcc542710610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de217ea4138e6931caa3175468450d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638084f8b75ab62f584496bd715119d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f5307d29835584fc0aa81852a0240613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3d5fc3001f74e0eb66f48e89ad26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064dfd12eab9d1ae977327f19b77c8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf593e0304142cb625d0d841433db9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a14d9f405a5bbaedc9d25571741e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641df71dbf2e81b48264a509632ef70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ead6eb2baf6f91cf2b5e6a94642e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543bc7e8df9133e1554e82c7d705d29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eedee28e6304fb28d63fbe138e8ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0192c06b704bd3c636ab61c83da7468622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c28519074b08353b0ce4bd98d00033623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f4f0db2d99ed76cda877dea410d38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d6b09395540793895939e9154a011625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747ffdc5b8958c18af986f911983a3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5f10da0dd309cdd5227b90dbde419627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60575032841fda3af0bed9b000a6785e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1381c4566dd392a6296aafdfd2b9bd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67b3d40b98958c40c9b768166a9542630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0df894c1f6ce970db3b56451b8d72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec33cd987fc9619a18f7ce4ec775500632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5208be49525070a1f941eb32f39bddc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d53fa43f79afceac9902b4997830b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be920e0e5724ef359cd07433347f29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae6bb1a10858d076114fe6c7ad04a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3f5e89e14a727731ad98ca753501b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc11e0907b693fdf58e16522ef714b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f370e675068bc15c6950e98112d69a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717f416f733e14560828fd1b3e70d85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c262c067a95cb4c831097e18acef0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0289c8e6c5ab3d8bd54305866d0576642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda49e5330e7e2ffff192b38bb480b6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2fdd87668b3239dd1acb0697c0243644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80d3ebfe2a34bd1bc1784b3ae8b35f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89327166fa9736740b2f2cb9d6e01e35646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c149a5035349874f88af746cdf1456647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916e879aaa8d96226e3c790708b1044648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1dcb7e8c7d71cb0ca1970afb8a884649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815d6627867bddf0b0cdc5dad122985650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028725274c86a085e510124be5a25b32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d745c9ad106757ba7ffb0ce93697d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a60a9db780094d8fcc21d1b6505c99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939161dbaba800406693abb156c1cc8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2617eaea667953687aa1c892a4b8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b93a777e30091c9525cd7d4f1e705656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285768c06a8643cdbc0c6d1f25e59b43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca36edabcf423006b5ebada402be50f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051099a533d0d02635b5fc9bf89728f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c692b04f62091728c67f43915d508660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565cc1926e4810a79f3213e290db572661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295bfc6d8e33c46a35c667ac0c8a1fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ab02c75bfbb321c6d7c5e2384647e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3a739f5ef482dc2f4e5d08cf33e4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b452c134f80bca65425c410566b96665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae827d9e5a7d091a27bd9eda4d9342666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf14049574da51488437dc19058915667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd339f1389dd14c82196d00a2d38345668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe35b092d5011e58ce6c45e3ba058d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f71b1affbbfd85cdd29860534392f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cf24e1c47ab3eab55258faf2b04b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2fa878483faeb4aa5978ec67a32e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ba6ee29ceaa13b9a7590aede66185673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7879cfcbdbde3444d0b35e2a7763dca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5d7a1c425dca49f8c5be532592aa7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750400999517ea071d7f91b38557168676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a431664afbb9c8e84a0738d76a6fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33014eaca629967860b73f09c9821c73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd525f7444f5cfbc6c14542a7f756d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f0416ac75b5b26b5540af83135d8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4963e4e9dadff834865eaad46516a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a07ae6e664cd4b0bcc452beed94a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1983f99707c113d7705e6e02f2dea2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ccd3f9ca995b6643d0a2426b443e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836029d059d64e586a2b20d8898d8cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95a45a796ff592d85ba3c7b1c4f34b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41f1c8c4773413d36d59440036162b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ea2a4b61d74b1b264d179fe107c3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397f24d85a5cd7643ec28c9d3b9be7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1528dcb295b28f8c4b31568918e9e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621a8a5bfbe695699e4bc50c0e91ae8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c4dd94653f82720f9a6507d05ffb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cc9949f46ce556818ba96e1665de2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc2540384adf85cd122a7b2c662d18694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d173518c870fc417ce33c4bb810b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b49d121be06001a60f4dedf88d1ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec71ae20bced08d7516a075ef246c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2e444388136e21fb62748e26b3249698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1debee1b325031fb0e683837f9b156699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdf82d07d22b6bba1952bbd8a5ac48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b61ac75d8c9b143bf4426e00d920f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e1f03edb21f21703f97142d5c243e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935c7ada5c1267f93e61923cfe1d72c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2fe80b78e88ab7e0f42ba6c287805704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfd37bc30285c6a6d4ea982aecc60c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8efb15cda6f5dc7f3d62786d8af4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47c4a9f6ff075021d2a349388e5348707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41bf089cf37d908c890fb915df2d02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c33dd0eea01a926358b911ebcbdc22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c549cb8a3e23e6393c17b3f5455a85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214af8f829130d9840a46a05ff48d94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8bdc2d7bde7de1fc5479bcaa43100712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9d6d7830273278bc00afef57ff3df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae071b9883d6fae7944091e17c96e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d51f516f763dd737cc824d0b171476715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b24b88f7d7d65a14214b8cc524ae79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef775562db8978e966d44d20c2b6646e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ac931a43f990eddf91020e4fcf29c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f1a5ae616df1b6f6eab77c2a070b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3bbad36e9d131a424bb38f5b40c9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc15fbba0bf7fe5ce009cfab9205f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523207a4a5d9155e4faf5e2c0e688e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bedbe75da384980db28e9a18e0507b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa4744173aba75f1fd8c57b52d2091724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89109fd087247d1d1854e4e1d2a93619725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781267aceaec604bda56c8a533f9035726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e85df40fb0e9e2398ce4ac959eddfc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5271cbfca3a2ab305cc3886fdfb9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb35b630da176b13747135d486ce33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeef59f2fb3acea12d1fdbb15ce651730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccc757875a78103e8e00a04a756896731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a00a3f197fe79d45c2591fca12c6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6482a0a18de14ee1ef7bf0c6dceaadc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7516bae369eb59bc6c49419affb89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9340ac51171e5468ddfb24a6f2f00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf12116fa86e96c2f7986a91f600c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379c3bd4fa1c5e723efc053b18c6c83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ead67c7e7f7f0a2df9706cdb0dcd4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c956d0401db10a2caa699d7d8d7a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c9fc69ec1f72f7965c715e0806418740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887312d36b033640be9cd56157517d7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d891481cd25627831235dd50c7624742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a544d604e86a15ac86fcb695ea67b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196d8f9ece2e8f8f31f3d43c33245bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fdff96e70e14cd4937a185693ddcc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc3742ffd832ce62b38bf1f3561722746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb87f63963c2f457c00413d6ee15c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba36180b87b65276b2e59d79106475748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56e991dec8459190e290420df99056749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0b0f1de27cb9f9f10276444cf0d84750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157888408979a310ec06a4c22f0e0cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a24825a9cd03b2d68b16e36eb80aa8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e04347ef826f59318d4baba6b9590753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f075da2a14dbfce30188f3e04d1108754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef2f31250c69f030cb0943fad5607b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afb278a7d9f1a097d00fccd2edf7c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abab1ad6d1506dde02d3c0c3e8868f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f6addd22ffd0f506ed9e20df8de4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4292377c820b0beb8baeb82cf0bcfa0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>