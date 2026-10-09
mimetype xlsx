--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bea5a9ff2da284bed089b93ef32401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb40147ea6098ee136426e3459c5e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7629b30cbcee69f1033da7e7ce6a7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26add51e6de7fb7285308cbfe28cb364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a9c1a96d8587d0fd75a69d7651e125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7ace12f54c6d03ef8f43de4f74e776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88117bb4f52c91cb44e5307e36446727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d110a87337c289dddd1d2bbcea038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec36f070a5b9e5cbecb2c5cbb2c6209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac62cbf98acad7abca381f1e03fd51010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987238797f9504fb59a94d03caa77e2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e2d7e79f00646eafdbfbcf9e2c91112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241a52ec17bfbebe98532ec1ec1373613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f06b61c1542cb44b5124f26aedea1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd86034721ac99fd72c059ca81f37ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4d4b8872f2ca8aa4e138b25bb95b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1de9dd1112c1047d0f1622b425a44e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5e2c361671f5c301c1a15652ba90418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d130b8f77b19873657b8a058d8e8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a18345c9746cfeb3a714a1bbf720ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa38531dc723ada8b3936a2d931aff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe28f41c01c54e148b8f7fd49f4e6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dd6c8d22e1a3a3553c8f8b19f450423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f44edc89ede2a3fdc23bdff2936c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f40e9cd5a6a89f7253a8f5e5f0079a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9c4f62200d07b977766cbe112335f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2d2e5e39530df4b17393e6f79248e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4247060bb4f096883fd0ce855392428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54ea4d162c655c84b9feb8b390093729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2577c678e0f28f39e6e68199a87a4b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4255fbee04d0750b917351498bdef231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756996666ae76b69f7a1e008e7a253532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78fabfdf91cb05d5e2846e399dccea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b89014a95b0ed3937e9a43c143d8c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132934e8b602165199588924ccf3eefb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfefce9ab157a84ff57cdd0115df2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd20de43c605f9db416d74c98e351a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47112d56445ea7730fe250af2dc989338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ea8c8fbc7ba3570b360c291c6af0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9d6ad3fef623b9a7b15af9c3875aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd905c1cfa94e2881ee6f6cda830a4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db2b6c0e8c0f3e05f51d4d2052340042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c398d42edae34583f3980839e7e3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549e8d29dfb37152c524cb412126d6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e032c6b4cc6e39cd0829e9abdedf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041b58a2dcdb6364f7adf3f2098b9b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dfc02a9276fad2134fa66ab367b2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf77eeed7960e26a4d62cbc9d06c15a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffda7cf4b1561ed04fd1d038b4c7f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a56b6a60af2b574e6a3cef87fdecf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd044fb6c0bb4b740dbbc27b06cbe551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1f62f1a0b473764b3521fee438b7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6088cda1679fd365d8cc1164dd540c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62faa30a7b50cda9cb974dd66fb96c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4390c382b308813b65b7497cb005b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c05c20f68210d61512e2be965039d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc16c550d6c20b021a0db9ad19884657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03475f72a8888911eb1a38c0db73521258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da028c47d8d1e160b49b28f1c7c6977459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3c6e095a89e5b986ce111e685296260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b273981a90419f184fc19c5eae0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760808f8218694c9d8e38aa8deb05fbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e285ef38c80cb36e8d7c6e7849f23a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54f0d8b192d5ccd7f0d2cf79ccb1d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783359a1dc5da94e68f00b3cb7da63765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec674fae95b9fa3e88eaa48c144e3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ab9e6db89ac049066e1df27f6a7fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283e824107ca027c61e5a26f5cca7c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe7f6d0eb5b5188cc4e2be221f628069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0a4cf240e9d595693bbf2a57954b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac819a46ce6a67a2d3190751cd0153c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a901d21165a7d1f13fc45e708360dc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc631a1e85ddfcc84d0236e02089840973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03730ba7ef972cc30e3af744727dcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e57a5b9a6c7616f6396661eb9b5e1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caf9ec2c7e3c91e202c01984b9a08c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7ed8e66024630815da595a693ed3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb119b7a310b7c695c728e28905b10878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fce1d5008b8dffff4be76fdb23537779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbf531939ff125b0bff285e4d1686c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747afd309c15ac30612d304bd453299681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305838024c49397d1f87b41c232fd7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a425e505a464a2da6ccfdd8d57eb1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a58937a39305ebe38efce109deb48e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b27a6d4d3b9820723912cc7fde5c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d476282de4a615b7c008f8c35eeb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79e8b472a5ce4189ecf7b34e9fa0b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8210b3fef6fa22ba004d4191d85e9c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3affd6dee72c7215b92d7bb08992ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91febe6c046049fcad9e4d0e540dfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f0cfcdaca0359130c009c8c877cef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd711f427f05fadc2e55abd9b0fbb6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64510c52608e4c3a0e41e5932ac7261c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd5d74c20ff3459740e0ab3ac4b3ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b62deaecdf616224f347e42fbf32495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b58044ac7d23177ae422ce965529e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5b42dbbf01715f92a977676df540697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2e559a361f9af84340574e4e603a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f92d02c1c46c15b56fcfe71558150c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0647b76a96f4ea3d70a1e58624fab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f17935634d65b7a78c760fe3390604101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578da2a0adcec26f3aaefc9f0610c95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61b276ea49abf88b0a2df3e133eb43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ab04d15696eeddc65b21b61ffd841104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9eb627f635ab39fba2490b373dec5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1f4dbdeb82be2d8b319c44569bbef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6af661a8c2e880bf930ce4e0ddb2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64275c9cf97091acf35a1d3d296fb69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c8075a4ed7a24beeeec8c2415e7dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ef88c3d3bccab5cb31d28c0c81a08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d8518bb15f41645af4616ad30fd4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738685ebb56e0b37f2192521a92328a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde194f538c5dd78eba4c8bb0b530ee6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e04c9d5bfe9a9eaa09425c326c327114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f19dfc2e50a89ba5343123d1b35da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df312200806e148aef93d2159c6b6c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b24f01461c477dc081a5700ba501dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3947a9fbe0e7f0553692370db07d067118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651f414a789f8db880913fe5d8b64a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f366d1ff76cd5e08125233879835f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ed5a1754213de38dd50eab2b28f1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ed67edfa1fd353d0b0479f4376cc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b251890cf631fb212dcb6a75754dcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e1a5ba606b852369ae3b74ccb063e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383e2acdb62886ded600dab3f95e965125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eb324c24353ac5eac944d14d5371e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28701b73fb48d3f86e75d430b29587127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87ec479cdb8e108f108c3f36e7dbd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623e82aff1cb6dff12850b5af7d1ce9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbe293702c9881e9ab1486f9e782ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19984e1a7268e63446589fe0e7869e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae84c6f76acd743c8aece804e3611cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662b2cc2a36128f2af0f1bd7bfb3943133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6fd6695ea41012f5ff2fbef35f0a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f1ca60935e1c611f6cf75fb93242d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec8130431f5b6fdc127f03c88ab181136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f13380fc47aa2e9a84a73317a0313d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff56f6ae18b827410fa3cb347bf1f43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857de12cefe324d82187f258d7b24474139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a1f1a7807fc8848127c50704154c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d6b216dcb38e665676df7552a204f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9747ba81928b2f7d3f83ae76600f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28764c284d75bc74d3127360b09da7f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ef8df583364c090294ee3e672873b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c3a3f53139cf120c21618214f2b84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a044dc10ecb079e1738ab9ce51136d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e42fe2f98e2a8b958d5fbc65ae3721147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da3cf8b8dbd86fd8c16ffd70ecb392148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb5b96f7846fa8473bdc52abaf9aae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917574a97c699604251c6165625241ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbc8da26d94207cd14d3b8473e40f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d49322eb577dcdb3a48d7dd75cea60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4dd3cfaaf418c474ea69d81e5d15f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f0993144646b1d6578c70c6955971154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48924a7938428722afd4dc7b93a382a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce13a90eef7a00ac8c497cb20bdf2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550eb799ac68ba4d10117fb54d36e98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274fa008fb835f189ffb253bdb17599158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b1e2426d69c724cf936b12c9c5d47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23457326b0e8f7e98ee5f9a5bd404f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11e65e056a261d8427fd3684f89d64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601bedbd1c92149f8e7b8dc5575bcf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056d4ed9cae3bf17427bf02efb9e0e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93548fceb4ea6e403b6a530e0176453164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7be753b6d964a96b92b4d754c78965165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c28b12a044f8a86ad256f9c061283166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159cb18db8b0fa8e04068955a2f0008167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1173b5fe9e3136dd1e391b556c2d96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6153a4b76891393d7867d67b8e8a07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16c58420b59f8e85d6a3e4b1cd654b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd7dc403fa441e21dea7fe9a0f4f69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c57172b2d57ff26daf9e87a7733d53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229552dc3134a441e31833d71cf86940173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ea05d5c50723b45267e8553f4548c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3db2028e282cdc7f4b8f50f620ee8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0163c6659b6ad383e8477a24bb2798a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871751d3d34f25e12b8134347b59c7b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b55e462fb3d63c5dce16c5467df608178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a04c4e34a60f0b469f1bce494da0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a5776105f4305d591b6b90a9693bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7408ae93914489f92a9700bf07cb7ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec241c8e4d3427d290391a435c352ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec14b2bd16f90c0aeb9b60e77a0780183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3268334f4a8a343f818fcec77a66d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179f4a4b556f8938e4d07bef3e7856a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59267c3dac4150aa9367f04d42aab32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed330569d5377405c8ef1b1037bdb259187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad5f8004c64a6df6209790fa2d8bc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccc3f324f2b6e4581f3272388a4822189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8786f53296254ffd1658346a1d440e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee07cee32ba2afb1f64ab3b33c3e379191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee40dd8e626340597a57d5a062ed9ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22d5648e1f7149b0abbb562dc26534193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6ddf29929446634d6bb95697082da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b90ca65d200fc04e1acbef2034270d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a02a408dcaa2137ff63696a0f9a2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1696f1aa9e70acd8a9c0e702e4d6a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb2b2c2e607153e82b6f0cf87b1ff9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30991b1dc5be623af239ede3cb7b0ec9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cef8bb6888a2962bbcd8831b5eb2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a434673244842243644b685101c4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4a1329b44f2c63675c183580dc60a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17bd383e0164a80d4b0fce2f363192203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586deac8be904266440356767d6048d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852f98f63616e6fb93275bea028e2d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab645c53c6ffd051dc01553599b41e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd09f0ab1bd3684c65e47bfa22a0a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb47d57a64b55ae9aa01c398d241787208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e1157161affe11db72aa42ab08f86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84c166ed640c798dd4a9631d946342210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f86c6b33fcf4cd7cf54448c24595c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd92d6efbb23bed781225379926492212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d89583359d9be8a38197aaa21c9d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b90b007a3f942d52a529e3a91662a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1331ea7807c27382de0f11c33dd8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09dc9915f5fb6cadbd6c7b1b152c1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcf89c475b1fb8a6a84bea47b2ce5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ef05b51f22f60472632d84c44f2a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee455e7f801b1dc7b5167039cb18e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec2765f2543032cba60ce63747172a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fc5318d907156560a76d50c994f94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73ab4bee4ff5242d5fb306ed87b66b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf647eb84bece414827a320b80c798223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23959ebabc4f06caf11dcfb810cba449224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163bd0fc4d56268fead39a67d187686225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21d8aa57058717e4ba1d5c66c4d148226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d1fc85739a7f4900572e1b14c6c35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04313f91ccaf77f1633dc92180b74f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2598ffaf10c3a4d4a0ea1eea9297077229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fafab1a3fd056a56da28cdef520ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e8a2302845596e90cef2655087e0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798082f35cd342e05ec33c26e7ab4001232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b94a31378b3a6cef130d9370942bd3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b533050309fb5ce898020dc254f02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fa36b4349718075720c9a4827afce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89cc18ba99cf9555f8c92f3b3e9bd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53159a5b30cdc7770cf7c5ba3fbc9acd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08292620fd1a435a6df86329047fa6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b084d1ee27f1ed1625d470f8245833239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe7c1ed21fc90a3e77f28f97ce091240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a192cd980e3d5482a742f67c77933b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79442a66605a246d4314b60da99c5b17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37963781e303e1e884e82c192df12289243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a7d0a132806c4c13ed543314d5f55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c42242d0012e4ece8e9fa89387318245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c77064ea33dcbb68b56f57e7dd9d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1383bc14ca936f393521a8562fa41d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9090cb965021641c8bc4d7326c1269248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a39168c6f5525d68bed20086747afd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71906f87ce2a713837e43ff3a11ac1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9ff8b06d9e52ebc6c7d12f56828a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b81383582227dbaeb34c11d94197c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510758d4bf65aa61803d0af83df87e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2626c06524a015163289ee17adb61e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44c6c17132b93ceb3ccb8ddbf61c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995df07a6c46766609a197cebbbd3b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640ea69a7e09fdbd1a2cedc12f57d57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e84654359af4eed4269ead1382781258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8596fa79c4b1281e65ab8ff6f8ad7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc2085661eb7c73bfd1dfd875f8fc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb7f6a59b0aafab5be194acdc7b15e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f82cdadcc56c7183de0963d39f69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ed87787c06dc0558acf6e857cff1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914435a2d1de5dec86ec712283bd848264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaf41f0fffa084f979cde01f0202c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774e0c704632566da29d0d7faaa296f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962e3df07051f60767edea5320c8ba2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b556374d520e79ac0950eec7d11d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e8cba9f3c52218cd7788a2a82eb6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4419ade6368c03ab74e0c56a584fab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6170e343951dbf7635c9d78646b7d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f621a092ab533c5e219470d4e8ca94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe80cd8c7c2cd734ec5b3555b14d780273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4892b4becccac36bffdef785773a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb82e23aadb19955812e4ee60064b29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ad6e096823b6547533d7e906f6254276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf09c3868c0872cbd0a4eda2cd7d4d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290bd7e26d07a86fef09ccd1645ed77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430e5fd433bcf968ed705e1aefb4ea0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea887b33b92a552b792a64c0f89a8ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f5af798fcb1dcce79df108fd84c7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7687384a5e7a28ad5342277d24b6ba1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4439091876a5bc3af07ee414cdf04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813a73442a64da6fd6e984fe0e51eb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89273467532e5f79be5651856489785a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766de88d5b6f16bae1fc5bbf9c55581286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25f7e264ad2a8b2150fed178e631fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91619fadfe383170e813bd473c18b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf08a62b6f573ede7d48a3ddbc7020289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e985236fb7e7fd3fa93d31bc29394fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773cec59f97bb2384608f0bad86d534291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012d0184a390ac93db4d8026b635e00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a04b14130c33499fdb7b156494500f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591e2f44d19330c169fd1fc79084db9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd799dba678fd8da3f5dc926dcc0c046295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1dc0b003f229df54d279b7a24af8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afebaef823158da0b5bf3c80427f6a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895b5c4f49edfd53b0a3fbd424d4217298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967358f273b4355eef0478d4ba89fb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba954ae033914e34075dd670c2d855300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819f2b8ab363e61d90259888b198c99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd977a8e1e66a55128847073c955dfe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d123054f7234ec35fe09d948c7c58dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6228ec05db9de11f239c112a3bd03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73b22862f2dfd5b3bd7bf5072dd52b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ac9a5f92b9336bc222eb8b1d0e418306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5374c3ad34579507dd1962acc9109307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651bbfdce061587fac8e3aa570cdb9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a45b4324d8a995583b4ef3d7f6dac7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251ea0ba7249919fcd06c406f9ea888310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bd33bd397798378ad0699ff4249f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b96669d9c400dc9ebe9015e47ba192312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0960365e83091dc4d60756e997c3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2b66ec4295c68ce10d6a59dcf4734314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30182e30a56043273afb2a505344c2db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813db542f3ddeda2bb23d028e399e8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560fb3bfc7c3221826534566f18942a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233d0bafb3eff68a691f804bcf924b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7430bd8f1297b918193315cf24d33a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de37e60b420b422ef0228de13872f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac49263dc5eed2847be8f68ae28e1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5e79a4353f078c152a29c475b42f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0008617046ee7c6bc63a9317b8a1482323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51692b17cf555bf41dec24001b3df488324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4a6f2e259a54ca8710928c262cf27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54cfd2eaddf3bbdbe346523048d841326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a448d20a3a821dd6251a441860d537327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030594bcf4781abb30b4a360fcd4842c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1626e14faed7cd988cce2fd5c71d77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15df8e1e8296e11bf673e6b2ba5ecc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de43b1c1b98c03f00621ee5536da650331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a330d268dccb6fd25dca7a7d0dcf8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5167e2e8d2bdf53a5448b1d28b5bd5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02699be17862ab354c157c71b9410f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4d5afd7c6092624387bc89149d2c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34973c65292a7222f43b360fa4de113336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daadfc7bf079e9d107ac2c3a2eb43d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35f5113870435ecf285cec5c8f44ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0f73f20b78d0a5a9e2437f46ff5a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44672a4a55ebbdd411aff4178b97324d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cac742866eb65cdd3493fbc4fb5d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f16ae309c8851791ef6b70b199a260342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab733e1b2fc5d92194ae0c7daab103343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e7fa58109296ffa651240e4286b7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afd1b2aef0319d6ffb8a9a656d990b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f88575c09785ac92929f1e169df33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00840cc329e6a9752fa3f39da2eaa7f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d091c10cd6bbe86934054aa3c9a8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc60ae7beb1ef5fa7546fbddd10999349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c61b3a647e5ac6c7f23ed3c0afecf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bdf0c0e8547754a5f5b9288c17051351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c391774d0127666187289e865c78ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24883f8cd74603df35e98fdbd38cc27e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8dba83808e19e4862fa868c0156d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a408c2c92472402efeebf7ee69869355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94738bd0d690731d20a38d79ea1e902356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411756d6b4fe7737bd065909d109234357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ff6bcd5d615e1ebf682d891d8dcfd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb0764f3d63de17c42f0706ac3ad23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fa2c96ebc995a6e2b93419757945b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6093145f393ae4411a84bb1781e5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed54667a2c09a954bdf955a3634c3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badc1ada68f9fac67be95192521717a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337cbe7c794a03b22b0401b2146332d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310a9d2f829f7ef7734cecec1af8d03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f184e79148b95e162a83428f3a4ad79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdf5521b79cbc79e04d0f157334700367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876aeeb9d83f9c325940b6902564438368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a3d98d2afd0f9154492f72ebc9b95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e6a665e20f169e2e5e927168e548c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e8918ff9337a98645e799b60bf59f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf33eb82e5f047699fd2fdd54418dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafd4faa44ef8dc45e186ae4c9cf82d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a78a47e9c0550bb971882605a6721374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba943a66d6e42dad8ace0ef94fdff02a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b90f6c77cbb2fec895c9188181f1ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b165cf588d56b8912933448988e39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4bc0d619bb3d53c344274ccaaa597378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5827fa36b0ac076ca7c523c6d9d34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226983ec9c63903027ddc82966d8617380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3517b86bb6391d428e92c7fb72b3fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2441e122362064c899a1dd868a8c73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195d4daf4d46860719e8c946c62b55e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8b101550ca755a3444cff5c121f1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a2a006f7c9a033780e080bce92275385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998cb7f1706343df31f7012baa8b729386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c53259fe6069eceaf58034cc550e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824ea89d867be0923ed86348c0f5607388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a3495078f21e558bab9fa23392034389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf9226c9c7bdd9dcee98dc3967dee7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c4ddc3760dcb327810b9bcc8b22bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746f7e93132189ddf47a6575431dc6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72f55fd99ffeb3bcbd6b258bddeb19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d7f8a0cfcb41c0821c3c178c18814394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db81853c749e66eec992652661f77c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee9cd6c58af23e6cf2231e43a9c25d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a442247d995f85b1d33f8821cc0d78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd38087c6a1685c15d914ddff1952d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38013c10b70b596d0d1b86eb4e355b86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4a026491c7634fb496395624395bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d05c36e1e0462c61d5399a9f59c3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f293f6cc5261493305b5b27f8f5dd75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421910ab2a6ae437f0845b3f2643f7da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32e51500d719cc411c5e171b2dcddc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e91ee96de8d41792e4834c8712721405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4700528643797c1fa5580ba62c82a11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e4f7cb777537db97799734dc77243407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00db7d2d45d207e78628e1fa2ae700408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da2181eab6b81ae68b43253900deb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441068d57acfa50eb5ff135087b61c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9defd233fb27d09c8dd3b2fea22ada5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139ce6ddb519101f6e4b129438376a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6310a575a548b730092dacd62afbf52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5459f10867b49618908cb6ab039aa9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583cf05d86d91ae559c23f779b89f46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456fed79e8f3f95608f702eab352c00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b868bf64589e4beed3c40a389172f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9487f31e83b5c1349f6603e54788a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6313bef49dfe3996ac81a562f1aba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba751f42e38669ed51e636357791a75f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3652d8757f1453317a5f6832222ad00421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1246e749212979ee159897825224b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101636c90c6b1c6bd4a80384d8fac18d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f245339ee6fe7a1b83ccb490377b02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fb5988e16a2b70aa8e961fb065382425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a36e9497e0f6a0a9fc511fc2e03958426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c416423cc612eb7237020d567c552427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f19f576134b54d13cf4189a510bc59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd38ec42e5fca7921719bec167f9a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5069472a022ddb9472e6a93bf7723b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c72fafff6fe9affa603f5727865e53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73005e72667eebcfb84354aa805d43f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2b2981e19e8d96a70b45ef488aee2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c64c5348fd9b14bd703f919ec9697434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eba0617712cd45b929c626b34a3dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06daa74ec4dd0edd764afd2daab90f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003e04c7a7d1e1036c3888361cd363e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bfa06cd4504a7e8ed97a9cf3dab35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1b9ff5c6ec4db71b6be41eb603272439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d79bf8bc091f6a2caf7f3af401bc08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e6cef17a23e71690d68ebfaa26e8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095290f27a1de479d0f30d83cd613cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ba38358be4014eda1e2eebcf7bb5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0b0e2e990e1b8f5f4c0de164f6c74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4baaf17df81fb0d36bee1f83b24f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f94aae2784eb5db010875e36f247e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed271aef924fd4566d5e0dc1da274e9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fd0bad629aebe1da5c01e02e2957b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54329c7f835dd2c9da7cbc127771ead449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771477f14383f31eb421678a6fa64546450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003ebda899fdf004a980ca80822a612451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e1ede89a0ff1fa90416450c9789c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066165bc7c2e92f0dca301fa04c9c300453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7432bd3201d414858ee54a7a8a240ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d682c4e10bff13dacb0d3c6216cb04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5e1d4d7a65028d18b9f5b1f9822f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3d4204686c5abb763d5758e9d9616457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9a90cf536d181a57fb6c0522c27e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897759c7a77259b7180455a9ffa1b6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d88d24a40e6991ea6a606744db6bb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2cc015bb45184b0a9c49081e32d7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2559d22539cfebebdc774e916fe91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524b28b2d79e563378255ab96edb19b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731fb0481ce752cf8953a0629d1b871464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7881e3873d0f9d0b0330c29061cc2d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0bcba71a9ae72d9adee94e3570948466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5920119ef7b6682abf5656a61bf35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5d3c2a7cfc3b52e286448114e96a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d191d1c9fd27d181e605549963224c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc9307ee1957624b2e85fa1a42d082470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39523570f9f7ea152b5d1b86bbc9ffa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5fb4bea9517da0c2c475018568d14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90789bcb7382025daf101e3c1998431e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5916279a23c50ef065128beb2b3dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24402eca52851fdddfea25a424bb8d23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962efe8adfde4d73591333a9d81c200476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7580112b671798f1a533811240f95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344693c85e51fdda5913ae63e7515b0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e8d21510fe6dc37f1c8299fdf1b9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7c1abacaea39845b1b40657287985480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13886167982599fd0f005da237b7a543481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fe058650b51feadee94093875b34e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21940a6cd470d44ed2e4b8050b981299483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa595c477e8e5566fa7292df78178d77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de06e21c0f1adb61f94a3009ca81d13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3ead4f46501f2f938de13b3ce512b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326948b3f2bd40fe322f596e06230605487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298f02574291b40eb8ece9249fa469e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb11c4ebcc95f5730e6c49dfb1f580489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a50d0d09434a66b16c49616e8388f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda79d8ca632d8747f9c9f74ab416be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f799ba4f3e98c9deeb73d28a8a1bf3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae780bf05c96fc321c332599fcdf057b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d65537206d82ddc6eee5559710a67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda248276090b0e6e932a49a765f10d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f510a9103582037d300691a55fc2b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbf1bef03082dbaef2d9f75e787f8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbfb1a7e34ccb3f31cf0cb0d5dedc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321916e37693db8a71f6d54a2744fb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bd681801fc4429e95428e477deabf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832bb4acc49ea95b934f1f10d0947b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81d81e4ff9a28314b142c166c7695d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f507013f4c887902fa27fb467afa1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e92597eb634ff8756d4588d7755ced504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a164f195bfe16771bbc4242f87926505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5146612e93e8d9cf59e523c3467abb8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe49702bb7498a7d862f2bd3aeee7df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2f0944f59ade61cfc2ab48fb803e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b56b439e40480ee6134531e970bf8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba16ccb3e128304a9556f4eb2d6198510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5cf98e01e195b4c047387d996b365511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832e0c1c438c2a2c4d674a3c4a47f45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521200a6b86665eec2771b994f41a49c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f553ada672038cd51c14f8fedddd151514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c429695b55dddd17d6d2e6e7c0ab46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8b1df3368ff3907835c383e7bfab3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b17861aa39c3f0e274ada0ad81afb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac732055bef6082698f756d45685a15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4982d7925e75cd5e81b20d2519f4098519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe875e6b61d437dcf8c2b1707dabf8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66562c15eb91b428070ab6732cf2d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bb6a37c05fa2c65672330669e2ae8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2d8a5438820c48992a2b2ddfe275d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344828f4f1dbfb3f64f3f968283967e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff84e6a44100ec99a5c87084d9dc1de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec729018f27d34fdf86f58b3de9ccb2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68081545b7b4d0f67938cb3dce15411d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45b27a654c3af27bf60c7d85d29858528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f503044b85809fbcbc33388d1dd3cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1d2b1ee254559daaea0fa9c8e0d2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b30172d06736895cbf18d3cdad411531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2266f5df93d25206ca60a7acdd26584532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3142cf3dc4f3dcbec1f17313a2e16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dd5cf8c91b2ede4381e201e5f33df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa6bd8f615f55fdaf52c874ff0ea8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982f0646c75800064d5be5b35b88e7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1ffd09b0e2a65298ec8bb01995d08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da60e431d6c21392c318ed7e2a5c142538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129f56388e6f1072cb7f660feb79cd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51588b10450247875364f5ce38f90594540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4af4e39ee066df6a7fd42757ad5ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ed229335f41937e519416e7a324b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bb5bffb8bcbff2c6084eb36c04206543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388660678967cefc98292c1b706db09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd69172f25f1d5c28ae7ef5fbab58b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5fce287dde1c65636388314ab1851546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91094190208e1118d144246468d38c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248df5626c0b0bc9016a024134b38227548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8e2978ad8504351d309856b3e1baf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d751868fa64c484306065e1eb891044550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33b35139efd5fa9ee52d531c397913551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db875c7f956b2b06c8d59a6ab14468d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f04306380f21900a8d3918c06f051f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc76becf68b1eabf9174ebc552dc32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec498cde7ccf87d5f7ee430a64c54dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef9eb34e13ee124a4966b1b5424b7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35782a12e0be0600265333c56d53865d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d740449c343a36a58684c2a6fed05fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a683e78d0f27b1fb5b467ae918060559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c425b31fc59ff203b049f5ef058ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5bee7651e30502b81cf24bee1745c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92fbbd0f61094c70b787787abaead2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d243edf6b63ec42e564137166aa87e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607ea74dc320f6ec06ba439b01d785b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbe5ca60972d51953c76e9af0c3d3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59784ae9f97123e8c1ece2cd3ffdb3a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f6ab8379a12bc0cbae8c36fd25d31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d4833346a738c49df69f4cfdef03e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25fd7c0ff62cbd6dae44471508d104569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b87b459c8b3ad312acf54729d292dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413c8a9feead3636183fbd216f9736c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd760aaab823b32f78397f2c0e082f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd204d018cc05e640b2f4be06af81b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c1a27b2ccaa3f51ba665684b7393f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af11076aa2e9963091f9bc8000c91da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53101efa6c4609afc3d1e9caaf4b84bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630541104d9dab114788b74812cd22b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b387b2d2c9f4d585bd836d5874ef1d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46171942a7adbae4ea237edb69c9c39e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472ce69ad9541ebf0f9bbcbb8359708580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f156f8a04ea7b1f27f66c127f2ca8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a7e2ca6bc821f6384d0b7f19b124b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d427135eee9c638730c3324ee674583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3307fc27a956bdd2bd465edca91160584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba9375ce352d43f3c44d4b61a646e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cb245c39817ca955dd3857d35aaab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6108b33a0ef7284f3403aadcfb28e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e30bae6fa3a7c3818c3ef464bcae8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0cc09bad93a369f0fc0fac86cf94a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2b25b9868190287c16e3eaed5734d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba5a0ca401e2d1eb8b4b9cb279f816591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efc3e7f231068610469afc64b6b07d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb56f4d57ec55a548b82b403b14cb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86ceeb5141b389148baec6e010b737594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74ede7d1745d425c6f6fadcd76dd43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09351f393483b298285990a7495416ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceff70092df7c6ed69a512e026e7a9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772db5c79c839e51c7f737863de4fc03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9492961206fbd48dc3a059f8ee11678599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058823c86f02358eafe36707bf27d957600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63369b45e926f98d134764c5de52f74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db243307ea2113dd764ab913d8bf2494602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada10d965edb75b91efe78b41faa5f04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df091071ab24aa055f8f29a45092b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32b002828c4d20cc45a28097919674605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199453cce22dc0aa2b3a666b2ac65f43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320b18a47af434d0a2379d09dad9c33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492cdea3d5fef60b0a66ac593b9e4ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e300a6051dff1e8361a4bff68086cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c822eb41de76aba412282484fc083b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b5e69ea3f1487bed0b402130bf746611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6d0df57ecfe6758e85bbbefaaf4d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aca7af83215fe6cc23a2797eb0c11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae12f1d2f0afb0b265b152d888939d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c9aed941aa14563cf84a3da4a5d5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27351f4916b0ed1de39c1ef5f689360616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0fb6b79ccc704ed81c37618743832617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c03704977143086b443d97ae0bb7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03f42a959ee3dafcbd0031f617001619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69750c1e34080e6c1e4674ea883ddaa2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84699d4ffa697357f34af5b0ed7357ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f074856aec70008172d4e7d7b737095622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78314758274f8eec73e61d60155757f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7028580519ac276e25816f9e987d0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00c202436b036df28eee6cd752e6da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ba2d97559bf344261f9804412bfbb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9dab522691a6017cf8b1f100b4fe4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa327bf0dfd13d7a5dc35b14a5549f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b767b9ee46716a5590f97078b4cfb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774587cc6813e8d638400b46eb87e52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e75681978ac22016eb0a2b29fa81f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55fbc1e0708cd2e638377acd8d28dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807ee088b960b48fc8c21bdd0c4872f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235725f80211b17f748161b85ca487e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae23630a62f3e27947b845c81793ec7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc588d246cadd5333ba794dd63a2882636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217e521545b22e457b5d707c7229883637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed525d1d62c37e13a8923457fe63ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f21f0e350592e554fb4b27e66f71a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d674887eb3d9a90106651e24f83d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36525769bd11e53d53f808e882888524641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ae42db109a8fb2e589f9c475f7901642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1f5aa51b0e8bcf61f21f168a7b7d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac330edcaa1792d64d72c95c5c19aa2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a5b8dcc7d54991d6c7c110a6b0ab6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11bf93a52ddd0270db530755532f08646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47689382116e81402c6cee85dc165a75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f1ba45ac08ab0ef682a8224655533648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54add0c8b0588d9079c7a42422f6080649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b6d7b1fbe817b8364e965b453c5af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be410f474ba1ba67a0f1aed9df0b80c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd6ac37c8e4676136db1df2ace68af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f461ab124f281043640f8ca033451a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91256f0d01fd32e2b8cf798d565bc858654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e793d113120cdd7dc2e4b94961dbb48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ca5b02343bc5c236bc4e9f7666c04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5424725962e44ad9fb901371f7446657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c31f142e4a249f4ca6dcd4fbbd08bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84948b13f73215bfa517ee5ef2d2ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e56feb809c4e557034dd8e18ec6127660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c3df29fc6e2a268fdc966af2a1fb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a81dd6c4b3ab93aa60c84a4668f60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487140905b1cf0cb740223617b649089663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c691cc6032264ede3fe5b6de4e44c0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c338a78282723aa58af2aaceb7add8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cd7e98f3954905e58b7675061ed82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9271df388c5b9e949a794df6c68b4f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c831b7244e718bdeabf03fdc47dc82f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9819c676337828ef30e16f4b8c248a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127f8ffc4670eea15ccc86240e63b80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f86777f9a5b1a184bb482908dd1d13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7ed084de3dda400aa828c8f4dc06e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084c4f6ef59b693142070aa472d49fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fb5a2e9e8080b77346f917222d361674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b58de988a8188d8b01b79b388fd5ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd957f2d080dea82f0997105ffc2e0f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87277fe6d8faa7216a797aa96941ce71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbd372fce82015f8348660eb3aa620678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de0861e6615bc08eaca86c2c32321679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d9f1394a54113c97fd788bca4ffd7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c538763ec2e59f35fcf431bf4eba0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc36ac748715c2bf84016e2c4e8ab2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44bcb22544ac0baa8085192e07ab9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e78bdd150004d9e548609bd367b8f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04ed3c50e5f1b609e5835a02dad067685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac63298ba55640dbfb02385e769c3e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0873e2b8e4a51e04ef39f842689611e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bb5d61ef393fcef1ebcee17b10c14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cf05b338ea42abce471b8471f5918689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13988bf19ff74687891cb132f8a45c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ea061d237fcb28ebe55464b51b815691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e25cfd3d9e6b4e057966939a37f4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923f9578c5e3a9f3a3e10a90ab82e87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca20866ff5723fbb2e232ca4e214bfe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1276315840a970cc2eef6943c2cf4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39220fc759dc2259d6eab1b047d2e60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2448d028b6341a2065a4464b18fc40697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b51453faef210a0e21cfd1562e9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60c50045e1ca477b03fdc3319ede4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f2c52a27356c10100bc703085a336700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f2c849a942e79acc6d3545367e530701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc3aa8ab2c9e3d804e94a0330a5168702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20369f0aecbb4d77ee86957a044a1cdb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf15ec786c4471b6cacd1e6c77d237704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e0f377e04e6c695ca2f666fbeb176705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa1ba65f34ee6e1ae30006a9d00822706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da34363f5da56a7df46a670bf8ed9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fac3ab022077e97cc8a1299655f195708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55ccb36d8620c031e3c3e809808f40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797e345e69e3f49a7eec39811f853e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888942da6bf52ab5318cd6fb045c68a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6849d91af93ef884dcba83acd8da87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bc053d914a5ac58d93f3e1385d318713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adcfdf1f061c9c829fb886b1ee4c26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa9e77c1edfb0c68b3d1a62e999da2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b971f084af971c3aad01ab24b3b1e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eaabe71a1bcb9c0956e0b8b31d030717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe7d9842d45ae1a66275b8c2b554ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b862add7e2ca5f71d66940b375500719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ee8140d3292cc538eeff6207d227c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d6efe6749e3625e6b985fca4e51c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f8020100f93ebd5c7249258ee9674722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c4d371f67ca8cb08a9d50fbff1b6d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48070e1f565c4acde1534bf984c2f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb47c640569ff25770f30b195456be4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc90d3431ff2c5d1f1788bb21366a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b1f70061dc4ff2bff1688991efa85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f05c628ef1fa20e891b1f395b19c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460157e8e56d7c63c9b4ff8918d39fc4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5f6b33077ed3717ca872275a494e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739231c4c3be5f99761f6b39cbb3b34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce45ee2576156a65f3374230a9d32a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c568c2006ae7055309f78146dc613a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cba3bce55598dc17f211ce2f803c5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deddc053891336eca6885f273ef1a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654d43c0d79ef3f8d84f356e83112c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ed5a0ca2c42e784515152f6d4b29c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f596260e91818322f5f6153f55af5a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f43df95dcdf78a5cb3a1b0dce37907739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0c817850b8ce05918e5f2c9d5e486740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4219a61802d02e3ba77df316137df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28418b6196f1d6e91404d331340ccb8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa2c35f408ff9bb1f75cb940bca0d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db1d9f29169183b697f17134e232b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2681c5d6bffd90cf5d227a3ab3b6d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e00a1e760e2532be856e85eb58c497746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84ad24410d2e85686f8009f8c57c41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e8d67353fd5727f14381282216667748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d4f2a42873275c01ebaea7b690b2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec653bd7d4c092047385291a5908afdb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df8d39bb27070c6294b5245b1d6832751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326556819ebcb38a05ddb3950d84c081752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99954f8b02d8257f522125e7cc7b14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212de24c8d17aa9b9d01e2f627f04b50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98aba3b48861c35c1fc0f5421ac366755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87ec7d8886f88fa12af339428dc639756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dd1416d29a618479b27002039abe8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2253f326abf0c7d4b81654d9bdf0265758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392aea162e546da949c61d5e9fe92351759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b34ef85f8ac9a9511b9817a7c3f2e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a80e1e2d43d19a220011810de12ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e42229a37fae847318d6e35eb65743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ab16a187f4a746bca464e610cb07d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1f5ccdff5d13d2e5311e0277380695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9248af119a0cf7c93e579f2c1e033c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091afa3562e263590a1b2290d7d0f6467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f8cfffc9a80832f51acd1b95f1ee88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66b0a4e58dee17151f84e75956b4bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41db23cf5ed0d05593c8b5236b68c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58a2bbada1a02d493a9402291a5bd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7ffa76ea6102b9eec925b084fac3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e9818d3c5f9fa0c0afc52362f9b9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd541fc30dbdf1b239adf5661b0ff414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7f6d5ab53fca11b477a5bc9d4cf4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c62a70d983362a092154193470901816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f5e561506541e11211243b693253b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ede1480a1dfd20c27c936b1eeebec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8536742ea5d8100e04c4e79fd042b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a825bfedad97b596e862e4932ab4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71794bd0781924465bca5d7bec413e1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cd2271a7b953c7aabe3552e1b9e6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b94a394f59686f112f56b4232996823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76319a48a0b4a3751504fe8c89c97a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366298dd70b425fea66316694846c9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2cd9e1e495bfb468abe200495996826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d179d4b3f08a89313cb5ccda5b25927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a88b36d8c45f37fd081c77a4e278528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80edb9085314657667127638b567c5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc744ab97ee253f480cd69e48d4aea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3583df08f509dcf146357bfd8f7d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a501755f7f29ff4c64100c1bf017d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc78522d2caca3f046503864331165c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b52b5c7dcd8f2b21372c30a5ae24f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b3f34362e18ec752d8f84449e95a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c2475bd7b7cb4bf987a9096197bde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f9a74146b84c12edc7cfa9f3ebafe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870b3d1dd4ab762a6c5cc390ec0041c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b78b8939dac32765a964c5191b5cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ee0a9b8800f3966dd91b1a5eed0e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa0f18d74c073db92fdcf69383b6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5413c5c5ef8d582d5ca8c36d30e9ab742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a008f0b263bc3c14e2efe5e90596043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8899e5a65e001f6c08e6807bf896244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069667cf79ebd95b8c44c4d158f84ab745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad7b6243e0a5128a07a8206d1e5f5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18ecc08f50c002f74cc0e9e665991247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ffe81760bcd54032206bbcd182a3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d007cbe7b8668d63550dd92fd3127049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eae82abe444bbaf3f2715e3a179b7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03027aedf8ca70c454a37d7fe37f1eb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161e2726eb1f87f93abf624695a3d5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f442858f9c1364398163893bfd8362c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190d52ba65d0ddb6b6020b1b36fdc6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b37fc830eea78c943419273e19a4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22057d2d3d02e3055f9357e44fca4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087761f4c4dd8fe0d6f169459a0ee9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305b99dfbf505458501bccaff20091758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72618d3b949a15b5816e6e8f0ecc12c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c1dff9b1f5ffc6e21e966ef43d95f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f691b0ff893d1ca191c2fabc590e3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1b6d792c95acbd3b4661a7a7f89d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf153ab7f7bf53dbb4cc2039c00c249763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e9f93e5ffe0d3876a727b6b4aedd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383a37490cb179747711a2278c3e5a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7fa2f49a5a26b537d2c2cba30b39866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d52d7b8553b2a4cb40d76d2d9531e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea68513a78f432074c094f67992dbcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f42d00080f2a51966a73e4db6217369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85745f78829e8688c7db7aded5682b3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753a38b2c0cb95214c069fd3423e3e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9c4fcf9ae5071ddb88610b2f54b4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3cbf7eb0afbd7ecf29dd7c418a58573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74105dfe7a6cbffe6cec3627027e8d3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b35b2fc5cf60d5f731b5419267ff875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752201aa05e409d655e34149a9d082276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0899ef5c0ad73612109ae6b20e49f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75c2115551f2b80d1ef2d4995788d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6c60d98f044910c767fb89bf8772b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb4a3d284388bdc81fe04c7393014f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8fc188dc90819c4ab9ff94d8614c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa657aaf18fe068ca07e01b50ed0a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9d86b8f1897ecea89a349820b7f8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27c145e08ac809d5b1bc900268434584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627f5762dd48026da0c382fac57747d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e6765db4c2cc4ce414ce0ee331acb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24fb5a2d3ea8de8b3b19d9ee99ba3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff595f0f3221b0e61868cef5a56f5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec60fcaccd1dce48957c36e936e08089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eea1438d974bda73c3018f22e8123590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af156036ba4c77ebe42641f33950adea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bb24679e885871c55996db9d4920d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c27c1fd0b26b7ca146e60d03363be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50101f2f9cbd0f2d4060906c1d14e81294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880e9b1d642e82e5374792184534fbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8d466e0a393d798bb525c9bf800ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15c0d9ec0e9ba4c83323172da2b4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c7673f5e82b4afbcc10922f5918b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f5516c4152255178ddb89cd8753da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea907302b9dcc7bf1a9dd13d2841102100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612f07860cae5f54b631987c506a0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448402334454fde159acc28b14f8fdf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e388ec0635ca0881613db65514a0fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15033623f5243e550c9db763398f9eb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bee1e0a69980c9451705ac7eae3d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a2c706aab424725d87e3023433ecb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6552687927e24808e785c3318df8d33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5bdb05073a33734cceb528f83b64e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebd6f3a553b76d08a1c603538ca2d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a310ff4c87c0370f1e82aaa38c59f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6dafb21d8ee51b97635de6a855320111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2116b114f2522efcfd694488ca6b450112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518b0ab033888f5f9a60244fd4cb526113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f018f11e1e2caf28eef8e63b94b2ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7f78269116f02c25b4b5908017906115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207206e690914a7f7d5497c2168a021116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3192c8a2b00f8eecdc4f7e7ab289cb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f38226ddffa4a149bf2516bbd84e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bcde602449be8329438f49bb56e54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7d71dfa33a2bdd5e054e1688a026b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6344b4511b5f18e7cae5948b482b0f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539adf7b2a4cb2a767d8c0e005b5ec2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9657a2c3334485228d7f13de7d0a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b129c6b5351c09c57b89c4d205cf79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae74cafc82c969a025fe7465ba774d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f7e031ef3eeb77b8de195d484eaf9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d6f271adc96c62a403423e80c79de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d348fc7ea58ba98316f43f0000718128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5038307ee5ffc84df297847c30cb9f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc16f589a6cb10ce98b677daed36333130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0268a3e9a142a47c81a781fbf25b14b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c9d71f5bf02c1ff10656a189c39da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf160addd17b284140cca56236c38a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ebb7adb32a984a9bfdcf399d6e4f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e2af4d9f3575b6ed42e8772c12ec1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94c9634a6589c34ce0cee18a54b550136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953b59dc8b5b38b57569dd3be27671e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5baa427b94a250d576b36d530a6e55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57d736f1d4de9d4d098e5e0d7dcd43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55efe44a2e7c6d3d6e8a0d45b3b6acd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79cd729e13bc82ff7070b321d6c1f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769c1765f4b45c75739b427f7b71bb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72799d5afb9791d7ec4c2be2de2871bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d06777b14b61c8797dbab04476eb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828212a72474d91e88fcfa4d1335effd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058005f441779215d97943d72d1d14da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c6e046e3231516b772e202d97c461147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89223749d8092150f175c496138fffd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a70e960e289d517ca4a8e02a57e9df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842718fb7aa0a5386522f52f268ad19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcba7b0ef3cef82db4f20a6bb2ec54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a29e5a7c8ce3ddf40913deae5216e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe1e287d5aa0222125269301d1c812153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db0246e783405635d27674b30f4822154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4a711912ff11846608638145b9c15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3a5866adf016f587a5e910cd834e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87ae0d5bb98db791681ea48bcd5c5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aea89033d3168684eca283d8b4372158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5449626ac7f492e16a342462c4b30f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fd979ff46b155874a42f97caa2a75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354051174cd08e76331111dd224a9e43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956ec1e7d95a295f705bc4657e9889f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bfc5a8ae43897b1e17e43feae6ad4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b859d2525a8bb091ef2084fad8f273164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573efc4980d3ca6abb3b83b410d15d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2ecf57123d260045302ddf479845c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b26e10737d908731a7aafd6c9f997167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7116c93bbdcfc62ee7312ea48717ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8572e725ad7c3f90309c755829b9ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aab0d3105d1d57d50516c95c05c2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724689979b9726eb8a0bf50b5acf9f4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbfdb96edb958b464dfeb022c47ac9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a84d2712f79843c7f2aade3b189dcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a8e2816ac657ee9155dce0fa5013d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed66b33127d5752ad4ced1b8141c05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c869be3599d0ae6f6c5572d986fdb23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e25218dc693ee4db08a4ed3ef536a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbdc380d5557afcfee1cb4908fe02a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e21da177ec1182122064c9b36e505a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04943b3a1485dda95ca7e7ada6195351180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ba54576a675144258162cef238189181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7bf9a1c85998f4368291fb4ed5d61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b10efb00d9c9d403fd03dd9bf0d6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539e830b410d92ec126681a495e044d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7593fe5a455f65365519190b9854c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760f3df2612782e510f20e5edb09427186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fa7b622106dcc3f13277ca5869a87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ac59b62b912c2caec1781aba9d86d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3860a0fbee5a2f95f211cac67ef07bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0f5d528f6a86d51cf0b7c07e45beb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3574d41aa6a41fdcafdad6bff38506191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafea4571f055bbfaa24dd8275bf203192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1982b97518c3d773e945bf42a75c6f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f25f24215a02af84c25aa71bee8ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ce44ea15d4ab879a322979eddf04e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1f06526eed5ef6ec9ea15023dfbf4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d6b1decf335adacadf69c54177038197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22442b438489e081dc1fa3efd24ec1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bc38c30c6ba01c31d88e6343ba7a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71da595b505dd4631d690a9bbc28d75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6902812052058662f7e1143fe0128b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e004051d08c074b9d403d348e34c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74609ed401d96f9644c4ada542c6008f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c44567244dc822650ecf357c50a1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbdbb6e54c30511bea2e79fc7d5fb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd34e4a9f92829c47eeff99a5dbadc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9ed2e5e4ffa49d8adc7a489b2bf42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eafed8f505bcec5f7c0f2fdc65de38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f298deee78d28bfd05905cc41cfc5a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db91034e8d7eb62b1746ee5a1597f93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1798316db99ffec0a0c36b812085ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da174903d58035172b2eae117c87c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760a1ae2fba37a48d5c62a0c610f374213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c4a8fb7f1dc4694fb499ab515d138214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2fd35d49dfc9f8a2a8d5f06247808215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ebbe89c6667f243eb98d1587ddfb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285409516d4ed406e440c785121c6ab0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2baed6e24626d9bb6be495a33dc8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737333c16913e9abb282209826ac71fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d34ccee98b78f50529985c515a17fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0953e5df5388300a37a78c5e8851c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1bc9fb98c6a2be2ec1a549f499eaf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9a09eafb25dd4818ed12c3c51365b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cafd218b4c91e1486c1e69719768a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c693f7723fcf39f82fb36a686a825225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d8e5673d11638ff83cad45a157def226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e51935038897ed8d7164dc20351355227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f3b311a269768b723d4a6b8245fc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a2ef7cb827e9ead43b9f5605c98af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce89dfbc913a59b0c1dea66143b398230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa81a376cfafffe3fca853fb6b7155231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecc4847956b88e74b159e38f559036232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435d65bce9a453ce1c24045c6764cf4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac50a799e3753f8e0f056e7b7da831234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6ec325c52f7bd81ddc8b31f89585a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a27022b9b839f413510d12cc71717e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bf3ecda88e85a46e766f6f04f59f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6820d2f379b9e7fc7c281abe4f3ec8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edee2c73dae51f0256f81daa541aaa2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe2ea47a18c76f16406383b37a6431240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9dde3601ca94a6d224be1f7074115241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e44e51c2788492162b3b1f41e5392242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f988b3dee7d85706fa292356c0b47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d153b37d9467826ee93feb43d508c1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6df59aaf68cc5b025206fd4ab3cea9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7516ca1a14576ce64752e9e15988f81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03d15dcdcfcfd82fb891c20598b1cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd058f369631823dc1be222ca19b1dc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff09f0e40e8be4e5b4646d8ee51b771249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a1329d2b583ab7027b60155db92ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80705c09c553344169aa5ee4541708e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c06860f0274dd1f1b453b53b21f92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f08d26b00dff63fb62df0fc4d3ced1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3090bd239cd8215acfbae67fd831b9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cf373194036b5e2741fa26d5b0659255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b19872f91da9d8ac3aeab9f8db1e18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b78f1160db85910d67869a10281eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5049d8b91ea3367c35aa64861334cc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae9b8c1f4d3597d0773a8be2f7cd6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86d45fbab1c00c9bc6e66ce417bb5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3d7d834120e2c37c987057c989a31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba80408df2623338d0316c1bfb52d0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60563a3d1ff6f6b3bbc8b12b37347a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff28eb36c939d32440c3994c11959c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b33968d24ddf14cf1be833232b889265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e847ada3c67181b3954a8596858b78c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e64c92e4b2c6295aa618b34aa4074e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286a153007ed778fec35583e18f9454268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40895c880015d9fd9128dbff5ca07c77269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66f22d91b5b2017811fcc37d93f892270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79f4e9dc698b2c51ee5d4efcbe813e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de518c82ba22529978ecbf3be2f80d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d327b25302beef5d414cb9741cc7f8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3790d837145e708b92fc5a1f5d8d50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0575378c1076750e748dc2db283da9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ae255197db1ae2f772630a96e23eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb51f976de3d78cf9c79e6c58c7c14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633589e3398f7ad774355e034fa9090278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab6850950bf685f1a50611fce0b7c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8134846076489796cea3a0045f1a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd58dbec64c29c9f61b87d7605a9764281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2343fb38975b9081413ae5106da9b77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a30b4502b9b22937f16eccc6e1b0fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6ed6403b82b2438a4e860009e6f9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6df95440712e650d1aec4ffe6a5355285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996f8d7763d9b27dd8a70d8a50e0f6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bea02faa08a5b2f60f2069f14ae946287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e2c063e7163119aef96d016cc0535288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989255ae36305c6598c746c30d281b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a039663711ec95793168b412c207be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adba368e2f6ae2ce6f29da62cafa66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9136dededdd7d2b992e5bc4ab166a6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7a633aabadf17af1f01d940134ec8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37661ffdc5d3d56bf241cfaeea980615294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c2510988c1c4cd0bd6b38b0ce04aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabc76f2c62d722d086870a4a8e7a07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b0a1efc23893bae7dcb3efd2823af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192e61019ab67d84fe77e60890b1cc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b356d298f83348f8f94a8f1e85537f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd6cac8b5f276ad25f924a79f51b64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b7f3824c3350801311466d9b289af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a82a1ea006bfa5fd24e138ea9eb872302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfe300fbb1ff01e68c670fd394d482303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28ea88ec4c7359e26521fa9880f6c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b764bc93198fbfcd3de2cfd2ad7765305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946e735ec39fc19ea16e4b7a24673b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba3acaab7f8c447de65416c4de68c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33bd6e572625d0a985c5ca1c2fe0fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf9e677d207317756121742017c7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b607e603f2d0f50523afe76568d87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eecbb1d295de511380d06ce68225f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def66c7807604733ac34cd9a3859f9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f66880102d072011e06d1db9ed0b71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d8e0696b2d0d51fdb59787c366569314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccd8686eac5b206c3a035041802b90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6cec44c03e4388428eb5f400b565f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768eb5ba46ac72de4cbc27a785b99b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f842a248e137e547837cd2aa96543318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189d0296f982cbe99de6d4af6bbb070319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b4266871668cd5404bb8c2b06d654320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c976e5a4d2460e856dd2d187fb2964321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b950245f53a061cd89f698aabffa9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be30f9dcffe3f6a9a8dfbc2213c516323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed03099a5d5d6bed63bbcff91f146d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56694089fa96cf73c433eaa7a1d954c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd820cdf029199b483e4e59681ef1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a5380f9f628ff1e6e90184ae544a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138c4e892219293f51847a9eab89486328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb062e061ccb832a8c77fc2c780553a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263c6b962143851cdcaddaa23f76500330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc647d9cc890ea35f6401e0f81ebe2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888c2842151e73cce29090eae6a8688332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f06f4e5677ba4579df5527ecc9c9d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ced0098f7e842b40a7553cfeaf3cc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c312a8ff4eb1c1c4aa5cc57e823d77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741de704da0f3a3fa2864a274132d76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43845a57fbf2c8b6374e4a99de99695337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10438c1e8e5832b5af69233dbb91330d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34dbdbe0cf0ffe540bb3205c2fe62b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedd659ab818cb583886dbfd39ad977340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ade014180b52eb3f6d4ddab8a2eef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6d12d51cfb6d9d9316faf5fd3a84d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d261001d88377d03973266233db45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7ccaec5804a7fa20914e95ccc5616344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d475f1abecda1bfc2ef604c394695b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b5a19e2c1e2b2c8d8259e2a1aa49e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283629dd6499cc31da47984de40d2fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdee48d5c89442e786b5f01096cf757348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb59047e80f49663eaf656426425273349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b19b9074ec1917a0e86ed13d471dc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4963992f41e22ca4b858b7b3f8fb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13603a729ee4f30c84aee0ebf34cf10c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1f4e543701a7589178ad2f94f711f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde40d695a03b39dd993ddf4cfee86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45e51a9c1b09d7d14379ceb3fa077a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5dfcd0579d15698d30406cbf5e5b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dff2cce9908c1fd4b25cef5429ad8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607705af4f0ff100fe3913a0f50fb189358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7d894a4738ecec6d7973a6e76ed36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815fecf9739b4e1d200ac12ecee050d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39015f7521c3d7715ddd1df65188f39e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d6900c4410fda9db2878fc9618856362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1063cee92cee1913862a3f73f27f80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047746972f96c0c61d89540849608a7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb05cd537b1f2b61b1c76b905a8120365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bf68a617e46b5567e9b026b3c1a3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8b59002cce6954d75e7702fae7f90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750b01756edfe4a3f2bc2605b76a8e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177c5327b13f99835d2052821f75f1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1423416f0db1a360237419094ebff83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60879b9f6fc3776678b23791401359371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd5607d2b616d1beaf0e9cfd2f534d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b4d34f01ca1ea41c79172231a9112373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e63100b625b3acc4bb9b7fb6830987374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d5bf0826b1efddd85706a95a433d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aada2bd5d855507354e4b2e8f3331c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf2976d1228d41bf5822d5200a44c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31a4383ecb587c4cdb08f770ff435d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6374c4360da2a7c92f942b9c1b951da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe8af44be653af5187e19bc4ecde37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da680630f22ec1975cce01437f4138e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baa1cf4055dd797edd1a26ad1ecabf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fee56247538dce7cafc258e388a508383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6559a763d4841cd2ca606976126da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236c0c1e8c73cf403cedaf87c0171b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313a196049ed4c47cd093f5e7df9131386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d4afe415a4c7bc403c9af5d9598c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2e37ee843c3d63b40d24bebfa840d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535f49cf80180dedf8bbe1af00454a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ed256a816257eb652aaa098699f3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd70008663c7f659da1554a0998f2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e295284b823fceda58a6ac1cf86eb6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dba1dfb028af3d1e858fe459171f81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def5d5d01e612743833ce68ebd34bd4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc514cbe9e5e0f07d4358539f7fd009395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1de6c5cac7937ccb7e822fa621947396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dcee628542430a362cb5620ea0d2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a0e1655c812a25cd46defff8be490398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b3bf826d5db74e6402e76c1e83de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a2b88975f8b1bc8307dbc69acf490400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfebde0e8dafeee5036c2abcbd4823b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bd0ffd642f1e83abff8ba9d24d522402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f643c7fdf45f29ba2e7809fff90741b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88151b7d36cd10ccb739b7735a6f31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95c4e4db4a49b68fc3a4eb23faa2e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8fcbf8f2f5dc47d608250e7f10809406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a4cff7eb63514add0d186f2f173a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521081b25f58290714703be187b4a60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc6fccd8f689873d74fa9fe32f0895409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3340e0167d351b46b6c21d2907a4d60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b312e138d27e7ec047e573ac07eb58a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5cb7016f3970e4361eb57d1ba4f08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2bc78ab5cb2670a5042b3c3edb619413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1b723d54a111306809351b1570b2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525e56e4f55acf787e50f4a4494d874415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a615e2ec0ef8189c974ecf13e9808416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2492a25644120eaea5e2c0ee73d7b4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2437630f70e5e73dd2ad3e9338f3c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655123198fe43225879136614b5ffed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5fe289bd039f9d0457deac3819a70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72135e9a66a3895811bf285095cf86ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88237f0062d7ceb31165d6ea6093cc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac91211ff0a55c9945b8c04c6fc8aa1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c56266e8c9304b813a117183fb86b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfbe6ae493ec16f59e223bc65ec1a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20381cdf021efc17bf889c4ca549892e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b53687b617c9964fd4a799d72d31c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4f7c21a30c7727d289edc4354ac1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e672ab68fff30a13ff486d2a3df6fae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c44e69eb589ec82812762cb97a50f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c41c4e6996fe62c38a677bad2377c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc05790b91169f1d818c721dd2db86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eac8474a3d06da320599623a00386433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f814c523b479832c81062ba4a3592434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fda28ba2ee3fb9ecae1163386d20a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b68d3971f6e05a89c547f7eda680fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b596fc5ba34515e69546977bdb2d3e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee0550aa0d7f3fffa59979214a5087438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a98d9672431faad5b6af844a1d745b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab904ca19cfb630cd6ac5377cc39519e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37861a0b3e3db5746afcbacc536d7f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0ef621784390d13757da6198cdb78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4c6f636a2b71d6262562048696297443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2afddacac125d4769feb52c2466a6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b50ddc427ffb919be48ac121ac411b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f7dfc77f6ff2f5e052600b5810739446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29421f9d7da3742437ede49cf93b227c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c1bcddb152513e215723c996e145e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed00b437ce18660117c01d5769faba7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06084d9ecc30ee1f7bf82f7b945d6955450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d16492ddccda8e80dd3a4df21060e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717a5eb5b4241da4cb2f79b22f87628452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18919d486c05c409d4c978247b0c3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a87bc58e47669503087d289546055d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488a26ced73003edb847a25b108d75d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03aa8cd700b4f005ee688271d32557456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634cbe9f09c8c6e213b250daa593ecf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e89444b5ba70dfdae5a62745d91e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac4bae77c0ac166ac197a17dc69813459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc181ad8ff61d81e6985dbc30754a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bdb9d368c3e4516e2d276d6f2a6cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4990977e0ba7f0009493ae9b582c0ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb6acb10deaf00fe6abf2010883892463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d29c9a1dbc0c440155eb818833a5f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c651b8be926135090b0c1e90483db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94162ae693ab1e98b837038da99833cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6425b2abb31f68bc8a6d06fa8ec157467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b0948366eacf7896dfcdcd4ff094d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a1b255002555de3fc83ab95e39bb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48825a8d871a8aa2587450818495f8ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92723f633b08e10ad23ca7d46dac42d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebe8cc0c246e129f5b9a0831004993472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a925633f04c37aa666d19b65301396e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c84db1b4bafdfb21dea578c71d4c51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4632326b8853f5ed8638025a74923475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b864760ce107e4f2060d3cd4e7a95c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef1a5c600ee2940de11f2a05f5bd3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491391e80c3e96730d587e2e27e9adf5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15e37e4d8d439a5d91ed32ca62db28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fe4b995182697e14a13fab9a88321480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53550bee28f27a83e57842328d673ab6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba31b02db920785c8563da74a2836f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63136241f0a4c1db5b750c74c22066483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349d291299545017fe8bf976c7db722484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943144a407ca6ea5e14c258fe4a2a4dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfebbfbcef46eda05ede15797f7f09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9876ca88cd0b5c48a31c916c2be8c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd55a7147f5baec96b6333afaa8fb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab2a7c00e013429ff986fa29bcbc2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7863d3a5a113b48456d8f01a9c9572b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc6de280bcc9a848e7a5eb73547838491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4431e9febbf5883f995cd731b6aba1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923ec9fdce5b37ba04d9a76df2c811f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0adda5bb849be37200118d9f3f3d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714563c7cf7b7adde7812a1a834dd0de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283088864125f3c9462fe9d7ed19eee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692686151ed62b2a78d3d3201fdc127497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac4ea9e5c1f1d54cf4edcc817654af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af33962246f313cc34baed11f70066f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c1f9764a8cc3620798aa66ee03950500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ef16de41ddf67f1e252f5e35680b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e19915e2b25bf1fd7ca9f37a675d3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b788bca6a9125971aba8e205d2925503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376d7078c0a0094e6262df7b8565aa9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6db4bf4fc3494af56549db25fdbf3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdc82395938a71dff23bc590a86a1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ace6422d48dec18623965b443d6c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea060e896182f7c5f7472aa6c2a24ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985e0db58b0adbbcc2b98b7b1c09331509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef394662eb2cd6deef879740a01dee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a01331dd38063a7cb8efe5b764e74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655601248c05d0f1c4cb048a232ae19512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4e006985347bbd88cbedb349e3e96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc122255c4765fa656d6a751bc18f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e671a3bd0c464203b2236ddbbd37fe9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d059718da72b339049bf3017d0e31b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973326f926d8aa094f21f963035c2e31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eba992695bea319f163318fef7394b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd02c23031a3d0c08ebad4f2d5e2d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76cb9b6a3563143704bde03bc1bf44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2beef91f902f7cc0c40dd942ee8222521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387133d7cffb471e7df6c33ebf08ff2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3c70808969bcae621a59b4e3b1a12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0af5843eb28ae913e49028a8bbf44d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea76584903a8443f58d082fe0a94e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350d0c24eaf9df72853715f52608fcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af764781473a2a21f7d2e72960f32dba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4c13f978850e6b82bc2707c97464f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111753d53cebd1cfdf565b209cd409a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18036c9cf635a86e709088bb447330530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a93d37984ad9721468242f5c57fc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48872992a33d8a630a3a6b1eb56ef8da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68736c073c23b26294f7955b54013a33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bda3938d3490a8b7ed33245fdd037d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3625172d34656d7dc39384af6dc11e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0304da4c4a425950693dda964bd82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99691caee65b087d91c4064aeb0ada8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650084091e10f00eb9b0c460a22679c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb88421f4f3fc6bae0ac83f5d9cf371539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e716f78c916059846468435d43c10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664604e9136c35045dce92b094eadd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b021d62e7defdbcd2a5174514550f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e397c53d5f2a6241340bcf92d573d8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a475586100b32f451b9eed247d8bd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceba1f1caf50afc6b081611bcd2ca81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda0f1a478a33ee3aeff8d24c8eaca4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5484c21ff125525b47423fc566eb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c57c9d39b0993a6694d2a16f0f7dfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61160b6d19793ae790c12daaa5054ea3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f88c670df28cf0c38e57a030d44409550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483701a1256d116a342587d9a1463c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9f5dc14f2665385f51dbd6906fb8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb47bdf8265943d32ea4054406bef4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8801fc35e17163eb7f3b4dd201b37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e4699c4fbf72669f6692d79710aaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100dc1b444f5cb601e1ea388f95717a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74c3b0244738186abbde709eafb327557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153af3654e612fef73a96ade8a65631558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affec081fcc5e72937c9084cb85ad42d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b69076ec1e83dd9d5fabd8fa0072b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de7e8149822dc3c8dcd54a8e0366a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b780e4a0a3931d4a21dbffb795b804562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe6fbc2f30f3a4fd0fe591cca20870563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b990d5718c5e0a4d787a41bf85a395564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800bb0dc00bdf7a9274201ebe1c71b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230df3b4b19803d3f934409f6bce109566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33c8316a1c7bccc52a9839e4eb50af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3e61c366f44242058681849499d00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d0c05c230d24ad85e3a22b2ee44a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524b451d4afaa053d37c0fa1a857395570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f96b506f75fd586d9abb20d7a5a812571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97272b0f1509348577ac8a48398eac1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a90fe43a697b16e9fc2f5efe589360573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528558f882d29a00b10d660cdae05c29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40210a145490c312e385338f5e8788575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02dd12d24c436e3648bd3ba1d698ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac28b68f455de10e6ec2d8ead2a55f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f6fb53737ccf0ebf7d6a09e15fbcb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd563a5d5de10e23cab4231de66e87e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45417905a40926de210d9db41e9bdf5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861793926c38e775bc0499e1c6a72179581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca69067e6caacf80091323d026cb5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf639468c8e7ac027848b330e75c26a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e01cc41c5282537d49cec2b14c8f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6c93575b1f1dcc8442d82ab8d4c89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74b7fedf33b93ce5ed3bfc64f31725586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dffbcec05d68971af33abca1f7d8c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f9c331de22c2ecc32104b35d5277b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539061c29046e2396425dad14a3e08d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9352a0028bbe4bc2f1ef2eee5adf973590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880a0d1766d85c9907563255825b49e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabe0032be53f6d612a4af1f712a347592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab9d59e71e550939f0965d1293722e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f635942bf96985243e08ebf1f4dbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60001c17fc8732f4feca7ca4591343595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee84e87f524c41c196557a49a9b449596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4b355c6f7dbe7e20e4f1cd80ad9f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc707d638f42302f8f91e34e3eb75165598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee85916d5e9429f38a7acad030a1af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eb58914422a4d14a6a3772546507c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acfaea445caf71f7cda903fa34b9fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad1a0214f26800f24a8d2cf39a39f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840df96bb539788ccf1d514a0a244d14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc641732d2dfe4088516ede402ff0f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e74b4db99e49e994bd83fc2fec88a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5309dc9b7965f507af1b416716182606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ddfbf555ae1207afcede33f209dfe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3209923499e6bfd9a87d8e681dab37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d2736e9b10ed595eb3564ec988f0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f423f9000830ecd9db354372d8048d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166dc736b340a2940cf1a8f4924ec67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14302458a59d13db240975d9becda6ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448a66fa92855d96f08c0abdf578895613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fa8ff883e3ab2d3cdc5a00e905846614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce0066878bb4c2afb80544cd68a4e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85adc9438971d4f342ec1dbcec61fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157641f3c40cbe5cd386b102495c5c96617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f621f15d5ace35eaf36388059f802618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c43c6aa09b1fd9393388f91cd2b960619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6c6255b21ef21ce3c524de390a676620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfced0177d66a4533be511e5edce507621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270ba15a6d25b8a9b6466622b8ec4b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7da15aea2343a649c8b0ffc6426080623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8123da19e839e9f2ba5057ae78c32af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eaf1add17d87737d42a6e0f1bb99d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1c45bc3114d59f00b45459155c606626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd54a5357afaa6105d5157bf603f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60e88be7bf84b9c88dcb6246ac6a04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99054ff2284bd88a75ad312ae1504a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7f9c4385911a95338b61bcd8a05ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66345b9ab2882e63d75b0523359469631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78eb4a3a62866c95410a3acf950624632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be95d65fbf4cf062fdf157cb4cfd92f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f7224ce1e43eef9ac36ff27f6b9f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf21c9498fbd3e34f4757ee27db665d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367b934a59112c07bb35ee9f7909816636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de2dfee3ad477864936f5ac9387813637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6423ffa93e8c7ab088b1ea49962f30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79a8ab7660bd1ee97a255674b41f84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d9da3a8de8464390845ab2cf9c1a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780dfe23e90c769020631c9cc5a59f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff42a8cb4c0d0c2d6f65fdf5f56af52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c6907ba1eab76ee534c9b2e8f2a70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae899ed553d38991cbec0bdb9d373d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b65be14bcf0068d23b7d609bafa0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee52de32cbcbfcf19638b21da2eed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b8100d8565e290c3bbf65e01d175e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaf897744e01e3b2c5b8f0c08123f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cdd836098311c26feb4893559a743649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edadbca98e7a8993af37cddacc1e25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d9893c8f14a9ed710154611c311f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dee6b4b8326298213f8be6559ba424652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27f324f8c5e0d4d5fd420e0e9c975d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d833440f9fb42f25d8f81f420f1600654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9546178afb9e43d75d9d0ee63b978655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c72d82e8c50d26d38ff16274bb48f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c38831558fcca5d6d86b20dab0181d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9c973666691d74126f93e1c490691658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1c4b27c045e059eeda457c7b7e713659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a870d385fb83a74a9e009d4712f7d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0e7b30bcaba632dff804df56f187e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2d247152c3d95dbbbd7f2c939cb66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3bc3dfc822c88ba4b6888cbf3a15a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8896f5726cbc2d2143629b4fec14c79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5ce2e64560ecbe2b65ebfe314e926665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0800168e1fc1e3572fe7b62d34bd18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d27a92f731faf50463fa1c93abfa28667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac31764c4f0e0d02c79911d1723c811668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a66450e608ffe0106395d32e4ab2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9851c4496ebff590068646a68ae804670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6ba3c60b28706c4ce09c5bf79e7ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b1cd717c1adc40e5594ca1d25523f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6c038ae86cab68fc355fe8778c8a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386bd97192ab89c4abc397517d1ec62674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93839062c92206abf95935fc7feab0a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b71b6984ce43fc9b1909771ee10cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c20f5c7fee69dc3570d441b023694677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a327e96e1f7c1e08fed4ec53a49c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf12ca2372070e4557c65f80cbb9c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abd7086ee881a491dcc35aa3c4439b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d59a21b674b462a4df4f1929d5455681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098ebfb64c544abcf72b5ab5dc0dd97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb64052105dd7a1212de60050e67523683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e0384139e93292b935af977ac216f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d632ccf4183c294ced0d24f0c0d94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a81bba79777ecfae6f79d477ca862686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee6c54fe4c07548304454565b190dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb880c8b7a8885717937ad2e36c2f078688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071ef239fa1bb3b8634d7437d467b7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf6775c1809d0cbb477e75a5054af5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f678dffbbb143afdfa39b1aab68a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74cd5ef1836330ddae24774d1d41ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb780c309192959b99a9d822e3ea666693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d450dc3f93826d9e486572118409643694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320d20e3b4edf96f018c53ab23357e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913721d92cfe75f2db81bb42cb7f7162696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee061756d5233a8daf7b88df158bb1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b664e9e14be7738cd60f38c234669b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4781800b66beeb339996828981855c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd50d6b22d52f32895aa575694c7b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15e863dd104909a8d9da1153778bdd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593891417ae6c9a4fbd3e7f1c1d57843702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b1e3e4618123c3c11382c1f4186a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad83f221d5a9719af443aaae4177b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689020383d66c6b83d5908d99e6a916705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f398032a304984ab3ee700f2869a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c0f9b62e79eef64553018f1a6c445707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107866f333d9fa3273657c9313136fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d13bf4ebc0f9fdb26091e77b4ae68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f39a35a70af0909d9069407b50297c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc273a9e68da32046365d1fed1b57881711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445760817a2042b330aeea5293a4301712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb795f4d64ecf90cc03743c7bd0e79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f46b23de4c39b91526b5d8bd17e23a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc03adf197f278dce3520134b335dbf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2756daeaf05fbf5190c94da81ea2fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524678fc71d68aa096c93637d22d75e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ce42004f463fa4de8c02f620e2a6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0422cfa8609c607d6fae1e83d39f8f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8152e9b8b84ea9b1960ef7c45a4874720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a507169ad5e97f3cddddfc1156441b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830caef1c5bb1816e4ed2c149af883f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d38d802fa11f21be7b1b62abdb8001723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb913ad4f3d94db10b73ffab962ab4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e1cb8dacc19606eb1a2fbad191b1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e72a63df6c2dab319887f385a8e13726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa253a508a17e3489a302a54b12526727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6eb6d04e5bfc448a2e345c9f446b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d62b64c0168cb5aae5a766cd4accf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864d2b19e21dfcf8fc05258f45fbc0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7846b26de4ee90101230d7cc8b21db8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bb85b990288701cdc8248e637ca23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77779ce83c17b36895c6c032a0d235733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47bc465d0c19871d39ed71307bc02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f8094520ef65847b771acc26bf202735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16add142add5d8a6b401c9569ea2e82d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd15adae1ba83f482d8dcd911152422737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e186869ad0d3acb68e4ae1556b42e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef0eed5e9464ee0b043c069ac7a847739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd2e21f38c3298d1c535f26411aeec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975c3767b99340e5e25ef1f471210ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b858579c887b0d71e6e6d6bbc892f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f86cc0a61ff6c050f6fc78fab760d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e4e96abef53d398d5d1a70f12748b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714b1a89b17634a6204644ca7797757745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf59f05447f49735d7c1566be6e8b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ee597c7adde30d003732ee7b62d8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3543d9cff0782978d91e5b28ccd1d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e06e501b788167fd375fd115e57ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97488c50ae4675dbb6a26ae2b6832848750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713857f606b8616f1051372ec38ce18e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76717f68b95bd3e0d7fee398ad2bd03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa64d63e13db065814e759d5d12d788753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb689b9f7148fb13229216868d01e51754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428fe7cd2f1a5817590ba76d1e37e53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb435ef5e31541ddf504181dc9185d05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0ec1fa327b75db744e7e821ab8d31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb6203f6300104aa71716bf85daa81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d090d7b989482487869b5558e610406759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>