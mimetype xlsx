--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a6fae83cd7b825e228caeba8f50381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed52be6b116c19692fce6def0124262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4063b409d4128864151526aa0c0f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52df26adbe69bd448ff6f1c1be74dbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72fea559b199c62c28f5f650db33a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc75bc9f0b9b3f00d2d4c69f46777a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b552cd91db88382dca49f3fcaa77df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690ccd7ba636f1d495f5d6ae6f0ea5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a1639a7dafa3c88d16e30fc9dd6549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83e70a77efec99c8e1cb72d340b55f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310f07b5dc0680c371131d68788c3bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70b24b4c9b7b8bf5d766accf977af712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2b600c5cdb0259965f33e309e9e9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8fb071830211992f2de742bd43ecb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb889f81bb434995a390a876e1d44815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cc6e5d280a529c1c632ae062d7f4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeded39fd2febfc3539595da8df784d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cbc95931869e8cb761d08f9f4153318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996b50c4e00339683f50d251857878519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29384a74d05c59f00d90b14daf3544f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddaa070bf9e76d1d4e8c034555a45721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9933faf480b687cdb76deb9d8a6d0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e12ce3dbe2abdf9e282cefe4fea3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95860b88ff49673d36561c69c5c53c4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dcd40f96a6c4c529c5468596d993c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211941f19210d73788d775dbd10d606626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476db906b5ecacc513de7636dbba19b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cedc6914f5ea8a4d0f7183c92c3a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac29b8558594f8b5a7329c7f07b08e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89475dd719b32eb24ca855afc7f388730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca796892becd6207374e24b99199f19c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94071ace6437e5fc7c2e56abda484732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea328080bc11bd5ad1eba378bc4ff033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a479c1d95b33013f8660b3a84a843d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664ff253c138edbabaa1a8f0f5ad21a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201534091c20b7bbbbc63407c8f6ce9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b325b9f209ec53fbf9a3f31816acc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0be0590005b3db5a2caedc6cb71a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446169822583f62102a914d2bbae46139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834179c3358deaa66459256153c52d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaa0f35f350fe014e3fa419f525c7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab8bd61eaf8e3a42f7dc6d4c3db73442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764e9ad8fe71665d18b0fd473a0e7f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec2907e3f6082f8e41f428c6f96f9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210de45618015c41274eabdf86521e2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a6668ad2e66a56a9868c4673432d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27db8f6da3546c2c5d5fa3585151c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dc0e7598ce241235ead11958bf3ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5bdd7a64b5da7ad6c98e082fda73349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080e0fa283307ad813847bcf792ffe850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbab5f06f3449edd44c8797970ddfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7cf50d6c97c73635fe44e79142dfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bceaf5b617b1213d300d1cb6753f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5686845fe0242784bacb4ede4ce4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540607d5d474a1fbe6d44e01e47746d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd11e1f69038a9fe859fec16d44667156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684515f7126145c8a45d267e5db4ad8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8e9b724f87fba0ce6a6dbb3f9df5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eb6f71463fbbf2b58445044d5e75059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bfc99f36abb69d102a26d2af009b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc41be6b13a5021a13be1e19e04c2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c966c9c80baff0115a2d618920d5ce862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a9407438b6d6bdd38baecb946efef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743bda3260ca092c2918e419bdada764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e40ebe605c9d7e7ee340964748900a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b5c1098144af798f8774dfb849e6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01898a67fc8eabec75fc6419becd0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309bee37efd0ba945a23b01ac31935a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23715181497dec8eb72f11a12544548269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01f73f6c1b48b1b3cd67a6ca990c2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c358eca8d0cbb52f43bed55e062bc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888b6f1a6e2c94bd163c329f16463b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3d8483773e9cefa9313c594d312c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dd296b11944ddf75dcc0cee18296f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e001ff89bab3be798bf43b7ac23b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27cdf199f4eb39d49f5be3498c49c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3fde27f9131c91b834515b870906377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab8e21975f9873fba3cb4c94c1768f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb808e86ad1eb601dde49b11637ef2af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b4483022f7b95a512483e38c6d6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d1a53cf4305b479f24a4d40ec3c6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30e4ab75c2bb5b8f3a84ed0d79a3f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24fc8608519df199926f2835697cea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716fb3a81b2d260fa3d0b7cfbf52e1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e44778a54ecfb30e3a1da58018a14785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be225a362c13b0d3e91d25453f7cef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b6da53ecb7f299693b9c9a45f796887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8327c3db1c465a7fd750f41c86fc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f536d7cc9b098b77605e2c43c374e6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3943c681cfe669b6d3200fc0c888ddb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab3a99345a416321a812aaee0bb10291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59494fbe6d3ba2d6ea08085890f12192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba593dad24100002a132ff3febd9d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71df7e399b7183b672e615356e57dd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca01f317a90981868eef41df04b0c8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56b1def5ede4e91199e27782b81f9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28fc6973171026ddb6383c27722f4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0decc2a73faf049bc73fcb9bc7d09d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1da54fab768e09bb6b7f7dced316599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c994f2f583b024c3a1bf15e19a178f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3785f909e4e08103cdb686592a6e055101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec490b8d113a709cc8a70b2b71a0ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85829b109c5cc5fd51443dadedfda3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a87f63cc7a571ee991ec5ba2b9000104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cd822e6b3b036a02029a84422fa01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d7c817e622dd2f324bf6d36ec4003106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafadf84f38252292438b8e3694a8dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15383bd22295afb9fc1f1c3d86a57d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e2d995a625821395e3e8cb0eb2872109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8610be5d5db7601dfda60ce14aa174110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c0a44e0612751a96de441d978550111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cb9db1c0b18b094abba825dba6512112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe84ae5613e5db19a9c496f30dd3853113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fe031fdb163d78cfc0255cdb85ee1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acead87ef40c523a2f79c51998f5e0ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5791d0a7c65099f3bdc73a95cef792116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158b7e379a060c0cb0a4c2219befff0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32667343aa399f586a6664a3f75226118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b92d7697970e98e690b45f2f8d10bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672be9fbc93fca82d235c132d204cd58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca884b5f4a0b6d420730aaf19c3e3278121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910e153de741c0728d2e203cd48c6ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34754d9da6513353118e61c9f11ada3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a7263da5d612bbcbb4ad40ead273a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7af85ae4751b5767b171ebd1497ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7d4a036c9304af29aeb40f25e81af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152d5af89ef74ceb7858c49b8ef2e2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80424bbfecaf26e0250aad84cf9b5636128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2131c048bf2deecce6eaf4bc9111601129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc11ab8163a0c98560cbf9788dd40bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a2a06e534ceabce6615d279b33e3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039db4242d35aa5f7837081bd1a48899132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eb600084ddc13036d234a82a60b2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e3af379fffe1e3e71f55aae394212134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df234a436278245a8aa014fff6d7371a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7ebcef5db58db598efa6683277c3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4458121d1fd8cca4aeb49c8302eacb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7602b70e5b0beaa5e63506d80c5afa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01964ae34148fbd8f16e127670cdbf3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72455a0080a19fb911d2ee3b3e28e386140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bbe8f862916adefd14a6dc412637f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1859f74bc3107297472fdc820188b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bc72b95dc1c9d888045f44ca63e60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f33b9df0af524f8d704a3c6d9f347144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eb201801128af69eacd55fb403151145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baebc40353c669c0afa43bf84522507146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bc76b9c6e7f9bcb2f591c004988f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec285dc4d7aefca3f841c52e539a0d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46a8913d975aad95278b157d43e534149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85cfc3c29376fd2b61481089002aff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef23cf1bd22c92a39624633fa6a84b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeb8998e2e8ac03fe1058db3baf92d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71f6c94f05041a959eb3be17e6b50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c572be46953445483a39467959af0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8fa4adbf091784cf5bcaad61d48c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa88ea401ed751fd48d44b98ea49c88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0192dab1541e78f9bca14f5f7f9f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69344f262c2677f2c7f7c58d7733f0d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e50087735771672d58271ec47334dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8804b6a5cbeb046c825ce958c031578160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f78070d58467b585357d95d5bf70ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e4ef68b3dae5ce1ba0607296ae524162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d3a89bb70e733bf68ae3be5e895dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f0222773a8e4e93951fc9463ed63e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780600d50c9e3c801aaf8115e2740862165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7428805868628a56d337c726a56ebe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92282007e13ee4e198a6c7cf69aecaf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3141dcfc6af27707ba4fb66387cd7c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9113887b2c9b787e46e0a3eb1a97bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551030f2ca8e2cabae1f16e9d35236f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5706026cac0a790995654fd505a6ad4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186fd5d3322d39abd1752ed663035ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c1a18621b30ac7a4b0a3255bf82f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dd7f3dce0ab3f1d6393c02e78b572174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c520fddc18983c5642b13a7c213d026175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a0254edfe350e9cab52eb0f12b3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4c40a97797beea3a67c8f0eac9558177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392070eed1d142356cc189b253019f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f189a7926ad92f696e198eb2854aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ec2fed0ffb8ead3457957ec45e3a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd0fdbc5586043ff51c04c4a9101b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c85f3cb9788c79c928209fbdd1b950182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfee69d4ad79306b6cafcb195ce9665183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efa354a2e7063853d775aa452eb9e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecbd49b6795781e4b4e0a559c4ba60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a104d641241eef6265258d3ee189942186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f03efac4d2681ddeb351e68a2607cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e65cc209d0f6f2256545eefea7b82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90342850498a6b32ded0b2efebec44a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63739874f9f4c05183f9684899c4d9f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ff0afa91a3dbc7af5e3e6fc168b77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe2aecda3452fba68b4ec2833e006a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7428cae11a1133b5495ea7550040dd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7486b5d5bd55d483d54693497a077194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b33268cc35b8176c24979164ab6db9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ea379310f8a7038e05913860f6b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e295408a7b542be3cbcda8d5a8198c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0be45e659c00426d81cf17f78079e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9469a525f28856d2d4389d10d2475a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a71d6d63783bbecab2c4808744bc15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb2b99cb18420cc322fb17ff02aa92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf234c80033211953810a39ab49413202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107163535a69d82a0d0bed73a6275b33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f5626681466fde54f03f64b3c0eb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b02e5b464dc0bf0521f2434a35e2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0610f90641c5ece4e5609bc5674c41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68abff25f173f5a495465998f0a9fd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de8c55ce062f1aa03dd6291ed942c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a87053017149b3e1b6cba2949f164209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16890cd02e1e3e507c560d51d02d7e68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f20d362a91a3f4562630280652addb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47d6d2cdc2af4d72c68879162f722d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a4a5aeb4d2daf5f48c657883fb238213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cfffc782d86fb81e1069a8facb9f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fe96ec5f2f4c89c13e6d1233f586e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbe62cd6a18dc7f3786e9e97967ac2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdbe53352a69ddc258b90a86f9b74b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5011335b2bd88b52945eeadb6e2b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce8a2fc1f2ca7c8c851e9e0a49334c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c0973c57986b0279577cdfcd3b6c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30313716efaf5c9c26cf7b4690a23880221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb554fcc7d0d227baf74b0d68a5a86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29853b9d2a21b3b27f9a63ec7dae90f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0911d0e15eca4f6a49d6e50a83e329224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f417ad8ba36e8e125a2f37d5f42f4fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e0313920eac849ebbfb1ed7ba9362226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a7013c50d4fa08007c4c675e5a8a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a638a1e69d26d40963b4f4edbaffac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a42ada99dad9584f0aed56b2e9777229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38afe6fded93ec681e5491755039ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259bd3a498e2928d6c6cc3d4e804361231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704cd9374d2dd0e416b164debf6fc70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdc1ca0586c6ad2728a9448522fd3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed280df03ebf8d86e5873417279063234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed323c928f787f70f187448013fb23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f425beeee087d7090f047d4a3a7bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed13146d958af55ebef5940b4163091237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fd0967a988a2d01604e6df50e93f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd29163ea3b828e35c5491f9933b0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b866b6f9ccb6e3623f7976ca68ede3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71346f77c75b915f9f6ef79c84ec354c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da59c41eca46e179721a705f56e2ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f38f2d7c31b785d86547242362dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d237a485da8a176891fd8d33866cdb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb3ff0c239abf503ca04ca75deba91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d263a1d2a7133d5ad9a192bed50cc34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d31198c483a5a3f9b0ec1d379446247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b324958a21d47d370a6738fb1b988248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c8e37d36583530b1b25c6a21312e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be35023532a73b7d440132d49af1aa5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de3a4b00099446e4cda13132f473b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cf309a89092cc69f24482c8fce659252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb3ae7e693b495eff81b1c26991bd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31c6f9e188948f276151ab425c8172254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1adb5bc66014e22ed1ac0d721d2113255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576ea73320e30a0c5edfc6b58ffca6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61afcba1874f8f0e76c91cda8c5259257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01926c09bfbaf37ba6a225b270f7da23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1e82276d5b33b1606c851d526e7ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead758a20d736e0c288abfab381b551260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94e583057fa952461c3b42b61b9a50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba607d4d62752aee6ac589faa06e7c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdccfada23405115f0da17e6ffcb27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb972dd92c9ac6283cb1e34109504aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525474c2892e5b54a3ef07b619724a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f441b7d25870a9df4cbc8c8978793b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756dc23308701080e02d86e645daf19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26850d7060130c32cfcd852b7ed3a1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1109db25b0e693e5a8f5215a1dce598269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cad0cdae5248c22ae0a6238d17caa6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34fe7b85e2303a6239d74294dc187f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abb33df3bb05328201577bd4ac56f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e984c6942f1b59f8c09e67be8f9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c9b387367d0cacc14d486d3db7bdb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8bdf6642e39de8c3410da18660469275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f66759faf9ea4951b70103935df7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bb1046069da359ce784635a14afd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460ade0a2bafca6ec9179ae8b4b2e4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8006e1d87df4cb4e599224fdb0e554d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c0c00767d3b234e2d68ef3db912fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0929fc863ea012b9cb23e0f1ea90b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a398bf9f05542c5f6857ff6ddfc6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e7fd631cae0b0c90633287ff354fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c48a40cc4e9a0b1e6b8d0ecf4e740f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37039b31c16565697b2078b24d2a4b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fddcdcbf16f238a221a4f6fe1598fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12c01dab7d5acbdda3fe879425584f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea93eee4ea7f6c09e71496a742da0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e72efcf72f972e31762b2621bb2d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b1396accd95f6551c448c78823067290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7f7c21b59bbd2eb3e40c754036ea2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57064686eaa91369cc6a4e24205406292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5abecc176a24a2237054fded65cade293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151f5bd72f5de90946be0198dce80f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339f6f659df1ceee87ebb0d3f9adf44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c536e396fbbfa3aacea962a2734752296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120cd7fe2889caa929b146a888d0f41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ea4a1dd9b6b423b7edba1d8f98eea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67f22c603f713940085716354f1a7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9247affbfbb2fbcd31358b6c907d27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36fd99e04839a3e76942512ca3619d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69ea729fe4847f8e23737b06a6c8d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436939d5a61da31748077462fb4857ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73454b25a3a4d1bf17392683de3040d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212272baef59bbce1e55518b2becfb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96687390e5e31303715973c9a23186306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac345f39fbcfc2a2584bb5b00d3df3a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf87c9a699a002d3189368af89af592308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a38d115dc50aee4c91642cc63d9a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917c736eba749cb5bd4eb5b204f3807310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782188aa754d414fff6a8e02cca631d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c904933abc08d444ab469ed2f829a69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac1fe5ab6f59ad1e962239460e2010313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeba9d09bc34d70634ee0bc86473887314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c033a638a49928a7c0856580122f290315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b3422ef2201c851e94319c219e232316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a5ffd150a0d5bd30881073832abaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c5d6198e0089ef88fc2e7c789abc4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed39329ee8f5ffe8e2c014057d19f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c89d649ca4addaf473af2eb85eefb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bb124000ec3265cd30260cd9f4f3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e36a62af990178ccf6777cb99c8f4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f830e84c03971bdc8042bc5f6dd829323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621eb37eeb51c25e3e845d9ccdf7eab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fad7a2e07a85a5d2ced45a5af225e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd58f1b6d026dc9900574e4b39f9ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ce8f759aabd0a489fb11af26e10ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e459d609380d12580337d0f738fa9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0d06d69950cbb16d9cad45629d0e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4d023d70c4dcd2048c332cfd21ca5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409c103500c63342b9d0bcf88229ed0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f9b963770f2c17386a2cfae518386332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce1ace489fab4a08ad29f1391ef639333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b7bf0519e9bd4295480118f4e894c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa8ebffcf11582c3f7601c5c4abb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5afd7a75966b6a75f491416883610c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee9dd95860c3506385135a4d071050337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9878b7e6f3734ecf4075f317797493e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263eeb361991469ba32e51e291cca60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0508206d5ba9590d375444d626cbbdb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4382e5547cc23d70be66ca10c1b61c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7c34d151ec0223524e845fe22462b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34540e23ea864a5acae47ee0a57fa2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef9b5cbd2f4eb168aaed639e065f72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a3cad488808391815b812c24cd253345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53db152adccfbb79669fa3dfcd45125346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966271aaec02391e44eca15d28b6376347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19234338389e03ccea84aff718e879348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16622814d62b3f44d3ed079a9cb2ad28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef7881cfa2a199bacab864b7012d0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610843e6bf255012536bf6bc39e022be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60251f054c07e5c5be2296131a81d6dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a813a3ff55ba55f6e5193b6c3cf66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c9129fbbec1bb9faa9e35f0aa0c0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cd7483a7235a38be264dbf5f72d37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820099646dc751477612783b88dc8d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94872428603097fd346348b19e5603fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db1cb3b3a0c3f184ff9e0138f515f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6401fc22063fe476b770ce7ac45b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905523f1e501ccc16416f47a5984e157360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031bea300755099eafff2f1357dc74e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc93dd4679016bb767899151c8e98c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ad9532f1ae9055e3321f4c090243a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30beef2f8d6e84b5eaddc7a93b79559364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e629c652d9eb3c799fa307bea36957365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6ee89c447cc9750f62f5c2825afbb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2b9129074231fe34ee51de34df65c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbda3e059eea9ddbe78e7d0b56be78d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e1c434f361b1e3ae08dc72da548ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cfc4db58fea62a7737dae93da454d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513db2b18e133c328224bad1ddf2591f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6757b107f8324898935404960b4e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb96767727d00a9c2a90146df5c827373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67237ad9ed61d6a743004f95db4491b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890ddfb0cadacb6b82f49114baa383d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eded725e30e2854605495f707d125f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854c2524d99db8e5404b1585902372a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb3c1bb16ba8b405a251ab49248451378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62a556c9d82a70ce98c50a8fca5cd9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38818cde016c90525772104094ce2995380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457dce6eba2dd251ccd1f09ed7b160c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea2af6f9780a8d0319e95536c6f959382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050d1e3002e7d5b81e411395abd183c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d09b31f56b1f8f419cac62b66e455384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a010e53ecb28347c9f1648a2d94885b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d77f23402d85b4a8a9990e0082fd02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f3d1be8d40ac6dfef8936f7914253387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a0435a05cc3d48d0d34569b8cf4db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb569fc09db869ff762003fc8306d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecb7ae2e7988ad8da06518ecf64a76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83750e5ce0531a94e8c670a19d4e86f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb10da4a94c82e2df80a781382e290392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb1f69522d1fbbe11cc1669aca4cb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbb3ada5181ea3a3c85f970ff169c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a7f3896350c3abc1a1ed44d25fc21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fb887da0e96212097ba890fa51bb1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdf7f5189871e42a457ce98fe7ef74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100be2c7880e5745b8e51381be75f45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec37c5d74094de15b2550670cba0a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b44e3cf7df2b0694560381d516b3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91310677dd40e48495c2f29d93f5363401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ded9f0a3bbccff382779e5d6ed8a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3035b54ffe86e470091c8d0618234403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f361d83d0e96210c6dd75602c80fefc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04174850a0d8f3ced933b2b4530b22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fbcc4cd24d232ecd405d41000311f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb803aef1719213433cb3d3a2e20c5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400009ea6465f3e76bc32f4d14e41e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712a9df124e3dcae5d84d432f45cacd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cf39cb1757247e072474e6427070c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf10a0ffbd81e898f16e28dabc8262411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1b0ddbc15dbbd4baaa6e940dc7708412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0bbb53cc120feb052441a88b6b472413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac90806fb513954b92800a11db32f88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3005247a7109503ec816dfd9463932415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bb31eb9c6ae7e93cc7d956b86e15e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184fe79f03a315d08d5573e80f0a20e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc0c4e9d3a76dff3731db8344bb10e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca372083d63e17941c589872c656a7d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2bb3480980a667c05eefb13e56d66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42405773374bdbc49ed70b62c2c520d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24e3dce3aaf58f1b4219e201ad4a73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322712e56c486ccf8f90f051a584bf17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dfcfd83381724c8ac1a9b693fe4e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3aea1dd48e488f9cddaa8c3c66407425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba9f8b008dcfa5b4707f95aa47af10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d892c88cb70ec655eaf859217f818c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e516fd03669dc15b8dafde01d521f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b41bad775b80cff675bf14bf48946429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227598da6513ba0c4a01a98ef84cb7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343b793ef4c556a0b320b1a6f762619431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69d2103347a9cb6eda84d9ac20fa0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8bc7e6174c9b69e6e28c2ee1c2ba7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1f1830062140c327336f4f174ec29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bea5fd130d5340174a02fb7828f4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac929e58798ad5e9adb2d7594bfc72a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfaa01a71310318d797fe98ef9abc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41205dc49c1bba9fed05312afc544a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18765425e6e09aed9997fa07721a370439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac860ac0119e6ddf73937284197df2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c608664e65aebe8597c78d160ee39eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc8fc29bba613e6f99b1c1410324db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c487ca0c8df90046ef4703897b452443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9273449ba6aa335247ccff016cd63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b0b6d2483cc57363cd3f09218187e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776cba3dbe70df48e69c6263a3dd4a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06935efe74786f22d6d2bc5c41e2e142447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a555357831fdd32b06e82b02bedc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d25460a0c457d79de79d73a1612dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a972cc2d7e4c878e8350c5d181d16e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a006099d7aec7e9e93d640529ef0f40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9890758b238f18c67bf9c2a942bc4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6018da1048ffec880e2fb623329004f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c46874dfe4bbfca83549fd3c23f6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cc2a04d0a3022c5c531509d97e3e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd1bf5b8f464fcb6e4141ee7fd5411456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcfd840dc0fbdc698ed58fce3ea1f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304fe2f1df4915e603aab8acae453f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1369f254fac346a07f797836ad722df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748918ff47839464112cf85c5b3bf82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a4b622c44be84671ab976e4f5d0c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a7ad4dc6f3f52421b6e35da704bb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2b517fd4b8e9b6f042574a71179c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4e2951112aa7ffeebb4319d8e307c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cac41443413b480b76e3a04feadf2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80a79a5cf82be28d0011568a27f8b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578fb4b033e317eb71509a1e7bb30db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785b206a0a25474f1a0900b29d2a7bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d363f85c71cbbd7ad21c5724caf64cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e30f6186dabd905f59cd2b92d3ca1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89072e0b06b0eca48935b614c514fb72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84263f3d425750916f67e98eedeb9c23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165a929505860b6418e6d550c24819f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f237cdddc991f37547a21add11ac32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d7e7977d3c40abadb734a34ccf054475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a87118ec9877a35df01f705c13ded3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2335c55fccb0605fa3095cb383a14e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027bf8529aa4f48d43ebfa03e519a1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e5e4b2d4a5bc04c5de52365795ecb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266cb8db9d8bd9c75a5e01eab710e50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a031c0f1213f51dc532d2d09e90c7f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e4120edfa92528ac62da249c77721482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0837443d8a6f05c3513e455cacaaf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93da51482a5334330c2deadecff0a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e709af81f8ea4b8577482e299432c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b03a7d9bebee0d928677b17de3a1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3612e42979f1310f3b7e49b50c48c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87c5bf8281c38f3a457fe3e2acb3c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf8baf26ec51778539054bf9f157d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559ff07cb2eaf08b777d0ccab053d92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0916415d3ebcc26c16585caf89aec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bf46b20e583a0fb13902c9ba18275492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b183c2a2b96d46d57adbe21ab36d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870877a0bc3b0459c7b79d00f56efa15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d5e228c0e71dde477c8501c44f521495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b382323a531a7b81304ef83f51e1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4a226a5efa7a4c5172f796422b753497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058692c8c8ad3c733597353789700d33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1887fe57e6d06a5d290b940edf447e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73173fc29fa3a97724b5a41adb61a60f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef10231233555e719822677cd2839501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26771fac1c3eb347ac0f00a5b7baca1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced89bed4ef7ff9466b69b8cbea2e45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9587db7288aaabd2606d41f3f90d08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabc83b072aa1318a1ae3a717af5385505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f65362a27ecc56423338d4acdcdb9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a102906d2726a2fc61f84bb3fcaf4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d94b12f6cf995b16888ae1039abe5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dd4dd58d40cb679a1d6a54a837794509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3a00f6210f3cb8729cd6c2432baa4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe435f74a15197501b59d25e22b5e016511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0b0a55b0401e9ef1e0cf19d5674cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b5e0e234fe3c9e3653db40d3d48af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd579bdab8daae67d2306022075f67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276e078d6976a73e48bee2b888c9bd6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934edf0649ef62c8284967da7a7bbe79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7979594b42cd0f88d8f99fbfbf52a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b234e8eb2dc817fe5dc22ab852d7e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc5ee35d3ffa857804e680008bdace519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc3d4dcf92e5d9eab0b52776469948520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c704a6de368660d37bc163dc0e7ec2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a699368f23a4eee61f7347c34474ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55618c618ea78f009d39d184b0db9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766898ae33d90f6038080d95be9874b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a2cad675199957af85b7e9d9b230a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96507ff794d4df9033117b14d4ba2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982a424fc1eee25a01fc87e75a6b4a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85146c8b4e96d7fa7292eb7bad6b8bf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759c793e8e019d461a5639c316c0d4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01244c4b00a8534d7d7a70b7d6fb53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cd4eb9ad87d8f6637d6b2bb2672a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14150c348d2a4449d259fc748acd4089532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994ae121b2ce0f2342310ac85f25a17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce89cab585de6b8f7d5750399aa1b8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94babbf60470bc01a3452d382d371d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad0c21fcae4c3e965561e3eee27f85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24f621d530104d8cac1fd5a78c060a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1002f916893a57bd601c78387ceb72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06aca3ba5a099d683245ced8df201f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db1bde333198a9810666ea4bec49ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ad78c00b41689d0ebf543def30596541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46e8d6f33908c95da088fa77a9498f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214b0a82be6f24e35a3b5a7405d10b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02052026a5911c01162498435de8e18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf3f2c54be2ebb866daa12e3f9e4dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76f160082967284bcf09107b5472f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda08ec508b59ee837f54a0e582c886547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3909f9a4590c9ec9cd13625c520cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8847ea42e7d29891794deab88f9a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252539ecdcdf234615194814f5730f26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54abd5605033c76796781f4cd598b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c5b330f633727d20ec06493f79bdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfc5535e9787f313b68df4927c9d50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def03b5c02ba6ea0288cbe7bcb752e79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa70a6bb0ff6d0fc7e7757dcfb45e82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531bd55159f339244ebda999b5f03a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d5db50605ff499380a802dfc9a493557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4109c11ec217b9536fcd41c89e1243558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48538bd64a574653c582aae4457ed73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59393df291efb0c19f79b25ce7909b89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a86d68fc41fdfaf0d21b12d2b49f27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ac72754554aaa69c3216466671f69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b98637d1b976d89951b2b8e1adf2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87d57b40510a11a4641d46f93a2af7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c838e8fcb0afa4444efc24670a3c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492e7517b5b239d519a571185979c0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039d9f6a48acfafdd3b5ab46a6e0eb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2e9ba3b9515252daec700a190c2f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6add6b590f5b77fb49da5fd3d1653b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be955eb508725371c43bc08327b0da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd9ce83ba3967dfc03de2907c095a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d8af546a87c4b1b6e4172def5ef4f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a406b1111fecfa23f4f66425a1397c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff242376e459f267fe298213236c82d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d6e381c194bab82c4684babbb73e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8db67e3087c0ae813bc8e6cf1bb93e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455406585dd05f08aadc2685ba32e0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c02752c7d70aeb634293aa8e908b36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16a888f72a6c009491227c75b5245c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d656112b0fab2473090836ae121b477580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b1139580b22c98e76cbd9461c6810581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58e5ad412d0e317c59fb40f1a00387582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c32bb541567c0c477e6531f12eb76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421a6fa2465787d67e5ffdb3771242a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c630198d01af3b6b6afa909cca2c791585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b83b4ea6fbfbf3dbd5b49f4f37421586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9fa99839b20f16cc9d8f145d0131f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5062e9c1c3d0a43c3b85d4a8024b763588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7ec2f580edf4107e62e98811cff4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3230b456e45532d04877f321883c9cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b047b7e19bef345b05fd263b27c70c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af064d375f4cbbf4455354fcecd7b0c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697af19c28ca14e72b5475215d58df00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b630bdcfa4de2e2ec5041e7f5d357594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9339d17df6565caec85d9d716e950c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca2866a3c946bb096e9ab70ea8a102596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed53c603133f4342e7aa0f35d538893597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63778a1b6c87f91a76ac035455f37936598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12839c3c55b27eaba88e4587b19122ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b0ad8ed0033c24034dd75e9e4c73c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10982f552d90387ead290de17aeb8bb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7da431e1cf6ac11320c06f97c517c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521056fa7bf544eb1ae8da09823254a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16476efb3987df14c9ba93815c01557b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3909274076a4b2c511ecd548fac2d8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da930fe5d8a7cca7c03c702723b9c262606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8f3b1a32691a735d9ba18e491806b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142aaa36fb2ed7b5ea71717513e6286608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4babb7a636e734943e85698929f85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860643662f15b523b0dbb41920b402c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282ef63e839161be0e1146081a9a6e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c279cc39da978a38e825ba1760675612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd28d4ee147724a84a87dfb6c285159613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e6bd82e5368bd23d75dc3c07856fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eca49a0be0271c11d539933ca67e58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f48c9be2feecfa8e997abe7cc97eba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c601842ef41834251f31cd66d2986c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb861ecba5e98ac90525639ab3ea24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bc828b14c4de80697f6f7b430d2d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c549eb3497c459cd7cf4126f0bc2df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649327bea5da539e966844edc1ab263621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188df812970c7eb2dd076f75f5cbe9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2f314e6604104037e9279b10e5ff0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950878061e21958b183d053fe0a82e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17751ca97fae65f48344ce168ed0daff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c091ba017a0d2c9237ece98bedf8284626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfbdbf2b720c90a9998df49fbac6b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84385fbe5e4379c3680c9f29a532249a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbf80406770ecd27b3f1f806be84b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110dfc7edf4beb4ba6966b6146faa14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be462e8ff599e9041f5f1d857d8293631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a201a9f12bb6994d81ce90a164fe9e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcb688ccb9d6ec5ad384f94e569574633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ede7f8e8233e273b903205c19c3e67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511ea925138971ca3fa2f83da47286f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd711ed449be2d967612be7e897d9b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660aa1fa57f6c971c9cfa0c6876c798637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2199b39b581b2928067e4b2299b9e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155f2a882f09af222f77cc07d6f051f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9e3d7b611ad583ac8ac4e7a5e6757640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf7bd86dc0ab3c42bff4268442a123641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe602d8ccc2636cf3441c6ca0dced3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382d6d437d1cc640a4a7f3fa44cfc99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e231aa0961968777f116ee8bb31a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba53d7eddf90a809cccbb35764b08e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ccf7f457a237507811945aa5b80db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fac264ce93516a1a95455ec3b1a51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf41a9c82b5286e60ced122b01bdc7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100503d345ed0c8b23974ed321bf0275649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe7cb395265e8f3e6aaa8c1422d98a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf22765daf8cf77dc802c86a8c4b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f1f579488f8d703f6980ef0c14032652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4b03fe32be0920b848212d288c02c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1c837263f25a8d6f59cf4397d7af4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb7cc1bc7f0a9be0c30f136da63462655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572073292f0398753baf33c61b64498656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab3239346ed5fa73753a48f925fae9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420906c7f0f6ede74855d772e8634e58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a648b291b6c6c17db362ab2b1628b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5cb53a4dc6edfd341c19f82e8546c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50848a643bd3a91cd04c4876d83174661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdbba4c2c80c5f8084f66fa8059dfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a2e69fe7b02638b42b973f791ce88663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ab100c2ca83b30beb0f01dd19a219664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d421f41b71d4d0858c8428e93c99f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76884e57cb2d8acae61cc2d4e7090854666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d58e85aae4c764082ae8daa380464667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd417459996673a6012c8743751840668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b1e36eab3fedc29adddbdd2a55aff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5783a468e23fe634f372fabacd9eb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb04a23c71c5c96d657b4bbc181251671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa7857c755b7c65810c1e3afd43df2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0023fbce3f1036d894bf381f9bbb1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305356d0792d63cd36fa8e09120b1257674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda44afc8b2158813dcd310c5ab2058675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282d90d4ae21c7e72bf234839179d9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f035cab335fc27f01e360781bc038677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5eb9febfa86399d5332da284f9991678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f498f7bed3a976a441c820899142bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a85ef1ebd418fe1379fcfd0790553680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae74e8421d07b21b71d7d289f403f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3e2ef6201a15b0b5b0902a559367a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db01037fb0dd9de0af21de81dd90305683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee44cc146f2a9aad9e61916f5462019684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46adc104c8e076ebda5b175197faf3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84198cff419428b312b97b39501bf5a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c53eda00104bf6d1cbf9e103429b6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae3efe493addc915bfbbcfb7fcf512688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e018e59e37cc31d1565ead128852aaf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b5975193bca2497f799d609425ca0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8020263ef643d5c520c8b8d7069b9c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecc0a31e15f0d2dd41f5a71b2c38aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc2e941209fee4151aa84fee98de51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcfec285aa01f321fb39d4e40b23cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b66ad76e93f7c03c5de1c2b59842695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c26fc169bb880b9784c60ff8114a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfd2793743f9ff461459291d3ae77d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007086256fc14501a39777089f265c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a378be1625c64a10785850752ae39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33300c8a7ef7f26998768171766161aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40f3d76adafd5418d415f55426eec6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebf7f257b0b0cfb343b2b717d869f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16357d3e9e59e23750a783b1b3b23783703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde7b989ea2c9dc9c040371881315bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552c71c99e564467a23a4835aa51037705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f762bc4469455bf79492198e3caeaa0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165b3d0398b0394b0228795f903f338707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a813db99c185bca54fffa98ae6c13a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730885e400803ac0717d8f6ea67dc86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615ad91ae65815aa72a25feca5af22f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e70a4b6bf3f3bacc61875f0ffdd2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a55c8592f67998d256e24c32c12642712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e54155b4aee5b2315630f8ff6e1c0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642be406b6681853461e71e4863cf2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a60767bbf686538786f7694f7f8bac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c97b16cb9cae3aaf835dc6c3b432d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e56fc4f6dd0e1451f7d3c5758d9fb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3324167a967887478cddf0646f291718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340c90dd95c34ce8ca1bea4fea46c8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dcb77068d5b4d2a64da85ec1fdfd5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9929d34f63890afd8d0fac89266ea1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88f809c47ac5e6c49c62d63ce4478c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b7492c4a832e7f31d42748b68fd8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341417f89b49c32a700e980213c5977724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9470e0bb2b93060afdb28d358efdfe5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d41dccd77f6c3f933c54bf6f95668e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a60862cb779c8ffd65c1242b2d6e2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bb80aac9f0b2547992eb37575bf52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23279c3352b9a421c5090b87efda3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01109a591a1dd3893cedbe92619c37a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4edae05d8ccf7e62b551061d504c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95de9782a7695d3ce213dfd4223b40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fd12d16e6ee230a5385c7239e4839733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987ea696d3b374d06c1bcaac6076bbe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adb1f6dc55ec42fdb191a4887a2b30735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07cea7cb59adb3f15bde6b76227d43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211f2c65ca3597039b2457ce3dcc259737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8391aef8ad7bd653fbc3ece492c3412738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29017341eee8e4ce7c61f0d9fc2599b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976e62859fc233304a05742c9bfa4a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0541ce5b23a8f9c9ee0bf177e9282741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedd1dc4943713fe18ac54442e0e781742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103405584718b0452680df8a228395d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25aa5133ea2cc6ced0e87b07ab6630744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bcd98b11ab05552ff161adf71e48c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cd33ce5a4fea3e510fe5141530e2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f50870d9dd8602ee07a71c92e7cbf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ab2dd2cb6e261fdbf9001dc096cda748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fe4d248d4f3e19644ce9eb37fdc6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f12ca4ac6800b0af9a7754d89bf445750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dfecea8d8fbded0748a864bdd29d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3130b2fc0bd43e5ba4c811ec2c748ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579131df20312d729894e6bb4c089f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16375e13bdddd357cf3f019bd045638d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7ee3bd55ba10f5b51fecccd0cb2d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c05a2ba3637342d86291fbbec5066756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0a3fdfd8514ed4ca8945c888d5fb8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dafbc6757eb3712e4645f8beca7e33758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23eb471f5895a2e8880779f47e1057759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba32fc520ba0378d674efb35b336101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbde2345e977de0779b70621b6b0ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656613ff7f68c9deccf3dc8905df83d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bac48da974edfb08b9a818b383b794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d1dc6d203042ee3fabb181084b1625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba73d78fbf4465d0bc455e3681635576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32649bc96535d591654b9cc67df62ca37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ef57b0006e4af77e6218641b9cbb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24464e6134b3c9de967aa63c073be19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5df793f8f9874eef0b2c6009536a4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7af5f716bdf04232a3914a3f0ab5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c593eab850c1e04a83bbd4f0051412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642b6c9d2ebee69821393877e5b487413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562450cb58b082a77657d5f5a2d431514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47aee90a9afd464a1dd1edc65392d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0057bea2b4571c2102f29ca53bae48116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706be486442665fb26d103eb33df27fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08d0c5dbff70bf177a54cea55b5bd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c659b32c147ccc573cb3d4fbe5aa77219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3388dfdf1f9f58aa91f6a8bbc88d17120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5a9092d3b9311983f0c15f907139621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583aac668a6b90098348dcf4c33a224422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b455ae3a4fb689393c81607ee007e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94da3ef2b60ec1b5bd6d6ec68c802924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4b92090a6167f3c0baa72c8145d0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e88ee296ce21edeffdd40a81c7029426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8a838ddaf3db341d25cea2f9525f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b46f7771673e3833dfd31b03f9cba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a08cd2d32c3a0c95845cee3e2780e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358553f8441bbea154d195c6e65175ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd694c394bd8057e5fb5f94ccf73006b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af069d57a94d18b346f249cca5579332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f25058dc818b9bb31870ebc1cbe1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6e2f01b463050eb1d31e82142e20734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380845042bdf6de817e9cb5e0a6b0b5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce2dce8ba57463c1476e76e521e7bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6cbcb1c887bfcd9bdc9e2e93a968b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44ad7700df67c6b05cf6bd5737c3a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f343e65469cfb39d4fe3702dd63ab239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c187691f1e9fa767acc95f8946bdcb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d78c6133ca8c491cb0eae952b664c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa174008a597dc47b6ed6b3d6658fc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63ab4fc26df0f4a5f0f472e8a330d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93620da46987415afdedb9fea4e08144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615f3f5ad97c6ba60a322d90755adb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee8907b3ea89442b976820d5042ded46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af913a770c680d05b1f1f8f5d89284947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee8d957e1cd166550610167d82925648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cf45ede060c04957b8a093cfaa39949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc2eedd9d0fe9a86f1e653ccf6646750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb3338ecc804e8c7ec0c1e13561b4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2cdb569f481f63a9335ac39d0c39552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea02f612a80efc2db3087cffae73453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9aa2278bdc2192bc8aadc5ccd375a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853704da3922369d136048b468fbd0a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb20f9087056ddbb6ce2e413a4aa1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d43c63b7988c8abf209b35a1556af957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400e41cef8b78c26fc8dbc4f4d8c9c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f66ac17a0e6ee3dcb6d24f6ad909f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a626c0e29f36ab7ca94750dac723ddb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cded27b0b02b4c880f1eaaaf6509861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a3fb2ee231023310a8e2d2f40738262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3880a06e888d95d0c0cc953fe2037863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd6ca3d3a5e3db78bad199be9128a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22193605be909b87f0b82704d35652ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fb6ef74cb5f5ad25e761e934334b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb268f0b933dc54d9daf2348b83c46867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fda8165e44a9c5300dc18a68fdbea068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23243b2a142d816c75d11c1a78ffa8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f0a35d75db519e110c861892dad3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c39f351d2d8a7c45871859f44125b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddb8e28bb499544be235745d586d4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f321229a5b398184d5a6e844cc0a3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db543ccd585e359934d80898b316f3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61cb338acf36ae432af46c9bba1ecc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f1a42ec077568a211bd8f8e5da60976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edb85b0da3cfd5734761b68bad877277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646453306e9fc68ca951f349afc61bf978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e6943b4a9c7e9d5b0cb07e4c5ba0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0347eac79a2d88815f5c9368fbcae2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006c2b3ed3ba07e7b863096d47b029a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395a83e2975862c4a05add614ea56b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b835a16875b913f5f52d04a8e1c4d5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec48ca9d7350a9a2346dc90667829f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dd88cf44e37f76e00fc731df02c6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f377749eb24f0ce04dcd9aafa6e46d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c989b8291ff02d100e8ddb6a1394cd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b98bfdfec80d399a1cb47be6897bac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe723475c81cea31f90b3cf8d56c24489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aa2c54c6bbc31f2ac7de2894d78ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaf045717e5b6d9cdb8973a939cab991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999b4d7a61c16b8c52c5ddba53b4cd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f261e8a6c08345c5792a594b6c2b4c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead52016eae4532d69fbd64a639d021f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab81d7718498cbc065112dbff96bcd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e793a1fd03793204cc848d639eef6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea0a39ab18467f66cd0a7809997ee997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca972a740a153a5241248fd76824efa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a1f8d39a1411e8d8a5f610f43506e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e89aeb27ea40e0328e1a78a444c1c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e486abfeb1cec53402f5d21f82f1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a189c3e5136db04fb1a986fe939d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fad39c46cc670aa1fd424045be8d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e7b9f1afc9941e5e8338e70327ea1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799c175a3982dc8b72bddc90e4413e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79366a1425d5fb18bb668254548b8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb772802bba1d357383c8195549708bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cdccc9de44d3c66c2f2184d06adfc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb43ded7adbb065fe303c6284c348a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4c50c1280daf082a0803385e2762d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3ae68fef0788c85de0a8fa333f73a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab97e59a7c416a190da22979d364f4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93291c9d3e4ec70b9e178821f084b117113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bda319e8c35148ecc1fc31f221bf43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ba16e50779817b7cafff9450606f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492942110b04c6ca99ec6c9dcd68f59e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d6e7a72df0e0c580c31a6f1f4158e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc00b78612e11a69e20382ab6a6a02a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478bf04c6ee769e9632abae49d22350119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a6ef6bb156d9d66b237fc974ce225120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daf73664e06243114605ebd9287bc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d3d7a7f4dd2f7a83d2fbc39c8194c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f1e057240aae20320354d4e6541a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be79391bab193cad3ea3ae1b344fb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fac3c98b5fb7a89bbc146502971d9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6cedffa4fad10b98a93ba21e1a79a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c522c9ca63b2468badcbdd283e693127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d131cd1b816ad06baa9eb5f6c44a84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0113740b3c8c04d83e116791625f97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcd082fb4182f2b3a33aaac504a1db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d3178947c49ee384c0878c0fb0968131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaefa70ebc090dead275345e0d4427f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568c9b3c177f6cd8418ca5e5d149983133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c518f3775ab4b18624b6918dd4b5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775af334c4fd9208e9272b69489f9942135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f726bbf978349baa4a334f9685585136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe031746d8b32cea095e7a08885d2f56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d99d5f422bff43122eb570e0add57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee125e9f30a507392e0ecd7494dc957139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ec651166a37dd9e99af40d82740f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479af57aac4da6d25994f49cbe8e64ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13090caa59d2318c05353d587211473f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1742c10266e3da002dcc5f1e49f2a8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ce75b08db6ee7f0d1312d6607134a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0d316c97d2da4c9891f46433e30e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a961bc8cc2b4713402ea4f5f7480cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3117ef16e6a12234bbb024438ab6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7eff647f266e0fa2c919605390ee5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d639af47b23de799e439f30c0725149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbf9e0b59281cbbd3d226df508c3fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f640d5c0154d10e46c22fea557f86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681a63ce8f47be147debf2449bc18f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9cd529dd7b588fa0f139ecca04e53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb8248820b7e4a766eb13c22c879be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577071d9b1633420084e746159d3114155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413f16e0337806a7bcc7dfd10e0b6bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc81da36d965a56c96b92fa3aee2c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de8662baa938226f12581e80cdc4cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277135756ebce2390b4505b8959cc83a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fe3c0198f71065fac3a67246c2915160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff308eeea94ef297bd46d240c7fbff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5718c77b6700a70987981a1271cee81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbac04437101857b6cb16fb62bdd42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae181389ce0b75b6b29e0958dc04846164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913266f49353c67eddaf741515331a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6951e4ff58dcdb204d3ed83d95d0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eadbe6f8a3ec6110d3563d5470451c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38ac2f0d7624dee7826ecbc789f574168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1bb97f7eb04d967cdf8021a92d84a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f04eda473c0626ce973405627b4e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2744be378aa72ff041a1737866e302171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332fcae3b7986f6d5d0d9e3b60be913172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b6a23969078f5d1b81f74fcd579e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720cb64f7d43b0988604db9d9f2cefc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506675b1d029baa05052ea6addbc76a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a4f39a1b0ae9ae47674efc4b0047176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073e0ee7a493338b3c68ee6d16ebc84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5040ccaae648f19020d02f4f28faa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ade026c9e9e84b210e74fce45a82a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be5da7df019956ca6a87089a88277b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f0bca0cf13fe1fcc3739f44fe73e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f9d0f144caf61a222215bffe54718182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cee448b8ddd31fe5b08960728c0068183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f422f5c1fd730e1676d55ad2e54dcd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea703bd3a805dcceb26e0bb12cb15ef0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138814761f5b4dcfd1357b6a158ebd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dbad8bcf1f24835f94d5076318725187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7520e9e25024585356d03fd2df0a808188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626070b6dfe92795710d565ee224d92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0b3129936a29ebe96d7fe66e4d1a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb137f5c416600c7dfc607b03c3c9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45a9fb4ec0ca85d556eb316cd9d434192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af57cc7cdfa368524ef0eedb68a9fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6934fe27f5f8db4af2f398be98c5b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c59742700ebb5b943c3824b0ba158195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205e2c3f27e78b06b4b885eb6970ba2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e189b3c4382e7e42b9cddda1c58ff53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582a4d022af516a561c3b3b99281bc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b87679d7f61adbcf23bd0155b968a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a36a6d4a19e50bc54e5a1bf91a5bc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddfa57399a33d4a560db7a51cb1d06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ca3e472e709bdc1a8d05971c94d1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5cd732c89d47250fd7f62531f39e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9127c43a13efae15fc0b16d6d10c26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e2b10dc803e39d8411dd4f3ea9a11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a5d320261adfc40dfa1d31441cc3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b11ca9368f89be0a2d213d8eb00b2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef7db745c763da9e618ed810a266ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c77efe941d8c527cefda0d585751e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ff83fdec5665ddea7f0c66b07fd57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be906015b44ee17ef591c0f96b3689c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202c0ad08e79fc083252e87753b831c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa86283d43540503eb3f7dbb3784957213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937465ecb77ba939b7ec5012c0fa7f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab69f9f151a8479801b84b67a0e9ad7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654c7f20700cf7d91931490fd099313216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a6571f6644a9010fc88d4f4dad054217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb86fd706324344443239b8ed4b0fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764caeaef3fda244f41b9cad0de2715219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd88536a2d5172bbfb380049d5de6c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ac55b6115ffb88c88ef333d85dcc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f6dac4662a84daf0cf79127d0134d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b1cbbdcef71bfcfceea01b5a0ee4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7831ecdd25f13f1dff593bc4cf386224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c37e5f5e61df2511767e949e9bf71b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6a74a6481af6ebf016049cbb738d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f02bac08d6d81c87ceffb54d5b3199227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee36932cbc7d6e29869c37fad28076228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685cbc9c9bbf18881838df6362bc2b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db096dc028eb7b5d9ba5a3efe09a0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461aaabe313bae35cc70013c682d640231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60691f63f1d2143882073228f6ef77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee4e65c7d547c888a1fb8eb4e8c7f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fc6b0433e517d6c289a2789e96f2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd167a1ec2603febdb334ab244dbc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3871e0f275389818612355b2e3de72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f6cdfea45e834a83883491362c2c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6d67d9034d9cc6a5d404c96eddb58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26244f8b5efb0a0931198aecac5a7e5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084099d4eff1bdc50062c5c8d13be4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d89bfb6dc760eb38745c19a89382cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9198d0e3ba0dde68454a79507e815242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470ee226a0b5ccad12f52a966096c0b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077447d0df8801f88b543cca5104e2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5a293fce5f546d1cc4c541f644634245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b645c090e28c2bba837f4123067a59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d00b4d88ba2dd857d9b14a34141c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c3e846d1ba6488ac3275e86d6901a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640192ca70c60f0517507a2ecd2fe2cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755be8172e3f93424a16130d702db56b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64712854453f24cd5a885c25dbd03c52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66792bdcf01abd4d1246844c809680f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a8b455203a8a1e323e456f3961c54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49018134446022b4e0afe4a6a3425e45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f09586681bcf77aa2eba81abc333255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfcae373a6b3b5cdbf6646de83ddc8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eedc6335dc91a9fdfe7e67805d5d35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84153ca8060a28922d48d8a208ea91fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983353d1f8881858ef988a1c46bae942259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc18b1609cf2ef0ef727ec6e8603a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039f445c3a7056fc572e884c36c7273261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec240499da9974e0eb9eec63037a1ad9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebc33e643597f4ad40212020d4fed6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ae26f917cfe5b21c1bd642593c1c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2d5e58e48718e0149d9e3f8dc12ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41d1167063fdd89656aefcb92d2da0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062442ca53344b657bc69ba3203ccb5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa4b6de956c119eb3cd297f91f1765268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e0ce487a873e4643516ed3d51e31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48178175d22fda1e5a6e2744894db9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8261c70d3cc153134d0a9ff0ef0f65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2e0940b719620eadff3a48c2fccba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478df9892c509eb9d505a57e5f62c963273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c893b0a99416a02ec313de70c372a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f77b09edb1762490a7440a9095af6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa531c945df7d3ac70a8aac017aed3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6866ae232c35c488cd61b587d9edc12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c3ca2ddc814dd553a8d121cec90e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc05248c8980390445e5d5d286dae0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26751952dff2e38a8071712eb5811b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501d5b45f36706c12183aa8b65965a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad573632d21ade465ca598d5ed41d8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857283df9d69e3b0fd96bd0b2c5515d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25d310fabc79196c6e70de4b0143be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf7c0636680388bd63ecd47b66c89c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e041740c891de31d5a57aaac3f9c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea6a60a03408fee69816cb8ee662c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c805aa295e50dba71fb75b718a065f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c20f581c80fc001b757261432773c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1251509c45870897163975a48cc579290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f13de9431476609d223f2b6afcfd15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd9718a2e23a28bfa82bedaa62ef51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26e2fbf72dbb6435f08116c3719119293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b568c7d8303361eb47eb2ce525a5048294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47f0313ddf2acaac8c1826ada19b59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30e898298b06948b10eb9b8a239f8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414408c8713f5212e29e0860a92bc03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66f34eb693f40f4205451e77ac7a0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7a1e4446642c66bea517d973e310299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d15db6fd9e7247ecac02cbba53a70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cd1f616a6886ef92f105b1173fdf5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddca10c5e063ff3b9f7424729e44579302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a026f003ccbc6e3e66410ac8e0d62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1213c3359a774ff3033cdafc57e77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d05571a343a1d58cb841bb549faeb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc46c5c3a3236d34e459bc7943d05d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61220c02a037973b7b192516c57b3c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c87ef52992219f0ff46b51c80e23e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14ab900911ad7f44bb80467b914aef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca82c4f63603f55d4641326c57cbc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c756aa758460370f77e0386e083698311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf285dbe68e68127dd7d8db720c9b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5b1cf782e90f03562fb57618db36c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a00b6839c25fdbc9c2ead7d39c7bcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29abb18626d55ab6a2ba36ad597e560315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad224c6fb4f5445d384236737e9e13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133f6be241fc195348fdbcf722d9111317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cfa88de183b2243e387e462f5eb0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b98a33f4017f4f4a9a7cccee0b2c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5169dd13d9cfa72903ef31d799160b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a056fc407f2bcdb004a754b1583afc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7461fe36a166d5ef87a17244db4a7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fa45f8aeae5b680de6c8b9fec7c0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa10e5ee040ae37be283f14c907e718324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6121ce140a402ccb65e2923bca6f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f4050d0f2cbd9139971b12f47631b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a85a65e279dc7a993b3ee1369e546327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b87c2613454eaa171370fc6f6f8e55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39045b51dd8d8b011f0d2bd8267c4ad7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c344e27075c1b43fa78e6ed651518330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600f335dc52d4928e296252c5ca5812331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8014a03f89d66103631b9687a279e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d0f118fad2894a6010388a40432c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2dbb0c70e1662b4024119b4bdfdf9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad3ab1a644309f6a2287061c4d708a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb17f225a10a550c34d4cd4aeb5599336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405fd59b306505e0bd8fe76d26c7522337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e711d6008cf6daf636c8f752a5c57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f140b44598ced80988dcf410889af7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cbbd7db28817f3cbb90ea083a5994340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16fe585f6ed121ecc4bb362542f3a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0d6504ed038cf12dd2f313af1193a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3e320320dba64f558ce2e29a997f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c8202517f3b783e209a9d57b8f77d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeceee8b31faed640249b39d1fdb93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8014c509b5247d9d4652e1bb8ee7c4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b02b4a492953b37c3a7506fa72607347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb441b7bab1bc53f9b8765dad8ed6543348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1915ae8e2e676da91ec4f7b806d0f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbf594bcd83f4ec45b211711230070350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9ca98c3077e42ba970589d793db41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03a7534661db886f80df656ae4787d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a65086d5319fb3f8ee07e53ffacb4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e91aba51fc1eb4e7e0feba090aa3cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfed2229b61427badc92c4aeb626b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe28e1dcfb0b0fbb4e7eef56eff989356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f797f04b29f7fc6067f14acddb84c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399a697a0caee08b73f701762430b37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17845f445a5d57577a8a84294e9e14359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004121341db4bc2b477bc1b51b122f20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7a219ebb689a54060677f333ebd26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f989d46d0834978d98ea0e14a8d3ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009eb6f0dd18219c625dff5aae5653d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a9b24ac81353c9d32a0cb4b6e70d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2255d31aeb469b884bd0c3d2c94cec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca5e83bfb0cf4c29d74d925c073377366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c72ef5226508e73c4ec88fa2f66a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6abd9c1062e0270099661ae82de0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7806d2d15b066b28dfb39b89b1de24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ca0ba3745ceab0dcf18641097be02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3ac13084ab0a586d5e30af17483ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856d176825d1e7c6ae59562d4624233372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9436186d76b25be21c9841dc30c9ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43f466236cc92d8ed25d4a302d639a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3eba593efa053e52baa501de9474e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa75f6ed17e7ee7a06d1a78975cdfc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724fbcb3008496ac6afb8b72c89556b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73fff1b875ac87a8e21a186eb38cd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f8f59486e0c4ccc9b2bb4a5bbc96c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a448514bd646feb830b27aa6cfb5dfb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0985ad3bfc34b9a49dbf135df5d53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bb7e8cddeba719ec7e7dea3442588382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f954ca07e8a45c2a617c2253854e9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695333903f8b8d0ca889889bdadf907384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5fc56e9d2e2eb0689d903a818f637385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c6f2927f7c7aee70d6494740d2593386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ba8dc9ec29687cd3507679a19afd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2383da49a80f195ae8ee5cd5391a8db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50a8455d0003255749d7850e98b13a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eae913423b21ab4e0d0d65b716d6f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229820dd3334a768999ee4ac099eede391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c789ad09158268a0091da4f012e275392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdc5a877872b37d16ccb1c08d38f83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e938733ce79785e318cb6f6597deb5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69f77c51a0f6fc93ec5d414c7b8b47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd739b1628b68a0443ec7731ac04ba45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73015ea29ce905ecefe23dd1e0b882c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1964906eaae9599465e5546a2981558398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e8979d19d7a556b01e1ed47975618399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca11bd6b28c14a51ca3d2439dfc16ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e3ac39581e7fb132ae4fc8380cec5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9619f4214f3306a093bafc36bddec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d9f23ab99eea7db4c2393264e75ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cbc6a61996847b2159d73ba664c8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bee54ad3143ac8106a368fafdd12a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204627e82231cb0b5f281f301ab1616d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677827174fcbda82b1daceb16d3985c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c392072e737488f2c083402c3c2630408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b8d12ee62bad0f9e6c3d0f4c66afe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b631aea20d5fd19845ffc798b9f215410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe642e0b36290fcb383352b61992ff8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a743d9f4166e160f8bd42457d44ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b06ae5c2db58c30cf59cdbdb69469413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2a7b10340b21d6c9ac147c93097cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff18f6fbf707b78d25e560b0c7a1bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de117ef804d55f237a99fced898944416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc00e020f043970b13ee313b617b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761754658333ea7c44f51daf8e24cfe4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d60438fdf04e4475d2dbe22ec77d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebdbba7566d8feef63f7e390842d5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e596a3591fc2777eface65aac7c23f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34353f8d84e9f2a36eb6a164c7d513422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788869454ef1ff88268a76656f33688423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18a73d98664d9332bbe86a1ce70c09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318a8682948b0b5281672737bd150fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081c9f8fb028a6426ee1116600e9de2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315286db13fc4ed97738ef5e2f31a639427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973f1a798fb18ee9f0eec81e15855ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a98a825f25b29d99a7dd4c5069fd6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309aa729078967041bab28d1b4f8767430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a3c22f839b25f64b1ee56899052f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aaec6cff6a77b999c96d90f620eb4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0357f1e1d64f05bf0ea4485c4b7a724433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc35044f04431a93479f16fe62e54a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3437babc8adbb8f0936cac45ceebad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b355cc0f02ad69c4626739439bb91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84122145f7eb31075a66111af983352f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47844d04910468028873cb16109fe8f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84936326eed7a73d66eb2d71dbee9e14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f4a7ff94d071a0bc6c919cf0118db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a8839c83dabad3b61a1bdb8de8e0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0526b1b0f440c7cf062faf4d42a3c68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3b60ef1cb616ed0982a90667238ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42012932530630eddcc5a949a6ebbf70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f7e07c7d1da76b251ca0808027d86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f115fef3157be32e3f6548b8eb61bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970c92e54268be921c8d04607b75d7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83969b694404cc3b86d01f674ab77f09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e08b6443c13f9a676843f521d8683449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b399873ac1892dd9af7605eea6f48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a37d68bf9371aaeec25cfb288731e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa26e2681d81c84aeac72dcba432ce4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338ed4e6774734e49d7098e1b6218cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebd3268f40c2f0f79a396d27606dd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee24353b36209af1c8df0554a71b00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bc2b86ba9eb0bb8ed43664cd353b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd83f5ec0d0e6c23d579e02381b396457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fab2ceb49a321b10d2f0bcc8e8973458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3952f4935daa175079fee20f11f530459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd7c556636cf0a55f1144aefc15ffc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9c07732436dfb84f828d25f4c0a8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e639d2004cbd8471e6c1fb2361c1b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0f71cf77ec019e3a4ddcea966a50d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098ca0dc9a55568f69213be00e0189d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3de9130f87af55ba1c8a259d24b98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83984b240c094c42c88b64a7a501a52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543767577c220bbd60f176462011271467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef45bcd7fd2af15ee8d52c46d55e384468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c1f6fa4b533ce2758712baa8475af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d3f87f076cb56e485bacb8a8f9fd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a9453613f31ebb946ffb9ae0d69a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d377b70beb3bed8209989606fde32a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2ffc58efc8c38454be5f8bb373442473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b6f2e18a467a3ab073ad83e307829474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72390cdce7f93699f03918259ab415af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef5f93b56b2e9762c21edd797e1588476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98784ea2ad6654776622a59263f8f70d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d591d51a98c801816316ec4a5c9a221478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72bfb2e269a526dabd9fecca2c412b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046d56fe7406d0538034f5ad46b8b12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321166a2a0b9579bffb304ef5df6374d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36ac21ec5a9a696b9eb5fd0ee2d6b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581f2d4dd87dc4ffcf5d20456d3a290483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2313576137731a6f96f1c6a5c88b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cdcad207ed453d48745e035eb20bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbc1b0c1768eef92218885597957b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ace28ae62c523b4037baa5c2dd4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71dbbd66603cc35100521953170d49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e32e24be6eb83df72633cc12da126489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a0f6dca905ae364fcd581b16af4da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617195d74be938ca0ce6932cf69d960e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a450e463e2eb460d65e9ff6b3b352c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09550ccc5add2a34d746413a96e6970493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6bde0a9dd2ea0e17695a801d2f267494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82a5062a1f0e2df1b62944fd09ea7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63884db0af5a6cead885aa86665ca8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f1f431ac0c7df96b55d6e5f57a04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14912aaa8638f1cf43cc0167f08277c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201bfe87c272c814b5d1959f310b19c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ad0f95e2790a5887d0b0f1d6f883a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbff4d77ad161936acb01130081575501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482d03b508fea6fc72bc5320e54c18e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715d8a1dba4ace14956918d95d1a4c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39d99b360a0cf97108889a953fa779504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd696675429b62e2017e0ea7fd1abf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4de5f51798939dc1fc2d8d470a0187506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914fe89b61eb240092f92ba08542eb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48707cfee30285b9c97d3f3931aa62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cc1fd3c6302fa459d0b54710820e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76d22ff197c1f1aa22060daf8ccd4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc39a91159e802f3d54478c74040567511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7385d5d689ac70e4e99d3c7f12123512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a72475bc989ca88ec14e8f8624bc0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de26e36466d7eddd01e2870b1fce9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de33409c124ead4660cc529c17c6a34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc1424c6d12682afef0913cdf72ce5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537001e0b8c24baad523d129c6eaab6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80db81bb19a19cb1d6bd83f2b9417e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78054f9b7d542fc56a188a1eeabe6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe68663137265352685f07441550d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954055f288c817ba82c004a02445b33521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca0b7d35b454ad8215f8069a155632522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205629614e81409f67f1d5d23eaa289523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58d6d62087b4c781861d5ab5b866ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50926e147eeb8379955cf63b37dae5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d3ba5d4e53fde3014e2e1994a0d24526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180dbe2be9255fa620b3ad22f5a6407527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708e0b5531f7d9e43a024ce1658f9b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc7f9e3d07b17168d8b6e6435c9e77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dca43fe0b88ba7ef49944e4c255815530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb19db07553b75f21cbf2b0a693f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de715697eaa9dd262cc0ecf2c252bbb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca88c42fdb0f0f5d91fdb73c1084150533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8e4240ffec2949cbaf047cc9e2d64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8b925009d003b1d292b727b12c838535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e522b57ca411bc4d84b172027bdfb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10552090e1664a3e5f290526d9b11cac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda42758f67707f61f4d238bc9c5f9c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac54d32cbabf49b71e63b8a9c7c03ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cf2e0c631acfbe68be8e6798f02bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80123422effc09fc901b2e05a8e2f45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07de5cb31d8fc4763c6dc98d8848e95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eb458f48faf0224bbe06f591a978e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2be4bbcd53b60565f0c59c11e8cbe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efef571ce2ac205ca62ca89cfcf8df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af3860fdf0073b192537b5e14fee2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514af1a54d4da213858d82944822bb09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b9cd407226a95945ac283264bfb7f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17446e764de5c0762d9b9874ddf2fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb094203f1e85cd1e98983050941268550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c1418c80c7a3e26cfe39d4908b4da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caa8892e3578e23dc3aa9421806707552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1f7c9c88598578b27d47073e181d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a854ab180ca00b61eff423a82278d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0654b43025a99004b4dad3ca60b508555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fe1f546fe3f49426de165e35ea0ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce304a5c64e99e7b5366df519104b160557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531c61ce456ba56c5af7689cb16ae56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5eeb3b33d4ff7481648a199fdc1ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec754e8a83770a72d62c207eb9bbc8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00176d9c83e2b45c635cb0ffbde223561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059203f71eec687fa791c689087e8fff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213371c17df0771d567b6cdd4aafa698563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db5941494a07a571766e6a632b4bf1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca259fef68c0a7c1c31ed6e1b7143530565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d27aa01a5155ed6126ce7221cb6d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743943d02b1ad87270274b214d14fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3bf31e206cc74e00336e0ea678ee6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8bfca1092909744477216d03116d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac30c1d70e27736411b9cc19a96921f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1f1dd2bec7c596f7ee6bc3249f6a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cc1a76b04fb9ac30ff5bbcaad9378572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e42d3907627cecb42f36af342033b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e253625959da8b5b48f139b787d8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff86531dd0d5d623548a2900061a809575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdc24e0bc973ad9bf0cf1a6e587297576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062c5ce90d2e9ffe2a2d400d291eb38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3cb9cf8e7d916385d3514efafab37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975fbf41c4d281e333458fa27d9a109579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f8ec729418bb577fd69852cad36b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb40e1fc301c4ef3c8de01e5ba1a58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440912e525b3c4697e5b6d749d24279582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66879957418781548b82ef2d818fa0d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabeaf29b9ec5d34b083ebe1aacb3b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94762f6e2948bd67eba7b7a2533e39a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3d51bb4f24be784ca51809b5fb4e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83b3a1a682c82f28a31a424bebf5b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e7c538284a89c0726c6b87945bb36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90153b3277c941985016570c42458e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f13da0be05afe7fce769161061e1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe298f529ee9966312be983009f6ae82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb95ab8c4dd4fcffb3e639ed33f8afb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5c2e2a7d7d86e06f6adcf08926571593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e65775a8d496c3c5f9218ee28fe35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeb0d18e7e7a5b7c960b0b02d3a681595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61e4f91e13d7e5320aacacd3b3f4a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c37b263398a4f7524e609f4619900597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706923428535ba83d917efa3ae56f6a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa41c8afc8d159de03029d4f9e589c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c901e57b2a2b928e33e06779cf361600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1446f35b26e4583b28ffb5d51423c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e534382aa7e2871f6aea629e16318602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cec0d46f4eb5abf8b88caf1ee4d917603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77a90d0f991fdbb95c639d9d3a45d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33726a7c03a0bf228ac372f4fb2ba44b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f19803318f9fc15d8a13f0f1e36d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aa0893804c30ec236851a8729ed09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b74ae660bf28464d38a64a63ac18fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b46f91d0c92a862fb391435cffb9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b19c7eae73cb938891082af1eec7fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acac0828ab400392b35cdc81e384140611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dda30d1f7ae5c796a74fe1adf88742612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2de3590df8365d9095065df7cbca62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ac1bdc81ad04b6e8750386b1ce973614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e37a4786325152b1389d9907dad43d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a361d040b00cddd540613b44a53bb9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c3666bfac6deb42ff166cf9fe91e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef47da471456ac3774798c4ee8de83618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b220f2ef14450578e5b0a91c5e027619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb035bde284fe328dca4de762667d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fe68e6f99ac3e5bbe49df025cacd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41becae6731927c2b5528c2312d53e79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f46b4e52b54653f64197d073af6de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aba9e2cda89e2d6e9c1b0b5f87cd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa7cc482f862c4bec9139fe4ad6301625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ae1ba4d5f136effe00859256d2a45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaa0d0c80532a7ed39470b4daa7873627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdb9a61c6d59eaabd9f1d3a969f282628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d539250d2a7b0dd41cf4bb1ca8ef2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9645627b28f07d5c52011e6ac5dff7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ef6d86516d7fc5483d873f3fad584631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9531f9cf47af151a12a43ccc54010ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9457838080016e074d4a3721ab4a6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87e798b93dcb7f1ba6b3ed544b80fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405cbb561a36a6c5cd0483e850013b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b707d06d97d9ebad51c6dda4e78210636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3f18b362cddf671453b6976f32280637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cd0a54992d1ef366b05998970ebc9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ece7954862bb75bc52942227accbb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e928ecc9ddde6cde79b5559204f52b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f76645123409990b65455265a579de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769d492680e3a9b7b7f56f7346ff42a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26ed5615afa81d2d00f1b00357555d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632ee33652886c8396edcbc539d1b26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930cfa503253fc1607a8fc237007c8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3a5573d291a1d8e113895fc041d26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5a3803013f327922d7224d29e1d28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2aa61f2eb1ad7d7170984c9f81820648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63375a61507db4bff2c0521226280be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c8e65580f4ebb32f0ec9d0875aeaf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128254a8c619e7ab7ef5a3476f7c3d33651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e577ba09fc3f7f3412f1e25af210bb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795d25117b18f006c472f78d583ebb5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c24279a420a04a0c0a2c1247d40f77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317cd556e71a0559871f1e06b4b614c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01354e0a4e7c1ec6bfb204561a90e09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02921c0c9a0190267ea52eedcce65624657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597643f49e66939bf072f3bc32d0041658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dd5b0c1927b4faaa8b6ade3588f09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e178edd28c2cfeab955aaa8e66b0e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf30273252fbbc62395747c60ad581661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34535fe2c322acd7a05ad39eb72d90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64987a53278c6bb51ae11414666167663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe2051fbebaae1cbb08259aa93acdc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c56ff1fdaff01ff58ab35e15b5a99d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbd5ddaa5e19d039767acf768222c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b4b0a7d0f518da34cabd1bb972147667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80998a8d664ef8bb16b38633275481e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1521715d0e9c4dadd0c0bc3c05c3aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3b77db5b7812993d74d8ca46fd8f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af65362ac408865d78a3e9c07c2ff65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9646e31ecd1bcd6da8d418055f26e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2ff79981376ead2f59ce91519bbbf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333bc929a9c9b72090e389ba909bb95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384f4060de42cca7bede8b2fc2096cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3259381f0e968484b5557e693f9a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41723d3a2949de2c8fae5b1486723d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ffa454f0d497516056b05402a1496678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954facecee96482f2e4936316e804cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bed4cd53f74198ebc28ab00a3ed236680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eb0b60555c2d842e5c29309fbd0c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8ecddc045de54fe6f6d6298b2bed5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d2868a9e0b1de0ce0e66e6d3fa056683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036e37d161bbda8cb866e33494cd879684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57782156647bccb7f90fb3b1abecc97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ad565c3a6eba9afb4f8ad3c195ed6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280e78e54409fa2fe7ff3869457172a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67840ee37ac3543c85f6c0b19b3ac92a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de6a087af89b36b88101fbfdb6468f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1670a9bc275e2f38eb4cd122c349d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb454d3b180a4dbb15d9c98ee65daa62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ad0a9e6b8492f7234b499d5f42a1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a2604f13dbf5be47c9a03c9e8cc5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5a4eda9838fa3d5b8d1b341607889694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1adc36396006edb3efd4d1542b48ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101703ffc72acd6a45b09386ab9d747c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92416f395e666afc3356827c3dddb5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505b611be1a0040eebb3a483111f153698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c537857bdbd752e5f6b786151c94e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec9dab249ec84a2fa79a02d99724cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a92cd1f201949dc9453c71b6ffe437701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322d93646d4d9821aca4ace6a3672b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804aa93b108add6d68e11615e258ac2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c7ea48404af3ae393e050bb8adb1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ead1c1474b7d742985f405a6d95d7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193821980d990e4cdb69b6429e26182706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3a45cf62cfbf1816f6e0cff2162f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b8f12ca98ca7cf71a9459f632f39c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481618839a5c046157655ef74765d02e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759775fe9d25c37fb0eef4ec8b46db74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e0806d8ccba60c18832f2772678e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adf822667778e44cb4ebf440cd8cb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c3f7ed11e8cd6be30e442e1d067d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bd68dfcdd05a8dfd50ce4e0eaf943714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b28c00123eeb7203f8866e477576e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92966251c6e14e72f0767b70e715de78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0e2d8db735351b2c944c67ffab26e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae4f75c83033fe9befe9587f2684ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dc9faac0b86edffc9980f5012f0c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543f26200d0929c4622aedae22d82b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedae2aab4bd4fdb5f72e635dd1d533c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba2e5d8f7483478a738a67da687b53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4869e3effc3d5dde1431c90f2ccbdf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59a73886aa0eceab55ee096eebb898724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9adee553d7f33784936ca317a4af09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6825ab0682209660b3a1b2c5e33ea61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f16cf0c60dadfaf2b6dec063b7dab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4844acb9a21ff6ddee7191821d8552728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0660b464382522cb65ce4366036168729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb5cb90fc9bd6c990cabf7f4ffd85c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d74b8170c199567a09c9f4a0d0c55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44cd96a5ca23e4dd5dd3d9ecddbef4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eb46a027b4f96f3c762b939917b99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1b2b5906902e754c15302a110fbd4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8df30304ba88eab48489c63f36817735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969c9b6735f18c1ef5561c129cdd1e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3a445a773720f55833474ba66b134737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9e2792640dfaaa86835d223e4780e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08208599fff6f77997480ebffa2cdbb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ae9fd22bbd0332e7ec10afdf8a40a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051374b38e993362b982f7cf965b1ff9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d203f6e9c23db0d426863731eb591742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625499c3e0305ef1b098c49bc6c69f31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5cd3eaa9dbb77d086aaf25f55bf3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e506fac60ceadd5bb1c8bac8e1f05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71308de3ea44e306cd0678b54c984687746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e306eddf043b4a6f8f3fac03a684ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919118bdf7a53c60026147ab92b3db3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69d3ae7fc70e787c8755d2372693bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ffc8d56156ffecd00c23a1d09be05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ef45e3dfe4b93114e966550e5d014751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60f7e3db57f6e844b94dbac2848c88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5ac7e6218162ca2a9e79427c66ced753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4da6a626ec813d58e8c720c43ac3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f86211312e8f5938371db34ef2991755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6f8c2f693fefb22a1f2ac2e20bd87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6508b7e7bf6c94a4c914720f998cb2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cec45000f503c13fe3d3cb06f08f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093be1bd08769948a31ae5eafdbd9f5a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>