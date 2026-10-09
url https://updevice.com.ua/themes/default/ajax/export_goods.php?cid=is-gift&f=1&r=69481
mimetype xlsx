--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f681ce8272244627aac8c7819852351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b29ed328667b0cf4160ea3737cee5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e971f2ac20f84f65414b59ab57b87b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0f58d68a818baabc40f90937456404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c8cf98f03df85f22629e601adcd215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537ae0b7cae6e8614f5c28d3f02da6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ae5d73d2206511fee6a4d45edc09a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054fd4f24148ce81e00a2fb809831f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa16953fcf04e8f6efa47fb1b78ea09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dde71976fd9a2dc175166a12788fdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30e974e684d9671803f6f5283f5ecc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d47f8aa838c243bdea26935384f9ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d2db6320e0169c3e97c9f8b169d5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823f8936d03a91965e4dec2a2aefeff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732a413a6da7ab1904c67923d11ba4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68596380dbec88c9085a94192c999e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5a18f35c6f7de5cfef66e01c0521d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefdc06d50f368f6291792dbe7ab5d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992de8f527088509c3218977fac9ad2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa976fe62d0d4dc49abad94d2bfe0bcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f9606a06aa48617b38ab28fcc818321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bb32efdcbca1e2ea129bbc446d67822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef375d50cd7b9f22a2f33386e7438323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e5936cf2ea4b4927530541f91597024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cc30606bc151cbc18c008c70331fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f43401e6b718212890be4e63eb7e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911a118fe42fb912c2cd4e10055a82e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb94f636319290a67028a6838867da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c9e059023fb5abaf92a46cb7d06ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e57334c550e5419b41505475255c7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6427d8255aebebb341433fe1b9ae79631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a61ce96859e8a7e104066e52ee76b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565be9287b1ffa4082469a2fdf5f85833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c62ef53bacc2c8d67b0eaa1cf1cee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a07e5a167a20304a0396c892e56fd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320a8380b850b0525b3f08db47070df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50be94a68a9e4738a6f67cc3a8580e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120b53e0e9d73d494a5487ed654846038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbbd898fb740e8d1141fa38fc2711039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc0e18277aa55b73e6a2bc71ad012140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de254ae02202ea467b3d6e8d44aa1ceb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13385c17280fce8d51c8347ee84d87342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e7b62bfc5dbed10f15d89afebc7f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56329ff531ec8f6718535db1cb745844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443a1f025c1048e9591b5ee42f9d85a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1645bc2276d8bb512549c8907ba04246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9237002932485b37fd1e9dcaa4a33947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7fbf2869f443a0b090d587279dd1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b78c1a9bbbc4034a820afb30233bf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4876f469aa4a14d3cfd6a38796ebc6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6011452c60f238f6d5f9ddb35848d5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975312a7e88b6c39bb475382e4913a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47605acc189930933238a3191231227c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c68616b09d0d67ece66cf4dc2d723f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a979604cada9940e0db85ea104e2bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d3cf07a7980e611b79dccfd2b878b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e62115318217cdf41a98b3195f6e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c496796d0b9cd948e3381dd46796ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d427f7e04896e63bf231698618708d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeac10e6ec58c9aed98e4a59ae81aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64f9802ea6713d8bec1fdeeff4e96c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdbc61641bf7d99bbdb8587d3f2b1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc64592433efc6a63799b72dd7bbb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9a216fd3a0df18ea5c7644c7dcd1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74899a79f4f6fb98f11f205ea8b81c9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcd58c5f8072a9811505ac2501318866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49cf82362f88d304e8cdaff63a106e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3e888d984ddc8e5f6c5ca8b3b523668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614acde53ebf4a0d94ddb36c918a90c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348e8ab5561dedbf046b2519f73f6b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208f08729a2ba763fd891020b32018271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc583075b9eb4e71259fd21397c34cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd3cca6f1b93eaf905e61b63c4ee4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d480dd5ba2b3f57a8e394a04e20fcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8e9053eb1361fa89dfd53a64ebd8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bd72a9051e00c4c7bef18ef9c4ac076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525cd6f5cabb368a8b04568769097b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12f4cfb9f29c472dcacd53e31b359178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94f84db39963e3f17640d0e2b4aae679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fb23838427bb1b33b1885a890608580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d8eac401dab517ab5db062f209f5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fb2e23cc555749d1a253b3e742e6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506833aa49996b4560610e5d5d2cb10d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ef768fb50af52c4319e422e5cde4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c196c6047c1a2c67bbcd8b07e0ba4d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccf760442f42959b77cb5d484cb20986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a95e14c370386b2b0162588e68ddc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e7721cb436eeb018045410da01d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6a715a645ca3dc4b6dbb7b47f9ad489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75b2516401efec86d77c71b376630590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205d74a5132db09fbfbc384a49d768491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c74689d13ed361e72e708279e92ac792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b26d85b26902f7f2a5539db806553f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd933220b23c5dd6fa3044b9e70e2a4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1b24f86c41b1041820d64ce4fa16695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c1685edfc4ddae91e6666f68ac3fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db04372a783c5104f2c8bef0c622fa097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a23fac437e6e0a0e303616702aad2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb782e80e75c1ef7d9f92f1e432dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b144b941e63bab415c8de22cf67cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76bdd6b897acc5cad33df1063507ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d0c3db9f8818908b73448865e4086102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13d44bab659632ad5206e6d17c6bbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d760ff97e2ff3d87dd7728835055d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40a55bd9f66338c3d92e3f5b30b9a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7049b0fdd1fbd459fca96054f94a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74123eea1512546d8555b9ed428143d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b72aca46c8f8eb9754f41b33d898d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fc13a163e450b74f7cc6dfe68e0d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741b0f9ce4387a9e3df10e2a591cc55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bdf11ae2447e3f8fcf79f4683ca7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8a87f5120bd8c5a5d7605034ec0e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bd6bdf6a2e2dafa284fcf7942bd42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93434a3a0fb20e06ffa511db0b914068114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4ba993c515b564ff4a0dde3bbb461115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb87ba328402627f09b824b69ec4bdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6c5bdaa2cefbc30cc9d0a44328c76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfed1a7bdd16d9a4504e3a8c67a2f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28b03d9da5a65cbfcc2510e4a958d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800116b03ba8d5fbbc432de1403501b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfc98f1b73b954de47e097c7c45f1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da6ba6db8151fe16257253f7431651122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de8c1cb5dd2ea5ef171856c8a20e5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aced156a5484e6ed9d2e5c6bf0cfab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7119188a53b16fc562e3580a9f961e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710a575209664bc77d8671cc2a97f19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8861917cfcc750273488170d15027c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab1ce9789b71e4cc1d35d317e085b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fc9279814d67d5ab9257addbcaaf8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c35191a917b19752ba3fd3925362fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beebc5b6770a07c26d7f0ebab39c712131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb07af4dc8d92f45892bdc2c29bc111132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28273cb92589523f06e4b584dccfeaef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef70eee09de55a8567b0f14fa77a98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612245e795df341fd4e0815ad85fedd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0b6a5e67ecdd2d506bba5207bea06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bac299cb5a1dfa6622d0260d991d9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f4f53111efaacfd819e178e25a93c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bc93e8f56b81132b836712e53d839139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e70a04e1547f638a4d3e9d5decff7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40112aa8256c0e1bb08bcfff409ccfaa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947584d2466fb288b6686d53a29a8bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bb2a960ece991c4dbabb0ef87ea10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ada1ad2a0d07956f817c844c230a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6f3c817511b94fd8077018a5da395145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6ccc5afed2155882c04c3ccc7a0b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a50d986214975c8b27019b3fe8c19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9e4da2d9fa3d0e495a95514927c0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec61d505ef47f8ca96bb78d4c22d3b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb774722d629ddb074f325d931238841150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a65269f0936d21ead3021c3ca0f446151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c11e935fa3172198314f26ebef7da6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a54ea34534e53f923b3bb02034873b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814a675f7ef37e198ec19fd5a569267154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8e74295c65a7b1208db8d01695e3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e00dd5b14683ed9a630d7d4477d508156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef465baf88305f976c9e2960b12521157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a43d46e304c117629c2a8c6fe70d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac5cd7354f09af65fefcb12d2e5c7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513513a5029bc338e51ac693b921d98d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e02446fb9bcd4e8b9b60c2ab18f35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd20781778b0b9ec9c14e33cec22d0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826c29fc8920baf7606860c3ef40a8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b10e0c6b6ad04d42e447d27798b508164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98601f2c159b754b28893e3be137da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3d3863f80549430cf9cd04b6e0346166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d222de9bdc258a927a06439debfe33d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133efc24dd6fb24d41ec3aa0415b27b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbbc906190ece73c1ff32e19d9555b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e7001d57c5269c5272213402ec58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b008722c29cef845c56afa26dae03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8f07c2e4ee5bc0e2f25e0aa273db9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e733ebd0b8058e011bbc18ec1cd45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c32e69e229cad97eb48cd6b535d28a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032e22b96af3048a33445f5e6e9417a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598083db95dcf8c017e8bf21141d0294176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe98ae6cf844186acd265f220992c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d4d316e7f1aa66cd5d88ce9df05d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ba429a25dd9fc34f0dcaeba93234b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cada4ef13a49283e3a39399e8a16ddf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d33f83e2ad3a5ed11dd46a1d162150181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd13b2a63fb1aa68f1f5aa06ae7c0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fc5d58bc68704081d04827e474bf8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a238905e2c7e95b6f91653c225c1618184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94d4de5eb6a70758ce2f4bf04742c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5c16233c1006a3eb986c489ebaa45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b45d8d58c3710526969e76aadff42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4125d6ba5a06173079c4e347b33b35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411437f917c7cd850c1aebccb10ddd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4aae9c91fc2c2056d466cd46e719190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf8409e668c8b0e23a2e84f93c7749191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e91a9f5b26399367f2d80644943a0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69532baaa8d8c2732c836083ee8f0397193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec2fb9deea87e1d4dfc4dd2b91f130194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f660b9c81f274b30fe4a414d6cb0f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a1d84d2940c5cd45eab0827a24af8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc70f8f5b8b5d04474d23cc38a6ef07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b404269af360f0f9f607ada44db04a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd7c78511fb0165862a0145161dfb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b87e4f6ee1d31faafd3d1b41d1c9c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d9149abbe56304ac2f74c6ba9a59e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64850f63d419967a7a419521c76d4186202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f08add65f82c6fde14198d500d16eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f0c03d3be30e0628abe2a608adde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414795190d505adffbdc2c668ca03260205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64397abb5e949e08542f710248a19931206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b2c4da3ab35d4cbed449f31118889207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99fe98585f0b148f1ac4fad8a16dd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97205a469cd69cc004775db78b5dde3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9065c405723b6b3f51a9b0279a6e73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6446a14836cff043def94412e5ce108211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a632fcef17780b35e2681c97d3705212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9a2aed8a8e77f50b4d74cd9e72049213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5308bc497b843212101c0dd4a41b0c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6314ef2ad3e067882c1bb868b8be28b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e995b507d189ab471a2f6d1c55983f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2319c9d84f2bc954abca50b2647d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f74c45d2a0923d32c5d93c821fb86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a837680f9840119f0aae1c2656d449219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996f0d6a779ae23afc1ff57c782e1aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd714cad7e8e9946cf8245d481ce48a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc487100b415494e2e2f59602bac0851222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575467be4fa7b32be6b2b06d87cd8932223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8b1d7f7de7be633f911194b876f92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f670f068b0dcc4719015675ca92261225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3b6557cb69f04a10a74bf9ffb2055226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b994ab405ca95d72b6a9b09be6ef4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe97e1549ef333c48ae8b676851aeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c400987fe30f97fb394d34fde12fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebe753b33ebde080a5bb1ae2a0783f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750121f7b5e6dff94af1fc64d9b6f54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcd2426799b25477e85757cec6c827232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898039a9bb13dac38cc27e88974e6a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ae7749aea2686c58a2fdf1aadc94a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e391a06fba621887fe06fd01eeb33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd6abe374a3b33c76860035981f5ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f98fe5679cedb0af6c27027dedfa9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efd2ef95e6c9e2cb9c3bfd72eebdb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14667013355c0ebd4b8f2e10c62135239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e366f3354cb97f7fc38043acdaee46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99372e7eb01b96e428a6f766c8496081241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc209836af0e14bb0a42d0e7972d5de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8f5d954478496a99a6504550cdaff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ff271ff98ac1490c1f75ba7b88575244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23096505e7b3f5024e9ba476b94763e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c94012826df3a5a3f9d97e03e77f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f7967be94cd47ab2eac1eb978e965247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3c0c69c294f4bea0e21124deb6087248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e20d82e752f70bd9fdca2ba2b5563c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91518846825ad8bd203233271af902c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b826796d8e252e429938d4c8c7efc89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4876b438bdbe041bff72184be2e59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f531df6ea3da0f863755e7434ad2ca4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4612792394d601a8000a362a069a26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807d8908f5b4872447c1c94020c79b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fec837dea296c76d950073604edf37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb9111820b615e541404a034e4408e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c40978df07a9a705f0babffde27918258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343a708e05407c8fca09f63aaa1a8b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c58e97b6590b5dea03f5c0ecc911d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dc783c17f057aa32df1179e5ce707261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e050985cabfd7f292d23a614dc18c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1312348716ed9fce5a7444df6207dc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f890a5359fb665505a1bcaf4b00ba7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b2f4e95296937993806daca438329265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb81bad2125d0c8d6335b4aa6ed88e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39b816d8b91d72086b8f92cdf3db3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca87a04e1fd3b4cb97e1cfdce51129d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aade9968e319ced50b45d8df858e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b25b5b40e0971a3906710932e9e40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a811d497902b2264119eb5307e945271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34e2f179bfcb3132bb719b239f4da6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b53a3364f9faae20a79815da8677d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950af1644d85c6581c4ed06b216b5600274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3779d636af2e5d8bc2d8e6ab1afff33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da4ddb9ee22fa5e64530ad379fe713276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a476f51c67f20ec6d78cedd55ba0b9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33845677c383216f93a0f3afe719dc6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5ade3a1c2a92dae77396db0dd6573279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36df6fb7ad868df166d34b546b2552280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63503047a37b41571a2713a6c000f62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b1df1f7458e9aff26b9b1fd58bf5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65821dcef0c807d45c417c6e9195499c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e53f9052d9a8a7211882afc2fc181b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e863ee7dfcc5cd29b5c84c2acfd79d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c46e94608c2dc3250d0ee5857acb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cec7fb6ddd481002b60dad7e6451b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d40d122a21bb3bf8ce612e4fd4eb6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b9fb99e39df08a4b3bb90a0787639289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5c0ab57c40b3dfcecd64998a47b53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2713dbbdffda98c5a01aa4ea0ce4aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5676d869d76fbcad416661341871fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c099bc977c75ed2a042ab7183db6896293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e44d82e6a6bb8a7765e3e75542ae40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3012487ee1d7a2d9b8ddb88ec945d7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68f8a8bf300185b177d59db1db1dbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ba5b5e328c317f6b2cabb0642e301297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf49326081a03cb136659c5039e8f99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636ae5946912f8e131ba17001dda1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4032dfeae1a0debb2a593f9788decf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1806fae899ce8ea7dac472bf4a487f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910b969c521968bcd23f099d4db9d54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f8ca1b15cf805750a4528125830fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a32a2a79946b25d1f2648f1af52b44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91434a3aa5f9693e24d80e46a4fe51a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca96a3629d0dc86c52c574331cec8ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15069a9cfe9931b9b9e3fad4ea077b28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c32faf6e1c4185b4b817fdd0f1f5f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e97612b339728330e6770e909723c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870278a8ebdd553b3e778d0bc7795701310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb40ef4bd79340c8258e793abbafc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d34a805aee7cff007115f842da7b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a5ea82daabfa41d87d33319b1e93b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb16cf65503fd9a17f8b228ec47a3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658198a6b38af7e2d23df374dea8261315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc48dffca928bb748adc4395dfa89f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebfed049289687b6253430d27c0ad0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd913c6c67635b48100919005aa44a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26555076ea695a15aed7cd43ded86b5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f4c2d51802a050edfa955a14b6c38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd98397db43c876193b2613d3affcef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764886657fdfc51c58ebaf8303bc283322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ed762c710c33940415016b932a1fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542f26a5ab4a967c29b8c0032dd390a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8f2c5f712a64c0c09470898102b13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e8b560753e4cc4337d70801a4757a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b7bee76c11a324db6030e3b191ad7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69802c802b07f97cbf88cd90128ce716328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eed9bccfc5a474b189438eb677d82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed250dc67a824707e97c4b3cc65e3e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c5998f7759dc6b125b4acc1615aee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e706ad2aa19e22bba28a5c28f6152a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc5e183d89877207d076e589a1b09a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b214501ed4866976eae1ef65f34fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03faa661a561eeed6e5b0c5697e77bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27452398c9835b8f4b0a29fc6bc7473336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea536120c80a18fa48fe3d26b706870337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39371725e4ffcf392780fe908fdb44cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c37d909621c398d766b6518d3652339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d38fa804cfe530caaa02201b12e933340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d31688f116485b23966a4a5cd0862341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a76065b4548e8ca280fe949e8bf6ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdcf56bebd92efa31d015bf8885dd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a0cf0a5703aaad8c11d1b6df45bda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6cb3e3d9a596c8d49579276cb14a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca533c8b362297cc27a2e290d97726346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d140f65fea97375b19ffeeeaa7826347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad7c13cb64bef5334da51ef4702b9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4696160c673e52166316b637f663e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d977ba5880e5454b34ec7a7092190e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac776d53d977b9bdf0f37ef43003be51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f7686f93a01ce2a5f7f618ee4d30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58209512e418cacfe3bea0c9622abab4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd6c1baf51dfa007123938c9c3a7c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e202d3ec3a140f4afaf45c3398626e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb23a76cdc074a8c2db1dcf9835fab5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96f05688c05410233bdee3cbd769c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b9ee09d3e76b630c7eb2144774d91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454c53def95c2666e0aa6db09556097359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47422427ea7693061f61d64cbb3dc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2424e70aef2b3a9becb603c4f774c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c7b96508f74fb8696f40357d42456362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed66bffb7cd6b330a6efa6e02bb63f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf464e9dba1acb660aa3509f533de9ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3111e8a7708790be04cf820d44626f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df374409456d2502e0ccf9c2c7c845e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbd8adc39615eac5ad389be64e2843367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa138135c6628e5c633d0bd26ac61e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3435bbc555348d748ee1170974ba7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dd355e169873dc481b13f9c0bb157370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a4ea1713628a436d83bce8c1ba0fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce64f47aeb217c5b0bd21d23b865b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2cb753ecde4d0cff2709befa54bd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddaec57d86004decc2eb016fe7d41a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6716848a36d9182c6d254df6ddb2b49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad96472813a1caf9290b529e8eae2d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36404c439a31c3736e9f60854cd38206377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e7c9bfb2aa69107083de757ca4c22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb674c7fe4282740d093091a764c41e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db522be4c1b65c4fd07c64a8cde0f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3632096fe6bf4e38b7dd7f3f2662c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ece432c6c22dc5020e0b97baed363b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e00a44df5b480226468b64e8ddd634383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac9ea445ed95e74b862fd0a4cfeab7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a79276adb6df6f2cbf5aac5d5de310385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d92292e2b8de82dd4a24ddd3b4eeb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb5695f732ee2e9669dcdb3d61c72e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfdb710266d079e06b19d9a114c5c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb0239205a3129e29d879ab3ae6bdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7236955b2709ad75d1b48ef165d2b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4726f4a9f367052929eeafd2b6bd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037ed4d1348d8188cfb3b4ddcfb698f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a121d0adfc21c78a3b06688e071186393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53632898524d8f145366a4b9269762394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025601fefe459f471a5209a97e07b6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256ddeae6e666c0353eaede1d2e04f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c295a658c75068a6ba291d420f92ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7407f1a3527598647d0c6a4d2e73b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab493ec7ef101a4fdb9b636376f597399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70804d3e0c5ad4fb298d3d3e74149e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78e078076e06686302997ac19e98ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d43b2c333e57ef44b02b180bd8442402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff20724a9db65b7c40252bfa22d771403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beeb1591e66076aafd0a00fd7584b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703fedf1f389c5aece2332daedaa7eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f334f1ecf735acd4aa81c7d6992a93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e4785d49effd830a3c1348f101eca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c630c2a1054a798b6fb7054ecb422d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e090e9b78fb3f970052d579fa474b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a817e5456a3a5de3c1e0144a6ae7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f03fc0516d9074594ce33793359a80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0106e6011d72462454251637a782fff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334a3537948a88478b004a8822eb016413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a84c89258ee889d28e58319a515d28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a3924674266e0b35bcd34d387610e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c6b621919292af21622b5070b9f01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4814e1e91c4690e8d9d2f81b26a9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62f25063658611960f0136d3998da8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf889e0930ddc0cffccc6aa38d16d71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485a16f570650a27eb60a27f6781be8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787559a9c7b1957a42a496e940353c58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a165afb48c4b6bcad933ef8ac8c60e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac5bd63dcf80f72817fc33d9898f6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3ce68cbc3fe63d32e0ef1e7a58f07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cfb7bc0b47171d5b4dc3a1d784b72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa088ea1a61ddc5b3a91b85ab9e08796426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c2b664ff874839bbaed9370b793d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303de48083f06968a478bfebb1358577428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef280f8753b84ddf3b29351ed15054429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110320ca4170c99a2fa7eb951b2cad03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725ec3401ba9df024ea4587af18c3fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c0783e24ee2d9474ec48532f76eda432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a930087caf9b7d5ff3915bd8eaeecda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a1b154af4eb7b2a6a2e85b2ea2538434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf628e195d8eb8ecbe82f78b9ace6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f815617812f743bea5672f2c8f0e8e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b18c2d10caeaf155e6ce52aed2209437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcdb33a7378c5c015a994fd634d4a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4c1ce1fa142a386d555bcfaf06e43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3944c0c55356793fcb1d62376d81eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3247cbf5f7c5b2a98eeccd93edd1b8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553af40a021c57fcae0b7c5963c3b7e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e9162ad8169e25bc4924e60371ef6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a230d9809425c627b0966a84344e8c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da797da7f8b8372c9315acdd76dfdfb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6371de627ffcff0a0d34e1e241166446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0218d246264f6605ddc72de7091e49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c794033d9e7478a697e11befe36867a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df4100243e9b64a3512917491678c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489cdcd6a8937fc5aa5b304f58fad90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e520f3badac46330aaae356c62946aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f646218c98843269c095ca496e3beb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5880682651b923f26e4bd7f7e7aafa2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad610faab5bc93dd32a11fab129bbde7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c42f800f029e9d7f7692c10d55455455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651154f003bd614db917a88a2a549029456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db684b56c76bbdd6cd4a01cd6e9e79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaff2a416c8edfec907b383d472d1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85023cc749b9ac90931d84a9e566bab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e8577d4dab1a7d360bf96d6251f12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b75ccfcaf1bbe80f1c2c3fcb69aa8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3d2ca50fc1fd432e77a0c68956e6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc1653a6bed745a57a8ee3f6ed0a9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dada0485f6cab5b048b21b8c7abfd2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbc61923514e236998d43268db570f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f589838b6ace11577aa4a9fea0bc71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5999d7050a7b2f9d57b67c0f7cb0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb983b94f6ea60b1474515604a8e333468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8368204bcf867cc461800f7ccef4650469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84967366f4aaad07b4eac16303b66a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b197627b520b9e4edecada56c9cdc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6699ecf3f6eb430e9a602efb67946dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9248e1bd4f8772689c51c21ca982c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d550fd981d0da14524878984d27ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d69db8bbbbb714f904d87d422c67cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5d14cb6d85eae5b66f9a9b2537fc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6f00f38fae944833fc7091b180e45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c93f87f2077e208eb8d63f1266e08b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ed056318fa042fb2a2de8d6e4bac3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d3d9639634840cd85ebb5f29bfc36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb74f478b7a559dca83696e74da2c76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192c9dd97595a73befd154d3eb949fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4ed771a3d25e99ffa35a794445e86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b4a3803b9b897899b3defc2c77978484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f419ee3a38a5b493813f5cc7d74cf26485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f982792633df6e58179c98275646ba2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20649b69ce65477f7da308f0e7df7635487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803d251ac69fcd4df703119d7e890f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3a61c7065086eb91bf49e49da15a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fb01d4eafc66416d14681086bf4e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8ea5add744230b45b3f9b75fae76f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e353c8c0bfc2ae0bd20fc591509a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a05e29249701e24f7ba6ad30bb82b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b9b935bba52d2495d70c9f043d890494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa73b52bb2760c149536a0cd33c94b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db29ec2b0a328e901029bcdc5dadd1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0dd03c461ee67556b8cc3cb3eedb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526235c14976020b5cce58b4f157b40b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a23c58e36a963f13b7546d0cdd8842499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130dffd193710f96c2f66ba900a8b68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429225b5781aec7ef61624851e2147b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d3bd10cea35a3acaa9070554bd3f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9aa1996dc4e6984d3b1c440db2183503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4172447a933df906c2e471ec7ca691504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80d9921116cbc5c4323f0375adafaa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310019870f9d39c088469810910a44c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b389cc423836099701d935438f9e1da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad00badaff9b211c418fd00d7d398d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31973dd3d6ac595c369ab8aa07b0cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64b4c260ad2daa5e7006394415ea08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216de03b040707bb8d76ff3e4cc6954511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f870692a730f37f0a2cdb3a970ddc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03887ea926f9f7c035f4f14567674476513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c313534d61242970acd99508edc23bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865d5f07c886c3cf32dcca9bc209c40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41eaa76560a5e2c09c0c4876f1a377516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf33fe89b393baaf0864b1e65a19f3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b611613af5be2808fb99118222cb9e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d25ead5fee25a5a2cc6a8e17c3f39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862dd2ced36a84e183b129bdf3dfd31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d603948defaba6dfcf35b2229afe7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b2fd8ad6c98510932b1c304d3c06b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e85b6e8f3d6f1b364489fd8bc98dbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafef14ade2b25b8800d4d0a1521df3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b21db965914924577d2d63d87eeed7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69fee152ed993196bc2d22a27bfaa6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23921faf8dcfb7fccac07c29da197c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078dd7936731119b6715fdef6906edf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c8218dafee70bb821e75c9485f381529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6a785431564b7693b642323109df6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17a53c8a2e2b8071b3b78753f282be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2545f43fc833747f3f31b2fce756a0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014f8fdd242762726da687cf24b0c4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b442bcd5a882e0c60bb6ff509fd72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fafc06b628a66fc3337b2b3813aa4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bab4e893c4fadfb4136bed6796fd4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0430cecfd35cea87c93a80f2c6b6806537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae3a87833b10d4609926a50a76c977538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c966be0feab9283714f53d9a9c6f51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3be83b0e209f75b68983330dce137540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf914360f78539ad215086d6d6d7302541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad9926ef3cdda20f8af69144c978bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b24acd133c2d856253e7987e073de1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a74941e10969b742e53bae5723d0c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad7fcf48bccb6769550380e96cecab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177b7f45dd5ca1940f7ae699df4d772546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035176ff11f3bc988a6ae9b58b38d514547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cce1ca57a88c0a678112da4e42ba4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc743a7e05e2c173da6a1b193c3bac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f468dbf03d0748d61f3646022dbd3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c09cffa5d4c80a5bea4638c8b250e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1924705bb261e2535c60829223973552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cc7c1a4321cc3cdec0d6dfe80aef3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d297247cc1af3036e90411bcbe26b40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd448488f493b2474fd844966c568692555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c6634f7f8bb840dd83f9a3d2f03a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08b329cd2980160e1f52cf9d698054557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef862c0589d6792c62feb42bf59f54a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217263a06c3b834eba1cb52a8284f54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837a3ac50e33bf2016731860e6e5faa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864de308c76ed6ca86dbbf100c7634a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68479e6569e888a8f66abf2b42e26a5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83934321adbf2ac7166a38bba372bdd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e20a6dbbdcdd494616b986f887416564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d319f4ff066084f70d5ea2a83eb1112565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b2667e903c734624bfab8bb80e5cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517903079803ed3e7acb0d50eb8af3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a29f1e73cc2d827f5f00ef2b33208568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d7ceb116757189de8c225454f6224569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341718c9fe39d428fe85c765b492351570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4293efb00d8eea29dd3b70f0a4333571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f74b3fffc402d47b9959b64395949572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85163b230f29c113610119c1a7b5dc83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c108be22cd5fe1f6cba06da6deab8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a4856f5169b954d9d18381ee9edc2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe08861056732576c911d3a2074aa3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac82a54f2287479a82b4136991b50d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052f6f9124b2a2cb04f03b1b217b3d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56c86ae0657542010258d776ff2fba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18164c7f7bf57e3fabf406b938f89d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce919e0967c54355a45c8e298e2e065581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58296f0950222e8a326b14bdff56ca07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12ce34b8367d1d73594efe87ef0b3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44f475b329cc7ced6adbbf0cddc15b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea771fe51192b293d9253b5025b5bd34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5151edcebf8a7173d66e14543a72e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb19483cf4788b0ec11e4ab30c6f3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4446d9639d681ac533f985f83550d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3898d68d668903c15683d6f1854eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3298dbc504c47ac7da853f39a6cce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857ab58e6fc5562f0e0880bd2ec282e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cee978772d90a05957d8f365314f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61edd907905ba9e2987a0fe1d02668b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeab02de97fd303d329f26053875208594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759dfd9f0c75e2c8c9ae1651d146a03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41fe7dfda058609625601e98575c85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569c6128ca504a00c75c50a9b68fea4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1f7d87bd905116a493583f1d3ab4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd1894299f62e5431bc0cf943f2d52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c609dce43fa067e38001c92dc8e25a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb0f9b6f4a29d580c12f3424ce9adf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb41a7c4d292c175cfe481bc801622602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2779bff185ccc75e91900cefaec0ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa183b76f2f55d80dfec080546dd76d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73128f81761cec9bb550a47952778bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfca01214da76ad2c209b5ce249712606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c0e968be8af6148f86a4b296b12ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0bafe841273d58f46d48ec4322699608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf2ce03af4c6db7ee5adaf21fab64b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc0a756edd06a1b61eea74ba52dbe1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad0c9681c41e06f48f5c8577ab97df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1242a4050d02bead6b1a35daed740612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238562905255aa9c87b7e74db39dbda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229e8e85e18022e1d986f8787ce6c76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f49a35356f772c23c15c0885e64708615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772eab8caf296068a33e9a68bf57409616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50180d431f62acd16584647be4255f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe26f117c5188528fac962ae4a5eee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf137cc83d8846ad575312bb9481f6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f7490b06f8a98b1572005f937f62d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac27a1e8749e82298d522b470518bab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fcfa5adc696d5f504666190998bdc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc51e940befacf6504b0c92e2087ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628952ba1feab0fc656f52340d6dcf1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad1c7a6dce91cb575fffe896ecdb03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384628181b0f1a0f4042b77c6d829a6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4437a6f11f65a4c32a6d6c4f86f7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11f34c7ecc902af77c5f122d69bb9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7d6932369db65dc64556ad39e7854629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9363af451cd163a89723d0f46702b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c19651c744d1c6b7163cedc6fb50b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d769cd8eb5e62ee131fb17e7adbc881632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759742f6a264da412ac9a91086c826cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab6d00f2e2e2f33e4d43af4d84621a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093f23dc621f9b262da25a5cd47e106635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b25a0659818ded2e30702318a0d79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83defdc18c393962459db5fb1e9f25b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5491b9fd6c0973da4e089181cfe20f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebed842c7b77340458be6e27876359639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84545cb14500afc172cfb7a524bf0125640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a55ba73f3625da25c918e1395eb86e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa370fedf36d9dfbb9ea233cc6ee48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305a6e5aa7c514ec134968315d581ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eff6e9fd736b09da65b497ad2c508644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8b524cb588e091e234cf109ac4f51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707040f45994aac228e4a11f330346e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76103a3bb1327146e2267a3ebd611609647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718cd7a36cda08e397d518c6faa9c53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a0981c2e09837aa39c31f057d113e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8c3b848ffb8ae6180fa8e14b66ac6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82df14af729cd69a62644fe24e7ce0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089e75553701a825157f885f64abfa5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b01f946a3f122fe9ea3e2112b8e089653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841ba620ccab30b2f44cbc714e52bf7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f9321f609bd9a12562b2b3a250438655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe9d10e81e2243db715fb847a781ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e0315fb81e9386de79830d921221e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3530c9a0f0ced407f6ba29c6333ef3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bef0edbc8614c0e413ee7f1ebb6f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331b5e85207c366e68358c7bfc94f2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27407507b2ee862df2ad8f6ccea418a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eeebf3b705a017b40990676c7ae28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fa0dc9f645765cb3b36a7e3e19a5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bd2dda7c035a59107dce810c4f8bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96866a913006171333dee244152a54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bd491f2174379fe21921508a35ad8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b817a4507a76c23e7487cffcbb77070667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41591425fb67d872b8d17e1aae57301668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c12447d9208a51e93032e5706b1ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025806d2aa722ec6f5b19684998f70d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf47b3117bdacd3e908d0c1d9c1f19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f51a91814ec7ae984ac87fe16269ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5249645e45dfb123426a7a668d68350673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cad5e3772222cc9d1998dac8bb191674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b138fed051891306fe958115e9b6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c5f2dea9df3efa0a295265ad859de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d246356763aaf6db4932f28868ca43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e463a0312e4d52716e630be8e99c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31395fd61c32ef5a9149009dc22660be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb58b2bee3d1446ea7d272e0637e5f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f2560c5a270e7c5b51506d0cc22d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e648426790e51b9ffcbc2022912c79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98349fc29659d1e9d4707bc65b4bfb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0128718fa02b73b64537dd5835813684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e78e90caa100fd21d158660898ef10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219da2c7a1de5064d01e6eb5252d9485686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfab8da01226da4ea0cda75cf479bf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dccb846349d70930ba61819fba5923688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6e3e72123a98645cebce362c65d54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e867d54a7a63d1af26841c650320a28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba8bfbbdc624bfba9e20651c987f58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81c24f5ec5ad3eb22c3487da117ef1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba1f2c044717d7245a1b1d931c1b6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee0a6badfabd7b6aa966ff8b087cf1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68305b18e83d5eb5563b8d25263575b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d582934e422301282f9dce9767adc2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f5386d21330df4e34f924a2e84aca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef14c4dd9e35efd0a183356708c7a56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455c838171958708e8c69c9ab0e27dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b41081bd03f7fcfc94d644a8f7354700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20588db6fd81e591b4162414b55b7034701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9debefe2c697312c984a07fc4c2208f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893015625ad98415e13393c0959a8e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cbf84ace92e23db9469238a089d18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fe38eb57940b788a0df86ef22d571705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c994281a2488f670d814ea6b0f45ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8989eb946bc77d837f4e7d8829467707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749de9cfeedcbb60d74467bc57fbef1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f1f90e1e8f53c91b062aaa716f75b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf443ec0e5636b57772d5a3e46424da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1c1dc617a2600ac5776d916378b5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b190dea3c7ba7813d10f19fcef3c833712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa52f4bf1abdd893302c15f6397e0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea41608449408726268831b7273b6f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961a0fff6f03194f9c6445dcd4e5b06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871101e6edb62f87c64619dae08f93f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56466043ed2db21014e1e6d2d5929c7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1ed9994a6ffb6ddecb7cfc1713299718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099ec400c374adb14fc2c216bd2d0e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18153cd7668deef80c5e087b8fe8a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066d38563bad91a05f3ddf9523769be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073a403a2c62f9f4246667167061e95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00e9619aa0d4ce2838c73609402c2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1acd5460184aff339076c370cb44d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21eee89eeed24334f6fed758238078725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a5e63dd619cf22001ddea085fd167726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33082f3e53751588b5a549b755a8aea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef403c9c83832d29df35cd5f515993728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bdae97fcc7fb5be2c969d5da72b7c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f3e6c86d8471d597c634bec6c3c8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21529fd35fc6b0f037b3492e087082731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3641f39c30838dddf3b34cfceed97a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c055d1096d0105fff4c4b595ebfdb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e8d16aa72aaac3a4e3db870ac1309734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02910bde784497671673ac3e7e3da5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab8f67f56295ed4754119442375a21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85edc11a894e8646f59dc3ab848c70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05378f6c38137de43c466a4825200c29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084faa7e3c002c37d7b41e25c60c6f90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154984dba3aac027ab92b2e4cd81ef2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7eb53c900fb6572f63febde4991d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36c11d378d5095316f444497219b93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e002624fdf449d42dd572edcb925a16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52454c270ad416bf89e34bbc5c6362744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef684fe98e535ab1939353a5b27377745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761c5f862ac0cac9c29c176d1796c14746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73379b49bdb69ce4b36905a2b75628747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b26adeecca5097e7c8ebcf6497125748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aca456d61aeabeed8e3df174600c33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8285b7f5f6c4984539fe30d0da63a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d77eb32a7cb59920a46f1a34f6a557751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad49e2e94c6286f0f09e423e130c68752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41477bbb1fc089e1601a8e43467bc1b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d734c7ed99a38157670884e20d869f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8fa1d8d92851348aa984a144218e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ba042860c510522081faba2ae8c96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d3c8ee497f0e07e1dd00a779e0214757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cb86b2e450d767428065f10242ac1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c08bf936bf76edb784e54eb2bde11759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730de2624682f84d22d5ab386f32c5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd351fd34c4f7a609150cad14619b07b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ff8bd890effcb966ee8431693caf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5f15fae9a5bed93c49cffdb956ba94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f788ae6e9aa0176e2056278ec27fe555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7620a1e306aa1f1872ebc1f23c2fb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091427bed522b2a1492c0084152b8667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf566e1183ec8a2e3fbcbca5e0a96b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5dd00eca57bfd53d6b43d939b0c959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7de927b9404089a1a3ba4cf172649d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca6a5c4f94fc2b5bc56d1a71e6607611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec601249087f8efed735845bc71200b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a599eee390b595e0e4a469a473e2bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779ff37e36241a4ba8acaa011a7fcdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68fba20e79aa22ad8ad9cc6fbd1a0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758172c207caece4b66318a4447f5e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddec634c719295340555d744c9f7d0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640f44e6611c20ad075bb3d0c9de9a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146cb25197297021429e59200cd4dd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de180db146ec322be69ecd90200b3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8effa33c1d1e53ff5e1bd8cebc79f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0e9bbaffc7fbb999faa8b408efe6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f3911b21222a577deaaba315c7a8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29975e7956d535b41d57bab903c8fb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17948f817c0d21827a3842ffb13cb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386e38864f4b576d8d8b5afc245c36426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d27968686549c5e7ff3f41ea2d8d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a523bda54ce7ca2bb86267544ed99a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f1faf6d60c851d9078449f079a34329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2c3ac50a1e1971ae2e3e86d75cc5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854de73ffd3f5955f42815efef6556331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014aac475dda416838e4bff403a8a6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246abf842495217f69a712be6cde8ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6466707de838d67c7fa43bf7b80f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7140bba23afed07ed838088f48ac4ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100a3b7b403731fecaa2f94f0cd98f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8b75881f1da1fbcd221848e4e4d7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812d967a9eafeb85958e198e2e8194d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3868f29a9ef0b079344b90715cf33639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f9da0d149ae0b2ed0e8fc96f17b0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fa46351aef25cbcf39d3bff6115b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481925c629a55288714252e88eb77b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68581bc69732a3699bb252d1b16168f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08da89c8ed7400814a5887021b8d4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae18e5cd688bc08657c081ea542e5b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44df238a84520bb6f7dc853548debb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdf6440e78bedae95d6fcb938138cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed42561a96770118d1a53da0b034e5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799554c766637f9a06dc1b6083f8b93c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3bc9862a8203fb3f2acc0874737e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce596131e2eaa54503052a92e03b9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021b6bb11c6262103b9b69426cade0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055db62aef6d91ddcc6a73f952412be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807da9959f55b00f28366cc0ca7dc5b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05dd6a70d68184124f3f4dea33620055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c794d26288e3ccd57fcf423f7fd0dd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044fb297a04cc93514557fc95f3b82557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf97d4d7193cdd51a8c55e9a2fa223858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae5efa9e309b3c5febc85fb0474acc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffe4d69e385997f5ce38fa98791ff560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b392a6d4f7e3888e97aadbdd5f946761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a2f855962f035c77a2e440264f47f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1087acbdf6eda23585cbb918a0b4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5640178d399465a15ceb4b9070fde3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cfa399a861d69902d6acf25165eb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35154f64dca2f219b3b7ea355c9ba45966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144b5fa3d923298c5aa2b666732756d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdf58a5927065004b9ef1559b72ba768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e7c5ca18e82ab295e333e7d10ca8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aee6a9468cdafe4a1057c3ac822f2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cafa6089d466ce68ad10c7c45c34e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20f695106b77cbb276ba4b129a0ef272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564444d9d2960db60eb0ec023be2377173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6effadd48ba75cb82afdb13ed1fac574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7fd7801eae54287c481785667059b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518638db85e13597d914d5222ebe19d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b017344ef1e64ddf22ee689fdc391ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37710f4ba03dee7b43ad4569409fd03e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5da988f0572d826f9d30368d8278679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d65a4cd765ea3125198c6b09bd1ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08dff1e37bf8e1334ab09025e6fb4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149fd09cafdb681f3f0ab524db6d86a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f5dc614abcf3cfd4b7f0e1cb09b9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65b21b9932e1b69683c1f3053b595784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df018cb67e69e0f8bbf3056a00c23e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b8ef662de79befc20a01b0551c0be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5fbb15275f4ddde60b6c0173cf0d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e04c5187b273a32db3ab805dc3d4cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58047c5f979347f0f73b4c7231c8932589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543fa0974b00c49142b3cc501ec16b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d3444d7414ac73d454b1e8d28935691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978a249668a1a3577f3f835bf7b87b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd4ba7511cb4f8c26b4f3ab5a79dbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27ac47f01efdc21585c91934adfb4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e93cc5eedd0ec53dd8eb73fd2a30b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcd36ebbe428b077ec632dd3cf6c9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec506cd5886d948c2515b43523421d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acefc3e751e93e69a08b48def7644898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17bcd5c04f36ba4612a51683b9efd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6176525b45e4a8752ec663f671fc5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f56fd3bd39b8c3782f12e8301f6959101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba02381eec3879b01aaf04ce957973102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a219e8aa61ffcb844a5a9cd14b61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2044abcf92f3ed9fc7f76009010c79f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa91d7c82a4442912948b083d593570105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aa542f826261dfe28d69c884a80bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6319a909ff2de46eb2cbf97e224964107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af070d35baf9b03a40bf2673d69e44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239fd29a7493edd32f2aa3016d5911b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c542706034f047730856c21f923f9ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba790ee358253d72c65aa6e2a9390dd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ca72ff5e3515b178f843504177bc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e6916c5cc902ea98a0d1809d6a4be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09eca969048c7dc77f0b086287c1a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9c028f742c37c36ebec0e06fccd0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd50289305532169f9a5a83702233cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691d575d67d9e8758d36c9291f9a84e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87890fe246e56e342c288a4dededa79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef0f46af49daef80e4931fea4731be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d979ca8366089791e255dde1a0bc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8974a90b3d3abfee230ce106830fa93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad280d70b040f839a574481d6803fbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce30cf9ff44faa7a609901a8add3c93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad367fba3d9fe0ac4515ea990cf1b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041893277aecf87371b6d04790cba56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326b8dd502fc78d0247cfb2b2278c05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2de7d65229b3a7aa7843b73c4b8e19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f29c15b1776c00adeb6a77d7c15b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33082393f4d0cf2fc9e7b57027a5bab8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f69fff61d2d517fff5e72997082693130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75da946ac0c23e7870efa058f55ab3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f31d744746821c3345dea428e2f7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5a162c838be51d6754de961ff94e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62450ee1bfe79d9ee65b3982aa82a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de13e9703f8264db437d877e95b1028135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54b614ed3720dcf733d99dc7b3e34a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b071cb46bf1333e3937daf76421224137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316036a715e1b3ad30464f12a00885b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae7b979890911a2f28fe04bdbf77f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16c2a24033a250d3c0458940338ffc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15953a766a310756db42074cb37d686c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230dedba2dc122b18bfd59b9ae27dbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdf3d4710f67ac23896c5f5fe466dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4a6b3082640ee7add6166587c708b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919297eb6514100737572861b3e527c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fbe5e0f69be1ad3868dc2d3e04fd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623509f2c3dbcc43c48fc9f3fdd7d3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ed85e25c33680f68944e8ab5b536d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fc157709c818d330d6a17a0089cae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15db7c31dc7895e9f47ca09df545c33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e99ab8783c3e39b2f1236df56596e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab40d1fad01cd7d5eb207b9618555fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471532c3c22fcdcee82add2b0c8eb85c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff628a29807ab519dd4aa0b3176bc22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01b3104ca6afb5d32abebd5e9cff47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34e5afeeb2cafd83f48847ec3e63a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e36b30f997dfbd4ad8fb8560704fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be89657c90545ed99287ee15f0b7a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f7040e6a50d462572fa0565fb74ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae103256d34dd421e84450e213a91eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f27d1e116dd9b81cc9009938f0ba82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e951399a89ac5ebc380f472b74b9032162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078576b3a0792161fa82e5142d3ffb24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131833a07f16bf5dee6421ade467ae98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9f9accf6e5acfaa68c7611e115574165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1ee9a765f45c6768d9dfc7be832e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74f3866f8bfff540ff0abe26b0de98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0053ed90bff6376a69fb14360fa9bd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2700bf8c36d18ee17bb4ea2a8230e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56cbe75dffccc7e23bc3572410d29f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5581f07f217a2e37e22282b446b54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb528c165c0cb14bfa4337ab4e041444172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60467a17257dd1376eda7bf9728868173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818ff17e54ea84ef8bf5d3a18c9fa35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1e1c740be08ccf72802727f5f139e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6145f29861d05f005ecb20c229e5e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0645b8fd52f394b1340fdfdd46746d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5363f4d69983d8e267fd69dd644a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa383715a4ca4173f7c4c2660de05100179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efc9890bf9aaf1368c74de53baf222180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a6a4fb44ffa6e328fcac0cc6f7bcb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00b42734d10048858f77fc7b6c2937182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2aac64af611c908fc07dab18e8c5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc1fde8254fa782ef4d0b499a0c25e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c204eb43adef7b3aa795cf8349f0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f680c57382a0919edf378952dbdcf2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4402feeadfe039b0ceee993ef6748b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2b9011734ac7031a0d20db31d904c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cee12a43654b16701dffc53c3965b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947a12b067ff68020594ed67348b535190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45734ffacfbac9a8ddd10054721f0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a42e7c81cd49774fb90ba882c929ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca178213e409baa543dc82962d7e215e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd7288321bbaef0d1c8ba98f2b5e3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb4a147dae43fd1e70e1981010314d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3f9f6a7236d7694de129a2b1bca1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5e5ec42f52cf3aed44752db742356197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf79e3e812764296e3342baafc63aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a168de6861d09b0c8695a38a24b7bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82786c888294af3ed8e2e5b97c7b94a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59360ec94b565db6a61647accb6abea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b70e4fd149d5870ceb7826f0a3575202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e812a9107c44ffc3b79d49c8b7f2c14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe12dbc0fe102763b36a2bda125b245204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf97d0d17da7e5d7cdaa008feca1d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5bf6ca9d20f31989dcdf1f4dd8721206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676a122f59df72ee18a4cf8e3828119207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2034d040ac1fae06678392d8ae83f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5bbf661a26b9f36cd90bf6d0ad95e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd48fd0a5cbcb8f9e9e0eac92219c99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089654390dcd4667df40e38fe8817ea6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abaec1fde22914c406ecd4e79b0454212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb91c26ae5656b54c763c7db578db2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846903cb2ae45103daf3f42fed69785214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e42313d2adbe09c931ae0386c2391215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2cfd641d222c1903124d2732c33ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257b900ba3d5741c0243627df403204217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f3029ea41026204d9cbd3ee8b7698218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb17f5ddf58e0d4602838fbfff84fdc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8f3e818fdcb89e5a708bbeb6146f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d5ccc6691b2385f39cc029004e374221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc0fbb5aa47b4831bf6a35642b9791222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acccd35a2b06549bb390f3fe5510080223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddca1b51b6fc058268f34747b19b07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb9af52fe164035e078b09e84ef168225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4d8d2a5c035c88116d793a8edb587226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd3daa077649ca6ed57ac24a625ac5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc4eaee30c04876910934319a879a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e553eeb58c49a4e3b3b8a59c307c89c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5572cab7a4a23112988432bff4784a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead626022a177c4aa6a8037a7f7eea8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dce7d0759fe764d9d9bff269a0d974232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5e4f9641db313f973fa516ff4f09e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff0abb4995f34d64f94bada4e832eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3463aefd4b8bb14f63f410963b6dd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178a3d535ce3a4ad682a9548f4592a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0c0d658c0baa3663c15e810bfac7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370f29c3787e315bfac166a9aaa8835238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dbcf1d0c5f485d8450d97407e7933239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ea95cb8af7864a6d165186cc48e71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d66deeb9930649c425c0c645d272d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8d0963cd6396efc363aac5ee56b35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e940cd98941d34235a2ff7dcf711d5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547b5dd0cad395d0b81d52c246f4e30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432d55686a145dc8764a2649cba00d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a89c3db2e5783c3607bfa4c1533df8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9cfae49d552509a7c62a09064fbd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a2a2348064da740f150a576215de5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe43322f14f56c06fa1bda648f51b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb45535942d9074fed88008520991b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262d19a42103903f0b9e61942c6ea26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce173bee0ddee89c6d1d140d5fe526b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4547b407179760a0bd1e0a95cf579253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14e10d68f1c569d8ec5b97711d6d46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555a694e90c2f99627215f5ba3471a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9b140c74ba17198789ded4d224f53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f361f680e70f1e62c1d08c7c4de72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8fe3f670a133f9510859c38bbf5a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3f9867158f9ae1fabf8ac4aa764ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc5cad7cf28ae19dfd0d2118fde510260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced62e627ebf7d83b2d9234dbe54dd0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551a9767441fe6cbc75fc0169a470fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42abac861a0af612122d5a8b737127263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df20077b099f5f1fffda6268b98c08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0974801002bd61c82434c4d38582fb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0876dd5dfeb090f1123340409949e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d72541ca2979586eb21833cf9e1803267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d63355338cc793b6d7f8be21c78e74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c20e0a3848e6e42339b1738760910269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db73c81d9e2de65634bb11b722f380270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07217a0100681e89a99e83bec9d1d89f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492deeb72a23d80115584e02910d5930272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4593d0ddb7f5db0151c572f2bb099273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233825de40a015af8e6dcc533c5a8d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df55ca48353af488372e960244aa51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413195ba0f443fea73f2ec31eb77da5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7187e75886054a65499119888ef694277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cb48784615754f80ea411a2af0e06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74f7ead3b8036869bc93506481c1da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7845ae692b838fcfe3239d83e26f6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c710d9af3013b698936dd5f5d17fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7ba84ec07cc7bec546bbd6921ba9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca08aeb1db4178f443e255a3e0cb1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef117f90ebbed3f7d2fe20912dcb433284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2061c286ab76fd73cfe98908437fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14814fd575949d7d76383ab8b1f35a5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95929d7a437f0b9c7847253818912e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e661ce42c9f40bd6b12465af98afc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4d7a2444ca072bf77553651108e96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73624d69a2470a4160f6b184e1c5e8fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcca5e73fd7bae5d0d7e13d82c854b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f6570d34d6d22bb6d9d316dc1abe8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2221d5f7e324349e7b42d365110147c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa96e59779a5c20b0a613018465f31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d46cae1f1cae80ae5481ecef44f3cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fc5628b6fb7be34201203fccda77f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a72ae6c16cd58b500c39044e192073297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d7dd535be422e8f907eb43b3dd408298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baef142de2d93f99d171adea64d6a93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2822972004ffbc6b85a40df266aeb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eef316c808fc346ff9443babb8daf8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcea182f8c77dc2a7256608daa49bfa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84938973ef31214a3b34f926af48251c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772292455e54cc72093635abf841cf8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01f2735b0e11e1d4fb6a0dd1a0cf74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f18f4e3780029261284308c3ee2333306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d31eedc89eb49511a8220eea61ab2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9883b7b1c5e33930697d5eb70d58065308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81b7815cd6af3e949c764e26f17fa3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927c50a22d48aa80c8e6feb996c5245310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f37c2f61c0cbdb1a1c7d29d3404e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e44f3337e41acb23f4bf0ff8219037312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b28609c5d7300c97e99a158b0259c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538573800a9a749c8a9afe4f245c643314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c65876ba853c783b62e87f436591a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689bcaa274e56a79cbc5fdee4254130316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e5ad92dd2b764eaae38a6b1fa406c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7e6de98d142dd7a5be5fdc3e87d1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f8001e5367343ff0aa8c9f8500b3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996df2ad99330eb18ec765f360dcdc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6875dce209bfcfa5af01317c64041d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffe7fe1c0596e475526b34715aa37e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf3aef430139cae65c268a7b8bf3eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f53928d2fd4220c30c6deae3244d64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf960a8b4d31a3efb347aaf5b6029b2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502a85aad51812a479366746944e7e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2910e6ff87e97d0135440ea513a93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1d6b46fdb6eebf4917b46864dd868328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df415cd074b10248f7fdfd3cdae33c4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857fa98d914a2bb946e0f671667e505330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c337dacf242d7f0d313c5d832d529331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf463f0e9bc6db09e18361dfcc3f0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4120ea94b136e7da2f4969ebd8bc412333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574cfe23570087b1282b69dfd636e15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f4a559103e8b781d41f60b7be11aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01103d631b82e95a9864d967076ce457336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22a4b463dea5c5ade24d9c74710433337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158bc3928b88bec4f3169d9ec1a9288338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a93d3fa88a149f5ea01a13bfbd08fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b5eed46eb25ff3fea44fcb73830b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd417cc3be4df87ca553751b888ae0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f47a4b9e88908e289428035f257d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4bbbca5898ac4dbbdb528c4ac3bda343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e19ca4dad60211f543eef65d2366fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875102b4a41b86bacb5c84302e27f60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b607d2c9750d4633effca357eed128346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abdb5fbbb28591edc45f1f94239275347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b98dceb76c40786286450b10d5952348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554a1f12c87f6f339a4d81e064059fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6da6c7487ce572764cb4562bd77763350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc118ee7287060140be41f7b994cceff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041119169174a0a25d6347f48e5a3fde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7b34670ef1fa9156a3e60c9768499353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f221a0c5b370d1e3a2cb7a4af120354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083ffb1ab56935199c7169be909e3f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d059d58404642c53f7ee131f28538356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8dadb1ca1f2d1533f37f940030831357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02413172446f4f7ca9b9489c9aab513358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a696e2e9991d555503891357d9013d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdf41f607afd8f6798b419972fc1a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a91132f4eb10668b47953c690fe0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fce979751f8a01ec83e3263cd5604362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a908e9d254cfd70ec52c1885019c0bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d6d3cdb095b973230dc9cc7d0df50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c7b19eaa278d6cc3454fd411b003a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd83f54e2285f1fbe278d934b4d2ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d12493137c3e1f85a69f248e45d1c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6723f0c223526f7b0ee7eb8c167b4a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad536c1df59a8b06bd9e058fd9c3c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c12cdb706757c31b09e3fb5210a553370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47665061251236b502edb0ec2e6bfce4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313610fad2a58234ca29405bb5cc7c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c56510f2efe8b397c8bc0cd8f17314373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea1bd2f252f51f7141b4008d514450374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530badbbf3e0b5679c9a5829609808fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dbf1a1510f1815bcd562fc44f82b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc76a1ae4d7b616e58849dd9b06ae9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d877a17e1310ba7ca361d8da679253378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2e60f18f31c4b476145fb6d9bfd25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b97289e53d0a2e2f55e7943dcd59f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0345a3dece5407ec5175e63b9a05344381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348891fbebf326609fb24cc7f3fcfd51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922a961205920bb74185043d3a66f6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26822d45365678b10441c59899717f5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03575bb21f64e60b8745e06ee5d1446385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6771884141568d6e80cb9273f417d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e700572973be77e63c2b2c7e83f9cfc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fd59aafe2c1d1e9a045809f03d7aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4326471af5512f2cfa3c5d9099edf6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9286bf761df067b5d8b81d0dd1130390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd172c5eb8e21a9a9a29823243219123391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeab3c4add283aee31834422ed9ac3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127ada0951b8f74d44ed79aeeac68c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad98ef93c5c4ac9a7a01e9c7d7a98f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b81afd8f8bfebdb6efc476c190d7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88614230931a8cf351f35ec32f4dc333396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aaa726176da74f1297d2286282fa6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644338f8cff1825262cf144f0e04e3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4576b74f40dfe66effb849834cc3c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67adc44f7039923f7c6cc41a718bd0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28153469d1d07f315d47b5fa649ebf52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3f07a5c22d2403633093660416005402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dca2e958a64066c6b25226b332a153403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4380680c83833c1b299d6dcbd8631e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cb9da56c0270957670a24942a07a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130982e94a63f8f2c499f704d6e14552406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ad790adc7f79ff10b4d585898cf58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8733f4ed09de45b49fead99f32f880408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf3accc4bbee83bdfe88921189f828409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c84c8497ec90ec2b07965004da535410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d97a85cfe38b782bde3d3de46fe3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef3ea6042483405f16f5772409d8c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b1e5d9d9d089e0781108c0dc031eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45054cbc1ffdd622a6fad57d439bde5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7893079b7bb1e05707d242918a3fc18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac062139a13998b1d503f25945980b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb809b3c7ebb3e87bf65ad1a82d730417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ab45e8ef6fe30a0ce516686c7e779418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff699ebd92d59b265bd36d759d5d2e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9884f73b085b067bdb12015c9c4dc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c612d04ab81e764164dca019c6484421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01728dfaa20746b5d993fd342ee2742422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e1a19215772e2dfc1e5cd88539379423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6733f5c01db81bbb6fb6554d73154c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22de1644f7a83cf51ee86f38b9612a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ef873ff6a19e98aab2de8405da84b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c20c820000aa21bda53e40d05a9423427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c57c7baf032d643060c8304bcfe9c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2487adc44b803eb368abfb5963f6563429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481d780faf5dc7ac8b0802432c3d0b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e6fdccec012f198f4a968701bf9b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d3b1e90cc319a7e6367fc2422410a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dccc2d81f1501011bdeb7b374a6f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c88f59acc3898817e8cbc7077bfc5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbc3e48156133a0c1b5b8146a4f461435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645eac2a5de89823b5f37bbfcc9e5bb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89244ef6e6e0cf7e25b4901731b84cd9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cafcce1b31acc5f9e29732414d8b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d85a51686b63351102cb0b5e0d9105439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac266457a330cd94738fb961f36858440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7e0beca6bee57c78fb7f56f98231e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64f98dbb3e8b79cfc55292b1aa1925442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422343c639f8481ca6f14fd183783e3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec1c913bf213ac802374d28b746b49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3d0fdafc77e12d1e3c5f00e4e3fed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506be6951e1339d71eff6e9fd6e0e28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf28408cfc6a94135278631f25e9bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ef7fa976a8fc3e9c3766e833387bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06b6ec3f167938b4913992e54829e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfa8b78e06a507511d7951cc4176e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bbe8ca42b970068ea806e3d906503451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890fed1485fbb8474d35aad0ece0542452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4afe78cfd480850162fdcb7c04814453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d46ef3903cfe852b7fd4313a1af09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1149701c7a2b859df144c2d2f139e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0d0bb7eda0448dacc8bc7c4143689456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae501ec570c6053490dbc0aa2d0d73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405a81fa4d2543dd4f556a7b5a47534458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f374a7ab2903811b87dc089315b31e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490299e81d91afe7006937db1e133469460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6ba92d15ae5414be5429f042a6188461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c2b91bd59df23d9be24e2ea6f378f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5836fb78ec868af85a928c00bc9ce6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6f53eaa44c508e4dc562dda617f00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b0fe4ddc65504a3b9aa8c523e68e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e383c264e860f4ac5f66e88757dc578466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e21aebaab54e33e767ddc79bc66ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49ee1e6a69875faf3958069eb0eb7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354efa997fd12eeb64bdb91f090c8bfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ef4650c3b913f219603cbc4438efb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829668d84b97cbab286e314cc7531f47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44810c42ea5fcd9dfb6886dc118a054472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50af310e21e0340bbe1a6d3a0359b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a406d2dac8334ea3345483ff76696e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3811bb350f6d0ddcd6874a2e3cbad81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb25a4ddec063f6da3679480370a38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661484fa3522dc20ca829818c98e219477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961e3113413d4798f0fab53c084937d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ef4e532283b6bd5914dd55af19ad6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ea19170bb1788f430dd09ea73a11b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d5354165a30690a21eefca692b382481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695249eabec97fbd6b64463e78d6dd39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9e54fec2279f7f5207fdaaa115e6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d72c9dbc8e3b89cf8c3c8f9bbb96ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4e2702ce83a5263c3c8a7bb76bb12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6912dab07cfaf66a9374cfb22f8c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94a2efa90635442c5f53ed43150e6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fa1360ae385cb923c19b6f5ec81a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a937a2ad4c4f92ecda4f62fc83e7edb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1727bb74fb3f403dcd08dc5b913cd1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8ee8f12cb80eb45f9b01e610aca3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28608fe8638bd7461b71b5c9302f3d22492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff0d14a8c22236bfd70960aef9c8bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419ceb61268a97b027013dbe3e87a9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af92df5980bd7bf866050f5728ec16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d7ef9817f93e27b5c97c14afce4e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7e8a76e01ecd6a60f967f7b71b333497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79784bf89dfdad5114f8a95d6b9e92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfecbaee600cdcf380344c96133adb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90cef368e89532395c0d02fc9aa7d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079474e53126c7422322cff202fee73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a59997e81b77fee054d2fd26273b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b806fcfb1d9ca6347dcd90f045c334503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdebc0e83506fb68d1d38d5f031561504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbbcb40bb492a151f71d3dc6a75a0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727e4ae7d568762ad397cc789462ce3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a901d55fd6aa464bf082b24bc5cc61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916de19102ce6fe096392d0538b9b74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63181e14def4975287e7859307bfbb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c390fd311d56a0c1eed997e3c4e31f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6221b956db600f9084fbd0c97da1d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429ab78a2645594f9d554d700d471ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6a410027a0b4782573ca8336cdc8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221c29ea9ffdff209a55ef767a64915514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f93b8176a2e19d65bcb99fff2de1c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b95e5985aa05c2b331364ef3c4910516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f67cc749740e8b32464fe4a2665a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636e57d0e4d3bc7c4c5e2f6571e3a76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398a9b28ba747be60b277ded6334089519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271619520d11e86be7aa3f16675250f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa98282db7ee2d1bb98d821a9f3031c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3ae9da325c02b3040528079390efa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a94bd2f7780e7ff33bfba65e5450a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f10a4dc32278fb850783d46f72fd90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59907c251dbe4789443997bd063de355525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917de3555df03469239038fe87c838cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315a4213fcb7e52e16f7428ecfb481c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33976f4e6407e65d49ea786955fbdd5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0baca9f1db7936fb5a46a9fc89cdb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bad652970991d1e5f0c07a5ab7ce5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b351e060c45f9456990768ca89f29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ec3bb2ff100dde2865795e0c8c12f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ccb3feb9f57c5aeb3b38659ba8a38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378c788e4e379043dd9327f4b4df1f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cb7d3d921ee40398a4df3b8abbf81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57df0e262e2d73a229ef185cd7bcb2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c1491f4612f8d1c2871423b2ff4d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae484725b2a76d3172e4d402aadd2317538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1561e28111420b7b00f6c6dd067b28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d77fbe3d9881e9301e7dda4ddda300540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b1be39d2c9a1eca2e537ff27c1139541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35e9775bbfc7e972d0bda5976d28ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9f33c7230a3dd9870634760c99fdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464eea57bec5952e25f54803075a417544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59625495146d5da5d22d0e2abd2b51c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32670f69661b4b39d184b531e27f2615546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e918e117ba4db3dd1cf18e3884a62fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab465b33febdb1896203bd8786963e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340c00237d83c9bdd42ba46aaae7209549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad879ccae9ef6c6652c2561a69140913550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051f777b474043d8212a6dded745bfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3392d07c22310654bc6f90e39d98666552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9bc70782a30b873ebf25c7d27419c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af4d1bda03bdebb7a8d30d9ea1dbd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0a6aa32e19017a70ac9e8ce153b45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582beb51c04f19819f1fdaabf73b336556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd24f7df728f7d60954121061050419557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b491a2033cdf2a821360233c294df0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cccd2aa69e76137aab9c0b157e3b55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed065b91e1e3c6b77b2effaf621a7da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8146a3c365f718293ab0cb80e24a36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e5fb401e28fdbbdc90a4cbe4104a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5276417b35db84bffad4a790806c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ba15807ec3af418bc4954de7d5caf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d97a24ff6d901d2d20d883c73e6e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aaa382726e8e50ecc5b4863bfea68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac83044b8f2885315e4592fcdffd645567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27668c964c4c90644f19bfc414f52d82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1b6b5af7fe3ed5a9e9311f1c4b95f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de871ff27d6cfa5f6fb77f90307db1d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f03c1040f5d2db092a83f0fadd5fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dff0a0c1f95aa2d794cf39667b9319572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a04e9748471cc00867f7deb3dbaae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a64682dbf991ea68c9ca79ca68aaa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d779f8f3bf307bd16772b2622a083575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6576a1d471281fc9fe2fb9a56f56c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e37a6e66fc3a070a1d60b8e56f4e91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696c2093befdbefed716b248f88c19c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca31c6c7704d73635ec8241df020b5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3319af5a3a3fcfd01137ee17057c7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37999c000788768015442e6de0c2530d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c58602c0a4e3f8e0858905724884a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cdec5c9221e75b539751b13fb8170583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa5b2ca1238f59d7f83fbd9ad5727b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc820063a90170e9c6cb31182daf573585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d761c9c3c9ad6ade5f85be1f955953586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1196160d05c5312180c2c941d9c973e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e4a2221b7683a5c866c4d4e80de78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff7b2ac245ba2528aea634ee035b29589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0cd7626199c7aa8a1c5dd62ae608d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df31d3fc789085a772a02a566f298c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d226f41cee2d27da98e2a39154ba9fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339cc3fa7f1af80dbbeb9de0bd5403a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e5555773e3255fe949e31e04468c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204adcd03c4aa346f59b8ad76abc6036595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c498ef0bd113f581bab745ff94e3713596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a35110ff97c7389c1e95f8f8490eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275e6e37c16e5d20d9f3488a5f4f0d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77debbaba3df392926b265369c9b4280599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad4c5041130c1067cb7a04d8c039c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb4fd1ed7a083aa8167ce4e5fac339601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24864cc117b562dc065e1d068ccda4c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80577e1cab99496813c867302722325603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da6cf5f8c93820bfe03bd586008aa3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f4e9c6738aae154f16e914323c110605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec0f499fab6f8b4a779c2cfe7d00c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a705b49bf93f5d75cd8d278435370607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e0b9c091140fb280e0453d498d05a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18456444b46a243e81cee21389d3bd97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba67d8b979c379647254255d484ab9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07996d8ceae680976fc86f71f0a247d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514b050f9e21748ecef1cdb66467924612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f244ee2d07615b3691e49deadb2b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c11d0e67ad6b6486ba19797ece48a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a70fb52885228754970696ea32296615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00575da355f7fea0d88955345754089616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0f834d23b379285ebc31817d05756617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399ee769f9b50244e35965e2e33b81b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e69ee6fa42b463b5fc44a0f036236619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a858bb050f40cd4d2999516c047ac42620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa52a4e0a24562ba7c9bdd04c39d9b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978052133c3485ce2fab7f4c40e740fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb546a0e9d63e00cbe0a5983bf3ac708623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576475beead7be3eafb656e5f19f168624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf8f3aaf459fb2f8224040ad35f086625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503995039f5980078d13a2438da7c18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989f415ca6d77272184fe71f37ab772627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c836d9d6d9932812e5d7623b31fa42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eb60c66151d7b1df78cedca05c51e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9ec2076d467adbdc9597749f6b5a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83e3b1b4da3ae5bf7b59cb97e9f472631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2207e1f9d798e35a6c8d492f356a31c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0072dfd17f162aa7dadc134db0fa1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac49536f22c94c3f4a04b72aeb8776634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc70d9eb4cc84948c3e2097a86c6935635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92fac9b2df748e36a4f4cffd4fd8d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2622ecfa7f5bef9d3b4762503bff3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb582c7a22ac8d2275541aac5b521d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811464941eb33ffd7b89f1615c734271639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e76e3c6106c18324edbc38f94bde8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428fcc220f62c5c11436985528da37a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63823182d30d3463671119b4d279e99b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0894ba71b0a1e12c4fe02fcf65001f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9300c44e0c819c9e885bededba03045644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e1449509bfdd1f4078b0037f67108645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab559dd831ceadbaa79543756dcd4586646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf9bd20152a1932cb2039c0384515b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca248541dd9add20113624b2a363390648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb681fd6a4839755e117699f2fce8261649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8098567af1a5baaf498ec4d370d78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5bdeda63c8e4aae20a388b260713a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafe6321b5d93eee97ac5a0e4f26cfd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77485ee37c55ac66c4fddad2eff3fa5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d01fb81153089a2cdb93a17501b53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c6e1f7f48ec0dbd1fc8ba658fa3bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61883bb19ef86287665a8d31d736808656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754781867b41ee74c88573e1a28a858657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d19bbb31a1cbc0f61c9671148c2839658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ef60594e113ec0664d1965066cf40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a482653110efffd30e5ac52cb223927660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1d644e33a6ea51d9e0f6bc2f1da89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b17d0d8e8023d872571dd919b931e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239d39cae546ba2ba5af5d74591e686663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83a2bc9cb6192ec06f37c4b49c8389664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f45890ee69546f4bdc56c0ac1e6ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a319180739e7f7a55267232af39cdb8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2075fc45b294bd54ee04cb0d623aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dc8df768fa5f19d8bb8b1a9d3d2a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33186ee4071f13b0395290f096d3e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a15c149a5a32e632f7990b14e9ba98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850bb974b243bc08fba6256f627ac95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df32f4318b697b3d81a496c990f2388672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c939904f3bd73585c4a8b7e090ec5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef2cb2a03d916443265c0fad2b61e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26eecb740680f5878606bc0465a88d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed4acb0b3b0e81104df320cf6c47ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616309403c1d71317640895703163c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713a5ef1001bdd3532f13782d29050678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bafba1857c3797f3920098bbf87dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdb5dc4417c08dcb70c4cb4319bb76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3eebf097ce58a7bc407177b34c351681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6617cf41f39829678a640c5411ddc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a38d92dde0a613c1b3fdc043cab34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f24bb4c85782403b0615c1108f34e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe86d266a0dd0011eb4e467fc591346685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addca793d0f13241faa940c53acc48d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e98117de62b563e92f07fcf28221c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86064e3fb31dfd5b98f90b46d7e776fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d8bf4c82d6cdf12177e0eade62807689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bffd25b740f0b5f2b1bbf27bc04793690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8696c430e449e27585b0f7604b32d0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4c18901f42c6dd62cd6f96fc65517692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d3283ea0ac25a8e3577e2280ff322693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d08cf240a09d041dbc3954d26b3eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee03e835e92fb2bc762f66e281c227695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52872741db53dd4877083ef85300896c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f906467bb061615080d1e38284aa993697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af58344cf8efa26d60c0d1f47cd9b4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b4ab9bbe9eb87a48ad26472b9ee38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44cb1d3272ba5ce8470488f5f7384c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ace0012fa007fa402eff6a45321558701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84325d344eb52d76dee418c8468b3bc3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052837588897fce5e4ee99b52b2653a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e4fde81bd0d8696c3fa6ce4dd32f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a2f10069db666d2155a024bf6a873705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048cd70a716c767192914f1b74206db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eabe3e507b9d6922d7707ee36de121707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e638a608eec50f73ba720dfea45a33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153c5b78dcbd49bfbbde796c73b1e64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f51b1bf9e7d345a3c843deef4e9e9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588576fb085ceb7be8c0c530407050f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a890fe73e6afa04f4ea8fc8f83b40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4331c098b6c74f47335c50be5328c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd0c24ccc68c3890436c7fef9d24f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0d42e5ba07be7d3a54cdc63c782bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e329453c3ba093bf7d639f8e49e30c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6a95166323db8feb1096328325542717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc2e98723cf59f4360de7257ec9930718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefd7582ac120687a4fec577b878f6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a049de0b0da3788634d9f89b7a6875720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92e697b3b8bc44f8641a8424bc8be8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fd907548fbd90f6381736cef5484f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b247c2f62823bde26969a3afd1d823723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa33771409c0ada7fe033d49497135724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a93deacd0e5172fd509e3e9ce8a7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886237016869f16eecbddb592727aa01726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ce2e51853e8c367d26f8ffa1d359b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57263abe0a5018600e778f6ed8abf7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546e9db80c7c60e6fbf3c08c2d40d24729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b088f7b2c7ce4b1c2bf7947eb33b33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1d8ebe40a5b39e5761fe0fb13cde0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5debb90fb1513672f335ee1e8dd2e28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d03139114776fbaae4f57c2c23b7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b301d6a3a67af17417fa1de9baebbd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf601a922522043a5698d1409a3ef834735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c55da5b7e8db0fc99a5f4c48afa672736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ad55cdac9297a1164c20462dd22e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5f680decf002ddfe21b3f23e5da33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a29efb195b22882fbd703e27952c3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8eea737dc2fa4459cde4a2722b775740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66be0f8619a273bb9c78c3e6fa5b2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec4a75e6cfffe51fa5b0442527383e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e4780e64004ce46b2895d802760a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aef820c774df5df06eb2a46ac70e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b43de7dbbcbf111e19968a5461113745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c3923179327667394324d25259a93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a87405d51c2bb5846a3a608b9049c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22f639e8d7376ae866ea7768f3f9c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e0aabf1b922ade4c31f2ca30d6de9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eb4b22079d5712f426e97d5b41a8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd456a62cc08c51564b0f9646ca8ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653ad60cd9e3e0e917ce72b30231ec0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a2c01c9d2ea819ad89d41ffdd08b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba61ee59966c174433d01903435efb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27bbf6a7c3a8c342dfc9fca60d0be5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7915d442cb0c91a7802d1552df8f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748027feb760eae812a6fd177a0323a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef6a62dabba972d43c1b8ebac8f490758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81930c0b4c6b1b473b7d909e1335f521759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>