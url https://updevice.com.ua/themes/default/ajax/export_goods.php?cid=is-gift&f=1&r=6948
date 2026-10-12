--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064f891a3f059be4409589fdd0b55ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7013518c11a7e285f3a9ae7bba52122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe076073988ba069f7805c033b6d95ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f82a422c99027f6767cee81f1bd5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b27ada19d98a4443caf530228cbf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd67d50ea863c584df8536a22ab886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed368d6708d21bb684a328df00f87b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32963ee842f9f7ffb3c537ffbba826358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ec9ffe76a576b03971574000b515d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931035b38ad1f70065695708bf8f32c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceb4b9f2806f3303b255644d743e0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1000ba7c3009bf3576aa53b9be79a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e5e01362494d31bffd491621374b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f15fc778e5346bdd09b33bcca73fc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da8201c089eff238869fedf949933315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa98f9e6a70d0f0d2dc2c850f02399d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31fad8bf73f57bd9fea9c88f254ca817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16be18ff1a75df59bce62ce474e894518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b920f4f8af1f811d54d819f3bee3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7d6f8c922689f414eb135cbfa178220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094afa3f32c0529b5a4f701956edcf9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4043e84d8be2f4ccf15a558c79ff0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7b096f3b10e994b64cbcb31d5a18623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bf56cd1e772601916fa45ac441c1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c396adebe33a93c4ac66a77422cf825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8604de063a73df06fae242fd5c0c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967473c4ce6851bd56f464a82a7814627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932e7c7a5068436881e3593456a7db028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b106baea60b41bc76f039389cbed20729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea012f06294aebc5866163c8147b2b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae07bdc8ced43b7d8490f3ae929d4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855bb99319c50843c771a0fa5ad4e8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea63f4e2a1dae5c1ed3cf5d351ff22433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301a948bc338f927d248593f1f0b4f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cd04f2e924e46bdc8947d0720b44e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a6be24fd10a94c95b49e11b7cb38f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed237bf574e067044a360f2fb15cde737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bf2c9cf5ec83e2db81a2eba17446d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedb4af841f217c6bb3a7557c109b3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563213e8ffcf0ba81726fe9c88b183540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f31bf35e18e1d6eb5462c48513102e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd942a51c200f93be135f1fa975da0e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac70301d9d1fdd762e4b7b7190f361843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa321cd7c8006775530d818187330b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae868fe5993d01abdd73dd2bf3c7ff345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac619d05b5466196ba69ac3652e5fc1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa8e70215e61a36a2562e68066825c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de595310d33720f0f28ba8a74ccf7c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011dd993c6c427e50d4f2cca7b3c24349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd633813b9267d67a5a25df29f25c1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bea422afe4639e04e612f9cca35fc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b3e6fe40361d732ae2af2c18612e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f424f54b96eae8bd2839bac125e8bb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed15078f8101e7caa739c9804712ed954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec9b548a6fc9bfd4862f70b1ed138455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e2f6b228407a6c5c8c63d8077bf9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617d389a30036c02d2765cf4189cba157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa3abb34cec1539330c05e270c2c2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21bbdac6e60dd7d9ee358198434f1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e095266a8f410dca13d80fb9fefb84760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057ea87de42465e4477e81ad37e913961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe95e4b1e4947477b3e9f0096d781fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecf3e87002c459a04181b1f2a8dd1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cef90d88c99283316c7a850a23a1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0fabf6cc69102a2d413c7a91819db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcaa4f3522b3f99c2d44723d8c96e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cc860c424d3846699af85ba1501f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181990f4c970962be218f33ba8012fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00ebf4b713b599ad2116e7334abb0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b303e18b119dc237628974668f5f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45a45251d07aad39d4e521d7de711471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3144df15bb03c72a41bf678c85ace72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c438d169ab81992b510d51517522673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03e27b9a23cca7f3cb408ec134a6b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e35754e45e5203a21149c7669dff475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4eba3714f57a3ad00393c0249c5da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5d05580a6acf0a85aa40315c9b6de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb111a17e59ce8f632bd9381dc2ddd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b9fe374cc56de5ecb4b30167660fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c81a3db92b701899d529d3625576080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffeb78bb291b7e34e68e80cc567ed381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9dd7d6204953ebf149545ac480a9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c487413031d720634b570f569e7754283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057aaab34ad4cadd4e5b2862aa110e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aace5d819d798c30fb0193ca3867585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47db8d849a28800d1ff9d5172be2c2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b37d3cf17ea16951b6a048d1ac4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d866c3287306b6213c3cedd5d588af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2b3e0272e743539bdde0bcc277b7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e2f5c9c97277279e2358c14c1533d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd64eacc62fb5853db5d789810060191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aaa8cf9b12a00e72e33101de17bd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8106f4d27b7e766788e21d73bbb8e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda248c45f2720ff1c50f2567f45843094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6cdf52578f17b7315724196c2d23795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bd1492b4be0205226a11454de479596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f44ef089d34abde25b33b291c9cbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdf4c16b8479c1178689e38c940da098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d6a7588488744ec7f670427c19de699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1d52c4250c9430b46e172387f7bc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088236cfe4a74a633f36a6780b0c50c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d92e0337602e3eafde9d6f59ffa857102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1e968d728dab630afea03a0f84827103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dabea3bdce36df2aa2dbc68f6918aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e17258a3a894f1af3cc649e8fdfb86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46080567678c25878ddc2d908bdd18bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea6b7dc1b0f27c40b51c77cb3f693c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceb34c4f632285f18e2661b5366ba9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c87df3aa2f2f540600b0808c750bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae72d4e5bd09f01b9ec97f9b930689110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc50c0c93fe26483cbcfd26605f9a94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e2b02ffcf23b4cbf95e9f181f6938112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1710f0d336f4f00637d5e38278c10c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188422d4eef6750405db12dee5cf5174114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedbb32d5bfd9643ec0dd6ac68ce10b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71924b2edb3cd4dde40a0e4e95fda85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e084031683b0f732fb9764601c14267117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888971fd17bac1c23f0f400359608443118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d4e74c168bd8faaf510d1ee1965b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce1db0032daad19e9dcf0b79d0e5c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e2acde31a8801c3cd7dffadbfa891121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093abcb51733e1120e6a34fe2964690122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35979dca26891cfdab8c7533179d093123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f594feea8ba0e6110815206279b9e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e25c9802f3c6fc184e67e38e0b68bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ffbc49e814bf9caac80c8ebb71094126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777b3e23f5f7862a139b8f1011353db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654db6d7a3e63e3e7a4c2ac6ce1401fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735222ce0b33fb61908373017459ba3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53b6b47688d48402b4962abdffa0a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e636554fe58c933c6d1b0f33848e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae1591c03acd6c9201c41044557719132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d34e8847883b4f9e11e67382ce9f38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b13c55a6889cd22ef41d14d2bd513134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7439619aaf580501778aa73f96360135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebeb44adcd826d9b619ae3cbefe83b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2f8e324d2bfc2fd155cd6f4338569137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875981afc7a480c0dbb52ed00f00898b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988764837756da4d9f560bdd3a00e7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea13d4b38c28dccae16f11dbd8cb09f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c313526e2f4b53da324daab61989f3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e15da31e4194e18b8a68404d5bb2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f788a348696528d72fffe17301a0ac6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4819514bf96c7b13148fca2e5230a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54962e0f88fe1d86bbe2b73692858ddb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22189cb9bd95ebf2e0ea293818faa106146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f337170693d693a52946d1646443fb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168622f983967d5d1ea3ba9d608bc23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b99bcf21e4c2ca6c31b894d2743e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38089210901c834534d15f1838645e73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc74e0064dc4de3f8e367fdc526ec7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17bf606b1c0fe98e376803b99f4bdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd11b6d30e7be48b19f382eaaf76df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2612a3cd0222625f879d347e1c2a8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeee837c418d1ebc959d29d93e381a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fb5efad263ee090c96866edd4a0cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d80d85dda132d15eca6f77d762782e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3690b9fe5326d1e36b4834f473f368158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a08b59b703116b2bdf6e4ca1449b09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eed173541cba0164f69b34578dd89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7cbb0de974a7a0ff442732c6c3ac6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdadc191a2fa1a80fbc5ba0b274774162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cf85e410776634159e427181ba157163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebb78c9fd6b83e1295b78743a7c0f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0bd574e29a508fd8c02ec02e12908165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf148b0b7bf0070979d20b7f492e7733166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c725b182ed17dda0b8aa806b9f580d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2562d48d6f9f6a5e2b413f9b619f07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8132f61393046b1e474c8dc7fdeb68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06818a09de0b95e6b120b01fc1dab8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3579b454e28aa003e87643be77d2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463e7570f9437368a2b76d3eeee94a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef265b79eb1e5c0bd6b4dc400d4b98c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f2ca92892add98e2f863dbae848c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0098b2ec6b5c9644b5973c0a4815cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b33379916dfdb876cb92b1c3990ae9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda0ff0c8b422a3ff3e4b0e1a47e24a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362887f85be0fd3062719df11e3ff27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27b1a926b671e919ef7ace88398d47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985c5df80903b857cc9193e9b8616cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ce59454c5b42a00c9fee12a659c08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402cbb4855d7d4b796a5edf8b01eb10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3cf9411c7861994b3e767d603fe35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e2e30d0a2170f070d319cdad70ab0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a3e5169f0752996837cd7d998d9b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e6b9d222286ab37b4135fe5b1217c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc97929211996c10ba0c564b306335187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96342002681a2d24d03c52ad34c0d88d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71cc96c45f508cccae43907bf14a2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f178d7524cb0d0020d71006bac5046190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46bdf89d081f4d80748552a4e7086c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11cfb988ecd23b798cb0c2389b5a19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fcd243c4a2e981bd087d30a8fd59c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168b96373f0ac9eb900c87163c390a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba126fcff503cc988e1dce5d453aec3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cedd43b4eef7f35a756f3cbed4218196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d7740ac332ad2a891bb7cda470f71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9e2de1ebb0ac49b3a143502066f8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b610251268ef3d43107126280ae924199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dddc4774acd1cd5510b8ea692dd39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47a199ada8124410695c4218a5d89b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285976269fcdf0110e65d532f6bacfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a927dddce20ae57ea1667a28ff1f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b2131a8dcfb8c1a6a806452eb18a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ad4e0730a98129a13375537726a84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a87d583ed4e7af678936d6998e4bd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e1d1d1472823b8fe9d2546de20f48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8755d4f54b7510be6e291cc176b0e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b696e8d79a61105c8e48f82410ba4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0290f1fc86e8d662adc5ea8088c9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae7d34f7daa9d2bdd144b696ed364e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994404c8aca3f53e8ed2f48ba0dee0e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f367bc42bf4eab6f8a2c02301921c0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c4279825958a86808acf9fafff68a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c949fd5720aca82c23c68e1c41793215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1475b50fb5a859c9287381efc4e1d58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dbda2f28be0b0450054043b36b5c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e1ef32afe63eb0696c60afbb7d0d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc0575195bcf4bc010a260d943b595219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af5c39ae64589d778a4b8ad3e6caf7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516021f70a211a488ad32263dc28b8e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b470debc1defca9b17947202067ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1240108672a24d86005ff6ff935cd14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869174ed057d631fffd2f796a37b09d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d48071183328dfa401b2cf6fb80e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998cbf1dc420f61fc7d75d50202c88c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ec687333eacb7d574135a8b3429f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b58ca578ee5daf831e7deed12fe5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d4ffc0d48c0db3413c924788bf80b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5645c6bf14a8660193c42c08222782a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ce9c3cd3fcbb74adaa7e94acc6c72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0769050f4dfbac10d4eca70f464a7e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f2ca16240290a8d676f5aaf48c425233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291a07f015ada42855d18933f34b9d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cc8a1a6a5e7f542d8eea6e8ea588b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd647ec3afb721fe16f55b60a92111c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab807805a7538d53af75d8561c969842237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13746b46f0eab8d627d26f5a8902f1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48166e7a5e4113c0d8f0afe19ba53e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8765095ff7a09fa0bb52164971d36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90697a39725a8da4305014ccf0ba8054241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bc8c0e4b1799e208d6683e5b8a378242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f793b562ce4fb7c653a4a6beb6165d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51536d3cfcd064b3317ce065f6925d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88712d9164d138101f6549f4f1620a04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2498adf3a5b55943aa4a3a9894032246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e45e0cf70f85a1c734b48386bbc7d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41309f4ecc86f8c749e6b3e38374e10b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420d3e8d895552b5b944f957c2fcb3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de161469a1509e5cb1662c963e3cb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4680f68ba4cf94d6521bbff5eba0878251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13e417566cc2daa02098e50093e35e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea96c80972da20c7f90bfdb9327e93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c474594c776af5a494111ca03f7be5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cca8516ffc44db3f832e287761f9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926ac39a1a2e2ea7ca3bc4270cb2d50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575eeb248f8041ccd55fad17e8cd467257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d0ee6e266a3816f3482526b960051258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9d5f47fcfc21f19173b26450a0f25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6ee4b235bc894f85d8acd766cd626260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9de5e2678cd70e26b2b00afd6badc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc94f69556e3c02ee99f0550df25de6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999c17021bca8e84313631c4b0dd198263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dd6ac7533850d2b71fbce0330d187264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae97f4c016c7e7d5266ac33c557b1cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b2335c1128ab0d542ac0ca46bdc06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ba9cd8ade1462a2e371100f435a55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e4119b2e477c17cbb931047280d40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468852e8cc823aec8fc5b33f0cadbed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf4a8b3c52fd2d6608d8c297316a2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1aa92bbc53fbeee1b6455b6567a78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad3793c277d325da05885ebffc06b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61d2d89a744f1ec56055490b94a223273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601359fb95080bb71dfeac9574d4f52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df44a6f51f3a79c71c3323e53c9b16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980ec7d697a9c0e0d2aec911bf3d1e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dea4b93b4b61fb404f53750a661915277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e1eb636b9463fffccb225d5e3bdf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999486155f16b82839895a921965c1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049613ca1dd34a41c5f4b8fe34761d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fde61be0be67e8d5cc74bb918fab5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623a270aec96300cb8df5f713f21084282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00d77d7e72d0522ec315a606b16ca9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed758d93130a43f3d3ed1934163e85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa4f0df84f55bb08cd527ddd2a0f4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1dc1811cd1b252d22e599d058a8cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d517da2824b0c35d6fe5cd4d67e69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26591eeba5199fa178b825584e06f207288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad502194981fbdbb1d833ca098b3760289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851d360ea600c643f2f98e32e781a9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcb530d574189510abf9a40badd4c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc29a4a7aeaf59c4347848e086de8f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc527bc54bf701daed50f85765e19f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a9a1f631f91d4587c83056c3d191294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59298068fd2fc77b44a3fe3652c4dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f1c6a5ec426c3ca3a0825c87fa14c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e416895a6cdfb1bb1a392024ba238af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d1ac814b4ed0a5fb9e1a5c78f930298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca55fb8516439c2b489b3ffa9cebb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fb8aebbc3e5ac1b916bc773eeab8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2ae74914b344f3ddcb4b28e180a40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530bccf81e03931370ca7d5d30b072f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702fcb601d394bb1f94083d913a340f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023befe68d7bd71d6cb5cfe8ec9c8c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4888c84f61fcbfec981f0e92a9b7887305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cce37b06a37516d165527b3a7ca4e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b201e9877fc8d784c02bdd3ba73983e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba86d9a6e39c24e04e2a9d0b907191308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f3ef67750a093bb8454d8d5b5167c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5de14a4bcd69072b7fe044c46bba2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3eb7f846d7a10f7f2070abf1a054a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d5b4f18b15562aadb26447ecbf864312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7db3b4c8ff902f922714eea54e4e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bae09454cd6767d57156ab47a7a68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41cbd5c27fd4b631130aa026c80e35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c9a14cbfc416bf37ada0a12507ccc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c349b834c5ce29c90dcdd959589e25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb709bbf0ecd86b7c4b1a854c320a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112cccbfd6e5b1e51e9cc6790d49d13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b413883da223fb73e1979eefa36b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4c38f422d0ef4d6fd484cde754291321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0d84a92637a492c404e7799ad436e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd83c5125a46fe4cbf8ce35d056bb83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0738c1c9dc32932dedd8a6dfad0cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fbc52d84b1b813a7275283e9d469a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de8bb52c10a36a312279f7404f45b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c41298fc283dea5cdcea6c693389d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a629d68608329b88a68b693656b056328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e53c7b8ebe054f5eac150199f40f3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58acec6265b8bc04c8eeb7ed8abea32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13835e53c337a991ffd2d395f9c7b745331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49560fff108d3da6a2c952ae56cce01d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774714881c09b315f19e9d6a01a32a4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606ae3ebe8c53750779b78127858c57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4e2bda33aa8a21e3a20de58131f0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee06647fdaeca4eb870f0f2b52ef49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd08b667ca42807008352d97bad44c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689b8a505b89973e44ff7de98260adc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a493fa78947f94a5fab70c45aedbde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3a07a22832292118a65958dcd35e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e51f8680f223eb181ec8a97eb017f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d0bd23ae7fd79c80991645bc34656342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a960bb73e8f3e87d2ae8c30a6cc697343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473b4357950a560e628893258d33dbe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcbc954686e202256b9b6a189cf4d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1065df43b1106debef2513224ee510346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed97e7699792e2eb64848f2ad57c696347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a5a582efc0b32da6812289d234ce8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2fec1a1b3cd73ef87068fb785224c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c4549381cefa1653b815530c0fafe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2c7cf40191a77706aab939eea7735351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d9086302c13805ae5cc9b27af64db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0177b4ee1a58dd9ee461b7add2726353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0111546f56a6bc8c4bd33a2ec838ee2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f552c9fde6b53b8214f4cefc5251d9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0980dcc37299b3aebbe54e12aefa0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db050f4c1a629b379eb6257b42fe8145357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51436b62a476262fe44a2d59009ee641358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396f7d05083102a6390fa389c3781c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63d6b9b6729decf3fdb589c6e58df2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c32b0474ede096e47ed752d5fc2ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fed1d151ddbf455ed4487aee56203362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019c9f60dd0e6c68338080ef13c64f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9696deb7bca89e470186e5067caa23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ad188d8b40a630b517ed1e6de2725365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98df75933f683e7640879831da9268366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46183b03dab68f4220ac91a062050aca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad53f9cbe6b5c3ad317098abf0980bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480ac2d6220bf439019b76d97453faf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca5393a633fd1cd4db5c21e5cb5c44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a689823389cf24a55e9d2a7f22d7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8b862bff05f023544d3f850b6919d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a33608b348ca63ecec3dd01d62e7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e079c1088e0f0029b9c7bd3474b4da9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da84ab0d321ce8682db9d9a6343d298375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d590df8512460fb3a7f117c45a73dbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb20a3e017ee8e365fd97118e38b92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d9f7a94e5d8e7f4c09cc905346f58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b524255a5461c9f48b4b63e719707379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d275501affaeb452c90cee1ea2f22df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf687ba9572454a7d5d7d15168c6fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a038ef055e0d9c6c85e77b81d0e743382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fd2d35e9ea745eec70914fbe26c7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffa77dbd8ac8f2eaf1d8dc3874e3cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d33bbb06cdd962dba281527ddad0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3a19e21edc99cb77a9316a219692a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a734a2751ec8427aac0700118b109387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9afba51ff7807572b2614db674c59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becde1348ac4d84a5d5a4385bbda9be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06654b3fd6f9ad135d42edbaf2c1e52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178ea232348182ec40107d1566fcba9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a81dc7f3a9531986f7e8d52c2f2d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ae22e774c4c5788af0e6f38bae756393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f53f5a2fad2b5ad91e546c85456749394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceba4fd3fecac35d2589487b76c5c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b996cab03fe408cd447bd0d791218396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda08e22e715cb111e2c8e4e36c18a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc565b2a75b71a2790e42c1139fb0f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a853761acfb0e246123ba0e59abeb22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9fefabd0431fee1e737735f44d4ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9331acf17df392ef3921536e89899bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26badad014370736a128b273759eb4ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43345a0130b5d80fff102ac6db44e3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5ca84f0f022eef95d2ecdce97710f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bd8bd447ebac3b233bea221514437405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325fa98ea448ff9302c869a3b91eaee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cc6c8d97b60f08e2742ad9e5c6c2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa19b3461eb0f960dab33c805bbf439408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb83ba888039dfb291218cfb3ab2f7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78ece19e949f7b34ab1a744fa5ad02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff36c37c7c5f07b337fc83369448ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81646a514dbac339a9829aeb42e7cad3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b287e8fdd2b40cf1f4514894762184413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6ba0e80360e2a76faefeaa28df8ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95831a4301ba3200ba1b5f032f2c8af3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23866d6d258eece540fadc47b99ed917416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f101d65a41d4876a5d734a8256ebefc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fea03a5218f5745dcb4ac298952b7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f6d1c9e6822ad540221b379898168419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bc73452d7be06302724e95050d9be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84721a9ce657fe455456776fc94dd0c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daee8f00a8125889be7f1f291ebf824422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea9a8978a075320357b72fd9710dcd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e96cc7ac8a47a485eb45be1f7fc5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af4c607788cdd4318ee955bfa6e080425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f05d4b97d5b916b95494d70ab12215426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b9024a30d42ea5127a4fb432e6d8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f3785c85f5ca2355e2361729d381b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe047c54fee23d5a55ea5b6b9a3cdaf5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab247521f343ee39de7ea86dfcd5a3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a60a2332c784137b0e6861b336806431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf6bfb966f007d21f4315067238996432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63930554c83200c320db7c9485eb9223433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8a46063b8590769aa0f0f904d83e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f96ea9564c7e292414a0e54c03e10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e769618a4cb2177e2400f452a5949436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23ae3696abe174380aeb79e6b30eaf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc02cd0acc090e4660c0afc6a21b49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccc44bccad2abe2f7d2fed23c048dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e96664767655984d1ed5e34f603fff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b268a5a0a3782940a8ec5d97756434441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161331917fc1aa6013635ac611b5607442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e975f96d8b249cd1894c0b6d40a3b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065d8d77b3a5d30b2e8cce75970f241444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30aa4e13f7f16c0a9713ea364b7204445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0b1f877cb3a5dc164ac396a39f54e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf951c259b78d571be5c5ee34a07870447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c82a0f643829fae76c04761a6e642448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e50bec25883f378762cd7e5eb188f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57367e03dd6f835396d80eac6769605450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c1b7ec5cab61a9edfc598ef4c81b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5fc68a42355407cc4592e8cec1381452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81224c70d3fda120602248ce290dce15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed549c51c9eebad425470e8952181a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eb0bbb15cd71fbabf8c0cf7647a73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7346d3c8db5e0ba3d5bb7bec3782fe5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aa0443cdeff82e8a4794e0d2a15bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f52274e132a084ab681cdd2c6cd92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e315b99cd88701534b38e12722fea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf9aa46c8033c300df6c9833ee127e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c81af984d2b683d9ad6b5a490649e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68c1a50a7fb6c4b1213065619000fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d58bd21c52e235b720c8f73aa7053463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f2819eed784a3337495e022a4fa3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f3b0f3861f88a16e8cd43f0727a1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf1b81811b5a90e9c553659e6bdad6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022c27e1e8eedaabcb02c53ef3aeba6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20425ef9375fb1778c20471af6aa4bb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bca45d223b5b29b15600079f40ed02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d8d5b55e50d11cd29f31fa5451e4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3884c81d219b63c6c369c34a7c58d27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be76167043b12857d2ffb5ed790027472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e940b36fb765e892f71473bc73f6f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a29a6d2a371411875eed1e6c17ca27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24722b0cded6da65c42b6c6184bb2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e701707785784e1ed66916c932232e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4904699da169b781e053c6943b96010477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524d77590718433e7edb544b9901c50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdd1c5a40ee72681509b0c2a2a0c31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7a49fa02b3a612c8f05c3c093b089480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530abb2ac2eda4444c8dca2c2ca105c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f18d003d9fc0e0409c2e3a2e84c3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cb4ec211d7f06f6eace63ac7310e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57de895dc0b5c8f10d3bf87c03da0a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb28829a48ca5561fb55c82f298e3e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cc88690ca88c78f9c508f0f2f241d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0915eea8f91ceabcb80a646efdc0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff20046f8e2d0628111f70c5f5045d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a6f20e3c863abd077f80cc1006ced489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2a6596f27b5dd7fe69a8aa8606b80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a410785f6a1000183d172c018eb493491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2905d4073f32624750d3f8425971fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c701139547cc5034e503d00a9a3a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642d80f8aa4e88bba198d29dbb7a2b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05088ed5bf8bb0d95802ba641b17635a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f88a51710a047fe5ab6f946948c9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b73359a6669f709d0ad53d6771ab06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5c50483cce12a1b8510cefaee8ba3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a534cd709928a7cd767938997260d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9433de948f18104dc6006a7366dcf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669ddee2e27c98a12961832125c262e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909b56da51935f73b40c3782fb56e71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2585f78a1bdeade988ac60934d1f3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf45aa8e04edd82864b14fe6abeb0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3b830e435f559810bd96809a4a7c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcc90f1f83c9c338bba213eb79a9ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87434f4cce1ba7d532c0ec1da6c69e3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e172c1c79c038c2448076c180ae67e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a4e4c2efe23766134a2ba56b56bdd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd41f20852b1a4b11cef971b539f13d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdd0d636ab9cc29b410e40c234b0c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf813ff9078b195326b131318bb07b14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bd5e0f2ccb975f0ad885d6964cdd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3075752dc8857a491e1236366946fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e2c64e9571b447aea0a9dd71a7be3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c755c199c2120bde7209536d0033fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c09d5203d886e7822a24b52d70aa7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ace65eacfbff33655932ec6c17b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da30a767558fa3e8c1b0cc7dcda4eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092454fd4b5f4f28ccde00ba06c5e19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc48c2ab6afd18e6399b179880a952521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f21c359b8b7eb689c04829247f6449522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d38be27fd4ea12d0ec49aead21c0ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24876fa644a53dfce1c219afa35c2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5023551de7df2b3cd54dea935b0303525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6956e27a0b8c7fdfd62ea4c6aabe8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33db9b95f46091a97d6723e9a528efb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1db99181fe4c289c8f48c51329238c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38a06e08dea4da846225dc225cf1aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96d1005b082c3c0ddb907501a8892e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da6fd152e04b3f374eaef308ef537a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587e6103b17b51a0d911e2753b8b0c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0118e673c71a5a31b5d69705e5e78b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee7082545a2bcf87e91b21ccc71c23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d8dc28bb6d7231909df6795ed2b67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b118681aa9d66d347217c7fb71cb5a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229b21ffead3df8a91eb3919590a745537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89962c327ab52646f67e4bd436d138538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb11760d98223066539c25ec495850539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8d1c2029bcc6abd6c894a9db1a30b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce329cf01c4b44773bbef9fd3543fa5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a501449778f63e292c01d3d7c38b02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d143fcec400c99fef111c08d58826c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d172fc321d6b26b6b860984915d07d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ed5a3c8d48c097d1d936101ed067c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd5a5acb91fc6d37283fa314d37a63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0f7023261cf60bc5af49229bbddc4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157a09912b0bebc431ce62b25dbe4d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e125a4aa0c09d14a2a0552e7c9a85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2768f41f7bc774746744b4c8896eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9d8324e2561e06d591bcc6fc5684a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9713192dd28d655cda1fb0b4ccff2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff7e0b330987da1fe3cc1ccfefaa9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95517593d8d1075beaa8589df35bf6ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa810b31ce382dfbc32f82c10cf987c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1962793f87f2d815de586251dcd15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c92bc85c781f7a3c0178002d309c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff26f98b078fe3667761c4f62a1a0c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12a73acf86ffd5ba667861a5d3020d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07228996ba86b6a23351a53737a9104c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41323204d7f610854f75257332032931561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bcefce8a1a02050c4b7fb5e7f403e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231441c742f93860b053aa10eea037f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cd476322e22ea253b24beda923e80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55c732529d08f7bcc3f2ad952e7828565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff5d11d6402534797a9f17432104ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d924bf824fb325b2ef9acca7465e102567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff776790a657676356e4586e1451188568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f92c3f1dd75224809e3158d9a6a497569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336bb78e0d0dce841c650cc0e6ec125570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee055b9aa9550596fc4edeb553522a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428d0a78fde3b4399e9e962c87abfc6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f90627d394866e10657b3afb8cac9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2913395a705689711a322de6018faa1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b407d95e49b558cc59330052f75f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d307cef79b59b8e5db3351d5bd1eff5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b75de7e46ca4a46895ee56d8abc766577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbab588aaa0508f5b7e31afd2009cfd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383b829957dec5a8fad09a75998a27e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03169be7aaedbcb671be3e42712641e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4558b290ff21d459e3181763b21cd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92e62f5e5438fc1f5c4d35d8e315cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d5b67b7fcf172d66ed21ac5122721583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88567445fea5d2714654868937f0a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bc3baa2784a010f9a2c6b926cc1dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb527a8eebac834a08209b7ef67acf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740be48e68d5a4d9a0d9691a4ae6ed61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fec0420a8f891f41bf0ba2896df8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fe5c0a1bf34112902b9fc99f1a3b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470c6a2d30dab6ffdef02a74886baac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89c957822cdb124b52b56d21cd449a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d54bcfc3f020d3596f33dece3152a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d61d1487cd9f95fc06a4969d3190e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda611efec96a3d3394f48df542dd03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff3b17959b71a7d220577f501dc160595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae11117f2bbe84ee46283c6b73fc41596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618677c82f02bd17e6d6ef3c60bde38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54f1bb35781c9a3db046c9226aa340598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc65c02f0002fbf8de0c7c3fec236da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bb124046c7718ad48b6853efcb3c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38b0889a1b94c98503de324a189cf8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841f2d300b56d19e7eca9609a492e5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a5e8db651d1329fd94078e5d1aaa0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4649e91db90d0b3063e4744acfcefe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cff63ca6c2e353e42f716a7a8bd24d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be7029dca374121a4893b70a64591c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cfff39cea9e77bfcdc5ebee501ede607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85720145047b759215da29681a2e77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1a9100b0abb5edf129cd88cd15396609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72823215697fa696426df8456f5eb5a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3e506b7f39328b7afc20b31fe0bed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da284de6074027d5401e1bfa273ce29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad18e78ff83af37ef51f0496805156613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22e4b440f6699a9408051469d71609614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2648ae30f6bb026c29f86c2f35928615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162e83ce518729936bb3de6af4307ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e3ae48a8834f20a5a2d0213ec4db6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656a0ae7ab56a87b041079ed4fb0f41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690474ae7932ea3d15106a03c549543619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361a6ba9bfc02a5744251a62681a328620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee8b92a280b3ee32f96e984b6cb08a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c77da355ba32d7e23b7ea9d1b5d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fa3588ce439bd8512c7fec3bf7025623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7e979a1ef5ec4fd19eacb31be2995624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b68a56752614a2f5bd25faa596276625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37f45c446de0689762ecb7e9ac2d7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab9aaa558a1bd502c4bb8c5133e12a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d3e296a101dbc68c1fd780b001bbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5f8672132c3233daeb57582c07ae7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bef3d24344370a62cfa0176f384549630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede880f37fb8f352ae32460f471ca64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cbf5f737bae924d94e74a6e147426632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b231570ddd40de14487b2ff2b3333633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555a6cc8bc7cec320ca84f84d85c1e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df356ff4d81ecd1fe5ffda2aa3d7d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74e4244745e4bec6a9b4ccd7badb81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746db5a580601991c019b95ebc7bd9a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdb89717ee1141a242bb0e4621f615638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa094d7560e613f74d05e88ddd02924639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f641fb349db53dd956bb3550af34529640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d53a77a9a31d7d602b7ddb3b75df36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36433e05785a5f1e7445126a81cee894642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2900eadd48091aaee574476094f844643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038499e19b4ed5e7724fb1bd25dd802644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8716c8d0ed4c68f874c8a300f56b992645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ce879c858949c70730dc0071a61a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfb3e2a400a870fd45d138f66d9a55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c166cd3455b864d216f3b404d0668b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02af350f3813de86f3777becf591e2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983cbc0ebbc58cfe1b138aee117109e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11dfdc9e34cdc68a4a6ac6f27eae1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b068516726d5e0e49388aa04fea3006652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed63f191f5f9cb160ba3bfd33dcc282653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36dc62fd6ab184a24167e45dd4a4e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5661d2666c509c7be4203c52fa704655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ec3fccd869cc6b778bae3f5c6f9db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08599f22899c9b4e1cf921264af3e450657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46bf840fa718c96ec6fc7f6c7a1190658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67d1fbe346f5b7f8e5070f0f784d17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801863d39bb9b20df3c9d0bca77b757b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a2393b7d32ac6b64d9b9f726db069661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e1669c60b577828e45450321dec96662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f15850b0375fcfcf8dab2f41bf24fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985827664e8ed89121fbcb4bffd4c1f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0427bfa156eb82155ce79f75e2b3117665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb36e3e44241144c7962e141a53e53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89be6bb26b76258bd0781c232302fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c51f833265e70c8872601bfff1a948668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7fd154e516f29a53367190efc0147669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d1396c603b696085a7a031d4be7dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8661c164755c24ffb2bf3ea22b8e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc537b5aabcad467e0c697c04b2e7aff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf87982ce342b4b3102b2e5c2953426673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bca324563db5110a3d0373e9a620d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f92f8955d60a25e263409ed28db8ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8326a554e2276fc4abbb2abe7d3fe2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa0cb9c0cbe54418c9b1e1fc2d06a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01d80dcee3158a8cb74621d8f27956678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31995f1df3622c4e5440beea7e0a24679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dc373be918e020bcd908511c7d86f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44666b020c87d8abba126a8b8b2d8f3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207df6bf0c145bb32a60905b42700f07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca82e60523ecd6e238aabd422739a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad12c569f95c999e9d542eaf430546684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b63f86660f31da0690a41f4662d9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86c6c37de744731baefd9e32201182686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c6e65e7c849ca09677cd4dbfce865687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656e0e62d6efb4abf34f37373026dba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831787183d8cb6cab679528da0cdb84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2044a1357ef2c37a411a97d5ad428690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b391b76c089635b0c0e481d9db632691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20657d1ea6f9a7c45f917ad80af20b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0baa52f14062f8c12d5dc70f6492af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d3d20d896591a340203af50c66115694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d941b54620f9e55cdfe5611c7713d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cc27c0ab4c99630ddb4cebcfad12b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f8d156f33f8be9f920b23077fc458697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68a704924cba66da2a1710966cfec1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3aa959eefb1a0047bf77155da844b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60293deb25935333db98edc26debd67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb8dc628967526f808e2bd8aeda425701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661cc79c3db43b436f882f78841c684702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556e32e1642f6ed211f702d8132d8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908a61f61e44fffcd4acb9e6333033f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84769bffd138c7653c2f50a61fda1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91ad62b05363cc42915840a20f36f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f795f8f3bcee008c29c13bc8e23c95d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b42ed8c78fb98db3ea062666d9a278708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ed44d0dfb4656670e1c21cd682405709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1801978c747d30a695479882139328710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c74ff48002d373949bf166768ab16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2244349e0288fcb9a14ccc5b6a798712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b64d7f6140176a5c83e6f567b3dae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a56f2c4b621d69750453737d4b191714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fba435e53eda19cb98731615db2bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fa2173bbb0ff0e88f8c9531ebc75b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fae0bb9b734fca746060f56330071717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576cb282ee106715bd727e47ceb5e31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c00b3db09a445dca9b3ea8195cbe7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91298edc8d130545c66661f2f94ae7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a3f23982cb2636c663da0e9d03038721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08bfeadd4c4edf3b1b091df7a896c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a48b5d7391580883fbc2090bbef274723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f50681a9d9e81e7fa79681c4a6cbf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343671c14d07359bd4a241c2b8614f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7f0f135006b505b32e440778f2e9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2da87dda6f93fe98f9372ea520ec38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d589a6df7ddf3171db0f0fd9e08d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cde51f3f96e113df06d80e6638cc56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2e95cae1e808434385435fd0ece52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb85a146f0fe798cf8ef7cbeef666a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6159362615b71247983166c0bc6c93b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e7a216907ba702341b9c6c99054da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068568062b1f2cf5e767400f9b48e53f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d5c1adeabd65a2ca240186c6028e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1febabd22b35020e14baa7a375f26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23168515aaad781a874a2a137726395737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27984e2b8a842002f9a7b8b19a5ce891738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dedca94518a4afabb8e3e23b979068739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713b39cb23cb7db8f6927533a6c04af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010b2f3393ccbeddadbf53d67d64396741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae94ff4188e0855c55f6aa65136960742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb6dc19854fbe5333edcdf459cf786743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384ef151b251125a24e1c8642c132f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf77364daa4977af3189912304b058745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f915acbdae773504641cd06526a85e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66233f1559671999eb1994941d4f1adc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df427589b6779c806539e0af6a79a8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba80059907f33be29e91fc02ae4ca7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0c505abb7448f5cc66d68195e2785750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e85a822b11b3208c0141feaedd45a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6396068ac77f2de28af3685d376d8fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7803558370b5da41f880879542442753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6fd828105e24a51583cffe25dcec51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c6b9524e66407f7c49720539ce6282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be76f6c5dc3f0ff6d04bb55afcfc36c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff2816633a3ff15fac0611fa6baf774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e485bb4493c67ba8b057bc6460713f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c04d023ab289e5caf19e248c6f6be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3977f4f7370de7fd42767f59e0beabf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38682b82fd849353f8c30265782ecdca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d55c784462ca9c6ecc88e5fd8482839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8faf1f7da54d6cea6376576cb70d0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33c5870ae1ce195edc5911f8e0d47011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a2f4e386a3876835cb8db5dfb866512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b4e42dea52f3f63fe2185378486c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07333b27149e4409c63caa5ce2cfb5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca4081db4558775d77f8afd23b30d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949272b25cf70317e8d1ea8bfcb670cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca1585fc88068802dce1de3b35411617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b1b4dae49f39c7623dab30efd309e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813cf2b25d2cd647f026dd139319fc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926673f8089852ff746ad0d69cdf9c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e158200458f9b51fbb2d12ac807aaf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be57dffcc44dec32556f82b47aae0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54a87c6a3eb1dc95fdbe760490f11423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360369c5893a7625f6ba9b5602c2e35224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aee3702b8727ac60877200e5f422025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63eb90d358003d5d32ccac4af5f2b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fca571814cc2cfc8e81ea68b6f66b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f79772cefe6f0c55ce3532d23784c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecb59c880abc87d89bf63603c2abf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39b38b902b6f226c2e05a52f464fcd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce8c27abdbe9c7fd0dd27a66f9328931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e920514c5445af944ddfcbc5e010532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab23168158e0dbe2e9dc4b7aae92f3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b370d7a7c85082c224b271a8b8a9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e796148ca272e71eba2322281f38bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d23188bf8f0bf413f58151988cb9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a59e62f02662b8ddbf0eb2735be5f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac87f8ea592799572433fbbfec47f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dd337eed20daad258a79f393a412739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef51470290783355ac993a4b183adf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e21c85770f0baf9ee9c4599133246741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1328d32e1465fc0c0aaa326f2e80b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017b16d85d7292646cb2aba76f7b99b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00a60fc1c1d58886d807e6974f73f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9315241320fd157407230d43b2a622945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea28822e8b48b0c855f5fb3d7f325946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb857ee76acbf1b49e2ef1845e23021347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b72a69fe61c470eea6a96f2090017a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c37367f9adb1d6fa5f0626a463d31a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08a1d58ed02a955ec19b47d954c0f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3f640b357d5ab00738ec385b7af2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49d96b82b445ab75b2fb97fa81c74952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd35bbb91a0869d412fa801ec7c9fcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aabe98dde090fb1c4a55d6468150bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847eb4811b9e90d7e7962e0483ae7dc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03743b57344c42a5f30ccdb76617ed4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925cc06fa261a0b63da9a4d9feb227357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f91a92e0b867d162e893b8205277b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6b25d3eba9634e5ae6343d3268c4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e865313ec160b78321f721ffbbb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca199832ec20e3cd9059e98ccda2903f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3b45e5aeddd7556cbd9e56d5ceef762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551566fe9c7c9bba92d79b704b5bd4b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46697c8f3b05e4c33a544393b20f582664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035e2f350f1fe9b6a93f561bfba9f6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5de4c0829d47eced5f187c1ddaf59c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395fa0f9d2f9a7378da45c11f5a600e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa4f834f49c40e50221e9ea99102f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ad760bd73dda0d745cf4b87ee0d3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19fe3e03c12ed212ec8b99e067f7ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86174cd388f5a66569784a4ed1c2e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217e70f3420d294692b4675a63b05bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c259d46d4f1cde6c0bb5a5f5c83a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98718d96ce85165f41b1f9704931a3a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53b4416623032af393712b5ea121c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d57f62c4b7c600d797e0e77290c29b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986481ea8e23920bacd52bd77764d71177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f51887efaa61294d4d3200d580a0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457d065d4f7d3456d44ec8c7d59cfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c497f72413e92a5437c86dc4cf614ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7880f30971af629a83a2610fee23281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fcde64725e7099e059db9496ff9ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f452f3fc37cc0e08eb9843ca5c90283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54ae6aa1cd4f23e218f27dffaee0d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9f7b5fd07c382f267f82545e153fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f08f194fc31ef50b22671804188b2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c621d7996c4697ff317749d974fdee587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f898347db254c38eeb6f6b98488c1c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc8309af01155517d30fcf3836df3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78965d8ad6c4f1543966174a239a9fda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c35c724796f4d3f837b2836625cd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fa4d0c1bddd99451a58d1d05b4a8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7893a666f5856f19f5f4e4e606a32093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087938e94d6ba141179179c6a74efe094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286eeab5082a78754cfd454ba0cba8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8deabbbb042b0912008b90d07edd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810082a1a92cde5c463c6997b528cdc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a88f7be7edfe9623f18508aac067298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c997069a4330692fe43cd0ea3d8d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933aaf82d8bbfcff504dcbb409fac3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d7b2aaf182a5f75c881eb553707f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329914694b4818ed605fbb4f460a4279102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a906d2cbda38363f735f093f5500b33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b5044013d07b102027ca35eba5633104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb747ceb9dd134b6820c392f3ca778d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d568fc40e221e223e47552231251ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad99a34534474acc75f99e60f3160b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b805d45c452cad6c78c1bdb3db8ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553828c224830505e29b4296cc159e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4f0e24553aae13463b80f2f577bd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44169b8b849edf01e358b1e096bad6a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6c94aaa3aa8dae7544ed9548336a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd4370a01e06c8221dde666db05492113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978146780fe00065c13e218a7bf34fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a0e9af64eb9d243d32e091245ae30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09cc1b86f6190a2db88b115e1b0ecd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925e6944f757c1bc292671e44722c54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd470c093f313128eb0d457bc19b5d46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0c9ba8873bd6c9eb96190ecbce1d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103165780dbcb5e180e5c164d50e417120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce63a8b99c1881deef52aaf2ebf899c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e6cd8e9cfa262ee5c10c4feea0842122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc35b8b2b45121c972e6c5d4d10bc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc633ce388467d8a16280102a5cfd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b678a3c175f948b8a6222ef009a28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fc19b5e943c6edcf2445c3ac14808126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29f03407c2f8790fd4c56977e8f9ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917941d28c70fcac8a04b62d2d1a817128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3392f7737e40e8c32d8b661c1edf48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81370f337a283209a393414c5bbc3afc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddda432e54c3fff30a9704ee01e5bea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afd8059dd33808f6a63e7fc84b08e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264d37add57ad32cfb34f2bf216b29d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eca9307f5f298863e9a98611df08e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725fb868c3ae33a877c8319c09f73cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e01422a7eb0efdcc5d262c75377e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ef521e493570b4961899fd4039e3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cb76959f9977d435435a5bd49952c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9c9857b5e850be66d2ad8f6f68564139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dff05d241a8c73aa539d1829962f8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eb2df61be7c2f03371b0a62837e10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a639847da53bb455ae73834fbfb30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bbc671e00692c95c5649a6d71a03a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d6bf34e158bd5e4e33c4fefb10f6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998d3bdf5fb625fab2281d124a9db65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa357e2c9931c14e3b890c293fee6f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3415345b9537deebc0efebef1dcaf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73735c7c1150a1d1cd063548922390148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e5ef5b9342423e4f2f3a0660f9d85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcb9323ba038f942c2ca70d7be1a42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502d94ff1c376290cb220070f1c97e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a631536cb1a99ac968c6bd7fdbe373152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05358b6ae853b8aec162c68c7a61c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224fa50f28f7f29f71238d20b05d40f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c04d906ddf17bb3e01688fdb030e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb891335a7b10cc94753f90226ec671156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aa49a679ad7280ced55ca8dd29558157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6b8f436020e532bca7dfc56c46f01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65085f9b3b7380808a78422e4c42f883159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab2124d88a4f1fe5bfae21999179fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170d72d3e8aa479bfeaa2b0e466980b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047e02ab19aaa375d003db128dc50f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e40559b966ec2be0cc8c04d21de12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ab92b1037066e28c2d5a6547eb8ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fc25cee3e7b241f97c93009ad3a3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c30a11141490bcbf666c1c9d3938c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a18a3a204eca1560e08ce29e60b5d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238d43556caa8af7d39ea75f6c897b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ecc3966f4d676d9b71cacbd79f23c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52fedad6a3b106c8ee32ffb9078ea5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3889563b569e8d79c5f86f8ccfe31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410a19ad258a15ea45786297af7cfb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c99f2d582be09dddd547291acd47d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca052eb63fdd4af60b1adf9b49dcd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec91cdcdd07052a78dd71f9e8296f3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4668ed92e742ff6f0831c6489b862176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82cf228b07181ca6a39c4e58aa462c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8a014d1e3d4e4907bb1048d573fea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf062446710ef2d3e41abb186e48ea91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ffd3cf35399e57fdb141206ea19b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3654eb39584556e226063901d63e7c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190ef3467ed8698b1e1be7320d7b1a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ff19bf1ca9db7398d5ec1ba51fae1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d81ef4203134038b1b9145444416e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cb0289c004417992357a9ee01033e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b598bdeaf3e9b904e4bf67c87294f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211c8ab4310b44f48c1858cec98560e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747433c364f2c82c0b112ccf983bd524188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86b874fefc922015947ba862e3659d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cbf58f3aa6a2d77639818e95589a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfadfc566b06900bb8398cd79beaa46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f705a3b4da2cc99bbcacda48f55f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72eb27dc32bf5eeb201b69d222fc91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4160d0187f5cb2696b94f39218bc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a755c1d487252446bceb325f38dcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406a70c62791d6f2b5d20fc652deb58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa792552f2c220b46802e783deb569197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db40a9ccd48338df865ad76c3ac725a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d8b08ea673bc8af6872d93433365d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dee9b9007cb7cbb4c7a01214b6f79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d078ec0edd266b8268d9a9b1952e6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a08d2a25f82cc3ab23cbcce30b2e8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f51ddd0b861c603edeba85511ad722203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff921c19b58c85fcbbd79af9cdcc44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd430d30b68e90680f04c92b1c9eea1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ae473a825a67fdda251d25ee5b668206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eef0ee05e687ff369ec699dab5ccf3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff78a5ab50e189d28be753ce75c6a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989dbeb259d0c14d0e9686ba4d0d2a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e66c0df9099627178178c0d7bcb493210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb0e5cf78431a065407046f9dc6c83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90151179fbba8a232f1179c342cdda3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999f50b781c01ff0b2c36df2b6e88ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521445c45948d78f0991d9b300e9056214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53db6a9abd05c909b063517f65a9c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb9804c566427f7005548cc8e93414216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84846fb1d02bac7a919ff479e3311c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee9f14bc1307944b911ef4e1b2c4d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e33e877e4c084a5eff19863facf7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257d729f70720d962c647b37eb613e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7975d5914ceb06afc103bba77ab0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a1c5a28b4e016adee4ac6e8b88025222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf53d27dcfe408404ebcdec64582e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79364acb484e1f28bd56887447e32c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02141ef46147364fa038dec5c71781ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caa553e101add9aab3b2eca2464e5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3cefee93d5f52eec492f4e96653cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb60a0bc084a0b69d39b85e6db61d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ada256e95f0f4e8a784ff9eac2e9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31925460d5cddd7763b765b4dc34ace8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705121302c14880efc3cfed0f6135ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86307de44801e4410481ca5d92e77bd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03252dcad6b0e7da94f4c972109ee5bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35ffcce3aaa8603c79ec224b9570d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369eea7072f54b77cf10587e8593931235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64b45e4f81fba241d4a91f9efb4d14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c137fbc39a82ead12920607bb807a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b706efc9889494bc5c01a9521369ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1149181953293127a2360213520d28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca339c7a8f3bf5c170e5e7317cfbae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe744047f9981f8e0cf26b9be9eb79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828a1bd533b806c482f2f69343748ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f512c8caa7873a4ca291a54086dda6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6293fa3c389e8cfcebfe0dcb7b1f0e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da99960ee387843edd5986c928fccd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b9b5f4087a4f205d72ea717273d6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa5848c7ae45a2b29d2b175b3ea0e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873472a1cc970a0bf52b41318e142bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810632aee26f0a0d041ceb20a164131249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78917987aebf639273feabfc4d64e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db18f96df9aff61385e9deb8b35fb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff08398b9203a98d17835fa8402822e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e36de185d1427fea043b4d01c0f2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c5b3a30ae2d78aa99de5ff6211618254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1fffc9811b2df37128005220cb5f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601db5d94726eccb283c893cc8e7e301256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9778e9eec3e8565b151a70b4d8631257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e0f3e5fa7c0e0b77eedebd3a25f80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2663a0cc4f01f83098c938891257f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09a81188437675358d3f60ef7ba458260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea70f4ccf1e4e52b158424a7c895a00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfb43f07ba6fb3fc73b6c42b2c71ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f5f7bf6e02cb9293c141091a02ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633c51e3916718ed9678c3adcad63bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86196120d7e1702e00816ea3c0fde89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba3df7383c2101c4b3b17119bcf109266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b3ad17fa1bd43ba1c028c2dbb899267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64d4a41f4ba65b20f7bf1d9940e2b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60197a85039206edaa5a196624682026269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427f26ffd001ad6be0735906dc4fec9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3acb9091e7c79fc0439c381242f0df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476e5399552b21902e95af7588c6cf8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93921526ed2b940c49f343c9e59314273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c84af896ef2bf948895c8b6969b6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867174d3f7a1e3886c30692fff422ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fc86c20a4aa773ce86295aac9220d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f0c1a2f0ca47af9ad32f3ad67b99d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8846979513568471af86a8778ec5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af166c7cf9e03d7304948f8e9a79c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482e7d2ab28e9c1a48bdde6e54f76a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc89f76f6b4d21b3d834a40776f90d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c8945ec553c4eb4afee9922f3201282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273747d481660f7f46221d7bc99289f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca2d71924ce5adbee7d2a225540ccd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd224e19068f8ac4031bb77146d73b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11969bcdf4aff392f00e9672e915f10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae6e39314f48d12b2b00aab2450072287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f895c357b2b7ebb3473a45ca0d3b769288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7495913cf853eefb683abeaa52547f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccda0658dba4185fbd85a5d93dcec5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c482693a054321934d63e116a5526291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8779314155c70b3b3588b53348fde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a42aab5ea6192698a7eb8f26ff02d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c51c6ad0a882f76c69f5e31107de82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a5420e116de8e8f6d7ff838052e5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdd0783d1250786d1753acb1d32d7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51274181f9afa10f9863244dc7e40c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede1104a25e5b91b699eeda75f1abd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7777d558a6e7f31c5df80c01900b66c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cd3ea92cb0dc0abf293bc6da22856300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60f8d77b9670c994408647b315f767301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6da03c92f5367b5406fbb1aa3584ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e82adf9f0eda31ac3585020f630805303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433bd67fc4e286f0de4ab2ac83a5697304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc28e7022bd525a3eb5dae8ffd972b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63700df296b8db2783b79f541de93ac4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedb4d77cb797077740871eb4bb53d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd82332fe9db07491f23f3833ddf473308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a0e38b0d08c3e780c119def8bbd10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f6c77bcf82f3c7355902ca8fbf7e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba52fca2b4380f13f97078410870b7f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d628bed16c703fd7e3b2b9183e585db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa0ed94c907efa6be4ab244e01b63a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7981ede20cc00577d7d83c2c06bf65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8c8af20b2be8a792f22b966479e26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e8e730af5d7143ea32af7b246d536316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a246bbec744cc93e1e1ded7e5ce2e64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838565089418a488223bca52cd423457318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d237ef91743128d653151f44201be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85411f2e36ac668ab4e6f16f0e6d92f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15f2ef3f6a6ccc161ccf85ff02f37f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72f5d66cf2ff9c7462c133d49a10db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cdcbcd4dae94c32e63344420d6221323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455a7a398465ebb57491a3d502f812a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3423fe6e7fd77180bf80e50db4929325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328cdabedbe45d7b7993ccde4f0581f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884721f20f2f56571f076a9df625806327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b444c5e4c79d48de7fa0fc1f48d2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e906d9c5ddf629e9524783996f6a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94631706745f1252225d6d65696e4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd24a1244f437b504421d446a18bf1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf438d6421ffd4f1f32a253897511a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74177f102235661f096264eb05a9d68e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f760af95d32f0b3e418626475f8a21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ce753505fa0fb0a390ebda22f5dd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e69ba682bc1c213988a3c4d33412cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deca4b027db1a7614868c6ffe3774ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a699a496425300cb5748d3ad9c68f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d159fc84f7e9262ed7c33817325e69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aa9b65b50210b00185cc1f6efb4d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0cdb0e0d6444414eb9acf9da5352c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20278066810f302b40e41c231362efc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bceb4d60fb20bab4f65de8e3226860343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d6fd23557ec8ed3029b7c7d429467344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421658b65ff2c9785d51fa2d1685a489345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984eaa372590874200c097cee13ff7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b378616388a55ed31801d70ad00e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9b4f457836e471f5dbcc91b1ba49c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f6011397e3e28ee73519e31367097349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312f60a8e5c4a80a858849066582c0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a910f04115dbbb39329e17b7a23c75c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce80b6908a87d94a860928884d9c395352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6adf4b8feddf827f7cb0b587b6738353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56dd4af1b5595b951e5efa330b0393354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310a408279b32a6f886f080565c701d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4850eb68336ef1379b3e2a492bb7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d904b1e20a641796454ca5e2cf14a99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a25624ce56930455bdafdd8b717cb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd633722c3ba47bb15f9a37b8dcca7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e24bbdb5e9ed47e3951804f14f4d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce9dd51ca3f2306cc4a07195034b89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23db7c13a8d0db6a681708361292baa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6300fbb5e7798d1cee2dabe0cbce82c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f4934a86f97dde755ed2e354bbb0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68d81888a29478d88d2e1630210f73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bd2641e14c6ad2eebcabf24d640df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5d6782b74d497aedc3040c161feaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7193e87c575ac4441070c2f5fd6e8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbf8cec9bea94fd977b8851c58c44a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b869f0e64b0c9171712c77c38f7293a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6d48a919f6b4da63db0620c4d3c9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8045c93c29b87d24ce31ab0b562617372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81cedd3340f0c0d41f2c19b3c9daac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55e2ae4c7397fca750c12577641354374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56705ddd35219f6264e914463b24b661375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bd63716cb8352067ab6f632fb45ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bfad866bc0769a1cec9bc1a479bde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d70bc3787201fea99d187151dd4b27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef3221a96c79af8892d25482efe03b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1fb459b5d909a45d5c685b5c1525f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6654f026633ae05e99b4edb5d58701f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de141dbf302fa5aaa56780967cdab0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d52d58b9b4f3f7ca4cbb9fb52e951383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272c18d6183262012c9c235bd9d06b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79139b0f9bf41249de2eea60cfa6705385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1879f0376a58fd99219c6af7c161e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60213117debb6a2c99989d1d144693c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ae8a87af62b2e84720c10b844fe2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593520195dc3a15c21d0c798c1c209d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952e79b73823737146d76f2ac028fbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cde21e31d737d2905191562e28d69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f69b68db60a231e1828403de2472c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c39e0f49cec34aab037c2780f3716393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bdc1a1826534f59bfe31483204a2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d762e7b1f6e84d93d0731a1c130c1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb46be704af274297c89a35e898e18b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38363fa5a6c93db76d553e5c0d36417e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8a5b6b558851e89bed5f390b4d3cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5222371cbc858a6919062f7805b2790399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075caaebb7a3cda3582ee10dab9d5b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e27bfeb7042c010523315422cf7f2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9eceb1741ead15202b3ed70f131952402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b626d1c3826a9a6ec8b1231a42a73d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b75f0a90b0f2922bbe20dd822fda2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0d0ccd4d4f192e7121f931e428eb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b7fff5d237144ad88dfcd3f7d981e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1581ee428053121373f6485581b725407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b5829ba0f5303ed2a17940fc08470408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a57b3203cd60838030694a0eea3ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807808972eb359154ee0bb6a8e005e38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814d8bc447078a64bbd36c0b65b7579411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba020e32955d6578280da4fb9a3d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c60cd2da7160df4a6ecdf19e9bef5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6363a62025c6634b894adbcf4eb7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e67daba20dd00b62f42de3a172e39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4246985d860fd1d8c4e8aaf80a09d3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b479980725d0aa1b899fce482d9fd89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6287ea38ea6d874ca3b42552953d2e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade0bb970503afbd84cb9e707ee91e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d3244b8fd5bce87e6cc163fe36e9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e7010518a3c60e4de0de88a53fd91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2c2689efd1af41f4c7ebdbbc58299422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc59dbb6e04b4f9b5f31d0892ee3b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8aec872afb272d782de660172faca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47d93f955d869e6b82211c9c85564c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134096327370132cc6809b59827cd63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc52fa5971782cf94cf2bdaf73bed94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff970eaff8e4d9a296b2af3f536d143428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec5ce7d586d41eb7a1bb5a0ed8fb69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e721dfeeeb8729c20a1d77524fe3be5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432afa0cd34e2715e208948c81347a3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f21d28eb2178f54ae1964f4c80af0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc57ddad663f67e8750ae1a39980918433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2616a334a6e1fb61036d2aa269d7135434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209274a75f1b8bdabdecca892df4f1ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da770c1108d2f650dfa9ba6fb6b5e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fd6caf8afc60c855e9fd65a895bf7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5a09eef349659ff05057f52fd94ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed960c87c7f1c8f222472db9221ec5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b25a35e463204b6a964d4a736ae16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4377ee2a88f2360a79b3e2db6f10f01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e44ca1f2dd8be2f6808dba3be2cbce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74b003ecc26f8f5e10ea417faef3ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbdbfd38045ce0bb5fa6f75fb5082f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14be16361373ee0eb5aa1890a125af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484ee9df50968833972dc8074064d17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be9c023cbbee47b388f5b66d8d7d14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb0ce5aa641186f85d7529c7444463448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698d8ef8a7621363dce34907987946d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c0e18ddfcb0304b067d1bc77f8d98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537d0570f7c7c04176cd1dbb28ec1ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c33622f4f695cc4b4a2b95b4b43ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0c106831c46e0eaf9ccf7075c9ce7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a4625d1481fa99231e24b5849f8d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fbf88da1a9dd88b41060c8236179f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a65513234a25d44f916d2a22cd91d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365db3d40bf700c28f8b6b62aca25409457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c2e22a955a38a305aa04c0882433a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43782069232ee8ff866117e1bae42b8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe105742adf46d1b723713a6ab8ff07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30e59ec22933420a6a4356879286d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1984357a062efb51a6a65bed2846f4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c326f423ebb5745156072b34a8df89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14f37ca46369d8edb62a7fc8d32f22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060c43c01b397878bb4372211e39b67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6dae535666ed0d3b9154926ca20af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8792ca2b008a739e74a931d7b9bb6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1daf3c2d1e6c1e6c5514a5a39d115468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7137da16601cb9350551273d1362d41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd95cc568faefb199664e859bd3ee30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9a008a58657f41145209f26d14589471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677fa26b122f1c10429333412bc3ecd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014a98bc6702fca3a7f1c8f59248a53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5881f6fe46540a77238733822878d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb339df18565e86449e37ab9b895c156475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cf079643633be24f01feaa4889089476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d413da68191e70112caa19893990ee4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dcab3a0ee620dc317543056cdaa3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133eb6437aeed5619f61f92c06900aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d94e0feeaa72a46a235d18dca4e8b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d464470edfad1ec846d79053cbdaa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816e606d934078e9f89f821123aeb17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d566bb6b034a14bc265f7f1fe0522c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec9a358d13f945329c094b331767ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853061871df0e97b01aef15502531d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ef30844d75e5514bbdf66cf0e42df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2672c43dc18c6161a5dbb07aef20cfd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2e7f1439b4eb5d16201e6f887abfa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfd97b04f1c9dd5d7c66dc8c575ed8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37a6aa6687cb8cf98d865641af73e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6394805494ef05e119840da5921067491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53c2d17506cf1fbbecf73fff3bc8a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48ae304872411d2f24092e37fc6cdb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79f16fdcb95d70de462ee7e347c580494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169362b985b00e82d1923c4dc1150af8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18471609798bbf2996f4ae0ca51abf76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033c0b120fa638126260646c14da2c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146431ff442cbdef10d354cc4e5dc92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf09fd6d5c9bc9128959e2724322edf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80496fdb0daa9d4dd5911eaad3a9f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09526482378be3d8ca5a60c4c27383a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20434e7ef2cf82c4cba7e0ed5cc68cd6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b8916652d05334a3c33d1a7853622503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bda953a1b33494e252d6f218c4b3f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aba70e8fe45be91838dd0b1023d703505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159766140cd6c815a1a261f763beefa3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbff018305b7d1af31d5d28bdf43d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796973ba0d963e34494e01f8899df8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ab79b37d98c0c8810f08a6170c2f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea1388f5aaaf1839c87a7b401f9908510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e82468071504fe0cf38063986e447511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42acfdecaeb6b99a0cb46e04df6c90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dccc637ab5c7c31802ea561fe0017d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d061f7f313a426409134aa137f0333514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5f66f642f0e0fe6d547a46057c2b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c99927f1d2dc67a481308338bf3f28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeb793b188936ce3f3d81d79bf1f97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c51a29abceafc508b68aac76c685a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302319f77a654ab54f88f291196aa5ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9e1acd222a90e7731c05756d414a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003609ec4f9a157d37c3541a68334f98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aa1d2cf3b5eba092edda720ce4575522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc268c6fa33a50a3e87bba9b9e58376523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005bf7525c799d5d155e161a1676350524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845b3e8102164c5423088db377610d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89892590d588aa7c28c672dbb768f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ed325790570d45122cc72dbc28386527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f16c4c0503488f35230dbe13837be1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad956d84f3e65a90ad4022f6cbd57ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d014a7978861eb8630b2c2672062c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53e36645b226a178e014d72960787f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971b1bc4eef9c702632b994af33fb95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed16c146d4aa9e3d3b3c177c92f3ee1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53763f3edc8f139773bf0a8448ffad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1d365938775afb1b969916d162fdd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325a6ac14408eb42e7f482fa0f7be85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1332da964506bf5f15950dc20ac9415537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95f2be1ef4104d5a9b0288c97c5522538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3004f0ff3dc922d7259b0822c992cea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a165289c2adbbae2177d5534513b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e029f635bd7ea2e312394dbf62491541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3620571015ca541a504ad4a0d4ba9be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c85370c0ebe0aed7dd0ab6a7a8d78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eadada146056d1701c57e096c41ffe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717d9576ce1042c4ff8e7bf3c525469545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3cb058cfae4c55705228b258ba068546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a6c7c8b62469e6f0b60d33b87c553547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1c27a7dff9594586feae866852a21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155343d1c90911d380ed555cc8b9152549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c202b054f1f5f5e266b0f2c7d75c3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eff7d1ab92b9b1ee941c302cef6d06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc170b2a68a206b7b523377626f221552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d03a180f2d311e86f675c40547493553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cefb8a92cbbb0620ae5beb60abc18d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940877dccdad4896536edd2485f60af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985863fbeba3338afe745cef6b310e18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da39425bad23e3eb88c6d17bc35c574557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78f347f08b0e4bc4d2c24f3201ba2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3e3ed6fef7cc07c6c0b46fa2c7eda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf2f56ffb95a8482d26ceef0aa7700560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca4273b8119ee31a5a8cc48af0e14b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe49b76b152509485120787096d5be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aefdfb77217ec2feaece4ead3697b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d14102f0b35c5f5a6453b002587c48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9a6308fd67136754c0f78c159f3fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a064ea3c446703e160dc0195a19275c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc32ff96194629601755f4496194313567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9947a724d2f47605fdb4395a38da554568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92c07cedf85bd2b3ddf9f546630c43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c3f1fab78ffbdd20806e74858862f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999e3ded78bb79c12612d665b39d754571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fddbd33613c1613bb3d641709f06e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01235975bbc6b406ed10c4fe7a8b7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17748df20f2b914736258afd3126a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d848c41b10f5bdd7a0bf0fe44c8962e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641981b1179622d6d067f8356830436c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265f17887eee2d53caad38ebc9d3d56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492aa3ad723335e0cc193af160584b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a67a1046452fa7de8b3ede465fb647579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810a2cfe11d930e80fe270e59c787bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79d00b93fc169cd415169f884872b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd53088fdc4166efabbea82cc1cc6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a6dde3cf9c77d1e3238ba195e53a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79f5b6b233a28d320299ff3036ad5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7638a7b8ba5a562ccd7818bf4f301585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106fd7f92cb4a110b2713e404cffcc9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060f1f65af9b29ec58773828d2f3c72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5864f90e522d9f02c82c8173d0f93c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27564b40a0a9c280f82fba5e74c8b7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbb996fb71dd4d3ed8d087ce90a0f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e21ef3400a4165b30b16a9c3b41cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923ee2d3db13522b2352c3a5dd24307592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f207947bfca27d6e9c406d5be3ebcf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c5f702bca87d3e8fdbbd51465f615594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a5c14ec15fa55afb720f8aef02656595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d9d1789462feb32356c9fb7095849596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0702a5ce473d18d913f6c9c5daa8c54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c24b78da1ce67750a7132d18bc856598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e201ad20e7c09db7e4b48bf046c0b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acb25b97664f61a17e9426d069ba4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521ee0540f33591bca0a01d5931594e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c53be684f68903ed22ee03b7c1580602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351b277c2d5509162dfb73e731312fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b07fc3e801e30465dffe80b680964604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a8ce0aa25b42ff5006e181754fcbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b7a8e6c0e889e74b946ce133255b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32213fab0ad10585f792db3c1ac042a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9af965a17aa43a0798707aa5f013aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564586f593cf19cc7226eb9d4c48e27a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da0a7bb0129d7a1f7496ac6a509d67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda51229e06b0550afda3be38eecc4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b196396b7e9ebc50f7467ebe18c9a4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318161f7aa83b308f2e11a3d2b997d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69428dde4fca8721cbb1dc4172cc2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf4be3945cf7c9f716baeea9abedb5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c3b71d39fb74c5c83db44527f41b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbaaa5b00ad04bf79eb11be2f56aae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1af4043d4ae0e95c2aa81affdf8e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81576775957f8ae99ebcb68581f053b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316e567171f08216b4661c737efa459620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646c387c71e30cd4024c639400dbf5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638afd8318f0c52cd92bb010ea33c2a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d8e1b66422818a3b34db065316488623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdd334fed9c8155824bf777d308b5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab591465bc63ab35097b011b842526625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53149d3d8589c157cad4e4940f5607b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9a2f96aa3ace275ff0c200ed9e473627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265577a3a1ebefd53eece49d55f460f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4f8cf8ddb86ebb4207376909747b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec9d0d9fa4aec48ef04f50d9e9ee28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c52fc550f47c14656d7e7b74a6270f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df187e4f980f9764e86f3eb99281b5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac63c730ae0ad9fc925171f4b7b5092633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d0d28bdc13ce15ab1774dd50fbda7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242d6e59b504fe07e0ae1b4101a2e0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d400078eff0c5f387226a9fbccf4ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d3b5ba5de84f203c696adb1395735637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea71ec870bb3a221b08c520b90a320638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7489c08a27ad52a59a938126fa7519639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee6a7c6febb089714ff2dd20ff2007640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477186d7422e4f2ecfb66a2c122f6c64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781123bba5e3479ed119597de62fbc1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6db9d46f39bd18e42f9b848b72438f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb989f10307d24cab5da102e0189e0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015c5d6f19b44aee22e17d160c67dfa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7708cdf186aa12d59dae749270f3df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de159019a7672c3f7338925bab8c255647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a55621939752525ed5b9acb05a8a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346fdc9e70ceedf367ca57adfc680ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa741cc3d25ea32d448f6261324f2e38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c11972b70230722df06a2176b648e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e55234e61285ddc64529a8ba9d4fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f36fce38f1b5c796dd3b5de093b5ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f97601868fd7f43f3f1ed74fd559d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f940e0b51ae65cfa656727712f8b9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cd1c292ba17ac2be04d14e69bb9e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c8707230b59effcb6ab8105ca066a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463112bbd5bcc30f2c6571a8b754032658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366cb81adf527cb37899decc962ca90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674664e3fd993bf1bad5472b9abe220660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69337ce15ebb10cf04212c65efd3fed2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280080c8cf3484ea54fffa50ab9e46f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0927b99bfa2bb31a076b4b864be39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8dffabaaa54da547e037ff15ea24d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac85c5a1fc969c3522334e01152f454665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca63dffcff59b29e2b8eee6dc7bfe6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75798f4d77485f50f6e3c62e77de20e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4c37b7cfeaca47def87745a38aab8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ce4a5af76e1a88129d77ccbb4cc37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e2dc7e99070babb61a66b368d7050670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b87eea5ed1ac233ac34e0151fc019671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b21c2fe9ee562ad9fe9e121252544672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78913d9d47edc988399d4839762a3bb3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef7ea9e49fcece5c95167a4d8ae982674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4689027bd242dc2150c8bec9a8b60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732edb7ba9ad3097cac6f9ade01e2ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92ad68401dde849ab8905c9f9a3cbd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d44e4d5d3d04f68c499e31ef562e37678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034d25c2d551ec233e8e21588ae79c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafc1dfc00302c8d56690eddd5b8e72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fd0997007bf50289ac6c8b1adc028681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6579d86634837718ed9e45d676ef9c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cea1dc56495d22f64825fbc8627b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63828c67bf76976b71f272f229fd257684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47a2975a455d361ad0735eaa848aea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80133a46650597597d9394231b1f0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7980b5f4ffdfc2222caccd2e928c626687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa3d3fe3c7fc4bcedfbf9b7b486bb5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112e18df5cd5a05a5651998cd8205b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862a2afdb8182893a7f04ca859b7043690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e8c6abe8ceeb609ae4a82774980e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592f17acb7bf4784a4c84c6baa7f577692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279bf5daa49d4ba4f79dc5319c98310693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55087f8a54271fbaf22c94137fb87292694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233bc9768ddc10726da60a56e26779e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71867cef0bab7c575c4a65303bc1e475696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5127acb2b12ec75da88069681cd58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894aa4fcee88e21ad316f7d775e460bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfea1b7b30bcbf46f481902963fb6c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99277114df602a3ca73b42307986f1dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cc83237077e87f8a6a38157f15b51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fcc603c357572684cc604a7f25876702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f1f4d87d7f33a676ab5ba2ab3bd06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f336f44e408c1fb04ad386f66581c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9725ae3a5e959aeb2df60117d61b550705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b09446ffb410eee3b2cc746f44221706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38b8f5d92322d4c1cab2f5573ef9ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213ca739ee4a19cdaa62a4e7e33ea32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ed97de2c1fc5f077211e5dca64537709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832613611fbbc4a61038467f3fc008dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872e475a181555f183d1f56c67ff78e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf83889053b3499e35e9648e8277f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c2e1d3b548b643185a938697df9cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71b6b15a36a8b8137f544485d0f66d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335f486b78521c62f4395890668b1e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f1641d0921b885ed36252dbf33bf5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af572820d2c2a5a85eff426ff15f6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a474f81d37e4bf681076f63f95f6f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf3b04a575f62dbd2076e07d3b6830719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4158b0f319aada9f0759f37da0985720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb10a1fc93513543ad5b622c0f31011721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21b95d5f774ed7e4c72e3ce844b4a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94310135c1a8beab5e512406d518d54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4cd2a63574c166170ffc9a8c05112724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531668f88698b75cd426dde76d7b0208725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc099bdac84ccffe8edca50892ae04726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb19379a3ec1d368b551b35797be345727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ed1627b8a57541929d8f58089351c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e330d52ea86134c5cec1cd96f5a85af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf4cca361f5f69db96d72c82996b8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb6a3d9ce7b3218305ed8c11fcfd9e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885e70f8a38a8b3c33e97befe1b2d2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4e41ed31d30daf381fa1fcb8d0415733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57fea80a4e12a4c997ab2a88a6e330734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc20dd082e05287278b1e3673800cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2770430860ad0c6368683f42598309736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d6b47b345a6d6e3710adfcff898e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f88b3f3c5f6d49ae32843ff41a1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d4ff0f6e56c191388beb88c6c394b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce36e3f9061e98637e54835d290497a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04942b64ebe829f3f981f6b0d4d679ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367622b387e3d64cbddd3487decbb60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372727bcb7c1bc43db8f8c3d73d74e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae48235bc747243ed5a48c1a0ab1dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5532c9a7873fd4fbb884dc64ce522a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb453a682cc275579d1ea552a8cdc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87960b3210b4070f192040fa910711f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc901e3b7bbd60debf2fea7e2746d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e9a026f4a7bfc17fac5e7f74bc57c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0ae1a163c3244f45a663343ec18ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea9fd51642a12655e3c1dc896478de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081e65e97d4d2e6e6e3c1493ccb4a83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549b5607afc88bf1fbebae1f60ccbcc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a4ed91f7dbf6b09c4b0874307d251754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0144b8bbdae5b3fc15d26e46f74cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c951ab09aa2a238468162881066852756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1048c115258f50f7b4ab582f6c865757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>