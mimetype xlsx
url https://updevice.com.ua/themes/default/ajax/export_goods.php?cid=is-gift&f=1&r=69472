--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617af3cc9f962fa302f8b1cc3fe1312e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2f1f4bc438db0306e4fa6a91a5f6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fa6eb4daa1590daa97d5c64a443443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deff76c9a9eaa47a1c5f5657b51800c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8bcbdbd0dda0a132f584dda46f19b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3904671a7a571c4b2c41f16a68f7936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dafe322029926a223527dbc20d8c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686a97115edd9f4e459a7fb61f17f8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049fc20f7310c9992c6c6e12c8b20499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25415eb50593fc8ea9a479322efb2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0c5ac0d8feebe103d9c6b4300e36111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57fea7dd9614eba44e35b7c116272112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a9d98a20cbc83b461c1d021e16ab513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ca3cc8eb9d11609fa8dd1c6fbaff814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0aef63964f1152565d979ff2987de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a24fdd98f1c42146b326bc9aadd5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ba6b124166cda19e9e1d07b8be65e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba77606f7d1d1a4db75bd7037313d2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef639eb65471696b94c1f9c46aaf5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5afe8f2fe4a371fc59ef6845c7445a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa7f4b6767b88f81b5dacfa92beef621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e5a0add43a251b617d876765d349222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b40490693f0dba3d76a1bb9de9e38823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453376e157fd310ee35595bcd6d8bc3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151d2b5a278f91b8fc995979e74e79425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71536d69aaee397b6d34661b9157a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfd80e0560b9b2f07ea04f0cee2cb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce430496a17990fea4ece4b6843bf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf6970be0eb6ca75d5c9d1d0ba7f2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ff9571f869a4ad258774e683af1a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a589c5995699300a85611ce0154af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf68128e2a9c5e222983f3d9bddeb1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ced004960ca9f18a7ae649be7a072533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973af04f116b999d216453bf7d85427334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f149dfa96018a5c42c07e53c5174d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c91665d1fe42bebd04781908a632d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16788ab0ee7634a09d0e59f052622ffd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b675874982e17a88766451a99fcb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0b2e18055ea74e348ad478d11027039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3bea43b4f5b7e66467067671924ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b59afa1b1e576c2af6649c8b25b2d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d13c2544b6d105164583efdaae6ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb6778da343d029cbdd49b9d2885b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaf2b22a7a2842eb2d1dfdcfa99ddf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a74185e0d0470166a42f7111573b7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a3b464ddf4e0d0b6221458561f01a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10225d73441f330a483434f5103ff9cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413955a44179b6bf541a8d6e10fd454848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80693d5b9f7d7c64b5f2c917f62cfd8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd47c530d7bce244cef770003f4d70e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182a75bf248c00c6330ef4e48fb615a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc140c7671cd2fc673c0b26b741d6ea552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402eed7476e4fc519efc378e8497daf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3c17d783d758ee76418cf24e3998354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1649d2b8555743e4b3d4d02f58535855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb9e7f4796b98c5d4b9fa07a2b78f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757ffd6d6de1c17a6c6171a11c7356257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca602607cb8e79f54e541f3f3b54061558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e91d1ee7d6e02e1ca484be0c4570159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab034b8aeb8ed7cdb7d77a3e14132e8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a7e587e3303a3ffc5500a187bfeb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba24e2f7350d9d74cb758b7e531368762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d456682751cef8e077cc3b06ebe36ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c2b6d554cc35e460f60ce63db695764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4be305a8206e639867bb338be0a8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7d324193ca2e309975edf082329b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d1e6523468585d693d5ef628c626b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ea487baa12fb54f465d2be447bf4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f35e457ed0e8aad7332078e0319f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935e506878dbd0aca95a1dfb8e6f7d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeb89797ee864a6b7394da7a507bba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1e9f8d3e53c7a864f171994b2e9b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc483ca5ef32d5e9c91135e36509d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1c94428150d83d8784b62ef00b76874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a55321aa8711a523a273a429f727975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afbc67f1819824ee00b0f768289d3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781f0081a09e65ffdfc5e59a433240277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb87cd59442dea65c3be0e99f2a673e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c259f5d4a567b568a6c36e3c16834a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2360e81eb15c82adb3e5b9a0492f01780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2b30bd0039561bbd92f7cd15b08fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3165922796659300c747f454e3c0cd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b04ccfcb584dbf734fe3104c1792f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235849ff2993d2590535f9dd14f121d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5947e18f70af59bf23894d136dff2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f8b5ce50409b543b13463e3a6d45886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396ec31c72b3798200b3aadbb73a39b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09be83faa11fd573f8d5aa8b351ede88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066f733f96c00f314a8a258f788706789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e20a0d10a6f0d2302a3a54dc108dcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77ba79c6021c43b7cac3255a5daaeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2a9a2d20ea6e5a4ed3b0bd9cd0f4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd7b51385b5c03bc9bcb81660b950493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcb665bd599bd81910fcf73209129394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018634b23d01815aa9902955fd4dba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9755751e9864b2e35d27481b7aa8c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3a8c9ac89d1a3aca73fa87348d62a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ab42ade6a4be57fd537c80c4ed58798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74fb143131a7c90d25fe338a4eaed499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb808659b7e65f2cff6fa68e0e1f3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051df51bed4f6f7c571d90c9366544e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfda4b27fcde0ba4300c07c17ced530102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e14de6785d99aa273edc638f6ca53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f9ca8a66b0f27c495fd498d003a65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fcb0c35c0ea53a5c4d2212d2e0f1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd5e97b85d60f9dcb1ca1abc6e7350106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d83647352914a29a4e80536bcebbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5b18da0a8fd5e30d23a7b3d02d83b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862a5800e3af8685e43e84d1189f097109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073938f22a03c78e508664e3ce1490e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b0e691016d6e10e29cb1917dd8190111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac973a1c32004d97ccd3100dc06ad7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5174c934fd5087a0a47095e74e5356113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16f86214f47ae74e2457dc8b654415114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acf00744173e426afadc0d6da545e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24133fedbd2c834338db3f83701490e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdda54fe75875299b059f0521232919117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8171b5df8e8a58cff9fccdb6c657584118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f65d860d4574f2049650d160e9cd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b9772707751fd6d84e971826d403d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f8ff84f30e9c260d1963e91eb9961121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271aad3276467cc6c46df6ad793d84c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681ec08fdb6e4154c65ebfcdeede2d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709548162919cd5ab6a0b07fc8bf77e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d523f830607f3b499e87c8b80b9a4ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ade19bc2406d188787e33bb21acbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5605259a444311fec2d5b9cd0e2ba64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6235023d8a71f3a648bbd64532624e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be294b83c44f254117b8dfbaa0db4fd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b6619ddb11f65898107de2a8299ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615f05cbd25f453820405ee09ca6889131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea02a27a1ace38aa2e21b4e14d563d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865a0b95c14b41bd50ee245ce645d87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d14d87ae72ca594e93fa47927be5bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccf8bced98f3629c3ba33581939f70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438dcb15ed107b7e675f84f9d1bbf25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0173654de095776e8e93bc4152fd00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358b7f9bc5b9b206c76d81203810f12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b786b0bdc9e4c55af4bcf62ec6cd9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badfd5ee6b9686f9e8b6fc7646ce3ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0325b2cdb3bbcf3a7bca9d0f37ccd41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6ecbdf5314a2ae8c0de746d2b9543142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665fc1203196bb257bf7278bff7b91c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31022794da43638e31f94075fd38d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0a9681a14c6ef0b9e3c92f58f2580145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8e059cb4bb10f32f905a2393a1395146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f7e30eaa88338dee893e7fc13a9b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee048db2e6823cda05b4b89dffe944148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb4536159c8c993193926ecfb0de28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b8418f1ab396521d78ae317518197150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04858b1e86a9d0c78b024e33a8ee10b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3daf3841b4b1b053a235761549ff4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456dec4a892788e2c8a7067b589d268153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770a834fa091e4839d7072a7b73e264154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f384a16fdb3924c3297afbaf3b0ae6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0de166c7bce1e509a97899c0fa7337156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4598d1284715026d1cb22c52f19b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83939cce108dbb29d5674be87180a46d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dfef2ff78d00e335c59cabf6a0324159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac5d735f9faebce1f9d03b087c32b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d525b7a29bf7761a5e79977aaea936161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227293d5f1b7948980ffe23ddb4155de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dccc65c15966f906d4550b00e216f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88627b37be29e444bc4e6d53f3d4f71b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3da0283fd1d81bb4214f5e96b7401f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3520eb87a4e5286ab2688dfbdaa6fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9067487dbd37329beb536335f4e05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de9ab8a1e4314806d778291eb52577168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d64ec934a3f2dc119fe1653a864b49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec057475739fd4dab3c5555fad97b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d28fe0022b2a4c3aa6535eef9f935e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3672cbc3e3101ed5cfe31aabd3a262d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5eb2bf9c6bba9f509008d6394969c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363b03dddd6fddad9389d47729d3be6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3b8cdaaf48598e03126eac0c1e632175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85313dbde3e0ab0f16ab5eb262c3cf5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a906cd05c1f2c7ef05334682dd127177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d42a46990ac0fc9d71981bd11a6533178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68225b18b32f94519650ea07c3f8fd3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f8cb9b5527371cb8f501ced21d837180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2256f1670957c8d0459ba1e65200e29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff75dbc352736b7c39bbd0adae930fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a16f35469649915930e53ad77e7b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed663a4fcbdd754be04e4a76ed1e7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50304a520d76de17aaa605cca8742fc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583012579e48854579c9054239eec9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf60eb6cfbd340b92feac4e00933e3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd4c1b59dfdbb9f9c0f8529902422f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0f481ac029b35dbb29404c6084e34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440db45bc9383dcdfb08d187b369ef05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2214eb8da700830b7885ebb1aebb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe9bcafe4f6eec5a27f8ff44c60a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d46624582872d6fa70d48c734db0d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175c8dcac0b7d762b22bd115a598fd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109867ca840f0b930dfd154eb1136d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e67d87f8036c3483ecda225e61027f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399f54f2275448a97374c99f912cf56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c895c9fd7bc8e08969dfe436d229e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4f220d79b0ba5892ecf33e50cff39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228bd357a0ef3b9be11a2c3d4bbcc40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56f68f98306e40a495fe20d67edac6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaadbf97fd57d832cee222c9e6d7e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cd7c4b02748523deb8ae944963d3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176d0ca998f15a857588e040268fa0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22f48171682d7b75899c6e17cbee25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f5f7a46c7856af85e3e10a4f5c4c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f0616a6d032c8991390dd9c355f12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898b2376d4359cdfdbc0d66572f7faa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b65f04b883bd5c7bda4fae8ccdf297209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc1fb03280973fc4187b881ff27378210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16985fef1de38298222b58c83db4e64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bc7675c91cde6e9b7dba4ce3760a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76907f6ddeadd72062354e0b27a7884f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7753ceafe38f41020a6bd423c8e652214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00155a91122991cef45645ec986c95e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446c264d87a2f4c67e1097cbc143f63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84213716fc8b910c7586dd6d3c5e30ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c7bbec587d915fdf8adaceb64da96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1117b7f5121b779574b9482c2c24293219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896f1a666195b4eef3f183fd991b7df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda615849c1570d9769b4bb2249e76c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd8cfc166ec29720c29dbf9a94c7b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47df86840c9c2aefea2841f58bbdef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9160d323e5ecfb3d04a8d73ce589d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba2d773623ed722c0f1edd677dce17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327c13c560b4474616ccffbd27733aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bec5d1329fcd7e4d9d1017fcb83a5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f9dc76928d201d70f19087743dbff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f937f3a26967ed621085af21c4c65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a17612457a087d2ac47ffed882d5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ab4beb1655b6a19d637569f05bd3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5b58a85ba08efd3c619900f18b228232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d503004ebe09061582dad4cf9bcf95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa669cc617676ceea8891cf839bf8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce82066fc01553d0cff1a7511aab29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204ca6fda724c7e7ffd338b5f122e0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30164f9cfc8b1dc7723bc86f36189c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1b1ece63e143c4fc9b02381680e15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c2294e8c94a9347fea88de4d7d61b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9e5d6b703c4136b6ce2f1ce10a710240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aa03d976a907d912cfad761348e98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb63b36124277d166ac787e25d9530242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648d1a11d6126e9c831198e6dad1c64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaa19b7ede0d8b3c584b00bb5d4347244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49369231d61c7c324daa414dcbb995f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588d0a61f36ffeb880e28b6d7683586246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6191043fa55abf368efaa485336be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face7a5e5783e8394d8e29e57957a496248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd0afd2823183224c82d11bbaef890249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead9d6db7a884f995d7948b212a386250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea743b9ee9eb0bcc5d748b82d4a07ada251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34c6794df25d41002eb8764f262bd5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a2e21815f451f0caad4e487743f4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb90be5e727312eaec68a3742f8aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b5d2417242b899b81dbb035692700255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96e18418f8d7747baf7578973d5e77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34978090ef74d356e43dee5d9cc09ecd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17b75779fd4405543f95942d56582c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0595a0bf1e41bf3cc70fce2311c4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696013d72ad1a4e6ca7d9ab286492c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ac8923e172aa69fc98bdaa6ff8144261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a08eebd7ea7af0e6e3e8d86b6b040262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808975692a1e6806821750dd87f9fbf7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af424e61bc85f37dcd569d7cf44ef4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07283663a333307c311e06a76152e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660855f82d8ebf7efa14652c7ed4aa1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69809494715b24b75fd8852e7ea0fee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f21bd9a724fad59313d9ae50b1578268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf6719ea315bd735096df682132336269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465e6569d6261f061f34ccb6f05d684270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f4b1994a3308e7d3bc037f5173c4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eeb40c4ed309f790ea20ce362629b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd0163e5851bfe7341d11092f87be4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f92df99f0b8ca6638d05bf99813488274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c01a0b6ef23e03acbcd5e7d310e6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f167f6ed9cf6969c7c2d5ea469977276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44931ed1c1b05bdb49f4a5739f9e0db6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6076ccf54618c08eee1073022cdd3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b540e092d7c3bd6b0862f5413afc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7c5a91b51a320babca657db91944280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f759175a04339124f2921125eba3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c849c353a1acf3687ce59edd915c07e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4f3db9d32a183b6b771feec0e07de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52883bfd09535fd61bed0121ce8d2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6a9e4b86ad0acba47433375aeca2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bf62e2744ce3abfafa56130fb0e23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc7dff8706206c2c30acf2233ee0ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5ee4501237386d51e65ee28fabfe6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e68b485953a02e7c02c2350bded86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ebd89f62c5c4165730f1eb4bd8534290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc17081559f1a7d2d70e81efa8c901291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb212fe19041d9d68174d72b0c2841292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781f6ca55799a416318cd919b6f8ba0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7431d04ac3612aca252133d41076fec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6318ae71f0133b730c99d9d311f3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c356fabee3fdc85fa779e4e5b8014296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4720d8f4ea64627ebce3dd422b9b00c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93247b1501dcbbc7e7c71a384afb55b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa585dfccb480b5fa4f1831c4503741299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fdf5ac5b807d49382ee150e6d808c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444b724997b4e7ea181f5fdb5e11075301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8617d66cfd5a9853cd850682023b7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e35bf0c6d9bdc49c574229a529f4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf576f1e1eb845f0e5e870351d09b52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909d634cef4aba9acb680cb6242ccba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4e8e3a2093b445a28186c4882b74a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ac63c2f3f969a0718a595eeb8a55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928303c19b14db1b213df47f1e5ab838308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93831fa1d833810810fc39413d4b76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7311407d52ec113b66cf473ef4a45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edaa08bc4e236edfb8edc8920bbbae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27e7d950552d23e585be18a32ac273312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ce010a7c67b12d7785f83c9f07ab3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b0feda86d7a8ec60bef556247074314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c9d1bc0f543ce9fc4e856ec5150e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d88d6f5f53194e87084fa5b5fd96ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9245e1dbd7fd03540e239642653c39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2634823c7d01859842181b0f3d9371318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffbc9967e8546f22d9ae2a72d780e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458df9c9a29eefd12d67c282277998f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c578840b50c192ef28140e62028bd6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07a9d37afabdd9f7e54e9afb3f106a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b3871a0dc93130ce3da04c8895943323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742b84e1dcd4f5f16fd8a251be43297324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bf6f570de513cc1a98bd5197de834325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2608bb956c7563f1b49119d6e522d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf11897771f7f478bd55860eb577fd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaaa5508d4c77ef7754abe2f0fff4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f33fc3c99bb120a77e03452bde168b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dff223fa136370c4f0c10ada81abbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd53979e9cb73506791f1a7fa07afd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda050e3f6c29dcb20443a1604382039332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a99f2cdc8899902da0783e4b88f40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e9b54713a82dd3ce009f3c8b48e13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c57f30dcd1ca7055e75d177129b642335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4d7b47aaa7a877cae0a8e5502b041336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826af0465c62f256d28ec009356e684337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f79ce60d2ea165b990952959887a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fab1bec7856c7ff65c117e07fcd42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01b5c19be19f4822f6b57210c4ef67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5a40f53c794f295f1a76ccc4cc0c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2d8822321a755abc381ce7c2f5610342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b48e8414f86f07a24b8beeab99e4f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b9bd92a69c6f56089ef432a02158a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284b997ca1d299a18e2747ff4167d3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1942f55bd2a953613f18e8b3f8f56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43899efb2ecc8e48dee64855814313347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1beb4267daa638f97422c08d91c3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4a849b2a92d4de305be194d14202a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6a3a283f176ed642317e82bcb146e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1dd280826c0b6ff4fa0645ca163b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a23fe7ca62a08da60754408a95fd93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dda4a3146e678bacda34a1a1a0514d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063dc6d36634fbe204b601e876b15c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab5444fee8d273438085f61af1fbff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf442302f46075f68cac5caa5ae2dfd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d84849403dccd79d1f7f23416a3b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87206629b5ffa14129bbcd24b3bc890d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515462b80118f0892ecc21e4361e7c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dbad08b92b6a018bb5e14c0344a38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0056b3bec6136c267c98e78723d89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff849503b780a8961217443be34465cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4b052868dc5db6842736766478543363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e539fb67abc5b77ff689bc70513133e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691d56a42e4b592972522b1e3ca179d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac2f9aea5eb095b907578991d515b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a801342bc2d4546184bbabe432b06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a81da5e5fdd696062d1ad9c1edab0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55745bf2547676cd67762fea2848f0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2136273dac82b35bb232248e9432f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941442e68791152b22d1311540600079371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c809631bac2d4129d98ebf050b1fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910d5e175c7afea626da9e8063fc25a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962cf7a6967f2c39c5a97967c80e29b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69db864408ce31faff0d003392d2cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2679671733eb0bf8e01d2636969bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9f94184d8f2ec14e027f03cac959b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2eab0e58411139438329a2d6a406dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bc308ee409eb6a09c32b9de447757379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27214f6c5c83bd4f5477ee87c53e0a89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14973fffac73b475c8fd5abf1ae87316381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184639d456ecb50e228bf883deeb7cfa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a58e9813ea4bec4b1062b41806be5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56db78939d93fcbe59dcd901433726384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af74b323ea0e649d08f896e3e07026385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f28a942cb98bc054d3b1bc084b67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad161750e5c232a6235ba4fdd5aeaa41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea033a4cf4f64389d581175cf95dc29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b711498186d278c9a7e8e524ab7ca10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040d7bb4baa1c72f7469881ccc1bcc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bad38c289002c0da81d559854f77ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a212a632b9638fe58ee6bed99bb562c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e04bf577cae6ee320f537ffedbd54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952b12eb0667bd9a76a65821b7982fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e131f12deb1742075b24c3383569ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8458c16de8ca3899fd4f8555aaeff6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781c319eb8ec87b3c8a510b9393ed59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56bb6763821b671e5d228ea6e50af7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87def0f58ee4741853b21b645d51d415399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571786dd5b83f9c185201e0f601fc8fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302d23f27cc857388f1bf6bff135c8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1904ba791178fb8fa08f0274657e42c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97528979d46d495ad54f47b2804ff9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac9cb74f7c1cc0074a34e3bd3ef571404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e00f66c9949c9f100f84dc85a42b50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2891d1df1647d43e428e6638d94ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af64d3bf7a9f86dede74010ab8cd7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563566f5ba29e69ce29a44d78208a9a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a975a0560fce8a7a52b7a9448d3e93e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ce09a40651de7574b3e7d3ec98fc6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d85b0ba38451ec31948f41f60a66a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65590644484cb79ea0e21e863ffe1e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244bf57c05a1f028c70e14df63a9684413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819b465fd469bdc2dd099c06a228a57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a682a015283ab0dd09045ebb9b24cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d9bb421e37d77c872d9699d79d4c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3419328d07ed015df1945879e9b63a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acc8d3ff69ca6a6e950efe2975a7d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05005d14d76121ed3b1fc55bdb494f26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8ac41fc754f7a218099c865cac71c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaf2bb3a64699523125d8c29432070421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7192eb5d49205f62d99fcce46e554422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b23d6e533bf638d03569b6ed8708fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1ca8ad7eb14a36805f2837390fa29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b20a4eecdc22de3e968c1fa3fa152425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ecd5bc62eed62c4435382b8123a91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18d7f6bdd4e938a76b655cb7804399427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c9d533c0f624b66186d825aeb5432428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1855e14c5fb90020e2ed99a0af5f65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e72004813a20db2ed055121dca7738430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8faf86560bdbb1bea482e298565279431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c52e04a2a02c9b48b82512fc68dfe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cd9baa0b3adfcf347e476b3da4975433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce9effce094e0cef84a0d2e69a5f35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db7dd2fb1c29bab00704709061ab58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409418e32d3b854684388a881c46c4bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac97ab5ee81db380eee0faa2fd8727d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e6526390fddde8eb2d81bf0209b74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897cc4811080baa715ff1dabeb04d7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60786b42a66b0b0fc0599e1b9ab78424440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71124b4ae4efe26ab11240f69b8b32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32195871b760843fcb5b765b1338678d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ef8ffa931c87f6bc9496a9ee94acd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e84e78c18afcea533477ddef9d0d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bdf9e3ea1a238a7532a2714000443445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a6834325cbf0f3dd9c848e4689395446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82625d96c8f75a2e302e92609c3787c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514306e6311eb71f6fdde12da1dd2ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b9024a9aa8c3497e709975f2f2b39449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426daeecaba2196eab0fe6984d5a7564450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dcc6fbda2fb1c12835c2f2077c65d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d1773634445b1c1ecce5b8ae80b0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b3e07d491cf3e276a66804a997252453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52c299750f06fdf52508a0954e10c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1547917277c5f6920cf94b0da1b5c86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392048802502733681f5eaac2e30bc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4bcf05e0d31e6ab3f5b58eb776835457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f02b134a4ae238680efe594e7af9ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e803875e12ca4767326ba0d7d2253459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ac92ce0ca8e7e15b181f3a7cf3170460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39397b652da03d837a82520bb3709ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28b847ce127c3516d1ad1ebf0ee7e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c890f4276b211e8f1277d170a33d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12eaf6345f083b39e0471b194f8975464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b127201910cb4183dd94bfaf328d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aaac0ac372541b7d0598a42864307466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f287cc6c7b6d39d89d8d1cb9fc180e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d6b57518b181d0b3b220130544870468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa032328a5130b0a50fa43bf523efb5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec6ebf747432c21d6f0dad96e9663f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb835a4634e78a6c710176375672157471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4335081459542ad1828a214783bead7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ad6f18e6ef48b1d9b468740e8e821473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da99e6d74a55493a01cb0604d875ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed45070f67c8d204903c1ae64b315f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b37d2b125b019000cf4a1c7f8bc387476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465541b1b9b129b2dfb9cd66f6e78925477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689879a15073da5f916068264308b534478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba79cea6277d9ea42d7a2b07a3cea7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9fa5fce122d0f77f8e60adbac65ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8e68b593b97dcc8d7b51c9a56068d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c30f66ea2aa4d7781fc817139cc1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10251aa0528671869bc8c30d39a63fb7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc961c8b54e751a8a42105a91d1d23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5b24ab8455cff63c2f201fe9d5ff8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb993e99c7c0917f0537af67b985bad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdcb455fe39bfd0852c2681e72600e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68717aa67f7359e267fe7603bbb9f56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf2594de418c51bfb8f61ae2e7ed6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47dffbe92744093e7b9ed24c13b9e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e87120519fb112111b11247c9765a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede3213e3e7e7c93d0eb2b8cd5c75f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57a3a5818a5d32f1463856dd06998e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990ceeb7b8cb2d12ce91ef7a55009fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e00ca74ef283531577f4944041539e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c7e5fbae3892ebecc8559ffcf5808496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43614288be10693c7879258b7725c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494d84908f20c69d3dfec41a74eeaa1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8f448c1be4eb65696e09a2b58d30c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab702c6bb5d99ea23f6c5842914c276500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eb1466519e6402ae0d4185ccefa7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c14be5724b52419f75e54c95d58bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e0a433336b6a1ab5a819367dc3d8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762de3053fe414bb5bd67cc63bc63368504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a5da5bd33af22b8864c206df4f5d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19f7d22bec071cb1511f6eb1d22b2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82acc3c548bf1238459f871257e93c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6637bf4c98c0b3ac36062e601b6ceb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323af6a741273d6bd1ef2d6983d06812509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fff1378b6058ee1a8e1cd73fbf7a28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78e16974d55e46185faac90fd738ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d0f12b58b8ee738f1ba564c679b32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc8f1366fc751f5f7edad551d502c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d40ce1f588b7198c92548bebc13a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4dc7173d90610645f52193de4ac20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532733a5ffb05412c57dded0c40de52f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82670433a8fd214ae3c4ca0b674a60ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbc95eb542ad0e4c2fe42a0535bef1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403694955a738322567b2ae27fecf529519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8a70526e3bc10f437497fbd102d28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f8081afa7406016938175711a8958521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db6fc2a6ee50a14afdb664c588da0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6dc583f427085b4aa950878f772d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c740e2c6bba161466b025d854689529524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5a045db93ab770ca2b446b622b917525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50ad5934b1f086e6b53a65b7f26f5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d737d2cde997f56112c1d46388eee56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a89e1125bc9d2a5cbeef41c20dc61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114c572d86b850ab59c5dce2ecfb988529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455538a8f3438e7d3cbad7326e8e630530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791bbe08d726c2348df86149441d2c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82f29faaf9689a41768f3e8350f05c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a93282799827aed4d5662182dccb83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175145d5a2f015d0c8fce2a82f33d07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cba16a293b662d7922183476231d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ada889d6b7743b726946ffa141c4f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21dd4790c2b32a5bc3991f4da31616537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d96778def9be4e783673a2fe7cc95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f87e132f856c5160ade7dcb9dbac50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578badcd4dd53716dbd40301360c6a6c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf471123e66e4aee81b02f4939a4661541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ab39b578c159ad26d853eedd6af89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55906ab9c78eb7d84e3354347d4958fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353353f57670bebce50e27ee2c6155e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376eade4caa02e42d8399a013c741da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14799a1d63ec0206b8d04411a6104e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af79602743382073fa57a21ad1daa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d108d0a807db6287b155cc01a485fab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142be0a71849f8882be6ab35a7ce00ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c066fe86ea4b2290965e29fb0c2254550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f507b10dda8ae98dff62a90f4219b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100adb6fe8b9dd44ba90c988c111fdb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ce8f594141c2ae55f582d9fdb5df9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92fa7212dd3fdcce9318a208ffe292554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c581ed41d4391003c1d8fa20d714a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905e7f5b9f6aae1689916263fa491ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd5ae836d75f220502b176153a7e68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a392917af08df8a90206fd2b07d5340558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21928fcc8861f9dac3f4daeece83032a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582f5aabcfd9c65b18bb50477ab54bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbe4784cfbc4f4fc0cebfea41cc5b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144110e440e891ed84e75e9f256563d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa534b1906ea436623a2f52d23759883563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e386a8ad128681984879859f6e84b17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c60a3c34877b8ae65782c91aad96e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab129b80d59c701cfe4add3217aa9ce8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44be875d3364e92644f1c1c2f62a771567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c9cdee6896207160999931ec797ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5697ea3cfee10fc493a169f790b8cc5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf44a2cc11dbbdb928c8a699bf4259570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88ef6b74687e13daa40d00fefc185e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfcbffb5c8af52e8dc89d76445cb6c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667d03f75a72101fa9f0fcf8b480ad3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73d8b92cae89b039bf7c2a1e6e84ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33d264813c1791bb700abf709daee0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e33b955f1d9205222c99d069e1b18f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab506eb126ab64f18dd57edd692f3fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804a0b729d329f25017ce7fe5d26d5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d5b9bbbca7d75766ce7ef7c3b76b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39bbad23538c86544ee1d0788226c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0affa03148376a917a256692d1c209581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902fdb61b0f094c55bafd76d12682ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d15c6fb58a74144598af32b6ddf2cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892913c8fdc9dba8b31a7836b9e3ab0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8e50e72ed421257cc90ace0ea70fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d464e55a4259f339bd50f4a2af2df0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34111f4dadcf928a95a896a725cdf2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a68e564265e3965338081a64e0204588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076feec8f31fde6a13bae74da16503bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876be8d6ef357436a71642a9b794ccf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a7cc9da4ef29307bf1c02dfefd8e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7942a550778375c85c2d8c9c018bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b311be30f3f02f16fa2aa93b03d8718593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3732376caa1b7f9071f7784c9f6c18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75752012d941cd41fbaf66676dd3bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143daeb054bb0e4ab3c7f298f7384e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffa2cb48c614b9a94cf8f617ac296a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c40e5a0ef6de14a5cd37420764c399598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5446756090cf75d5e0dd29ea870e2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f7203be390fc46c327760f01b2a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6dcf9eeb75e38acd5d7fc0615ddde601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2d3b4a18ceedd755256f6d2b2a64e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd794cd4c4392b879008bf7e73b214603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eabf6f033cdd82691675ecdf066ad1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c20a897a6e2fb5a7bc08ead703974c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d90d25eeff80c9abb0d283dcc886e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb56bee16e99c6be05198c4683e612f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e181068122817cbf2b5678eac3c36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e9add04a579cf941812400b7c8bb6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2961207f9af12352a5ee274bdc483610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f8649d9f8b68f57ce1e019017fc20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b64ae81a2eb60fee7daa83afd50dfb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0d407e10737b67a2410dc7b523e1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61190eeead2bfda3ae2612fb1d0ccc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c70f0da8bb3c1f71859b77f8b86970615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509142506ce7f12a3a84166b50efc41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345b472215c42b1f967dec44958da7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e17ac89a2a5fe23ec05588d3a3d51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0745b59d8d720c3cfd8c5b6dea1553619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca1604a64f599646292816cebaaeab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b978e248fc1012def239f58c8bcd79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bafde4be9911f8973e6b8df56746c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b291e69a25b37cc9c39d8b6ef379623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f71b811d3a87591563013b2240720624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623954837f9950ea0fcd1030fb926272625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466e22378d97092c6d235d4b6e167d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84706e1f5e7c36c593bf4e413bff406627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc1d914d2ce60a27fa96410b702414628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689159928886b5978113b7b40b95ac6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bb2ec6e33aab58a439d0a8ead19c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff372647913f60ceda30638a927329e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b1b9c0032f1fcc499e8786e0963c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694e604fcdefeb8be80f7c42a47aace633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2ef47802760031fccf846bad916f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62991389eadc3dc6b28a9ad7bbd6c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32228e0c2f48ef5855cfee3da7a366a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b8c63bb27ba1f44f2a1b44151fbd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fc0e15cdc2acb83acec6171e8f605638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22d1c91010b21126765d55b75213ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d490b5a5015670e074f52a3a6ef6ceb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeec8d5b73acb1eb739a99bd358bc5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc5932b14c88188d54f387fbad9c7e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5912b3ad050982c051d4f97260b9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f4089ffb5c0bf18db261e9aac772f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347b2969ab97e485997e133b3af298a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d1ad3d4cc177e10c07a1de52ee978646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b78bce6a91473a1dd4fa6e466c5bb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee56a3ad04f5e0b81df960668fe5555648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbef55272e546c00bade366123ff58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1a7f7ca722722ac6c9d080949744a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b4ab5a6238210141ea76d4da11342651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e2fca62464f02dd1bdd42e9ac8051652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55571e31e589c1151543f80745a52c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cf63735e46dc35655056cc63c94b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caa3c0e7378108b89cc93b0af92ecd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a4cb69b07161c7981136650bfc29b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567964fcd8ff3e44dc55fc837dfc51d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d6f3d832371e27dfe2253d797d41658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1792c875195a303ea38ec26d15ba7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403bc3c4c27415c128b14cbaa3d7a8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dc414507627f2a266ab525e0edb4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2241cf508885a3787678adbd11326662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34d23f6b25ef00ffe6b8b9ee800533663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7c5aafb5a768c090c3d05360151cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53abdcf56b240bb2c63d30cf60066cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05305f7036e04ee8966a615891da0845666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642740cacf0cec19f3c2193db3617c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b6e1ab3e0b613c007e3b9114cd996668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c02794df03c03d2993f933d3b074b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d7fea521997c0badbb0cc2543a0b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f241fc2371a3088cfe0d8d9e19d29671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd696777cf5213e2c844f613b314046672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317660688c53745b57aeb4144ca961c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511176af97d2989cd41395690d4a527674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443144331b65c3925b145afd783fec6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541031068dd5ddb53f4724550427ecf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c74048f71dc2b334e638fb0e1bf9c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49889a285755faae64d5687ef76de40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d859dbb0cfef3606afa07060b9c6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02dcb99a3954067b039fec699fe8ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c09363ae8659ad4d1a2cf6ca8433d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77163b72b500417aad495f46bd3d86cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce979d6158c07d2bd2bbbd087b11f37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018416c06ed28cc7986371b95922f48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e11370ddb7a8335ca6d879d7d75c36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6e1a6ada470be37820406bd1504f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b13c23a24966ec3e074146c864797687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33a25f0847af669050c59bad1bc80f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ae118d71f0d4f1f5fd7d0a45fa4a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dc7e78e1683240b2376418791c834690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b442f2b5786cad8d53cfd4eb8a921691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdcdd978d22da1a55fb5dd444c7603692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213cc90c1b0775958a1e9f771a6f812693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12c380b3e51cc94ac28778c6c168fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277e0be36696d51a86bf1736a667f0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89a1ca95fb3bc0c3ea6706d8668dd4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d455d51f1d24dc4e365aad4b1fdca2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa20c15bdc11b6ee56f93f835c30765698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3a6e985ef4c8a00063ba2baffb49f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79933dbf34bad8623ce06aac143290d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78640e4182a05b71ea0ffa0c6f9867a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85844d393b6888624d273c9bb35be06c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bc46782eeebec93bfe410154fa03c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6379dd0901a2ae91631681d74354e6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db9c30d4ad9ecf99c2a9073b72e40d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540e80ed46ef2bd8d8edcd3923a91e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973892a78d5b9ed369e005129c8bf8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcb091c75cee5102652103a58f5a5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5cc4e3a2644218be093e032b4a7ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cb628804c84debd59a0844f9ef7ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7f3d61777ea3d30e335a589022c85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c7cf5e33c646248dda531fb813a2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f8786ba46d7f63e53bda337d0932713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15611bd243e1e6376751934d594712d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f350675b08b6c6da2d9ee39c6f0d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c2fc66473bb2d8ecd09147b7120f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10507b7902f0209747ef88f63ae3c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904acfb206e212f64b250f58e595b9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22daf457f795bd44722515076d11530719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fcbccdb44969b355d2cfe490c9d9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38be70764cf24452dcb1b39597c119c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9b38f8d4e042dec9281504c7da094722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4af519012832227045c51f2654734d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df02ddc78909c432fae42ef98085981724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ef38b70fef57b8c9f590065170b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de263954eb4ca9be438dee5d209e85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c9fff7bff557f7c5faab667ed8cc8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12ab6cb9a4419602d7009adf52ca6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82ceff8165ebfb3889ecc042d0c75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f843619ac1a387758c7a5e74793fcf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d6df03dedfc0bc4fe9bbe89ebbe79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25e27723e2236280544a90650651ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a901b9408b50ce8988ec5abcddc06733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49478e1b7192c8df2ddf0ea3d680c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca68aadb3f79db951b540678421d970735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137db528b2176ef408694513974e755f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df24c01f926aadfbdfeb48685b8cc6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0756f8a83569d54b685362aacb9e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbc9b4264bb97d5914c4aac4b39aba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a29ac36c5fdac814ad143af0c6e30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e96972f61641ca80ab96efa17e325741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81e378d26932df41227a969d081daf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9f561fc677a59119ccb9a73d7af7a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ab6668394dddcb90a33b2a93b26ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b511cea895bb1958342063769486d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944cbf4a525dbc023720d81de858ed9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaa2b9e7fa7cce6ec9ea3656d7f7fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bef6631f8938a72ccbe87868e22f6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10543761df4a2439a51d97f096ab9753749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a343dbcbfb21e94cd82d9ca0055b237750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218de88e6ce36893fd58ba114407343751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d299b008dd37e65580c5d6fe3cb7228752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b2af422340a9c5c6375974b4e96c1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dabcb199c0a4bce62b77c9c33af491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ae97144442ea97a1f0a37522cbf7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea1f6549e6abe2d8a09cbfe357f4333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36d06e38973984b457f45155acd61d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789efc6ff595d3da43dfdf6ab685efe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59b4656185cd125ca038259e57c5676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53002f7dfe3de09d880d95ebe92c884b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d8d6be4252cc6b4582589eade69c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093432194338db2430843b47ab549ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01409911f269f065b9d809d2eeec3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072db0c3ee1e2f2834945db8c8954b0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd535e416081f9ed1c0c605974e7de6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120643bf0bd4a437dcd499045a5f802a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51bec923b88c54f5875d2d8d94c2da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251720b93d8c69d250921b19cdf5afe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc880c810f2c0f25f686b4c2cbda71716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05e2be2903f7c394efac5ad43b89e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c6286aa530d7f1b26fc87b7e7dceb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701f45751c42036f283aa6d453c0ced19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbc4454b5cd9dfea28699b30277be320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385818a723220779eaa31a2362ccab321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbacc67297f1dac0f060e88713f0ab222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701c0f78f1c43bd5a76726fdf19a28723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b35438460beb4d52d8355bbadfb1a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad473e4323ebf988b61a8c7705635ba525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8026f08deef73cb5173b878bfc73326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6590af4311ac3a8c1994c0483e4c4a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b5a1b65ad6c4d83aeaf4e1d2b726828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfc7d43a86e358ee8a8b902e927d1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542d830033743e539af6045251bf25a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16028f1b79987941589ef7eb6c543ce131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628676cc9a7e50a08044bcfbf9976d3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb7e29b1e7875ab81b4b1e4a6c325033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff9fea90cd45dbc2f2e84cfe9f623034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04343c307c33ce5adfa2557edbbb4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485b00f97d435ce0f66c094a6ba6d9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e48a4e46adfe3eef79447c8df8501137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678e85d04a1ca8985c143658fec669b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fbeef41f66358259bfb602652d9d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dddbc7e0a001f0928a495fa30ab3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9a8d9a8b499dd20287e0c48103a2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1d36ee1c3835d805aa141a73bcf6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9766507b4f89cedf7ed0d730e182043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d42c572f6d19f871cb237cf7d0e40944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943a0ed228f46a5e44b9a226fded25e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2fce3576f642ae7580ba5ec53e63a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d1de432f7b6b24d3e856c4eaf72be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5057d8e9b3b2aff4004608129be47048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4a330fc889c33adef61a74a164fe849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878046e47f74a1f61acc74085e7f91450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db44a7df1f80a648cf15d7a7583d1b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be27112e55d34879ab86d19c64c7fbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e374d23bf47f18293ad911f22b001253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457b7bf0ea5897f0166376baa4fe7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aacf5155aad9bca174bda3a06d78755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d08a2da6636e438c2a80f4febcc3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f138ce1f19a52c917c36303227ba96957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed70279834f82d587c2547a2fa748d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45833e30a148eca51d1a79b4e8e3306b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a33827c5588969791af7838f589a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d820f10dd192b0fba752d6e202eef661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfb299ed717242d2bb5c48824bf6f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c782455c71ddc11d4c6ad72de423f6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3afb47086839ed9b2a5375c7cdb53364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8d6bde50b4bc58cdb2f220b5028cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8eb87fa16e8bc05cda959d8c172d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1c22d3f5aa2ee28e5dbe2404495eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a300a8db8961d3e817c4a2dfe13a64368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6329e31fb023f0f1fff70dfc2b95b1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be06e2f70fa2c3c430a7a363520b65170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfd96a2dfcb109a569164c2320e28171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744998aa4e3a42b5c2da1c47554b0fcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17327c5840a69f0be7893f7af7c71773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f03710bf146574673cc32b75db99a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f21a047bf41e87ac549211be99516f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0252ed1fb2ed06ba15380fef1f7d6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6aca3d674a06bd529eba51887822e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27c333a52b9cccc9b7d1b8f2b0c0a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b1d81d39fc0a1b4ca1a241817353679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5daacc17ec789d49bced5fa3c6b7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fef11126a51f3347040454bfecf1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aae2c5c77c8124da56666e499b7df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab07b5554ff610117fc92346616db483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9ca2b306e49fe22eb43873d84f07c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb2c5bff5f6e929f1a7a6520f5321e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172be9caeef276c95bc8f62ff4cdd97b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8aa72b45377b0db9749eb7ef2d94d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bfb9acc8b9f088691240264e455a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8203c35506b131611da9bb28fb23c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fb18f6b42870f7a045160c2df92c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0163ca11573a2ec521307cd50c54e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d07f116246f1a7167ebc6bdebb7e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55819dc00dee32bb6e3f0cb6afe71593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf6ba8c410be01a806f4ee4c481b4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d914256bb24f24c28279905a00fee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121c2c6712ba7fb2159e4b3e15a7ece96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9576154fa14fb911f934902b020c9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b794a06eec6747f84d2a898a698354398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35cdd2ce4b86aa29b8bea1cebdba8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497690dc074828b6d52cde1ef307d08b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dec86f70ada39de4348aa62350d93f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aea326995c632178a6a3a481f04f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec606d753a19403d8181e7d78939f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed022969d56926a27883db073cc1369a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93214da78deb464c52ed51897fed8ce0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05883efe8fcdd30e9a065709f131b422106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e4295e1c9f7a03a80a6674d9a563b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73ffeaf8c775b4cdc0118685e184ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff714958dd73a3a1cc56df882d764d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4213a2890ac4729b34e80c02724ab6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73764b91891b18bdf404b7f6f057236b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6cb28f3bf5f230fa1eec7f237867c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99e13c6f0c42320cab731ddf67cc91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb73ed6be2ded1c86bc1a55b83cf38b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4113cf16b8e7474bb56bb92dbe5ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef7e189763d85b035157b61ab0b658116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe98d4755a1c147d79185c52822232117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848b353f6cf138b81f68c1a6ce24fd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd6bee8e22c13aa7ae774a43d2adf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d2aab07315d8250d1dff558752d21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bfdc0cf2fbb2db46f9ac58d11642a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e3caaa8ffd8e9ce9601c385be89bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492dd2b56f731e49f63732783dbc7a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98faaf81a724e44695fadfbedb6fd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7630523d82eb2306176e50d0d53985125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd59678fe845ccf187eb1984f5c13d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c96b748f7870181d16cf4aedaa1074127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c1256abf6fa7a07b4fa7e7f710dcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7353fcd405a228b0db014ca83361b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14afc62af8a9810ace6cedb4071389130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcfb9d3a5b8fa93ac0ce481ed5223a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d7d3ddbaa22c6eaca4b595c54c6b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39065ac187e9ef372dab2e4f8d9c00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3323918a636966a75d08ff151439bf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835cbc67721e8cbc3db79be03bbabe7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21b191ae4c8ec74f72d25264e37854136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256251269e2a3e09cd7f9fc449bd705137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db41f2af023d207cbda3d3f95ed341138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af552aa91fca08ccc0404b58e253f7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616e53a1f91ec211bdc53c646a6ff61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bfbd3733cb9ea63b86f26b56bb205141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ef27ccfcdebae139f47d819cb2d1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad4667b8eeb59be76102a95b7a73d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ed20438642c93fd2cc91fc99ef948144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07e9f4eff375578f750c8a242dcc34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97b74a0e02bdb17bca9a9fd111b518146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566b043b22914979884ae88d82ec6dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79e143795a008c4428764d3a3090de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437848f1c47aad1ba9fc3c55b2e98fa0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77406fb9b3a4b46ac62475b32a9ad4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e20996c194c0d9c9ab5972214e069151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626deae5d0c2b0bf2f7a61b5b857b0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7201e7d28458c3b4c63a2324514e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314074ec7266e3cf97c48bd751ef67e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d18d12f6bae83e31b5cadf03458814155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d73d338c73081186bcf539552df22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc336cfdca06e9e16eab740fecb9303c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ccb67975b866fc0e9a70a55a1aab8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6e57b39a317d303bf678377813121159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81674e630067a08d0b0e44614bf96e54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a90181016dd35b91ee76a10419c5dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf667050bd7c570ca1c4ef8e23773ae5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebc8cdca61cb1012da0a077667ef2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64034716cf3ef0531fd025780b30d533164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd4a84108ed347e412bb694b6368ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b33f156f901029bd0587a1a3f99e9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6021cf4b503f82d95b6e3735c3fdee7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad39922179c5a3b2ece841cec8d237e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f0897a0204b08d387e0792d8d808d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68041dfe32a32d480f79bcd51ac0baf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25231c95da4e90af385c3cccdf04fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8a8fd4a69b9e7476c201ea5b7d775172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333d87a2475cb7d1adfe6e5009a168b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523056718675eec4e3d5ecd61ceb03c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b2dd6b80a755244bae6f17945aec6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4f4e045aa5cdf1f6b2ca1fc8cffdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0c58da395eeaf5382919aaa22c984177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a400a8fca6ed67e5a2189322db2bca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b51cf7f6c1b51f8f242bcfcf8acbf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85ea76284d441ae17e018918d87514180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d261104bb6cadaa1b37a1e056934a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996b8e59f6ddbe023f826bef463482d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0530177b956b6f46c5dc29eed7c5b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e245ff0554043932d189c954fe6544184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3c90f2a8bfb8f9a4058c267a3aafe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1195b50c0d5c8cc525c034f958ff9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9533087aad78643a009a6b312cc890d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ec042ed671d8854d8c1c3bd336f1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d86af8cf2ae79f543087d919cd456189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82b8465d3faa338f3d57dfc8331557190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13f90a27a4ff044ab5a66b808e0f22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70550b2b915aa2c558ea76a868e677c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d38048e44c0033c45a18f26869bf2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1575e6a616c0fa171f2d1e7288b093c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6347ba28f682109de26bdc4c2d13f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec29928b313d8a06d1c800dcc7284e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f13c6ff06adf576f658dd073726a36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ae0acc34b3fc93c32308300f2ec19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2e70c2bb6f58d3fbdbc8e9babf5ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22614bbc3854e5de6d97f58629a06ad4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cb24bd291ced4b13bb0637398e4c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779e6f283296b1849abc04f556b3c51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b930aebf913c7065df57d1982da6b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d95f2559ec2093737db4666e87b842204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facddb3cced01b820252b0367b8ed435205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118948f21a959f55e3ba99c2654270b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e68ff96500401cf894dbb33a27dd24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a2368ed6c5632f332173d96a03a94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3442b364c46fc0c6d2ea03d8338028209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7baffa02cd695d87af4af05fe328c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660d596b4556b383a2620754bd4aa9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7bd056690b13e90dbe968bc88f6ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d5f5ef278070b7d9acaf8112c93f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d122da0a30f6a72880fe25f67f1e1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733f4c62d34c1a023956e5814af558a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530a8738df4d1ac501a23bdab4aed1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04e57536f655f5e5aeebb57b39be30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698cbe3f02062d03729e59141739bbc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd459d2e7b40a26ecb9c02c781d9214219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4616f2dd85258d6514aa163c6cb3a64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa4305f9367a08a4983b4131fb89c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1520a733a3379ce4be4f4300124bcc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6969d556095744635539e022123b1c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce35c562a56f753a464846061dde235224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d293906e9d5d8d6f220fcc8e773aff6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5874eae36d905ffa6e50e6ce6ffc2b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e20eedde0e5f525ad2164d12b5d23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f981d9e1ace4943ff624fe249fd5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ee48b7072e330fa66cd51444c1038229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb5dc2ece2e6f53b81da0cd4fca42a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae47b4219704d8b5e18501aba09467a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2e1f8c252a154f598761f6e38dbd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a108cdb0fda750704c09a8856c524233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12d654f163427187db86a8e1d92f5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abc6da7f8a56baa4b67e2b07ce4360235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbda27b13463d59ec8dc20b89c6838236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f65332e0abf05f1c8a57d10ed7ac2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e994195a21bc54bf2809687562fb633238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dacdc420be4ebc0b1d5fa0b905c75c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6595c23af069eaac8d0ba6db2ab27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc9d76d2ff305bf6c1d85610e58827241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bd8721e1d685401c011c5b8ed34bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807b4fc737270468dc58910a1a3203b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a23b08a96444b24d1eda16894f827244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086135993f357cf59ffb4b391425d46f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786c49123d4417997124ba01a29fcef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1479df03fca20fb49bc17df955a1c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d01ab0cc0b0ea0581373a47304767248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c31add162fd7ebf7732223774cab75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70586ac1df72731f0add3f873c48fd81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072e97d27bccde18cad39d6c2077468251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0df054152c965c26ecfc9ee62dbb16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd41816588eae70662ecb4ebeaf652253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a4900b7c9ce61b20d81ddfa26ae99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce577d9e1184220b5961cbfdb18a9d39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866862a71fe36ec0dd449ca8e1d83104256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7ef469805f356221546da10ecdc23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45999050d2389b3218cb08872767389e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd27389b6932cf84ff6aadc8bc31de6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9181a2f8c92b9e376ad125c611a47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff0158cdacc1706cefdccf46451ec9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf35bec27697700f5dab23944c05b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa846d8ed7f9e5d4881e34fe8d7a80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8528e071ce124e8020d72387ab56d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d9eb689e754b4401586badab720d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71b99ea64bc81008a5be164804732266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3518336fc5f4f2bb9c8b222c5030a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52e6d82efab3f840d89d34b38110b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112273d4dda56020caff1ceb5935e69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224075885601c34adb142263e390f368270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100c8fb5c2bcd4368a1584d0c45db40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7f974b0cbc6736add293c8c5a1294272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124535511f26fced6aff3271fba5f340273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29bb74896bf270a3ffb140d0225cc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be05ef69af20a4d6f6837d8a5c4288e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ebc4b17adf992a01de7eafce33680276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337882e1291dc9a94bb2732ea617171277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00089bb2e344f638ab8395add1554869278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8cd3f69daee0de7ccb0e8b0477a08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743315cc31cb1df4cf2f9b63408302b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aab8d2fe180b4010ea6683313cbfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83135052070f69f84f58a6c8085c536a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ea43907761ef3a49f23a6e9cb71d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c329b744181e75244344eb6c95e2f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b8548c8475e8401003fedeb63e4d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f21f7d61f00ec031dd31131c7dc7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d38afcbba5e5fe199a91e516d85703287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51114737ba0b06a1e24d7e125fc9d807288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2372b7f231ba89c40435fce1a2f36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834db9eb7da98d843e0a3513801f9d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dcea95525845ceb18bf49cd9f09f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922b38b6f426a8aaf375218a3a153e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13b202a236857ee09fde2bcb84d4e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163eba4a4a62b2eb0b2f199c541fd16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c01c50e754a5dbb6868d04723496c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc67b41d5b4a889c74baba47cc6b5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253870a90b45a6fd57d7b82753df05a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db90a966c957191f6439bf17ddd0268298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eb8aa9ac8bc8defd04271d80eabac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27715a144fe2f15097edc1fcbfd9f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985aa1a7c346efaf22dff5d0dd98fe6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cd7659506098d3db55239671a28d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd8ec18c5ee3251513cb83c1a2a9f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65a79f52939bd700813afe27f2faff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528a9450c830c27769e4dfd46f62a5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa6296835b6ee46f108b06cec30797306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b400e0b85ff16fb5da97354487acae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73943380f8e3b97fe3c68603e17077308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032f437b0e3bb0b03f7f0d570244163309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0723a45bb430a031da1733816e27931310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1a7efd50e7c1c6536eef1a4785f8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77c966ba47735cddd8640af50b0567312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751df4e539c97d67887a463902aa4ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba4d9de0ad095ef37353a74f7fa46c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658d1d281d996de521772fe3fcb36f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fde120f0671542484fdb6d479970d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12857b30403e6775c7761b75607414317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cb79246f195da92ff80c1e1b9f270318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776925510f0202f9708eaa06f4c0b21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2bca6aa88ca3f6a83fe92e20d6892320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee9b85224e665dcc97460f221bcefe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da6fa6f5648c895ffb8a7175cf275d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0f8d05c7df9ef46873b69887b2da8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e0ce4a704b9f1ec1633f5229dd5c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253910365675fc528ab9408deae35842325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ccd0a4434b52c10320d2231fdec07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952704ffef663163656582833de750a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e17d01638409b5acb228fcb06dda82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bde9dbd6225a0f709dea89de5f970329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7957c4f4fde4ee2a3bfbd4a84a8d53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4bda17899a91c1806feb827468735331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20173ed1530b90f99df330d022abdcfa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff1300bdad2c1335cbcea3adf5f08e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615eb7da3da5de1ed3fdabc8309761b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fd74cb4612083d499d1a767e69224335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e873719def81a011d5dd4339cd2c108336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb0cc28a766167c4994728347c125e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0d6aee0e55054bfbcc4e6d5fff735338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c5b6690002982324d766c2836b872339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72026dbb470ca7755b51d4524775243f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f51e4816d918af1e3b8ba250f41c2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66d193929b44f4d865ba6307a70c58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae38ccf765d15fb2b037564eb00486343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b926697e34f25ac7418a6c338a45d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29d1b251682bff066b2705dffa34f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2871153e6d9c594b7ca352442383242346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8a80b12eb1100cc5cda9cc50eb6a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef64b3943dd70c70886224d101c4c47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de0e80741470964cb61f846c816906349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a049fb1371bf8d723005102efca920350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc42530ab5d0edbd619a35f13850f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08674b84251ee07277592b149ffb0d48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715c2c61b6729cff6589803c4b56a23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4821369a0d61a308adc971fb4275e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7e1fae3e8e8a214c68e8d7e41a3d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e19bbbb9739b9a80244830cc7af44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8977348521620eb8a98d8908890df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905192600053483710094338f8c56a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fef0478442941970685f74db364b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396116fe5cc562337eef6e313cf56238360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8267be0849f3e62d28cc01b26969e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4bc90e70e6caa9cc53dc40c4c8d93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25705cfb61b5633fd76809cf1201db5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e59b8d7361b923e56521adb2c4184d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9543909a39be9d44902b14ba12d9e50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac377504599fa3134507015d1754f46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57f0172751e9d1ab4d0d4afe1499df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7180d8993b3ebe94dcfe2ac8fa5477368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df13d438578fce0dc5b60614b9fe3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e41d6515de74ff60122ad3d80bc533370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5bb7ab162bd2639a26055ab60bad5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf36f6b666850e26876e5b50e79a1e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b820efe424b3c4c2e8622094f23bc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f6d90ce3a492e36f4a9a73c063432374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c9fe5cc9ab4df8c7699f3512c7911375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd8fac20d26deda9877d6dbde213d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08538cb8bcdb915202aff12484db1098377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92c15c21930b47e5d72ad960d61395378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febf7a4d5f937868c7bafed79728841379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64e459e2c53eb51b460b4d946c279e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255035fb7db7be7c159dab7ad2de9d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afa3a73b73b21a9962f2c23be1ee72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121b0a6737603158bb2aea7063673e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36850695032e93505d53c86fdfc1987c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb1d1825c422ea9d41431b64cb599e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea259c53bb53a5cabfce30036beee52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5522584029c231866e4781d3502b3bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7024522ec8b83cd08ff99bd462d86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311097884673983d3f426fd7b52e2095389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a33247b3d9a73bdf97b25b7d545a88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73368c0f650b7837b2ca5af8029021391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3659df39da2711e9ae3a09ac9dc5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6b094eab3235bb85ab65d9034cda6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f675819de64879aa336e0d34dffc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a279156d6fc330eb501596bc0963a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2612b80cee39a1e63e7fbcc92e5049396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ea7fba044f6d68a4f09f0effd1ad0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ee41d41c7c1703c170b52171cb1e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9860a09b7a4ddfb95ebcee8aa23cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098b64e45d435ca28c686818cff67f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fad8471c97d3271040b3946b3e702401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea0c25861b190fc85dec22caed047402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f486e8b678b82ef98d98081b7ed6ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccb20255191eb924f67664222ebb44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69e4eb113d328c0e6ce117cc286e2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676b390bc8612f1645fad701bb382c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91326d7965fa0847b6c8fcfa333e439407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394216957ee583c015f2939c8ef26556408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9a722402ace72b6e1427812701236409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4370055caa56f930a8d7d1857685dec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1288994d9a965336e94b6150aa114ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563c77d1347c82c3cbbe03d6b4c914a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62d246aeafa1b3d9d4b13995a5adeb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5095d377cd177f71ed88c9aae472173414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdecd43708a0a1382f0f380f8b23e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe38a2588c3289dc3c6a602e85f6596416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f21e6ead1cb4f3a53fb6162507db9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f219b59bc81a00d51e76d890da62489418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac91ea88abcef77309f544d984ea20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d96beac7203cf60a756889a3dc133420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4545ff0108f4c5ef93ed5b7b744289421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac855c2824398ebea2f38744f1bfd66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f178348a16a2dac85ff50bc6bf5211d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f3ed3f55fd54bcaedfc63975379ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d115f95dc900ec5197e523d0a276d57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbc6dd1a02172d8510844e4036d0e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa326a8f56c04c17803bfb9f129f70b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a2a67e7ff5f7934a47d7770763e42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54e01f1d45945dd9a93a761410b07e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad319022441aeba8e53b17600ed6a6aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aec678a33aea7b927b5c73a4c5117431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf040f2abbb4ac847f097b25334139e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b2bc6b5e35342f206026a190d2301433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d816a23df4cdf8ded2288c9afe26a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23442837c3d24ffff926e2cf97b22864435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de42cadf4c13beed335d925ca8a8e56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373cdc381b457eadb241d435e4982cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494be2e76ba0057ef78e4822cb17665f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cb54181b8bd90aede3eadf2b37373439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c41f41357eb6bee9c2bcf8bc1e8ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb03be2478e916d0a69faf38cc68151441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a3382f7d478d74ee0667130eb62aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e970bf7e35e56e24b7433a79b4038443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24f3464fb407db5ba01a41bb01956e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce51ba6fe970fc4d9e4a95f62325add445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474acc44be7eee692f865ee6d2a72616446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f7b8e61bbfbf841cc1377595dc381447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8281fdc6af4a2fdd3e514100cb1f8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb733ac8339d65206dd65e0a59f28e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e0b93d9170aee219472c9922712e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f81fb72fba325d907f05ed61691fa9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0392eeb7ee084ff8da68e1359c59f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a7b59bdbc09d81405805eadc2a6d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe526d61b354476bb791453dfd4e366454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08d9653a48e93f3c99d74a214a0f6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f9dacc00deda8cf76dd37f5f5e85e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838bd982904b31a92b8a6537efed952457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a3a129a9281e17b89508f8f4837d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285337d5112bd4691c14e3d44411fb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a7594035f63a4ac960d756c771d0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a10fb23fdf8e36cea77d24cd4b6295461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60547912a211ec6dd6f0b281de2a18f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df871759a897925ce659211db647e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb94ed847079a633129e1040e28a49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db85db775f22034380c015b80e9a27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e734a86dcfc3b7d4a94c87d06af64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3bc9b215b73428159254475feb913467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80477993c8444f66a987be0f5acc9c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaac22aba6d1ef8c20c5ed55320981469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c03f716172087d04c302415c2bdca8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999d9ad18279d7d168bb818e511a6a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbfd3652be054a9e00c627eccfab81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0288655e0e56c55b8ac48c6a520438473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5d89b5a00f338c4b3add1eb022c54474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629bd843437f58b30c28219b1f879b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561060fc6c0461da76691cbe93e11b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085eb806145c62dfd862203fbe8a9bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bcb73551f85e0ee3c671cbab3db19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4c650512edb3e51f4171ea2dfc94a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a1c83dc62e5afbae6905174ac0ef7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2087ec2dc0aa126d5be33631f1ff05b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02807fd6eec965fca5a4f38ba06c786482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed19aa99ca10b3b047c18fd9bef43b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86312a41f8e4eccd4996539694d3268e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751d3acc17bd2d6be1f7edd64f72542485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72305b91d5997051f81f67eb29388d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d751d1af898701b628b1a42a130d07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e35b07505d55204e20abaf0d9d05a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff5d55e79c361aa6ced34d96f7a92a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69241241af7f890632c7419f2b87d4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587504d55e9def24dd4a2fca093a8ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e8957293937d04663b6d322c4163d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed84e45c46f90c5fc1ea6f6d3131423493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba171472b33d5936e7891fa242c1e6cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d181f8949c68e056f569bb8d39c266b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b12b85320b977a71c3f37d0ba0eb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c869928c72446d2f5f4fd7d371e6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2ef5ef32aafa642053f633f0ea233498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69202d8369e313b5ad61bd0fb75143d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab1a50bc46058f9dd53640f6c8bad6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0ca879149900d367230b4088a83f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ca969c8d38ae00980bfd31c1ba52d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b83bb6ea01e046dc559cdc14f9024f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877637ec77a4aea3a7e5213e6c0f8d25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03637d59d1e8347de26f6fc639e2f35d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87753d2671f2b13db8050e593dd0da8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144d77fdfe32e56cd583adad67281b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538180ea12651670006f6f4797b944ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168780751191b63f9b3e07950424e6fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7857474f2ab0b68333ed63aba950508510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa90aba031be82122b36f27cf4b227d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb512e53b79a5f82a1179042f077f3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f4fdf344d7d003388e167236a33b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8358a545f44e04a09da11deba4da8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33592be8bd2cdb1161f42c0028ec4aab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699958f07fce8416ac2f81da7bb579e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53308abe51884f5285020997d15e1dbf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91a7091952126e3e7509cb1a8d0824518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5445a8532b9651addc800684fa439519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dc633e781bf35b3cc024a8f25d29c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960402a3bef2ca1ee49db57cc2d76832521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ef2ea4b13a19cf4b7935dd0757ddc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5c9d8d4b3d5a1474ec8b4f9ab7653523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cbcb02ae562d44ab1f548fcc8c0d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2c6590a7f907f632e89fd74d7d493525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fff17f4d0dae331a5b40f59fca32f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad78e1d850f2bcf5aa8842776e4931527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0b4f1190ff2247bc988f64fad1410528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e9c889c5d43476988b19eb3066d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c22c39c42439c42811b3c617a6de2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d47124855434012c6f06a3e64c7f1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39290b779ba9eed40ab615cd66009717532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c253a9a493ea0a307d88a368885af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d4b0f00b6515cf215d3ada755a23d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bac37ee3d2ae28435a04853efcf78a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76fb344fb40751513a373f723cf32a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4f7ca63b7044659b9ff1a05c1d69e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437953e65c0577d7119d1117baf2c49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec7781e6844856a34113f88c219dca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fbfc446102a8134027b7e669b1fa2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d73d2ed62db6a76736e8a6db3f7ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbabdfdff0ce7740ec71ff102a140f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ba279c5c39392fc2fb33b78eb6e7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaf58548d8d847fbeff31982f186e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7698fdf3655af7e40a2ade4eecbc1f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3a00a566ab775ca995312429d73bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a422a3f0fe65f26b79737f2dd30735547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2741ea8afa3e90f87a8cdaf0517839b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72283c610661df668218cc15e8cef196549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e067d49d4cb0c67b78c27ecd75ae19a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed55cdab180f16feffa40582df154ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4861532fbafc6f2418569bb0375155552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c247fcd7ff423f572844054ad52e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85bb7e310ea63134cf1a4e6c3b6e2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3ba3b17763ef0d650e9fe615d361e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33eb25e55a2a8ec252632f60c44a3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c8950aca961cc6aab80932cc46f50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de90f1d7ccd37ad818a2360ed0c53f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe352a057a5225f29c097e25823d0cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfaff69a848015cc3c2e43acc98ba7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaac37f62c4297b990909da7fb65f50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198d687fd421687d7b22fbc75513438562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f70a8830a6717d2826ae27b2890be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b841e1bd533a345ba9649956df54e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5bf8230119c88c78078424cd16913565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b8665f3eb3c2d4a81057202122972566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158095c200e78bccc49916d4701bdb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c78bb28a06a335b19b2d3e3d807103568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f349377a3762f97146456048b41c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1827d8a0f1de23f7fcd701eea2b2626570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988425eadfc9dc29be1fb43cd14a9858571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aa29b5d0b82a7c3bed53bbd03790b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cb4d38a833aa4741f9a35e71e7f93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3044dd04e8039fc59b87bcf8856c805574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f2c8972155b919844865dae655407575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6e198057f83a0cffa9a1538cfd2c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cb1d65260f3a8e952b3a8d1d348dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f155873ee85485b2292fcc8f73919578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6a9ceeb53c25f85981a6ac7d22126579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96591ad3dace36c8e769ed3a5a6ff6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60abe83d1055ef2d8047daecbd74a4c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471bf3f50cd11458fe04902b5d84c15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc7d212ca2a03637823ba940fcc327583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a80310bd0d3232e8a71f50a5820401584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43663035423078bdc4035da0ab9bfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14d51eee1d9f0576c61298e568fef4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6889d5130b82b8b0fd01e2d245499587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de144fdde7401ab022e5d04f198293e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6976f46879d322ff8d86e1f5388351b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6d9abb4ac534800384cb98835210d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59611739f1a320e0ac3ee04216dcb605591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e898c335a0ddc320151a94097753235592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84e1d8c563e23c96e938a93ea3cac3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f72135fa678b5199cac65d223099f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eed34833c9885df1cdb788340d18db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55a24ff16b6ddac42896a81967e202596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8c97a9604f0ac517733b527155619597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90dbbc4ec463b84cb94f93930ea205598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e06d206b7845bceb9d46226dd4a663599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bd8cf6b934cc3da83395271b759ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95237126bde788e7d1f1867635861ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4975ebfdb8c36d92772af4b042ba85c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0308d9f416ddcafddd396c1f65cc868603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb621ab8e877e04d9960af58dd46364d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ba6b79bad1e3974b72541bc455d54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c99b799e9b0317a796a076885b358606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca30d750f40e9da0dd65bf3e9c79cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a4a96741faa861661b597f3946c64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcde1c9533cb8ae30852dc8b915415c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0aff153efc69375d12b86f9bc31c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad4a72e5aad8679b50d22148b7ebc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76966365c12d08743611f7389c71c5fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6d36ae863717b01438f4275078a62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19619689e1f5baf1ca4190ac70e6b39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d76514f11f37c55959c36f8e3441a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e841ab6d3244a5a28d3144eb23e20b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67141e5e8c1f22e7493ca04eaa55ddd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942e4646d8916a02375910babf32f6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d977c819f0cb56f158fc3d15202a0e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15207a5cc2ac7c9c99db4f056a61e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea959a2cb5d7c0e42d560bc049f4f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f05255b308f8c48bb6c1cfb8aa2de2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65cb95c17f58fb587efba1ae2e098f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e33ccee64bbbefc5d2adb3a5d9660624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed9b17ba3fac3bddef1d68e2af97d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b7028cc9bd5fb56c8723ab751154a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90654aaefdc281b0ead2f5e2567d7e6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3e79d3c521d9da7e45853d973f009628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b59f3560014d1029d295844ca3b0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51292d9c5b1cbc49b91f403296973fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed359c16ad2e20930a9d93bafb1f3799631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3006dbee90a858539d829443557bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71379735438a2fcbd3587072226d91a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc66b5b0401e84de367c2a6024301f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822bf734d788d5a9331a106700b54a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065c0a8d0ee745ffd2b0d5b14521cdf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f290554ac5f258b7e2e2f1deb0af68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef441ebf4f587d7ab1e99df5f93118e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc22ccf100924b2b90f28f1884cb2cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1cf8ea124214b2793d1b4421ec5cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3951e0cc7f47e7b99187f1114b595f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034b92d58ea9cd7343b03e508a4a5c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa472f93063b8fb71c2c259b0954a138643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b03c601ae72d641cf65770ba91d497644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161cd43a486f7b06ff6414164fd12f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3062d598102525fd0e5d8a920fcd329646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327e15ef449da4df76f113390a07ba2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75497e982370478c449ee69ea58b8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379529cb7fceaa5c360b93037e8b22b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f3844ab121e1288ffc18e8abe221a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00c67a8eb0df682a2a9dbde963b9cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f96cc8538d7d5de8964544961ced47652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51f50757c01efb77da96698c24db8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81f310f160e8669657d69519b5ca63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695342419e91c0a4f9ec79afc8f837f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4a6996dcc734609e8e4d6229c3cd1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acfaf9e6958bde26c739bfe7c5d5ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12405a43ea50b289918011720a1538ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324cfb27c6a7e9d5fd4dd4edaaad6cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827043dc980747bfc6cfabe8cffe97f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdb83a398db04f4d746a5cd29a4b1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f787309d3d56c9a8b4b73cf81232ca8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e556c2711fb744fa157959a221ea5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc761e1afd2b687eee21ab136abafa5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf39e4f99ed77e3d14debc5d8d55a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7f015c907838e70e6d47c68f90664666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c8aac547e5ce17c0076c98ddc2fe2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc201ad31bb57afd48f83db50030635668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23e4b544ba03d01d9fb4847680c5f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5883f1713ce54b55bd5d4ac802bd64670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222da8e0efdefc20512eaf1ad580046671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3bcca842eadc137627d5d888cd260672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb609bf0ddf11c5cbaa0b67d5b441cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca10fe81e651f34d76b18645c0cd751674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc352c18f4348b4cb99b86f0ee17d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d59db2d810c7aabc362cd992c4f0cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50310e0462f7dc57d786c1afc34da450677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbbf544c857f1e7f8250944b0550a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281fdf6ce763466c19eebd0fb9b9a6f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635fae287c1956855d2208528e22114680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7520da5ca59b627c6417930e2b2ea16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8e9e4edf859dcf19bedd4b39ee14b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ed3d3c27727a0a26c1b307a4eec26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadc469dcc5c74e589118e842699b1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8978ddec99aa02cced02726616c96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30725eef89aea8686c5900184adc07d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584360c2e963422d3aabe8a070f48ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852635294d8e0417d58cf0adae5dce1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4d315775990d0555beb63dbe97ad1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa2a284842113658cdee0a56ba7189690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb5c63db701b28e59263010385d55d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea77ac3a12f68dd039cfd85424b12c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663a9a0b15943c6076424fd6280195b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caa3f0c5635d11bc9049e7279d28d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7e5460121d079e955945d9a4cf974695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad085fbec72d9ea321c070f06cbef5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de8a2df5e9462972b26c0d08a54cb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b00e1ba359530bdf09b0d6b0cfa25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e53155db5791227362f791dfebbebc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c87864044a66f2df3597a76b0fbc9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cbc8e61a6f7cba2e8765c95054d29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297685c20ec32f26949b54d0b20dc251702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed0cc71729c751f456c44be2776dba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0677e9def49c2f72b7c3f3d2a4dc87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310943875697c970bff6ad69abc07b2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64466a363cd90960f2dd9ee1ab0ccc3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317c87b12decb085eb775046658a922707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26393ddcca750d7dbd264156ee39b113708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0432728fc8bbdd52398e5f89bacc0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a8f7e08758e83d347234cff642dc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb95cfce2eeeceb57d9dc05a322848711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541c7e7d643f43355379e6f82534cb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e43a850a8962133455b946b4faaa2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623cc5e4d9999122095324ca1abc9b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe635ccd6518f89d9bea6cbc7f253a47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c861517d079e271797c12956fb7ab4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaa20939286cda24932b3e45278d57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f0a2dccf186a88bb549479d9703dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed9ca9bced4382d094af0be7039ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c146216edef46ceee89fbd59f3226f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a23691fe296dc67c30948e717dd045721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143f7efe867437daa9c78152aa5096b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708391d7b61a84ed4822025a5613805723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c02d8fa667bb09ccda792d70541cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68851699b90e8fcdd1b4e783cd7ef6ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d600a7f43f758cc046ba2bb14bf9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7127edb18e3991d5197116743c976727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e14fbdb99bd1d3be67cbe1cb369e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141835b9a7e14f588e7091e1e95de31d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae71f758cda1fbe0c32d3526539bb7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eddfc43c8fe422331fe7d2a1ca92f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca096ad940bac77e7cec1dbf7d7935732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c0b819e1dfcc1dedc25dddef02c12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aa0a443f40a5a09287618cf938f15734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8184dfe904c170c756cf21c11e91ee8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75dd1cd09fe2510001566e71bbbe56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169ccdc2b3aecba14cd3ee7c61ef5fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8ff3784d7deceb80f421a6da36dd5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa7ed5fd014419dd802b0437960ea6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d1cc70604f58945bfa7a0e06e16d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fac1ef33e64acf68a4a32ad3e7555741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409cc066a93b55bc087bb523edad29d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2eded7f3c9ee3ff3f7b833c5c14bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bc0b5e482708b7979cd316abc8c4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcfa73dc42408fe15789d4a83147a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4388d7ce9b6bb5610b04db532ca0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb9e9a1f8b75881ff70304d41a3c89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edd69d804a059ccbe7bd1ec69d9b0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccc6556f84a840f325a8928317296b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3551726af5e7d7e945bb75743e84bd5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c33d2b8176b5a64ea7f696d5ee5890751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619788cdea21da9cf94d3b9afb38d89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15645b0177d8b02532753b700d119bf6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a07350ac1b2f3c692a051f8b741f92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc96df8c3b6f46d0675284e73e39fc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b5b6bcdfb10474d00ec12ba48311756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828ba3a0ac5e9aeab54e4520badb42a757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>