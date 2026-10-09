--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64ecc0eadc8e5ef855ea35608d0f501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec9b5fa49b82797ccef5b5b8a9329d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791e7efb5f1e0aaacf86c1ad983956c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d78f26f02e2d9eee8ce10750516bb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ad888928e3dae27d2bfb2e20040165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff08647f0a923d0825a1df26d7ca2686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b144976db547c6f1e8d71ac74538f3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f304ba1777bf8b65246f2be21b70d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d497e28f99b75fd59b452e8266852fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023be8844502f980df39987a38be6f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035066703558128dde56c7a7afb044b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1a0b41d8e030d359bc3ad453a071012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68af18110e259d352bccde74a6c1ad213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547b42feee7829b4787a937631b3eda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33153efab1c9958bcc55420b4f8cb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b7d1d8b667fd7cdacb4b432bddce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb2ea1ff4aae509c62a73e8acf024517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3246f4dd659aa2486eba097949a749518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e29aa2c4d862ebb95c78498c937af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5cafe976fb50b22650b9aa1c6b58520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4ecbefdc480f19e11065fc84730de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6feb680c742e006db21fe9348e76322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd7b088c3bf8624bf6489557d0662e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774479f03d7541ec02f1e3162b72b80424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a715d8f4aa92f3292744daaaf34ae125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a393c793ff3de699a980493b9f5506c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecd35b8dfea046f3af9be7752140db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0e1c4d1d8605324ce1ff31f7e93cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da138452241b903d37b1e62e356d9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2647252745aa368d86e3f08c248a95930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca211f54ecb58584f10e45911318fcbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df89fe210f3ea8d0f701b15aab8fa7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e8f866b6a1d9ab6c8ee36f113545e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8524d56e88e03c3bf376546ac1e954734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfad6c12674768f83febcf450b60b2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597767cf15e5db7c2d22823f1776c4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d84cb469c1f5c0c632d0840c4097037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cfc14eb54cb8169ed30562677247038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9770012af838d3494608dd7ed3fbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790c4695cb23b6d8c3670240d01a74a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee2149d57164b448ddbe2fc07a69f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a80ad628e7acf8496c79147a26690942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0729adf035f4bd725c176f4ff67ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffcc03682b7ca1054be220e71dcd4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aa88de99d9cedb10795d7e2c39ff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c3b8d7ea064a874045d4362bcdbf246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1985ad373b8f4707e2d397ac4b1e9eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9631fff84ab1fa15242b74ae1a2bec848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1611bb5fe7992957023a3991bcaee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b064d49f12739888a4cbf55eb5a0bc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbfc0562388b89484fa72163433dc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405de1ea74a7ae8bfc8a10a5138545452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6121b8e8c6f9c6f5ebc2770421c3cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75676c4cb371ac802122e6b255ed797d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237a8d0da21c0367457db660a941c6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc5c391a45a15ce4f9e61c0bb332c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799999373b55ef4418a0900063d8bcbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1da7beaa4097c0de1a942319d6d51958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2247a27f68fede856796d8265846b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645dfaf3269ccd022aaa879d9c75e5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c3bfd9fa3fa38ccfb6556a0a6b3c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646945274b24eb515bf8e2a9959ee71862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3631aa706241614e8d259a30ea55a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af49a1c2476c971cb13c9415af23e9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e26085c5cf600b62b259d8d8f99dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8c3345b62e793bbb7dce4b21328b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61257a70e799fc57cd29f91fd35364a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840ee9e8eae16b1c1719da5ce9d1cc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21ac798e05bf993555ddde7023b6fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9627f2620f31d719a0206d16d695f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9415be35331f96e4377874807ee6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec153e327edd4af14736fe5251ff35972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcce01c5281c42232212e38443671f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54f1f16898686a8258fea4447f3cec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68487c2bab25653c8d9260030a41b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd1a6cfa558b9b8f01d609e8b9157e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e23cdeb6f3f66976b2fe497ba9ce5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b561579ac3cfe7d8029f40e33e6d65578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258cf3e9ac650f15ca56cc9206efa2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f878a9db155662b5c2ec8267c542a0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a279c3c993309b645a6fc3b2151e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d5fc4aa38d29a5a64a1dc3283314782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451bc2cb67f17ac53b169dba32c8b1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93d07429f3c7984ff41fbd440123e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d54f3d269ef3ce04a0ba01df0e208085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfa85cfe8e35536e4933002e77084286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c465dbe980adcb05b36e80d0bc0e57487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3ad281e85a859303e2830d8977cd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6281feca590e0c4b457046de50bf22589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba284e150362a2aa2e5c60e068ee1aee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63063de2d96f00a68bcab81fbc6df5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74131c092f8ca658f89edb0a9ada74f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26beb49bf745fb01393009e63bbf75d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500c459f31ce1fcd16577c436d4c3c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b51d06e1cdf11f3804f7440bfbfb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f437063da6c42f63acb2d41cb960ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd287d425f6bc152e3a64759c9a78f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f936566f4093cce03775903281cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bde04037edcf7ee0bcb1293e37f95c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72c779422248b11319e487ba4540c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb5d3e4139331fb9a510b792a67851101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38cfdeeae01679c1f098c2e5c35313102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78629eb0ffa7066fc4111de55360fd81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547792c09c7a579eba6f1d567dd93d18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43863ecb93b64c337e3bf85c50e64e93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0afa8a66dfd3663f7dea9be8206c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3021a1110157f16bf5ff1a3cde955107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daffe4ea389916d63885108666f108108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2631a36961a50e83054caa01870570109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961ab8469db9baec8795f104efadc15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac592dfb085b2fde9c7411372eb17fde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52bce07737f2673b4346069f10544c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dbe65a47bd411a2f5451e7e3e1234113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b755c922732682e8a2e077adde831114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581118d2607261aaeac4f75746cba85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d90853baf276ba72bad6c9d9a0fd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74646ab11307fbdf0d6242f347e8b1a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f90215f657961e33ce8d29c2d4950118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace4095066e5498dc02099d174b7a60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6bee618773bfc2dba300b42fb0f0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ca6981284fb835c5b352da1c7ecad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec910764bff8d471505c94cb52f448122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d88bd83b21540c5960fe39a3044021123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0ce49baebd9db57a85f3bccc1ccdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade656758c82326ffe2ad9bdbc6de082125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f49614b7622750512bacd05ffa22b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0438e9e10451701ea6abb7150b398b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec78094a9b5676d58e764b79a3aec7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e7dcc399de0a9857885b9b7e2d06f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc6caea7c40fd03edf6c9d88001ec9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96070fdba6960c972778dc1f689d4e66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99986153e485ade41ad19dba5e60c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be511dfed34bcda532512689bc2404133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc35707d2a7b057f2517a0a87b7d0e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc852525b935d3e1c848b85676446f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b63349814e29b2dc47e66e5a1ba9ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd6fb75aa1514a15813e4bc3871975137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d7899883eba4dfdbdaf2da5422170138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1549e7d2c75bfd1d5a7a618e8d1520139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6818072df2d59c3f4209634b6884140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286ce02eb78e1eaa035a7c84dd5796c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948eb7ac7d4b556477447dc4fdc71cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a634be78f725d83657f38cd3a1f3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059d618e16dcfb5c85d273e1d5b345e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ded138a0b2cd245f022d688e29ccb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035945d19c295749fea46a35da993103146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d0bf8a30f39d3ee77abb5067ad84a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec77b8de2d651b28a0380fc4698f6b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e114097ca542bfbfb46a3e2473351149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9008e0504e437a09fafdccb4840a5a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28147bf3e3b9edbb96cd24fbd6dae1d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac774a63f0cb16c7f74969d92a75d4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33c7ef5708e9475bace9920433c849153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b16392457d25ab0cfe0fd36dce1b5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34b280d2fa7b3e3ccdacdd1517970c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfa2f55b04deefee7f713eb0663b38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eaf66275e657bebdf5086bf259cb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715e3b39d13f83210bb2af87a431f6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac664f17336b81a4b0b700e042fedc1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84673b36ce4240ad3bf0bbcf6ea01923160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d29623da0fbb96df8fd9918440be3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2e3f38a2a07ee5250a7b0922d359b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bccdf5fa09e964c93d1b55c91c21e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355cc341c399ef95a07f7e9f0c12b66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2281be8cd56dced0ddf6e173c6e82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169faea2e5a41b249e3f2fecec9d0247166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6ce818926a9a808efa58a08de5925167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848382fb184a28a56bdb15b8e7736ea1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b4d807b0597562ec7788d10f8ec4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6f2dcd21a2c2294f067e188ed4a04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e70c003599aa4f0b9c0f4e4705c7ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e838dccb45261d746bbe6bb5917994172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287b4e2eea57c4547f1e31bf711f9e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eae6bd44de3b9be95c13f0e8c77977174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa410d0e361800345cdb47a952478a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12853c700c5b377733eafef03648489a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d18692eae551b4075ce583fc5653177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eea6f89bbbb5cb0fb20e8d2178a574178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80357f7718f84f75d8803ced2a6f494179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc6ece4e583bee60eda38634967a71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6543fd333f96a9e38e969781c47fbf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d3a35f605522a5334469e88156099182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ffeca16f2d64c78d136cd35b822e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e9ae1db60180a02d506e925b8975184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e154bc84f9a107162f04509a2b405185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b33c6fcd160a9a977788d789bf9183186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd2643171251875deface09b36b296187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebef44a5dc0e03453d9ed8606206e07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c627f7f38e1245013da650c937afa3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79c5b25ed921b160104e14e3285ca3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48652cb7d10c93c196978fa57eff289a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d76e03140b92c0bc5f8ed146dae93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f8e7bcacb1c4a05ac2bb7958af0ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5161dab6015172ae9ad5309461ff59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71ff491cc33678ae7c4d838299dabb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192429f335c3f8aafd4d7a72bc7f0c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d5ddd9342c1a3be8cb5dd27d27c8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c15a63b250052ce1577a1352d3f41c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fe642ae2cdf2edabdbe6e2ee6ec4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15779b01a9422163b06ba0d9249c34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063214df258acd6313408621857f3ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d87942278ca04d571aba08294b569b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245939fa725aa020eb903c1c2c8e8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f332e795548afe0ba98a8780881f83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ae9d0a335edfdbf9b0ef909470ca3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f3b2310e93a1d9c0c49041a96d34b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ad9e1caefe9731f3651d494107525207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ac102220f3e885eb2b5e38996e915208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d0303cc8e7aee507e46ac1d4c4aad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab092b993f749fc60a199fbe4c2e8d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32e2a640b6b35bbdb6ed990d91a146211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa864af7598c42af276226ab1eddca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06ba44fff188a31f985e0dbffc8c97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cad275e9daa84437a779e28301b419214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80791c5154d7ad052c46476ba6dd0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d20cf3ff2fe26aefd9ad33af5ebd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa95524ebfd13d038ddbeeb53964023217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95740edb6c69fe465286e4ef50edcd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de12e3166e8f49338df7af3ebcfb70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c62a92987790534f4edb6d18a5584220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93965ffbce4e6188951e7e18f588946b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296c42670617e076ac4fb8ccbe8cb5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3516b8c0965a8fd3c80a7c82434e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1b5ef2a54a1660a133383f0c15201224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab1bfbebb5677e47e190f1dce3793225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36d0dcbba95d9023db004ae139823a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d825a2c6cdba516720eb05d314259a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f113c0f1a81d4802ea1e814f46bf5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093015ae9c332f761403f935f9ae960229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7f79c3ff7374b17403063e75a1323230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c225d653bd0da76341d610c0fcabc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951a8fc46576236d0b047dc23a2289e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa81a56eb618e8f3d87f464a1361dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7b4bdfdf835fd0417bc65a86fdaae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79eecd6caf19d56d263aa4990b0540235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fddad2ee74da962694d30075142a5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c547859d41863dcb1eea962221be0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4e1793a432e958724008ed2a76f70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81946893235e1fed11fc97d38b965dd0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9154fe2e8bc271f700b6ea9e8a6c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091738d902d38df62d554f82506ee1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b792c1bf32e9943309982dfa3b885d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b2f6cfcad0f203096b38094770c79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df121bd0d3492e18c0ff91159d91de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67add6a90cccaa9d5817d1868c412e15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53181a6713dc6e94986cb9b33a4f75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c4f232946c51e4f7ee6ae55835cc5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529cb15caecae93989257ad5845eec5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd9d5dbdf346309148a99cb7138dcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd093bda19a7ff12125ba2f145cab538250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d507528bc0da8b226c2ca8e6b388251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780a9d50cb61aa58e7811341546c1f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629322ecd8c044d49ed9543166543e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761674c27e3b034c873e0864f443745a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41675e273fcd3a2090c6458ce4d3389c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cf6a7b42d5214d76e2426518346d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d836d4d27663fa521564a3b80040802257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88647b5403d300df739820e845cd5906258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55eafa2be7a3ea308a2d461c1532a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdb556623bb44aa075484917677691260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e61147a77c910bc5e29b3098519e78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec837a8bd70292cc1b3b8f4aee387b12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ee3f9c849d0455447632db7d15e38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53c8cd852ff3583ff311a03a041d30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269aabf9151f41f9bc189b9dcb4ff7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7418f03290b99a8010c992072f4d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d60319a8017280910cfbe40a0da3a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03c2bca364741d77f621d34194b0d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2883d718ebd347346d6e9c49b0ee1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e7a95f4bf18fd2a25928f6bd643fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321ba936cb4ad76591bdce5bc600ced271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c889fc32f0f953741d4d83470948fda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f99fcfc79610720d659d5bfe97ee7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd8b8b28891eba7ff2ecc00ac51066274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5e18ab3f96cde58c4f468e77a29f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504da9a71884f1962cf563668e7758c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd41f1805c3065c7a64a045d25b2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6268f67ac3fd95d3fd8dfce8195471278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dcff5b4aadaa48299385848fd0238279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77604fb2ef4d8c9dfab06a3eff69c410280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc6d15164555ff1c90fb47db7c28bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a422f288c38275346cfad872a5938282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72146bcd373a663056af8a2bd40278a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6866a07c5b72a23093aacf91ee6b71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5803e1282963ab8a24aba252c74ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5420e73abe2e0b76e1b0d59a17b09fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33920aefdf77f0c3bba8f6899ae4048d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f36ff3ff7ebb48c97f6a2f4e1fdd96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fb21627a0eb20cc21e07ebe83c6d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedefbffa3b04ded8f3b83e20b0c57f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270a43c1cdaaf9225213e98f9d1fb29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92f458d53adbe0cbd2647c4e70a910292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239cf19bd20666e1f2b2b037a96723b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d436858a7066542b6f0d8ec5149005e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797434b84d075e79ab8ed9c020b718d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921fb7ac32650cd55df03a4cd963d19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99338c369741bd1427138cdccb28edaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8652ffca3f33eb7ab96df7e8d5f4a3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f98fd073c58007a64d72a7933b7e23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88813dc213fdc6851bf84c6d650242cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63f630e79028aa3e284144706c7c5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d066b447e7edf31b6e11e78e5442f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c3d4fc8805edcdaf5dfcfff6edaf6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44c6a43d8a126ad608c99bb00c5841304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52cf75f0cecea70fc8a160ebdf65a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11aacbdf0788b6ca296ebaf9cd7ad1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d0a7c54cccfca7ff733d3e47c6ab5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e412ca1eb0bad475fa02bbd93fe0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a958598eb512ba68081a2a792d45da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc68a4fd756fae82f6fd746c3aab3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a84d64b6ce95503aa5d0900ca33005311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35ab2f4eb0a9681df68cbf79a05fd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b18a71806b104641790da1f86d326e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3275e262c94072d03e8a128b1105849314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cf5c878e4480d4bf166ed73bdb4fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147847cb3c1fa5aa99592d27f3b0b557316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd506649130b8aa8432841391f43c17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0cc8eb390e543b35778a1f8401248318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980df1e33a2098e3841aa31182b6c56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f1bdbccbce99f03e60f81dbfb2db1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a5e8601fbf134b1e9471a773d2943321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ce62dc13bc81b588e322ea0cfb14b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ea10f11d1ee807e2d93fe0c82e3f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeca45af1c74282ffc3747fed6c2dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79212c5ac6a8b7cce75d7d43c552a4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741f69eab13ea15f39b91651ec6a4ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56b9c2f31ce13cc47b9c77d5e8563a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10744123beab0e4d5b3ce8996b3fc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc3680dba0e959545609a22e3dcb38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88051bfc28968aebf088860409b935330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff15dd331ca9ac1fb3cd39726eff0d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10268230a4e1d56cf3130a366a8df4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67283eca0b681fafda01962a15b12e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a0c097ca0d5d7d5a7b7c6ed2290d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fb9673f059bba1949de94feb75769335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76958f8e52960d974e266ee39788aa4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdcf14a064e6716dc40a5229f9e169337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2db85646c623c4bae909002f2fd1c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79d2e5e6cda6373e151d5e58977bb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204f76b75f419eac85688912e571e1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b8a5b1f65d68cef27d8d8a792335d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9df8b5b4cd217a74545b8b17f03804342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da82bd37599929293c4897df80c366343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf47ea55af7f8e3bb8365e33b09af0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f1ef39ae8a86b9241ea89c3125eb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23810114ffb9331b1056fde10e6d79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ee3e0a0bbae9e2d7da649fce8911b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76265e55af19b7256e353b0ce2090172348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bacc7a5109226abc50522823cd172349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed344003a54ee50f3678d11dde8ba4da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff4bde9e2f37c60eb3ba9fc39941f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ee098119caaea092559fc28644fcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc1261fcd8ee8940e8df0b9cfe4038353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcff994579f4945d2f84c498e65a3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c7b28ab5ccd91f375e267fbc05a27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00244462cde1f301e25a39025fd13c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47837dc899a96e6744c74f6c578c50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e99b535785c6524c574d93587da2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adcfc04a2a67a29b794090bce007ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b42e6cd1fc129f3ea780a6186f637360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547478afc635434701e0818990aad437361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8c327e7341a90a0e1a6b87dd68e2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89853110cf5905b6caf5642f765c13e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0312dd89ef04874b301de6d7738a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92880ca9206fe1b24fa905d31354ca4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a933f5a59aca395696d7319fad7aab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae929c5572ab91ea4063d3ea43fd4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723a2edc58b3954638c749962b75f0f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881ea1b4f2e0033df90cc6d8e21073a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c628a80a35ba5b185b0bd3daf28868370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799abe666fcbe4311e4b769f93f9cea4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5565d85a09351f001f013372ae93e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8689d4e790f160ce6881cc53d51a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d07e8808959e0bedcb0c1bb5c847d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b814e76e3264488a00d7027634f98c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b69973f7538f9e6a1144fac9f3c1cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3327656ab462aa30420178591b44dbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf981643badfa98b87fa440f04661b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855680fd4c87a4624bd1c101abe4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b1be2acb6628383dfdc4c57387c0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c743078aef85dddf80818a0e19cad50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c340842c5c3a8498e27c160f7ec515c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c0bde7aa0d8539f3ddbd5b1295a74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35561269cb1167c9b397d2816724662384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2a442f5a94048f214872e5596e54f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb7aab8eae6edeb058361269ac24a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb420c282f02971cb742b78cd0261fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aab8dd2233d9414e0cd5a4a91f33e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4926ed601d66c1ffde950387845644389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af2f070b4ab3b0f4520bddfaa3cc6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19a98db4b1eb407cf865f0b0b133bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a381331266ee27bc10a43bdb01659c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce39ac42315eaa2584088a6f8a79a57393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c49111385846ca568e0cc7d04e529f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a9ba5c091d7bc7839d2efaf0492ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2dadebd16eb1108f7193ca1aefdab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58238a4241ffdb0986333fec098eabf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2af4df943a1a31927cb2c9d156ed8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06a02e95acf92d33c6502aaef142e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54147597c43500bd266820411f1801ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0537c4772f8aeebe1447eed97bad85e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450e8bb54578b57e9d0b544c95f29bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e79acf8ce71e9aa50210b95a3e83d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1168c973e4c840f9ab5187ebd180b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372179ab50132d9c2f59e7addfb8070d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db9a1f678367e845959c0164a1bdf3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35c12de806c8f65415ae7e262aa69f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efad5951f823a17fedac2a48b55a145408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852767f70b5c83511e751342b2160802409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b68a24e94a5bd9b2387a5f6fcf95c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea37c3f94526932cd652099aac9911f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300e39520b1638e6ac96ae2aaabd31a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db8f2d77a30f78f5effa108b7c1964413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f80970dd6633206328115af0d81cd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12171879fd1854091c4b3ffb17f2a7d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae14ff5e4059e674f458f08788cb22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f14db5bd3dacd4826181ae6675666417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5168dd4a919c2857a476117c5138399418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90111340843c633b4d8094a95fd867f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca1ec0db013731080db1dc9174dad2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19774cf186a36d8cbc3d23f3f9e51459421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a52785bbd48a2ae8a5cc91fa63837422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1173e81d925f6485a699aea4bcffe1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709128ec245b122b79d9235f00081ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9798799ed348c9081eaba5acaaf44c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44926c6fddf9e19085fd936d47fb5653426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78400ba942b81c7d86bc23afee21ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd745dd80a24f2117e9eac9272906cbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1b69688233db918266f7017e25b23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d9a2dcd89b4b934a1f61e51cdbf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f8cd2481b2e5f6d15807f2db055d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7db4d36e48d2c7fc8b882fa7a703f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49674be257a64bb6bf2d008bffb91344433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e7df46afb3946dcb56220e0d172b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d249d207f227be812b05a13bd5669435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb48425918eee50687b8727f3c8e78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b829548190096b096c5678b61c6ac5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5888052fc86ab8562fed5a0194aac9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6d771063142127ba586161caab7b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a89263ab5fa81d3cbe169a4c59cb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447a7594186b7813bb3e54b18ed45ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7807504261f9adf25bf1aae108bed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d4d7b486a4d5d12268144cdf7007a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ac53242ca5ded56831204b8f9fcdb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c64015549614dad499b53d12542a60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875a96b56edddfb5cc3b4b62efba9d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2337daf76e20d7faa808eb4c4145b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272e1d0a3badc899ebe59bac4299f9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dbf7b5888014c144354278ff8d94f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4cd8083960c38617230238a1c36d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e210ee2d2cbbc4ceedacb9b4b081f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa20ebf2033f8be459b30004d9605f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa0a82b1924b81c33f43e07b625ff9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554ef95563bacb8a015a5450e2e8f3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ade6de56e3586761c062a93d1fa4df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090eff67a4691d6cc91518abe0de5b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99042600ba38d1ef17bac9b3740ec81f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05f5a91d0f9332b34247e331285d46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb9cb78df6a83a9fd4b30c4fb5db54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347cdf67b7acbc9eac928214d161f2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07638db732327cd2940c7fcb9085ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71311fb80cc2a3c4852e76b86cccb2c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05a357131a9371035c7df7685f516f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6d5de312b73339d42ee1d8804e335464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ae934a92b7c35f971e75982a8de2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da534ed2e29148ac56fe61b7c0cc6b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53710480c18b144ca1907a35ad2e4dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7462023c12e42258966ad18208092a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a09e4079b9938d740eef9501b8831469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c761b8191c713cb2d0da7fcf86a8528470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268852e2186fa3db61f3a121d53a4616471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361563355ccc6250340843b7e9cb3ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0f474e65f7287aafd1f70bf68d55a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12587d146214a93a01fbaa39cacbeeea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f63e39b5963b10e42f7775aad51d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e673e92ffe613d5d1b5081faa5e6124476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fcce05e546b7d12b2f4d5811e6c08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b50e5f309bc0d460e0afc96f13da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43317e07947ba1e68e4491e9dc93180479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03692a7d30ac11cfe0b63ea40383f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef23ae419a9df3fe3b8404afe06cf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3554b3d7d682d8a9cd495e68f2d77b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4582fd45b557a1cead0c65a9ee84b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1182a93f19d46b690fcce471c14ba4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931c100dc34504add11a672156df564485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f86180001608879e70efe9643f24e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206b0d5d4d3edb76152578b3926df8c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c0732cb1ab2c199225afe01a221a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b178c0c9809c15f09b99d2f84ffc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd09f2b6e531bc73cee3e607b3d47e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb593663e52edca5a5d15b899d6e91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bf5895ff4130072a6e82899850a33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d8572dad1e71243b9c6a50e485bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edde2200ac75d6f7efc29443a5c16b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e85722676df816d27953665e3681ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1986148c60f3bc9267dff87abf9882496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c25dd0a58cd7b9c2379675fdf1dde8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505637c2e9d4bbce0a2960210ad63861498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb58de757c3dd2327b84a53eb59dbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d64c4778276ad449549f6a41c3edcd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20b890551639d9ad6e42371ae8cf4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65c685b84e31fb08559d15e3eb5a0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575926e321d4dac476ad84fc6452d1d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53954caf6f87ac4a3f758e6ba51a1dcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a6fa04a6868141b4dbcde44bf9b8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87d239196af639411a5dd64f644397506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cab47378c9e864e188353bf70cb29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8fc19bc507f68f260ec683b96a611508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432bb28c1e0d84203201e2c427e725b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c3fd1e53b4e977834618eeb38ea6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db510d63816ee4b17849dab957c95622511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffc997f3b12e48efee082a04de5e30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da9a21ba73e71143a387210c43386b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae7308d51c58813137d835a5e77319514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b56781ef973d92b25f1753a895330515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01b66680ee054632a36540ebe1ec03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980b46c2b440a2b32e847fd02edb00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda66f0f69042123a6086cd1c2cce4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296bb89d708f82484c0d48d1e3bb1f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdaff2c64db4408eca4461c885199d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40765f9c6d26f5d6e875d9d7d635f91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6be114a905cde707fd257182d9fb3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175c079ad5f97be39fcc8d66f9e19d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fda6b0ff6a296001fa9bb3453a8af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014ba785670f2eb708123daa2949e32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df560d3b0b1025cf22dd298479286c17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01844efae82f6c282ef86706727fa049527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e5679a9fc37ffec2cc7e5d68b2ab3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73243aa947cec1041711cdf41c0da4c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca40e5c7e2f992bcf1acf3ef2de0000530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182330ab0fcdebc6727519a8c4ec058531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840a2f2ba7d05cd3a69ca8b26295a5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ba2d8657e349d3a167085c6f848e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f126b7d5b73ff66ad5a2871e814a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b15ebb0c45494a2526daf05a431f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bdb33623ecf5cabe2e679d92f6fc2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38912a643983527253a402d759b6be6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de2c26e9b4ac1861955a390484a2fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1113c0d092a1dbab96e38191f1c9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cbe9b5491e44b955d71c3e1537748540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf9f1bb5caec9c309c42a670b3b8e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267374119e26e26c2f4009c3d93ade52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd64e50d924c640b510c4a0b703e80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06cb31488fae179d2ad38bc7f00d6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1ee58b82f3615e8b4993a122bbebc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f05adcc1159d3742df2d35c7ca350546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777e999e413fc2460338e3540c33776547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af856fc317fa0fa87a529b778860d12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88097a0f88e9c3d752944d74486f16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae682a0d4748147bfeb192d3df75715d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450a1c89bfce5c9f48b9ac32a56a011551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0faa303b04aa28ad7f38ec1e127f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902582a602eab8e41d73f5fd7aa6898553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16aec813b6fb2b59569e980cc8e488a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318d7f1017608c844dc555213f86e39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339403b0a2eafc521760372cba831a3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ace645fd84613e5a1ae144a301c6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcd17ecccb322d546fab6885a9ce7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e9c04ead986a122f09980c1c2e0d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfe652ae08bf96a1c3d0d9191a135c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109191c7812985adc391a921448a0d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89705d7e4d4ec306a23d9deee4e421f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415592e414c800fb0b51bc2289f4f9ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48b99e5437eade565695ae4c502979564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e31cee5f5dd68338a1683e720a2cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9b482eb644f34b5c142737990287b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46184b1a6cae580a7c93341a29a09e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263b0785afa838ea7519e3f1a64a6d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d748e003b0a7133be92aa27363e680569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d81295b6f5afaaa1c4a02fae3ffe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a03bdb19e87c9a8c2bae3b97a76e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d0323c6613770f66f9448b804fe59572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffc43e0b702f3d277c73f0991d669b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a711f7962eb2ad05eda6ba12b90db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f343462e7a4baa96920e62ac8c5bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce50b7fe20bd2e67468603665c6186576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916b5361847c9d224633a09062d49c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b988f00ae3146da66bf84eaf6a368578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc62048e590dbde2d32ffbebacbac3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e657d24d219c44eb9bd8c49b01b2839580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0208bb8f162e9a0d6a8dc8d8a382429581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcef4695ee94848da281c09e6597fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204b43544be434aeab45ff99d8f1cf2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec04d9d67a2b4ba38b0b766afe232eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d5a7318860a88093e571a9d6d46c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a602dbb57ca3437e3621b70301de0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0d2d984faf54f32d073d5ece500f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0402ea0d73b98da84fb4cb5d86343588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d998e5a573d61302bd49c8b9e6efb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa685983e899f81d940b37707ef998590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e117dcfcfbca41544117c7b4c0fd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ff3f05b41c31d483c60ab5a29f94d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64020910b96040accba24028372770c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d166c404ff7f0c7c6d484c9752b171594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf917bae8bf71681dd5fad780cedf0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d219932195af5d754c2c72c0516f10a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6b21668657a40e67e0271e7bc0bf2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78f1ff76fe0dc64ec7ee0342f113c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec30c01e3ba57d2f9cec59fa42cc120599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3fced10ec85fb1b2d1d615bfa9b8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eed1519d72d3497e2bd63bacac1dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad63f26c28506854f694d567fd86f10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a74b192ab78e4f046df790a41705d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2677d7d7e781c9e937a8dae44cb122a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c18174f60a01ee81411e5455b950e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04a9c41c6be1595e1e1623b4a7539b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed4d9eb3f0878b4f5670eeb94ad024607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b727cf6c25c37f7e0e516cd8b38a1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a2f45240f8fc8e02bfacc276fbcba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cab104409f929f46ad3d9d41574c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b6bcb1e5dbab183a33ce0c6af9d12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bd19b533a86b4c4215e79628748d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9dd8cd74989275fe1b398cb3e8160613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce4b6507fa71f69191ef91941301d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa884c282a0113520403254954581e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f0b5799d1258406bbea88c47640d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9fe25a6248807e71cf61f7d00d90e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75c9de287ad8794c530591b8a0379f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69893c2fbb36831b9d165a1ce933116619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663cfe63a30b715e537ca5d229a26db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d277b4f5f15574c2dfcf082fbb0b26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9dc5c96fc6b8a90cae342de524047622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7677083ef41d9c8be87aa5bd5699623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bf54afaf711807b3e7799349b10ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c01ad7a274e335c450d1585f64835625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeba7af11048286e7a5863d97abdaeb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291eeaeb94a46819015addfa9d47e08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa1b40ed17ac3d7449d68aae86950b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69324dc4beec603e40080c337c986027629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728cc79aea34b5ba7ddc5eb5455c2cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac1f95668d1e1428bb64b4e5d06307631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aada6dde7f361c2061cf030d9805606632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371698d3079098d2f7d44c10cbfc28f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d101ec0b8725fe4b129ac0cbd0ac9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415387b04542ee0f33503abfe499fe24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675c00629ab5bfa68dd6cdb0cadeafc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae619905bbc1dac1dc3878dd5b1bdf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc14cf67e6e923dc6052d0c696b692638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d12959e6cbacc46b8c96611bde21d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a144bb688c5aa2d1d6d8e6ed3f00e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb2f6ded2ce5571511ef8580296a84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5ca378fcafc198f2b3857d6301398642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73424015c3c6f9488f0a72a00f66c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbafe603fd673eb7ae31bad5c2de3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e83e8fa91d6f979e7c5cb0f96ba25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72889c0e720eb2878cbfa6e9f879d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88869fde2390ff64e0ad1803fc879a5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae3d135d8ce8698c50383b1b86a0c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cb420ea493cbe3d34b6425a6554a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9ed2b6a32c051d5039d6985648d70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c140c03653ad8447fe4a3427c8ab65f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbddddec934131ded6b525ac5a984e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6682b4821db0b2425d932b5d2c24d76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ed79db664a8f44edd2fbeaf019b6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1541d2c1e3c7fca8996c0e78b83176655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb7bb409c43328771c8367b005b93c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af46cfb7c82419db273ecd22881d1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac60b2641a89ed5995acda1f82acaf7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb56cf7156116f7a5a0f7499a9ad5f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76185bef81c31be83c4ef4bcfa684d61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a473174de0e721a34269cf670d2463661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743ac20d2a15222a8c8cb066b04fe4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d59b6497a94742e53f56530eee0de0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98431e85e984d95078a5568b61e502ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d10f943074829be31372916198aff8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543e68d1cfd2b135bf3142a2dbb7ce0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab483f8fffeffd75743230d619adf5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39ce750ad3b02a8c14f4dd3e8aa701668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c5129047b5fc0e8a47620bc726a67669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbce5759f31d5f4bbe0031d5b10625670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720809b9cafe076be9f10b893e318668671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1e363dc6f4bc3e4e7400606988f2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fea31bc528521d366b863c4d5db515673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4f5870d8e241e82cb73fd515da5b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491bf9041e58e727775183b8cb30735675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2e8874b2d3fa879a69aa3d3176c9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c5f0e7982e7f4737aed405b6c686c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03146b62f96fd488ef7206710d6443d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83873f32ed11f766f227f36fef470f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db30809ffe3a11f735c9394fe068572680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430de01eceee52d2d4571e300199d8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac0d3965d4d29d729b5a7bfab9c0a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398abf5a31696e75feba2ed8d1887b74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569674931ffff1f63ff9ff479d18c388684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3acff08953a77881e30e3f33ecfa8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4fd8c0399c8a7f7820fe3423c811686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b621ee27015693570347a5be3e4cea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6568512cb105fb6f704753d5b148a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcf4fa2fe17404ac12eb5a4e48832f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade4c040e1c7c9b87acd156a7aea62f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da47446099ddbb0e29432a8f5820e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56f24beebd12ee4cc03ec65577fa54692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7baa4f631a705d02cfd2c9d6d8b1d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c7b5280fc4d42f84b08fee5eb3441694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92411c2f229f05eef370c72bc5af63fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f66f903135ff958f82e58598d7944696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf87f2be0e8b4475e91d6ce0c5a497697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2529b4807fe4ab517e1de7c250a9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faf2b3acc78df67bd63bd620cd12ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a246082442fcce183b4d7f05ea6546700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de64b20b381f0dd7d13a2cdad07752701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b79117cfa5e0e2d3f0ebd5a413731702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea74922fd7968ab1221ef4769febc07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f37a8ffce8947d63305d3d92c7c19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985ae1f651cd623284160945e831d00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d8f5cbb28b538faab956dde1c943a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be1d2aa391b501bac9e308dd46be0a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16214e1afcd1a770031b374751cebc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230dea6e2ecd0d824eca16b4b854688709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e28dfd390928a004f82f9a41e9f7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c3ab8bfa07828aa17868e4b18863d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bde426e980694e440f264fa5d8f93e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af2480b5a7523bbca7ad6f0750d6a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b360edc37d008a6e103e23a0969e96c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26608fce44bce779e3b71920237ab5a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ee98d0ca7640d1e9ebf3093d81909716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bd92367d782b45be6ee06675f3cc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ec9226b017b237ab0fef0454babe0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fe948096c5364b573fa33d688c90c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e038c1c55c04abc1cfbb79246c0d9ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33680991be38b5f2a771561cc0ca3e82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da997109b4077bdd89758631f016b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2610b09ede39ec6f0cbc8e5c4412d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbf78aa0d8e5bbfa6a3f1e94ef0ecb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb682971c585561d3f42b8f86642c6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3177ee1e336cadb90f05663bd48b9c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98abc4a221b20e14c836ab53d27c95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea81eb24c9636c5e9145ae02d10842c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91470784a50ef27846b17166ac0abf2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e35cf4e0ae60e0c7784f9060e6f62730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc06b75005f340eed74a5f6cde35a30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8259c6c5450eb6583519882a488cce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6b3f149af8fc29e56f0dfad338644733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044584693ed28fb397739fc4813b4178734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e23ae378141e3d7392a1665f442642735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f40db0880d134545161e116d4256e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45faf1a66d1eb517f8d5141a8001147737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24726ecc4afce43c595630c5a95af6d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a4137a6ab51a005ac90725f10bbf6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe5fa66506d8307d3a433231ac643a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab801c60024a7d28b3ffa08c4d650ea3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f951504a011f70613701e452bdbd11742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77150f8a51924c9001bda1960048c069743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120032b76e17130b9314d45f164b26b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bda96aadcece4de71a56515f1f56df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bfcb125e9ac813d7366703bd4b100746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045922b4b9b394668066b37b5c5f062747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429de07b68f4f5bedaaa55f30658509748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e35f74dbc50ef26aa5e806ad163316749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0adb3c4bbc8bd420295ca27221dea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aabee9ec8645ed1d8b04f01571207751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d9557c63935ce654b0e06968222a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d62304122d5677d9d9636488d3d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa2b3cc12d661fa9d41e1c946bbe2c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fec7f940ece66e48897bb5784ec66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5519ba36f8ded052867411f36dd2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b686c8e8c2035c864fa39c1a545034757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15493d852b1b6a0c089819fdaefd29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95050062e577065c6ab5191236d23d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071f77034879b7811bcdc02aad85a5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3a3787f8e659a62023490455c813d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbe8b05e8bfc1867b88ba0df98acdf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a9b7b4e0e01e5af75b78ca2c1866a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb58ee197645ee96eec8a83b578eb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37450af762567e879c720a2a54bccf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12790b25490e138b4c44b790de656c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa216008023ad1d3c1595ecb58a62fe98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52628e3e8d109260ceece9b0b24450d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea84d0dc76ae7fd7feb6a55e01dcd9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2995deffd959d1d76781b2f4b73cf0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ba73af02064ca0a5c5b68819bf61c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde24a8b3de35135926a2635780a4b9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63393132dd097e7beefe55088877ad814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7941813e533a8016f3d89d85b2caf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418d854e1e2f9011655504a2f4485c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24c61538b40018b025cb7009f0b93a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe4f5284f0477826798b37bd89b59f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3d55add1ca4921b9ec80d83710bbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0929022bd95264e2705b2415f818420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779b36a47a370857f2c1416c81a074e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4028d143439b906543b6affe1be167722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69969f652d432b06a560f93667950c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be3f88a1f68c2a2b09677641f4237a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd87ca9165184197b33128474e2872d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c6cfd1e00103e7098560a324e67e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0276ef47509398a9a60c95994b03b2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3137e7594f5c897dcf120e8147c4e0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbd14679718e6ae7fc2acc8f02ead029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b9d7bb2a8f38c61c697bdb55688b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e6c9d3bf08e30121c246c875c9eca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d9800463f713f1c61cce716804f5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0edb6fd68ae6e9c4483971139cbea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eda9e7fc6ca69363de3a3a17c40f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfd0bd0bf41100be4336fb313f5e9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934764af9b761885e81b0e45fa5060f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13587526b69debcf3752ca507b559d5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e25620a8c8435b90abee4aa3a149438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a6acd1ac6eb8462659d0ec28f3b5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542b39285a71ec7ab6f7ceb376c2f3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27254765821634f22affc161f97792c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ba4e3128b26b791f161a81f4a139142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa10b8ae71196a89f5aed71450387d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8306c78bb3a72ada152c093f3b49d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6de13ac1bd6cf30d149ad19ad61b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e2f2fc8eafab8507c182b47d2691946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca47d8b730d552d8eaabfd1d36bed247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a30297e6a0b3ed22c3c3971c20e5f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3dcee478ae3c8f81443638e7d735749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a53e40f7ebfd3add32b093f4110c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43121fb2ae654d320fb4f439db2f706051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96bf57b1ea78d1c58f142aae01922052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e8c5e553a0e335b7079728ac0c24753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fde83d69ba0001e232b96ea14f326954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0c6d73714404eafbd4d261e3459d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980d9d529e43bb6fc926c95c6740d5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97487cf905efc18e1f6810dd8b72dde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d3dc61e3c8c52c7e6c7fda2ca676e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18739d35786488cae61b42574678f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d460896038ad2b2d33d8b1881bb92d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186325b913a1fcb71148ccf4a21102861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37174dd116ad99b44bbf7801399512d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fe372bddc2c00e02ec8c7c871940b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7910836d5f1241367fb089f4984878a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2659cbb74feb367ce8e7ac4bfef2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08ed16670573e27e51892a62a5156966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a32b41de5abb103e360678cc5f65f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258272dc1d16e9e5d8f714476328deec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1e2f7938dfe730d05677cebba784869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aad2a13f4faea13e7ca97d69fa04a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64683f5d989f7c2e8872ac2a1f7db57c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453f7e1bcb6b415a20db27fb726389c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbc610c5fc044334fec3ce4fbfb06873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a604c00120c32fd011915744a9a33e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1a0ade4363e0e06ebd5ca9124941e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd62e2f8dd3c0d5ee78cbe0b2ffe47376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883509fad466746e8bff470746134d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66ed4b929d271bd272429a0e39361078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8e3ddd13bb5af23713ce64bd88d1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ebe4aa47b5f42853b15e52d5f891280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47079eb4b2460ef2a97c8b2b32bf6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d80c5ae2198de410ea0b6854aa9d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483740e13938aa4a559bb433c2f80de283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521d60df9e35d5a85b0d785523d4d3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a73a54c50bb6c750f6541c2eef2a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514379a3d2b3cec64e8404956c5907486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067be579a37d4dc0c11e8c6fac09e90987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c64694352c84baf31c3324c3fdf99188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78391d79ebe57c29dc708f77311bcfaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d5e8d8d0d8f5c7b6dc77b310a69b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e2480d1fd438543e72bccce5104ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ef3120bdc6bde4f243420b0737cf992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc21d7c358f20aa9d45985dd280181b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e77a7039eb90fa0d3f10b7cde15aae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43a33bfd4675c253aa89d9d5b9472695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778b43515a46da2e1a8fa1ddbb81efa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fef4ee3a193ade24f4812029d2cd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cced4a1642a3236e16ce680157c14798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85206bcb769c4d4c9f17befc6bf9ed399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbdb48d51b77f397d9842d4345137a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f6f742caa295ef1799c34f719528f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521186732023e84224336a502487cfd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade04b67b7d9619a695b827dfb985ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f47aaef6278fa668f8e08a02f5cfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6523174cd8b384bb618b75596dd45fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9621e7f3c221bd8862bd5625cb49b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192dc25a92bb4b5ebb366178138b171107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516405748c9728f916168677e0ab90ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734b8cd63a0e5bd1a0722e5b1275f93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80390350f32c820fb67d9a68b83f7028110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03982b654c7327924db63b88556d3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84880c4a7702adcbc6d788abe954128e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127fd61120e9b4bbe3b61dcc5005303113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6babec023e7767c8cb0901c07de1f29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de6ae2eb461c9b3c2295d8d45c7a51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51390ef08003c1b46ee499f3a139ce1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a106be398ed2e82e07aa98632c6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be8cbc6abb3a43ae1b562d4da2d090118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56d7a83228be8cd429ec85ef13ff86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826c0472c8474c0ab5f19d1acfd6d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce7428acdc53281d5fdfd264377bf6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe66627cea9c14e8249e128ec767b60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b39345b60a00d41c41e985fada5de3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991ae734c214557c1a9de59d712f66b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a86c803c943739a553af566142ef1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d942430b21801bccc2d429b5ad3638126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffbd1e045bcef6338d386f7dc6caaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315252d6abf6e9d6cfdb0cb7fc8d33b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295ba6a2b38f935c705bf64547fd7ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8d5ed0d058af720c01d25d43e8603130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c965f818b5c3e737ab6fcad0a610a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932ee9b933e4cbb92d7c119a59ff959132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de9ae4843f27291178ec18d15b2c2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a053b6e16df2dd127d607df4f338004134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83954b0eca7d9d076ce415f77281ce96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80df0f55a01ff21a4fcaafd512b381136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db276a5fb5354d762e8cdc1e43ffeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bca23207d3f403426e22da37f2b82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03ae6b68c4547e6e019268405a794c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31223c1c09c0539ee1a60fbb812f546140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9588d9024cb7ea27c2e22c523e5102e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451f997a72dba290bfc07ce5e40073e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda007202b32078233012ae273fc8e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbaa0f20ed70d4c3ab41f676636a33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d318233afaebea283fb01302d8c0896145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac180d6b834825e071dc35dfdf7087146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6501f4fec8cbeafe06098eafdf365d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99b2b7b029761347401f0fb8615f93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f15afe02adb39a9a0f6ab5dcffd2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0f7d6b1a3a050565f2a45c40aba15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4ec665d5742dcbe49d1acace04335151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59e9e9a3851c979d29856167c530c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d664b77e854955964e155c65e60e5e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff3c7fe74f9bc7733300dc47839e18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99470ade5d7ec5bb9f81ad5e46f6d302155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451366eb118f2f39517c5d5d7fcbb1db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9192d8797205f1caea8978eeff78ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a308092e1e42a553bf7143d8cd90d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccb515f4bd96af650b5a9734462c9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017f67edc9512a228ebe3f70a1cdc90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16f87efc837298f7ca571e25cbece2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42edeb271d9196b7c1f31bb82a199fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f118e265e40089c33be935d489bb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835378016037e07c35d3b2a8d5f6d5a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6f927b6a9922e92abf10c775453eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe50eb2de2f756ef11c69fa9424c43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d078ea2041738380a83f40f0e8af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1694334598aece8829162437daf19b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8733cad0548410fae0343546fba88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ec75b6d44dbe4c9131de9dce64322170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec71548728fd5bf5db0ad4798919bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962452fbc014abb74b56c185dbaed241172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75aa7151367fbcda6bb9894a1fe94a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eced5d915d045228bc125f84da751174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8057d7c719c667d8e07289d30537f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646efb27a5ae0b80c68c1fb26fb2eab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5591c143bd544e056594024e6e1ccaf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f27e57af70ca5dfbf766642bdc479178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b253527a69ff87d3fd0507c553f873e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319140673dbc3f403b3f30a7152093c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077ffc7f54d16ecb4c1fe5339a22984181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3f340e38b99da775684ff5eddce82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7ad90d4ef85e38767dec9e43832d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e23c3bdff906bcc240f95417b7fb0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2337a1d03375bea47d2093ecc54d5c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aba655f8de16661c84358f0254231186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c796f962d54fa7b8bf392fc0da85ca8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870eed31a83743e3aead29a0f9bdcb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb4c1d3b1c26f7c28ae9e72c6feabf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845e4213e6026be20656ee0dad28a77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be53d11030c632bbf063c43a9488381191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db630a18362773ba1f674688b2ab7ce2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef55ec85ba1325bd2aa731ced70914193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936ab44af04de43ac12ee824e229b6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebd14ff2dcf1d648adc398836c2a5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764576d7edfdd85e121f0ad2394361e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d543e66404a5e034b2b8b4b273a0146197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab935bf2514192bf3c34dc92058d0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab0f3b291dc34714e1715348aaca83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b362cb1f73fb499e3b0b73845e1ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfc923cf31f4af05c0ea36ed6cbd2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5b089aee3bb099c7df8ca81433a18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda881e61c5aca429514e1ac52034d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0254b20043a8d594ece10de65b9e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01bff95de34fe6196eb47cbd9dcb1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354d0ff48856061055358d62e58470c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c7be46be0d7d8be9e513b41dabee0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd31d9f5d64f9cb6b07d3668fa3871208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662994402fc9ac315284b1c7ba07b95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6f70edc90de05433271edc6eba03c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327e4e06f6524604b743321795865e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c0f49897058b0db75a7a40d399834212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15940f41e05e611700bb49e5c4d0b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90e20eeb121c5343091e8030e789d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f3d245a12bc4f1d82c4ae329cfe59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cc90212a39eac4bf6a836f04e409a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9819d543c92827ef6c341c721781af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe44226067cb9fccd63acb55a13aa64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f245858e728a3f7a027ea54c0caf0d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7914f0e5ebd8f93766b974e803b09b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a006accd669dbecc6d06f2366e7d06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acae0cac020dbdfbee3283dc608ce9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d958becc42d40abf6b9e2fe02752832223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e413dcdb80ae9eca5ea40490d534a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1f304b763d2e2ba3ed8af0461b90b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e7884708cecffdbe6a032eb77aac4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e4272b8c1b8b1e837c1dbf123a050227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e9075c098427a7cf0f5a35913db16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb5d7c08a529cae9af9749c3c459db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c83c90cb507611d7c6c9cc55291f69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ada5497bfde758945241d32127554231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4ebc7d05e2d9d4f99eca296242725232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d83c766560f6a30536b0c97d169c48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85d728d9aa871017d18a0727a7dc2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25bf5d84bb2b212d3a30ee42e182cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5347b5f6edea45a9f47ef21b95fb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057c93039fec76e3d2eeecb5cd321f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711416056975e2fc37490509786ae87c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee872559d2c72c44c51ab0a2dd8c404239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbfe976923e5424b17a0bbc99256b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf86545ca6ef440151943f3981b1a2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdf196f308f3c2b7f4e63ab071f551242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a89899a72de0f0d6009161511beae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f390661c420690eacf481be0fba50b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c32f7511e4fb43b0b00713ef807073245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28459c7a188b40937451216fdf8e5c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4673b767c8343d37f7f4c3949a0fdd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f1be0c92b8cea66498b242c41b497248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421c7c1818b0453000cf3602073fd5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf87bc837ddbf7770acb86b5da49e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc442fbea18c5c0cf53c3445ad677e82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40784fb31e323ca52593ae977dd76629252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcc7fcfa69d7cf6f2f81cd043f5aee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5425d9bd33a907ab6c26044d72d83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c33aef08bc175e2866b9e013e88f61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025775adb1cdf7314d6bfa26cb809156256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdf5d9ec9c98ff309a7f5b6bf3a7eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ca2d7cefc469881bf0c910f7498e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a2919cffa91e10ec76124b3ff2f88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6a8f46ab14ff6c48833979a3b3522260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a639bfd95f191d012e147acbfe1bf93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708becb5a8610de0c5bc21e24b8db4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6ca762ef0120a6ca175c390c74cc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa6f76fea9abf604767cae30ede44d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d9c44156c11975f0e60c67253b565265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7cdee3ae44dd552c5c8f46deff390266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed913ec9365460d1e0b54cfc66b63eb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3220db6bbe0a5f41011ad7871c35cb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dba88bf7c1759e2db2cbc98f4f9eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6091acbe12990dbe970b4af137aa5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e30d7a4c145b87d5b1f8177f0da8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c812a330c2b593a76643127f55dab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d041f13e902c1f7d84bd81e24b96d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddc39db266fc996e13fe3146407907274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf73b8d7edee6725fb83e7685a2ee4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dca8378e3696be7639b720ca9c4ac0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8bebf3c6265e4551b11281b26c6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1504ff6f4813ce157ee9400a76d5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2718d6aa5c62756d42cdbe1211a0a51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e6bfcb1a5cbbeff8ce60f25f04f8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fe3f5d4a1d7bc220dcee7118681d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749cf39844d01a4b54248c0b6af097f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc2a97cf44c73185ea29235c3e80fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64de59cceb034d08a3348181dd9fc19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7d5037a70e9b5713a24cf53f892d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65f89a49a7a93c3cb9e547d7df9e4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3a1d29cf12f6bef8e9da4684311ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54e6073b1477140def96fad593e0d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f0713158e1c1bd66dc57929d635b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8d871305fe7fe0e2732bd73b5ce48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252318bb0e63090b12eddbe8d3fdc9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d75665ea186a62057583dc9248359292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fb367f0c26232a025d430b7a81a77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426525567bdbe4749c8451a8567a7925294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48b0195edbec40d2c91c7620c40ce6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78144e05cfc82778a04bd994eee2681296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ef8e4f213ba361e753260dfd2e7a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5abe63c41953227a5c27ba1ef1655298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d185f3d2c4d379f7de5ac42e947b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327d9f99819215ecf6803b6ccfaf3f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a2efa9015a2a25a10f87ef47df411301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d26802c85a7ce535deaa7d97dcc2e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada5a1f7eb80d06207dbf6ba29cf64e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545acaef83e22732e443703d7b5f1f52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497aba3678e7b001aa90c2bbb04e0fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c25a8434a982ff1724cc14163a675c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcd7e89585c379d555e27fe691b134307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299b6819599f5b9a506a3a6e5069dcc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ce25c2e616a9747d49b5cd0a2878309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7d17c767d433a519ba5b168da41bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1621f6c8093c95ffd2a6ab65a6516f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29963674da159ba6aea619fb5a5c029a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e199748c7452cecfaaa5ab1f56df206313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de4c7e68508fc52a890046a99ea3d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d80265e76e6687abe67af0f34e56e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536c6453d4379b7acca60818a9d90ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1351dd99df8a3277e3b8c567991993c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751375e15cc4e8926eb6373a72d55c65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4526bebe51754af643d3f956a54fa10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1431b1971d86155ff7a5cb057311f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bd6b0e28cebe7b407cfcf17d2a38c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8524bfe970cb740d177e8c3eace7155322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812f78164ab2fdf68f2c3e29738247f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcce4dd301935f597066a8f9e9574f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae987667788669d91522e5addc3c0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf7f59fa3be58dc861f3498bed9f59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96aa7ca32b088e8f7c612153ca0e21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b17ffac5d80ab247a676e7551a6c04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afbe70c626a49ceb90e6d7216f7bf3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bf33d5b51150c023dfa6735d7ea33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fcb9970ed6bf178db0bc523a84d35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe815c401c87547037009ba21ee2fa13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dc4fdb1cc9e6c7f373cc0b3db8ffe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63def405dbb955c5128ca8c78ea1e577334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e279ceefa008628e754161405671e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c970baa6e7c8eafe48f2b00d7546557336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77608abb1247aa9993d8c48efc05f83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7afe15e4fb6a79e1579e26fc887eb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd6f67912f2bfbeba4453ac54b580f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e815f45c1a2ac368ade27857dc8e1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d358696098ac27acccb0a4213472e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd50500cd1fe62e0f969d58065fd5c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0245a88cca732bc7b630965116769ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb697085a5ab77ecb3ecac9b1c5e610344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa855744a16d61754b0e8db67f906503345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd5a14ec00a19adcf221f78c83ba5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae6c19a53d4f37ea6380a31fa723fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c48bfbdcce65b3b9d3a085a1d5cc01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0659a748706d682a5e2c7185f533e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25887433219a9367e2bd0acc112c64c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661e7338fe4de1e51bd7ea32f433af2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071def8fc6c75a535e14edff68cd7874352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3042117da6e722fa62e7d24c0d86d25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de49aae5a1f52de89d4d4a7e129ea56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fd7916454f077aa58a82ad86ff5db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d05998ce344f531c18fe4226eae61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4f45cb834a79441de93046d5ac7e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f878821062b8ba0ad0467efaae4458358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c7af8d016d5879a813ac127b3c5e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053ffa6161ccd89bce97c9c24f1b4e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64606eb36003ca341675c622d398684361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4c1747ede3e84e09eba6248bcaf3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d6abcc7349f6ea4e8bef973c0f582363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a7eba2df0b99c6354744ec93a25b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc87357cf023febf6bab69b61135497365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e774d0905a4b49d6c12beec5c01e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddd1b31e55a48c67739295c7dd45e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9439224d78dadb93307a494e0bc4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39432dcd17af4e43bb20919ac70cb7cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e144f9a1a551a2820a605979f69afa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8222b52dce6cbd520f27f0bc3a56c22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76339284512be0c843ed6a34c23c28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd05bb218df89a861c415a9d56f579f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbd91aa073a0c5ec291531e596e667374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fbc7b863cef1e10978bbb9ee6d3cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb941dbd2b354c496c8a3036575240c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8587c42e1f07d5723d0dcc9787eba81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0f31b5704044e63f580beee926a79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802b9ae45adbb1bcd3ed9be98aeb648379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24db6ea5ccc113d08c8ad134ed4ad9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d60cabf6152c186039a0793b3ac68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33162b489fe77d4211c2bcb20077419a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f8fcbab810019c2e32690e963a9fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926537f5506d7c35efb486ec22daac6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d15c94b032d76d72f5d30c4a87210385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b0ce1fb6579a29534100cde8ebdcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007430a23bd7f7f427837f0be381334387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029f58a38fe5eff34a687ea6281c26a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b7a4d61a99af916a82d37a40f7c2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff314bd5a377b432cbeda479b394b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7ad81cc38b4d742a9a4914dd408a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312756322a89f0afa493700ca6a6396392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580055dd1ce894b40e4353f27bdc14c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ddadda685535c448fdb25fc1bee2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09e241f7978b0234e4aead428689e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e70ae5769e1ea6f6762bdd0ec45bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad155671f82be6ff0fa0ff97912d5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321e484987532541ac4a5ac64ade933398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa63e4ba6293778f650f0cba71fefe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e66398b5ada0c330d3882177f13caa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09034af42e4e5c725399b82be52e969401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5c34d78379d1a317cf4e0d7381292402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0ed0157a9cf63bfd248c25a63c286403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb4303090bf68ae89b111b950b2360404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638c31bd5c8d52cddf321dd2aef204c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f6a7a0a28e4406affe62f8b414834406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93278b0724d103efc4a22e16b82a7409407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddfeb8c4e2cd2382181f5be224f969408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf093aaffc5b502ebf550f571d82863409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88effc67842e59faa312dc4fb1e1e35410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53fb610b80d89edf94e8c7744e0726411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbbc4071b6a35ed7595d1b7a4c22a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d37f2703b86e400849d331066c84b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccb9ab08b28411ca57d825f8f41c43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33447b3dd35c6c97a13cbcccafc6938b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cec92a8db27357b8a92e6029b5347416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75682491b4f34fb8fafe1a5162fb802417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e89e12e8ad1b8c444988957db4de0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2ab8360bb47c9ae20cd0f12a2c889419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9be1c6243ecbdf69ad90a1fe2b4a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f52e1463155aed48fda4cc97f0ac7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042243f27b9d01a2af2d1349551fe3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac217d4d160f5b9da106eab9840c8b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d45c83875b609bd5bbc817ea5e922a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f678b5128482fc448428a95bf42734425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8aed94e2a4c8f14ea068b292d7ce0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e806f0cb48b63b55dd143724f786a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4491faee39cf5adee6738513511bf6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f0bba0c677fba814bfd321c2c769429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c32ce2cc5cab3389577fb2c0c52c8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd06ecf841c89da04074679359f8a28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee4585eee2854bce9da07eba53c238432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3011f4eee4593fa213e0cae5d0ff47d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7d8907d8d5a3d90d75c0cb0759602434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99864c92129db11277cb9329cc5822bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7995bbe966f6862cac4a9ed84ade312436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac6068118b6c351f13bb44e6d09590437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551b30684d174443e0d8764cb9dc69d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4c954d15c7c1c174b3894256837ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c109b5dd15d79f35c77a208211199d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1a85f3937234e285f39019abb805441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d230ab55c94923f6096349e83d5ebc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3933068f2ba5d7fba3e5c211580b368443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486b435717481eede28fe61b523afb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc25aeebcb97e2bfa2657c550cb66e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2731bd4aab935596df33200dc1434446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb988c032e0d0fcee318fbd379cc5637447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c701701a1718f1ae92e05415e419448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2cc22e4bc81b7177756b4981413c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501fc77fb19890b39d401d793100610450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a8454291549d3f9c996d5f7cb6bbf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4e18ddcfcda111d8a939cb783d9b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54ddd0ce17f7619e1cbfcb86bc62e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bcf17d32cabfbcd8817b413d2b66e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47729c7590262c54f5330d1b25df90ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a666b71443f11fee6654f15c6546dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f89d4994b9b61941c6597a9c34472457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03566fc9a35fe5d6b6575c60b85a023e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05359f7048fb104ad36ea36b1e46cbb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02690a31e97e9e47a0ff990fa6643e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783f7d9782e496115f1d20955390b7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f4a8ae0ffd845b8377bd5693b897d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c24532a6c9127f5bdcc803d464ef24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc120d36031401c10f92de67de32c81f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b9452a03494aa56fd8c7d7bb4e54d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd1ea6d702e99209ad8c6070447365466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7b3d56106b738bf18511bbd9bc083467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3c9845fa153498fafed4d17fc0a10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbf8dc8820029a4eb49267a3f6594a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e9fe00e07fb215594418b0d1d8ae6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ffc54e357dac5f7e34e37b5c4f479471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd53b63deee8a00c0ef029d044361d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4edf335d9456383a2a192e8af65943473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb5138f753c999858dd757a33e1eca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11db57aa5437e3ad55ed42063d94c45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf57dad3f40c63d0d4eb8e415803eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41a4a54538bcf06a7636a51c0ef4f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae37fc3745f98480e361dd45cce4390478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05c683dc5dd4c19d767aa83af78258479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c714d4e1041739f1392e824a5c1d007480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d36b785602ca526378cd25e13dfe34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561f5995821f8c1b8ecfc13e3caeb12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0661c75b3406c439880385c603665483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9ac92e04254b73942572f989c50fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c008b22490388544e7db60a5f914c2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48f648c9535356d4d99f93a75bb338486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a751277de58a60b83b3b78595ceaf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18315087287afa5b05c76a1d0da3ad9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7089204db3708722589e99d2783ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f84591c5389df8bb0a89899e62216490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2e697c801706b6d1fb81113332895491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3cbb7aa12cb646b0beb5456394e00492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a760f65d84c06743b411e71a13d31ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec313e7bad56d73fbd2f7626aea23134494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1627a9c727a86b6d2299e737fc5c9d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae26fc13167206fd5037328112fcd48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61a9e07d93eaa4741bdd355d09cc23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580c798d9350c970bdb6bb6bd4896f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc25fe0aee36ae24c4788e1bcdd6a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd15c90614d4bda7adb6e1e0c0cf46f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72989291a4366dfebbd6af821aee09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db20f5841a2b52c7ff488f74edeea4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9f2a5a969a2f69dc7464abc184862503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed6b2e8452110c2933143e86c481e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dff65235ac094f32bef0f832c19e64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3929d42d78801e89b35faf11b5c7bef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a46f5cdc9da45c369bba82f718cc96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cc309183437033e4f10728c767c08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e86cf1c2f2c60a1061a2f0f1b85f88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e370511629c347712412d619edf1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc8081756aa599384c12eb1ff3c118511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e51cf402c239274e4d3f8486b64f2b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0213c2243f5376d07e96d9c28da20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fcbf45fd587635f9cdd78b4e51507514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6aa99b00680f39ed4f827ffd8824f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e72ec4acc8771159c54a7b2815c8a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68cfbad7a58b5276a9b7727784556d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839aede887a5bfc0af85bb3c36d2775518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68b6d589346f8fcf974c4dfa08410c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229199e96cad73e41f2b7d9098ec4d2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500ad5889ee1a05e32fbd31115bec8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453b464b1c43ce3fac0ddcfbf06e6b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e72e058c3188e0e048c5b2782ebf4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f3f3a9d9436f77bdeeaa39aa7300524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa5c6d4b13fb5d7eed0781edf1f9a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372acac8ad671246ba21f7dc2b5af42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16566ed869d9e91722c349d76deff9df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b3a7552985e7f4159bc5081451b80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed59213e657b4d8c3bb00a0f77047d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb61b662846bee6b23010ccae854a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87fb997876236083a0455530de04d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcba98e2ac85d1412d10cd20fae30b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dbef64fb5ae28f9a5097bc0fcc5e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac43a81d0b583ec198d3b7b1c2dc63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d0095afa68c9fb72d55edd9869501535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e648d8a6d0a870fed437b6be227b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769edc25d0cf8a081557710c58690864537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6232325f0ded6a6f02b3d7d6f771fd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b57343f488917bc4fdb498da3ddea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8502610bfb59db8222be02de547d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102472497d3f93ade6cabb618cf954e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdbbdb1098cadb6db24486cbd996fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7f811d7d75ef5c627db31896b8431543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dad34580ef1c12538eb7b2f69bc564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0965e306fc5568968574815e689e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3443e8cbe7bc5c94ed361522a2f65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a81a16b9fe7ac8823efa4642012b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d339998cfae45ed82508b5dcf9924548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219884c6858979086929264cea33cbd5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94759c9ab5aa8e1bef21ef4d268de146550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d6ec8d0c165199ee1a02980e11b78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f44f4a3aebe6509326774b14a9cb20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b1a984f46f40af711e5a6d6f4580f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2d4e2cc31303a3881815201e8b476554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e66f096bff419f4859ceb83fb1fe2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b1c0d6bae93f8eebe8f02e033ab3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1000a37c8a6b761986502f39defb0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f84af399ff8bd7a6877522fd95859558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52681f09024cf72330973e492fc142c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7218ada8203f836decbab392e7a3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae571a272acd7f38ffac3448f1412ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734faf711e6844c96861a50ccbb22f06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626770a868616296ba100ae22a7e9e83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ab719b84a5ed9252ab54c6ce5aed9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f6ea4ebd0306df6e5857acc8d0794565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e85da953d6e1156edcad4be6e8f8c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363879e40c55c560575abfab7dec4757567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169f55f746aa9ef83bd09b374808caf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fe9b23b1aec40590b6df44ce9f67a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164066d34c49d383a8956be058faf9d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d984e719ac5b756d287f096682241571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf6d7efe5a688f0afb14ad241436f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5e5feaf189542710afe40e9bf3882573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc9fa4d564007110d04152094fd6b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c828a6f3f84f33fd2fd33b6d906b51c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee93e33f2b5acc862e7a8423fc30a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caf3bd15014cbff9dda0ad4358d48c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f97ec423107c9fe8074d7606d6809d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f84f004a3507dfaf326fe249064dd0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a134d862cf8984804118bfb921943c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f4f779f273f7ed0dc00ebafeb3193581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a2507656e4bf97d96463d81b17da4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b25f51d6dd5eb29370c4e242fe62a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8fc8f815188ea0007d97b842e6374584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb892faf2764a913b7df5583d13c9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c60e76bbfeffffd026c9f07436734c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca7352b4f63860fb8137f3fe465d9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d026c0f80f1748617fa82c4f59d604588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34c6ea973ba3b0c5ad5b342e34599a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0f81bf33b18f27028c112c36fbb61590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c28e57a45ffcc144e93fb4ce8fc1be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04691cad9f20f68b109b64737b1bbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f2555bc0b08d1779fc29b2800673a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1bf86b2e28e5b06c42d610b06ab77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86a4e908fbe420063663189986883d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9478aab2a39162bf6cfce0de0e2e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ae86b38280360179799a5c500a706597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e62868a98d55961a7ea6dcf1fc6a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af58d10f57569c6f476dcf8786ac9f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c7820df62812eb1827d7ce85c90dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70b5fcdc3ed7f5052a16838d05c1ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e21a4b4ab029a777cd18ea4ff2fa3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cb91ccb73d1790189589e9379b28e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cc46c3b27bc2fa8743872f7dd25b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb603b029b5b9b2d90ef65d38a7f4fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d7712547ae7f186105b59675d31c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e94bc15e5234c48a345b5623f00ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b90e85973bd0f7539458a963d72a53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc868919e2b19ea344d93f6343c0c45b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624f065b96856ea5bfbd865e068868f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e361e7285292c2a8cb88f6c4ecf814611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee338bf102d287dbf2fddb55c6e0bb38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1f854a13d5f0014fb901d9e2211d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa95576416f99edd252764ffed300a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d0e83d3c2613a9b80d37ae466f5e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2ac86fb74d1db63a9a3b5f8640e87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06113e6039b9e888b812334448913fce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82bcaa67fd9221a4197f909e432d2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f391a6a7493337a0cecfa72e8d0f51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94705a45a8e9325bd12fef1662d6786620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfc06c3d645760941d00ce6726fa72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edac8179605aee34f2e1c764a6c915d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2e2956d2bf3a9f9ee5112f497784b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376ddf567c9002a56eeef25d044d42d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4bdadabd7acccf72c87f96aa3cc62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbfbe0f6870ffbfd8899b4d543a84f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63c82d7860de544a4cf62cbacc94c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecec5687312e420cbdb0c430b3e6acd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa32ee7f7f22ed62983b29540fe422d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a43b5546e2f24a84f929916675cf5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790801855f0a95a5d78a45f46fcd6f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dc58b3091d7fb7e465115aa51b34a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3995f84bcfdfc6b8759285501be1d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4863d80893b90cab92c8b732dfe62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e4a7143a3ab9fe250df0daa59ebde635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872edf50c8b9d7ff8c55daeecd3384ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41066bbc1682e9d1d729d95935dbca56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb8adb3c568801c457383813b5dd9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729fa8e65a90b0cdfc2eaa608627868639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e14aa65a53e00dfae96be07f79032640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9ff483691322639f03c0aecce55fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ccc67f4111f6b30bc0d05708f07bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86798fe23f9fa503088dc24703f80e9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94400d534e292a38712c5bd73b157135644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f5b1bc664e5db40d4e1d5396a3946645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bff96dc31a0aa5f7f17df699c33d22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186342fd02029b386acb473472306e7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10792126907164fc3e87e2c0c7da0c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a643c08df9dda68f75caf811f5831649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856e78f48e5dcbcb279d1b860315a0e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36d1dc78994d0dbf3c16f85c620179651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45b0f082c92fc6644d7f3626eb094652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c68e85cfaa1a6243f0b0f168cc93b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5f99c334230caac52775b0a334a5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c11a685e75680351757b38b9812a6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba8e18d127880d60cf625088d44618656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d3f7234a8c61b1ba7cca23abb7742657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c868e85d50f2e285e89e7dcf6c58f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd828163db9b7a4d8e67d4b323912ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f70f8a511eee6b38df259a618b07b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688281b77152fcb6997347e10ca3b631661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4f05a8e75c8e2d2c0563f6975fd9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d73ce2f11c6c2f9483ee47d22ba3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525810e6e57dc43fa7ac00c80a2c8a97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ea7706e6bec75596c787f61c87432665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5076f09945e35bfbc189db908448b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3137558b4be3cef0e1fedfd8b5e76c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b79f03d01a111c02b0e3826c32a0f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d939c783ceada2208fe2206ed4737f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f3b84c1061000265a5479fab0390c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556fed71daa4ca2d7f3db070f80a69d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bbbcb15df9a4ad24dc24cd34711ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb002dc0405795f0ea28d5ba23a3eea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bb5f3f40f7258e184106a37255589674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd276e087c514b44f2e0a42ce4a1e542675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55944212d0a8f100d6d7c5140c3052bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade52477636403708c555a39b27b54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c994f0de3820cc279d4716448e8fdf9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ba73dee699a291104cb739086532f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c81fe0481d991338f8a7a39e38755680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedef1e6fd382357e525d99569c06b55681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fac8522a59b61dcdb3013da2f130b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166121c14f8a54435c2265c2524aab0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d76f0c2955347bdb7ecce15e5369bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7983bfb50f8a01ec4592c81e36906eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0571e0f4aa2306d73e37fc7f26156686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4412fb9f53c7b43c211ee1c57e1ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5642723612db67da15914f28a4c5894688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959312f58e966eba8cc76b368f1d0cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8c8e079f1bcc8c9a08bbda01b0c91690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f720600025fa44f1ddf1ad0fe18f348691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3a363f5930dac0b4c66c2563b2ea0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff6b468634c54b966d6e7e4fd89f42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35939712e28a4de93d3203314cb363694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9f606911499ed57ad6eebcbe28f96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d7d8783d1b45849251831e154b8be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2204c3e5b6b816d24370332a80fbaba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae7a93182fc2f7ee537b74a0558e0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7869d9d59b30e2c7df7dd3abfa5db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3e6acf3c7b6a509431be673789d5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2905ac6e7ef82c5c921ab048382de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42d7b19c42581d1e6abf243923feff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f508ceb1c7bf98daffe409cee40b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467532331e55b3ecb458713fbe6e989a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8ca48c060c71891d772d312f288c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5cb70da8731ea0609a8a26a7a4935706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb010ee311592e5c7a0f20b1f66c5db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cfbe8797b9fdd7e7a0484f994f76c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09506a9380beaa22db32b32074014577709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee861a225f7e464dbfd08f451b861e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020b262df706a0a8c3e182ed16d317c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed976ee7ec128f68421223cb888e324712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21fa358bbbf8892ab4cd700af449d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc9854f6413ae72c482a83666c600d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43397a0b9e63ee5c0afc6d4f5f13812f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393b170d2ae0513ab48d9bb66e1412a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73e882511b71b9549ebb3064da2907717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62454c2d2e78bad56fac6066c212e353718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019bb015558d6d903899725ef08d1fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87d2ab5f5fa961b5097ed8e3f5f1f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1e708730b563956a821ce3c69245721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6149b6e190c9d8f9dea43ce56f8c494722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2caf9e97a2bd5841c6dde3d763280723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db7cf4c57d779aa1141986e1599440724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ada068352450bc946ef83284f391ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58547b1891b40dce7269ce3ea9cb9aeb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde583c16fcf6cc19a717e30336e42e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273becdc4001a62d2da215dd6d6bb459728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ec7dd0d78d42507fca72aaa0c5b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75c89adce24e32ac7376c66fd5e843730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581186cf0db4e5353f0f627ec0073ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242dfca11d8e1b894e962ab7f25ea01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff0a42f94fdade42ce092ea9b166a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9f3588e95eed67edcdb54f2b7e3b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6c31a1a0494d2d62847816220e420735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2ab5be72710e8998490cb6356b20e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b166ae2bc3f646ac7e3cfa104840986737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc381fcf6e87ac7197fa70f5765120f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f055e3adf38b4c5b26b73cbce57883c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5110f8b9f9dbc2ec05ea29c397008e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145d0af49431474bc356a019f74cb77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace113ae6d0e5cf24432e78b0d97a5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10515f38ca9eeed0d4bdca8f7fe7bf3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d6d20d3baf4a41de5afbea083df0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b2332a9849b106fc48038b473cc37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc315ca99606fa576f02a2f26ff6d017746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a711a9bcaca4af0bfb1b96ff85216d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aadc366e820a55a7a61a8a59cbbff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3334b8df48e836c07389f89831531f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c07bd4728a98615213d88c49367c27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5c1a058b733472c20154b75854832751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5b4c864338382a8b9f2ffc1977fff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5501f3162827fc9b308d2e37c60e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0e027b75ddcd0314b005e2ec4f41a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fb8ab2412f14ea23eec7346375cd2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14662111a385da33fe983d7d8d865ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ca96b173e5842978615a099f0bc61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6940a09420927f2ad72ef96ade44f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bd6ea96db6c6c3da6610661f74c4b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>