--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda552b6827f6728acc3788a240fca01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bf33d2d67edc11e0bf9a698f2f3f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ef35c3607703dd2b7c807db5d72b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56285894e44ac0ddc7a34039e45218bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c21fed97206acbe0e0c284acffa295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9aa9522d4fdbf8e5643d968835f6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf92414829c6378b0065f2f3d53e2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de366eb80ec6f54043ffd79b206e888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc965e64724e2476c55dc7791d752ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a50c212bb8ec01e70a15cbdbeae7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ececa9b7ee09625c5dff9b540531511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a941cca0803330dadd053803bd1fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb69146cc298f9e04cf17a85ce64a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e101862fa39020bf046a9d92fa6a03014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2bf538673d834f239bac889e8878a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c4f896cc3619d6dc73467165266f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adec2a27be6294ddefdad10932e8eba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd50fbcd53b7658af19335973d318a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8f625abad02bf27f45b661e036ef919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a4ec03e9a02a362617627160a047c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04706413b9f3eeca79dcae8000bf99d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd16f31d048b5e3f86cba2bd16c1e0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee70dd089f9f3a8eb68c0a985e236323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b25b15b41d7cffe300c32c544178724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ffc48bd23b308b2a2b25e3a20b4b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640fb818c0839793f815caeab3dc49726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b21dba2183f84d6fd148f8c4bfb9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b27eeadea8eed04afe64c36cba0aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bf0b9c5d49f9ae471f0e7f9948c6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869767454e98285785b2fed3edf49c0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72d40d739fb9ca02c68b781b80178031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a24fb22a1c09f203080140788cd6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f56f4976f74827cab04458f9f6fd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9071b1cd9b1415d3f692661ffa48a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2bf78aac9ffccb9b69e91671485d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32067ccaad719fb4f9593590c3072c7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e867ccf8ee143845abbef2d4cc056937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f384197078b3cee14870839cd6e0ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997b0cab28032d6d44108e6b95b3ecd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c44efc04ebbc094404dbf5c264e8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeef4da0b11d16217b6f87146057b2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea7315d69a922da62c78b1327a042642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdfe51037fa3e194f93dd8617e52a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceadc36ecf2819e66b1c8ec363d28d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368fb3d2dcb2bbe21d3b4928bb8cec145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfea599797269163008be13c50ce1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf34b65d9036ccb8a2c04d901fd784447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c904a5a5375620d64f179696774be348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc47f3220784eb647d6ec8e2f368d5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd44af02850dbb1a48115c77f13352b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03969d0bef612acfd77f7bec92e94551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122aedce632afd80b874e0d394ff50252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a7e6e14cab5765c27bc0dd8f477f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1351d040ddd053863eb455c115ac9eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a18027e1549809331018e60cfaff2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a85a073c0452c78265e0318fc159af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc243387e4a60b78c765c1b1bcb7da9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48263c0731cc9ef746d741fe9f9703858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c496c9625885e40b1130ce3b5fec1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bd8063262eac0fad6b723c89bc11a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925c4f5ad15dba42275effc8c13fed161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afc8d221af8f186f45d56330dffadf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ddf714f4dc81b05434c8cf8094e5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f42fc07331d9cd02f80e2b517642464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeaa6bdbc050575e1ebe075c9cb19365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c9fe0a2a21b34c42d6751ac131bfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2762ccaa43eef6fe88e37a1fba5eeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6206245eead65c2fb49d1dbc9dea0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33037319336786c6f6a78bbbd5b8acd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b1c7d22b61cabb94d924edf88142370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20860ba73afc2ff1ca98f4d1ae4c42571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f101972058f535d6bcb4f396e665972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275aed6e788cdadcf1af44c56ad89ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90b011e6c63961c3e485e46853895674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad4b23fd2fec4c957c6221d8802b0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4b5ede1906f7805e89dd94578014a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec1b6a1494c62329d684dbd6e3097777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7189d282523a415c4f3b9cc2da37a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52ee34cb2eb1e35df1ea2454f28f0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a24588e598b4da1b70154dcb3d696080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14375dc76063084cda80e94f106043481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c75782022da49c8838d6c7a8b9a5e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d6f24ebd3417cc8067fc56756865583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336e825399601de26c5c4d9ea00492184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed0bcb4c9ccf73a0c3ede725e31a5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82044a7a2370d298881c8a5dac840bc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d414bf80cbd96fd5176655e1974f1cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156bd16e3fb93aff901efc15abd7fee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680b5399a5e1ea9ab920dade1b9976589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cfa5ee75e2761266c8ebfdc16478190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd64cb94e57565607a162c9898d7dee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f884c0c1c11e66fa51df8ab4bd9c6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7803e4d62b0663efeaef63d4fc497a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a9605515a5ff5e1a93d16a22acce194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f9b847460bd4cf710f36cebcdd24f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35456b8effd171288f19ea000e6a1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bef1ef9cc4fd0d2fa3eb9b285dce597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cc1c85628ca7993e7ee158ef5aff198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96cace4042a4e4d2a729885685f8a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb80af174917da02248c6ffe198924100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd5f5d8cae36bfcb88e568a9d7d138101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dc66863fb501bcc68e3a05e5d0ff2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a14f9f3724527c758608295835e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aa0e91e80bec4bb1b9f058e789f10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8501c56e3c9fa481d64a94791840a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33780375a4b983105725e25b531b7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343e7032b32dffeb90b77910e619e06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a63db5276fee508e500ca07208e61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d85ccf9ff23328b9907666273e385109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4db95c963cfd0378750c9c159fde6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab203324d60503787f953d1140711a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94574a45b267f45e5262c982e0abe309112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6263509867950e6791363c4f988161113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7196e8774bb0a2c7c105df6b3983db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a94bdba757c58c0cd9ff8545adcd81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56aa2ca5cbcfa00ca46fa4d092a5e4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd5eaca6af6044f7e2076f92187537117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7cf4a575fd8e40205f696c9ce0676118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f93ced82a7c7c87b6e6304ca5b381a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8109b30dfc9605c7dcf783c675b16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510e435d4ef66bab54309d32a1f99d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13907d46b8baddee1e0f6d7e5cf41bd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84112373952632c1ba704a925ec3e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622585668d0477e780bcb6b5df4ab68a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d54721d70b9a52b6b92ad68bdbf4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2bfa20b998dda2dde4c14c18e5d10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aa7177b29277e6e645753971ce61d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb513984aa2c5b1c6ed61ecb1e9900a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167e31b9c334548972de0eb29af4c59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba1911cf40b3011fbf2be4dd97149a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cffc15be3296949576df228bb6dd4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053e07fca31ee3a2966724db2bd0f65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f6d609fe43018dc857d64e4f8956133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cfcbee2c06d8bab4204481cb3c739134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bc69d248916edba6344d46aa12287135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea7f1911acc6f545f7c6782b6ffab0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64a452d4029dfab1da21d20e1d5a26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770aaaaba9ea7ae38af919ee855d0c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd848c346b5baf42c96dbab5da541bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990d63067454c5a458cafa4ff665467140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01b79426fbba8ff21bc15668540251141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca83a23a04bd3211d111d62baa355a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be58e2489fb0bdbbbd45fb84dc03a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6eaded785f5ef5450c83592ea51ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaa64e9a8f6e98cd828458181d982c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a429c377dc7574ee3338b5b2893e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdac7b76f03a8b4cc26fb17432322da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec486ceb4969f04ad12ca7612244c02b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8c414f8b939dc413f53502c0cfca2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed5e878d9c375eec9268ee51a0cf6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663b37d3f95f61b33e750483428239e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e5e7d808e85711b18bdddc6388bbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0eb3d6a03cc9cfd4b24981992a8cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d51f23602ec900221c317cd125e3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e076b0a2e1be885feaebea6d4db4730155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaa741db54e9fb47ecf48497fbaeed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4f098de4ff48009fb7526635ef093157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea0dac3a2910bb7155198cf2054f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe991389ededc25bca945850e6b9e7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d9e2c792523529c6e1f272f1d1a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef0548a80d79a0af0f16f8e4488f9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602b279b69139e703df556e4c91359e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215a5386b25546ec1d83585a2054412163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bd7355863675b99bc60ae65705c63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fbe1d3bac3910f58f8f253f20d150165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a144931c2b9bb1a62394fdc13f65b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4853f2abebdb9e7b5daaf269589290167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694765b1ed99b82d7859d7e1b8d57736168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06daf4579e7d232269d91567808892169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95c50805ec582d9d5a6739fd06668b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874803b3ba860a65b01d00a0e5dd37eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de815f71e3dc33ae9c0afde00bc2bc82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8422e7a7a1e7d148aee2e27777b00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4056fa5b835dbbc8269d6833113ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d3b8731e527c593cce6c6f87dd179175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403f1df220aaa21675051bc21261662176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490662a0b7b28254bc75f9a7cc17237177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844afbb9cbb35e1a6be6eeb3a787cb01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b354ddee2191feb350f0f26a13aea5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d6d11f9e1906cec51a532b3506cb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd945fcf870deae3a3ac94efb6dbd35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9cc8b9f676e20e91b71631fffd246182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82cfdc46206565b52f9b32183e877f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb279b4af24832ea6c780faa183e93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078165be28351967a515975a5b3dfc3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5b3560c4366e7f515c2ec0162e929186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d69f172c342b401574393f92681b8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6cc791a0469ac772ff5115c251d59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d01403317330aa4b9a2ce197fe365189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f726e7fc7fae9ecbdf0e85e1ad891190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7011c0e7c836288873ca10b91b08240191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40fac6124390b120e5e7dd3d179953192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320cf33db875e98b804a060b5b4ca86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b83d49917844544a13b867e6d94c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf4c5114cb308d0bf0fef06f5060e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370267fa4072ddc044ea1eb6d8917c45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba10b6027c9c81852a98fe9974f8502197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089cf4f9e2288224d1cce0562a85bab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fec14a52fffad202bb0973cb7fd029199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45297541317603409fa6a57d5f4431b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12b794ef61aa6e25a3e32d511fff30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63a73f622cbe96428d2d7e32327456202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ad70e0dc75a0e406b3d6bd96b4abb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbc4b724e95e1db8797a9835ecafb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ef1b041107909309301aa88064375205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ba7a9ac672f0128471a676a9ba281206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fff8dd2e9cf1f4d4e5bcd2ceaa288207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822161348fd578f77b20f5208f857a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026b1cb7609ef12d3ed0b4c6c2709ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2c21334363b27a63c36e8ff713601210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a575f70a0d8bb6a9eeb4366d58fb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827e998fb77523cb4633b34ee8824f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf894d6ab94cc1af76cb761c428a85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56381c5f0d7f98f0272fcf95408b13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b161eb3138f3e7f052c75bf287a99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a1a642de178ae3fb8a682da2d5b3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe0852f976671ae7d31b4c9ab90cb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64539c0f9fd35d0b8b61ba6bcce0bc55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470c0ac4d9b9df3eeb85073f075bba4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8e9f139cde4899904ef1a52dac5c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6bcb95c45ba02eaf7c2ce6c945555221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50a261c3725e46ff3db1bd231ebda3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cbb7211205fa3fcb22c3ebf431cee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e57d08d9d61f88ddf6969f99936fcf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57a2fb6e832a93a81dd5c26365716f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705723cb369ab71a43e5880a02d0c870226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142393ccf1fb09efac92d936a35cfdc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ca6a76e1eee07d22a332938b74493228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59509f0bed54cf51c78cdcae1a5615ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4500941edf15cd3e0db3ab52faec74e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b29cee5ecdbb37c058611b9a6a99ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d0af44fb93eaad443391e8fa1236b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3cfe106c1aac82cc2a2429f534e8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7869c25c7b5a2a9e4919feecfc60a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef75a7f29345740576cd900cfb21327235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0951f88a474bd11c2a75aaf9c1ca71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3973701947d73d2b293096ee195e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf7e2c65a47e6615cda2c74461b0b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590362e2684c82a97c9608b288aa7e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1ac7dc124f51cc13041d4c0781312240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742504c6723b6794197f8bee47e9845e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c05188130cd39eae898967558f9ea6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617593218418d883e523c12d3953089243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2adcf7a520263979d7e07b2002681244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a16d53369bd1fe267793a2e3e8ceaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e8fd388285d26604ccdae3196b622246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bceb68ad941b3976b9a811ee197daf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a6e69db71746101cced3be7d57343248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49215d60154cf6221618493a8f07b0ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191b08fd60fd1022b74c11e80d349b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df422697442119149d534a6a0a11cd14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe5f74afea2ecc0cf48cef4a6ae4d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f228040c8b5fca37f9fcd8c17dc0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c669fec9d92488d78cc094b3bc923254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ec20239d41f579474cb20221a8913255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6859a970a82c82d5197b33f13fbaa04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66385a8beea894c7232e11c2fea3a798257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46742fd65593020e4e7007509c3ab1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c6b7cc3acbeeb42d0c594153c5e2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788d4e332922f63c79d0f34fcfc3bfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73136e1b2228aac4ef00cede12fd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79075e7febf11dc0806c7143577bbf95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be681d51ef1186867afe377aefaf4e6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46229362248b861993808c1693ed6e58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b24e9fa31b8f41064617c40f6e9a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb71db0e7905ca60ebfd02d78be080266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21f45eb6ecd8cfe18819f596e415c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e8997e164a98ca9f9e7f561717099268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b46fe31040192d32233a0c7a141538269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e9655b0d6748847cc53a80fff08ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c282e5d95507375140186e692f3a95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320270c4d3ff364d30ecca03ad584ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1ce829e943bd9fc6c17c4bf553a56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e805e3423e89c16d6264149c75ecb71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59ed61f19f017fb444b9b11dde3b80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2297bc0c5bf92fe8cc4b3aa2d6895bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bead2d051e01180a2d5470225f193277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65e3c33403fb99837d224838648f42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9b216335b39b959ff33d92e9f2a56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbef57a6e4715e28f8b7d7cb5c9c55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2151ecdc2074884e368fe62c3302916281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e1b63b3c6225447cbe74ce0a85773282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afa648b7dd03082c8c331b493d7f6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ad098e564978b1a104c3e44c390be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52faca0397ac83905e3ce167351a8b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb68033ac03c00a375594d32a267f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0735ab7a78dc35061c65e7aec831f10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574ed47408219e7b9b7457c60bfeff6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a128201f1645319977ca6fb51ed5b81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c524a8b2d9af737f42474573cf49a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59393bd82ee33c61eff0801035cd3bbf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366eddcba91a721f557ac56feee9642292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd36bf71dff45bd2847983fac2829dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79338968221b610f77087146b339fa1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67079994d43a7159f71c52db2151e93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3f9d40cf83a7e2ebbbfaba8fa2d57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87451488d99311801112156ccb62e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b170303e230da406dfbb74427a9345298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681326e2eb7215bac94b4d440f36013299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad354ed278528f01470ecf439bd095e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d978cc65826b6bdaa8ee4fdcffe49d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df847afc720ae0c6d36419b0d27fd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adde8b304e5363d6d032211ea2a0f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dec65b1f86749ff8f8d7dcd50c137304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df9943fdc86c7bf345ea697d7c6168305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe7a97da87cbf2685503b9f8d6967b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b7aa5cd3fdd9df36bf765103f9704307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de601cbe8ac74884f6e86e61a9f57482308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b12cea1f16ce1d2b14d2fc3d78ebb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729eb6bf10a31bbff5c07b7bb46d8d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed324462862df3a7ca55006355ad5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7e55563e482c6e141b41c84977800312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8a9dc1f10b4511c748a3e79c01bd1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f85e1277ddfb99c05be6df9934849314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bc46758d8aab8aba9dc3bd2f86abf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fb17911d39a0a6539dcdb2bd3cad9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037391c6d11541007c7f866aac603439317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba67ca10464bcc62cc0964d2350de21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa160d898a4252083ade348df419026319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25aff8f1e96e12c59595bde434e001320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfac9c8a43ba1f76020841bf82a8e23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413fd566618dc9901d0f791e4d83429322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561d95a706855cd1accb9a40e317e83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a67eea66356e192f3c2ec93146b327324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfd02e8cbe94e55804b608768d1627325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61a1013d148ab8aad2dfcf3b659cf0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6964ce10c037f746780af4601304e85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434ef2aca308260b1a53676c0008840328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75f9bd64d082e204d9596e38fd0444329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe98ee66eaef5886f6bcd004ced10b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a5617677fc9a47a39f5107e1d5ae2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c415be95c103999a6a28b955e915dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc6383037b09e585f35093bca9c35f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27ef4db51edc89cb3c351561841084334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49775e78a1c6ec532b1e899059e9739335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0a58bb888f2b3e964f6beb4c6f52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7799605172f68dc2875ee521bd3d471337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b45a33bc3293d076d86957db12870338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a2430d4c718d1730cbef10158214e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a626430530aba146965ebf1457dcd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1656e794d61b2b96e20d9456d3d4b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215893c2d021da0a2c912e8c7aa82e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d81dc744dcba6d24804a5cf770574343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60cfd8475a23c3225ee8d900ff2149344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b607524ce6691e82d7d82ccbc7ec869345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beee0664f5e273d505195f293f8e197346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cc19cd66522ba6a9bed6fcc71eb8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c1f6907374960b60637949528424f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cc0d44b9f144ae15b0c6e5f40a9d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64ffd158a38648ccd2242a2fdd0597350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a06c51cdd9cae6b9671b0efcda5cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ef40c963c6e6440e7f3f78078a7be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782e7d95d5007d46e2cfb65ec821aac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca5639c6d022b5f920eb81d94986c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045beb2c30b8a7e6674f8cd632df9805355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9143bf840785a6d20154dc8d4410c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae796b4c57269fa0eed231e73a85711357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce8f4fff3eb61ef02ae1adacfbcc26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1103b3951dc66c014b046fa3f8f587359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c771df13d12b0e646e08d783e44ec91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039296fc68b93b258cfe99ddfcc87252361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d6201bbf479a64f199bb5c170d895362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0ad5a77d27989db05572c39dcaa14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1146f1504c54b46a896d402da97645364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a6635ea5b9cff825014414468e7e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2fcce7b79d7b065380fdbc1043a11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b820c9cdcd617be7a137c68d171d420367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402f00a79737a6ee8966ce420b90582368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8faabd40956f5b5d9d64bc4ce00633369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00775dce3febcc3523639f5d2211829b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70539e18cc04c1b3756bde11b0db3f36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d6aa8012e5676161473f7347982f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eb292afc8e2c64e3b5c31f9e77f45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98e07ccd25d1715a399ddaf4aa83a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b818ce546ac0ffbcb2a4571f5e858e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb7eb8061ab46788a9af16a70acdc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f61b9c29b7c423e48d961a4dc5ea2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45ef8138c466076194d6551d6408f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe9fb18b7ad8ac1b5240d5641d424f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eefe322505ed7ccf2e55f1bfd9b62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883242f88cf71851e423cf6f9ee57afa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460b9293484e61c7ffb828830c9313d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5995da94f3b315d20fbb243301c5e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfe46eb7b31fee8450fbb52e70aacb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fae007bcae6bd57362701f601d8bb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9223f35c811ea34d331c671aa1e024f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e32e37c6447fb30ca7d82a48d5ee6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd44d1e2d1ba7e158760487f428b68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350f3fb04ba000a581a8955400b74c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea001cf143409fb4ce39f230c4b066c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deae008d08955d229200f16ac9d34cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68726dd336958dae94c5d7612ad42a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d505ffab50eec439e8a81c92328374393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30ed59b5d19dbbe4203d793074bfaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209a93f4c899f898225a9b0c45f6632395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cd033d2bf20e7ac0d640b0994d0f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092056386e84544220a3ec71ddb39e42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ef3b6d85f214f0696c46217d45630398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edb1fd5a4f3003635ff4cb24cb05ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d8e3716ba14d256aa5a01f4c471f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f176eecedc9a1000cf94e751bc0f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58ab904c3794058576f0f296ae3d21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb80f2f52f625339103ecc34c90d7a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f6a305dd2ac083269d89dff871e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d8c263ba4840bbcaa78a616d02845405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2163f3788269952cc469891250daea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf89f6d4139270e9e69afce1765b49b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005878df6feffec9b4b094012eba5bf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfff41e503112ef0fbecc883c845bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777761c9d2e14c9af7d7d695c0d66b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37845c8fa961853c2abe58e25b62d1f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c44be581b06895e444c7dccf4196c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40694a5a02ebb88c6672b9c37b652c8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07632b3137faa037281262b927c2543414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea7fe2701eb7913e6812bb6f203b2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e4b3fd3bf7baf038f44acfe3aa17f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e67f4ecd46f75e565c250fb72e83bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548784b80fc2e64093727ab5b5ec0769418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36331074483d2bcfa255009e3cef14d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d5eac0787699349a94525aaebe6c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0af1116453296e7ab6d0aaa31ea6fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba88b0bdced1b0a3455ba58ca7c3130422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f14511c1035e37a93cc2eaa17df890423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaa2321eb211d0a4bc2110f2c8d9b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e4fb4d682e269ed9cb3a10d0725cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2581118ab8873499111aedcc70725426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53932c685079ee9e69e210e30e252c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598276cc3184cfd3718f6071c0f385f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad7df2f35a5f6967449392fd03e55b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790146717cd6918e5a4deac35b2079fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed689712728b5e4b4d7d5e5338d71b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4190469cebbef38584ea25b67daa60f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f26b36a38a25e05566c973a8078d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177cbe427316845b4840bb1bf573da9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa5ec8d8195170007c83de5055e462435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3540962090154d419005bb5ce2691436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240a82030393063d7136dc6631196a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4059aa9936ed6392ac1f31d1ef805438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f5876bc4b2139f9b18a9d10271233439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c9b8c55fbd4b83a3d4ab83e0c52c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce95c478e25259ace6c9590f2b0a31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9f1fe30c270b67974f99b8bd4c613442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb4f02c7ecc9ad4bf22553c32d7265443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e126226b72c05edbcdd9a3c41e7703444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b180988a3b109814196ccae324081f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca00470ba5939828b21aabb0f813d99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0763010543e768443a6f57aaf3b8c72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafc0b92c817d406f7ad690e9ec7647448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa83a80755fea0ef817f07bcd311007449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e699a6e85c0851a7d54597db8f0161450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571026c9d52196a4240497d34d4505c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008bce571c97540ff715325a289632f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196663dacd5f5ead25464cac1630151453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb6bf660a57e38a648b279193c5c7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605bae9416f4c1595ea4fba6b1e2ef3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137769aa0974163ba38235aa5d2ca80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ba6e98023d144e19b9a503ae35623457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c8467aebbe4ed2858c0d6f7310e6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd080b8d890e52ea36e8f786ca0985459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe5b414657ec0553e6a4f9e21f93c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3171732dfab9ceb2d3f20af9aca4929461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64e9c6aabc5908674e8b200c120f17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad72d88f3dfc04505a1fce7a6cbf1db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56499990c8ccb704bea6fd91059c2276464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff16e23936c9e0a011d2ad57177647465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e80661fa68acc24f37a72cc9f1f492466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110ee6e0182198ff49f00dd7ef8e9c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973438699d4afd6cd5a4d228f572bf16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7683503bb41ace246e6321de681531469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda789b35d4583df95711e0a2a186c43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac65d82a2576904422d6030907010a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05bad6a6f9f38bb719aaef78a5b145472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4ee692ac286e1464d9b76e8bf0f0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15c1db94e22698de8bddbdc02e5307474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568c56b7b2130102acd0f1f88955016475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009e68e7699cd19870d8a1dfca22dba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c8bb30b149b5ca55c9f35358285cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdf03c4ab999a830c2e206a6ba5c07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54a0d4b905b1e4ef828d61537e9b96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cfa6e16872c6f1e7dec980c543de9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853cc187767ed79ff51ff926a6befab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae762147919345118d22ee0e286df40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1748c5468319b24a84383baf6c2d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b146e0e45b3622d2c424e036a673fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a4c3236223c10fea23f9318270cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923eb67d4bd4651f5411e92b33bd2a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dd538619b498e0129cc17546fbdc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc43201e616ef2356cd317217e55184488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde588ec2936850297d189b7f4e280ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03e03a5b28584185eae593c6e4162f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d401c7bfbc749fcefbc37d00c7d036491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3e0a007e2f485661fa9c85891f453492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413cf33f6f3a482ee2d477bdfab1027493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11603feef284f2a7300ea1e075bba40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c3dd6daccd0a763954d885fbc8453495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fdc99a7ab24a3c76a768789de44bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4107ebd26ab89999e2d2f9b32e02bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fceedb1f43ea6b33a25a5149c9ff66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdc7fcba3c51d5d3f0c1324bec2d3c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378f662d4db67c6526f4ac6b877c41c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798b3e8509a04ede39562f625b2a0c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5f050ce173f12b5c32c11abe76252502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c263280826beb2814ad944b11c8960503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f35dc28d809620a4f882385067c13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a09f390cacfd60c72138c2fdaad13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfa3dfdd1dce42b14d5a80f13070aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804e70e26bb87e1106866f61f1f2cf4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a813996a0aff654adc52a7a78f8235c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e262eca9fe26b876b14b323c29159fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb5cd171b70220e650d754e82c1df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1c1a1988f5fc3864f83781715107e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da456317d6dbcffbdaa551fc3a104a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb95077df40c14863c0881fb201f074513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2a3af26abfca5cbbd8b8618ae6836514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33155f1a8df89bcea6112c507300c94f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd1445d85188fb89cfcd4eb42a3168516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbe9ff4527fe824de1c91c73d93622517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82918ade5413f275115048cc838fe1da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b58e6a4019e4e29e2039a5ff7d6142519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fd40d6577d1f2d3f0b6c8b9229d53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1faf26c26297606b2d306fe92c0a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2395a348e1fc00dd685504cbb1a6af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d97e3df12d43767f1cf58b3f4c5199523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4118e7ffb611a1371b3018da0587ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94513f777a64360a2580eec1998af226525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f941b2b7fbc4384ca98bc14697ad278526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bbfa2108c7d767389b5f494e8bc87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb022c8cc1b795238abdf0055db45aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439cbf463ba4fa2c9055e83fe92c27d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4d1c514afc0facd88635ed431562b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cacf89ba535e69751aa2627198d47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6881c60d8b6a340fc247e0f75d1490532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74953669532e8c471019b34dee7f61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a0a1d00b190cfd3d47cf573406589534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ccc0b0316b4bbc7d95b30a527ba1c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad533ea00222cd4d728528dd80d1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7de9c2cdcd9c88f6463c99841b911b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d70c9710f0dfc14f5d6e2bf254240538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0f526369ae3679e522fee8e95b628539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54a38a81b76e374b4ad7c24f569d12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8ded89f5ffd4e847bf9cc7f618216541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3386fde14bf310da14e102129c37f60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0ab0886096cbe8b98b78c6dedb100543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe4c99664ce9d1b24df8118c8d11f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d08e3be000615bc54886bbb27c669a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfdf8196e2919cc588162d942806b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71ec34607c8b58849aab468b1c1529547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e406ac0649bd327fab98c9da772337548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246533d7423398734587e8d960045fad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba2029b54f8602b2f3c90adad6aeeb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e32152154a166f6836792f5b0b85f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eea80343be293e162515992887d62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29dc73e3dbaefec7468a74cb8d4671553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c39b575cae60555f4626122116a1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77ad33acd3104c03a6ce30883be599555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08611e920ff2c33cdfa391a260b17bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1663cf7503ec4738ab38216634d6ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff59bd047328d59f9d3c714c3223d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f974c7f715035fdde6aa21bcdace2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7a2445851d299ae206ff38df200c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fb5aaabfa6bcb27be7754e3114abd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d2455b94ad007b9bd872fcc7ddca9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a38fc2a528d891556feecc3217eca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ae27eaadfe4cfbe0f91a4872a71d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4303e6192d1188a534aec8d99aae65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa657dc67e84524fd970d06aa6aa6585566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbd03aade7b38627ccc4afd43c7411567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732d72928eca2cc574a69d8617c981e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297d73664f73e224bd0232792ed6996569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f625c0150d54d31a33f65d2d31eef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34241339f9fd66af8e1623554e97eb70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464540bb57393792631419ebc1619a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5b861fa1f698f063e0904679bdd2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e03db5cdc8bb5aa5b0f599ecfb20f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0ac627d17dac8f4d46a649b9436c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d743a4f47fe29715c84002a5d93406576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7b96cf2946a84cc33d1bfeb27ff9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ca09c79ad2d40af057268b5bf0fa9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105a412fba84f93028f4302927d1fde579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a11a6f9b6b6a951d9ec51f0aa80be2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f1dda72b8f0b20d08a3e47b9aaa27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2d8a1be342c46e1d9acaf52358c06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63af5eb9cf62cd70237d89829dfa1a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4e2b038cdf1ad4e96998d0666b678584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89546d0d771c9a0f48b5af52dc95a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c822e66965932eb0d99cbc29967b8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff6646d2013467a120dfa64da5be79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a799d8bd7eb111ef2d285bca3d9d8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be44407d5ce347e0f5ba4e652661ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dac242fc14853dc487f445d55f471590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415225ca7430244064af27d7f4bf2eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48f9745493dbb57e96126fa19daecf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a3f7c319cfd408b01384035352beb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f5ae376f3aac01afbc3c498f2cdc9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a354d497cb215373688b7c29478a16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a601b133fa2ef344dae5ca77676afd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4780fdca409c173bd66012c6960f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8638ddd8178e9cab34547e53faa33f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cd921f4f6438e58725ce87fd8237a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995591a027358b6f800d3875f2771d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab923b8c6b20dec0e61bbb888ad8c61e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba921bc9fe91075e510a9979f7f746602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1976c4b31980be7a57e75bec5aea4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff719641abc5aa259c727e011a061e6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f3b36f60595e9686173dd9fb6eada605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da360f48870ccb7496de8ea970e51f8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60d52227df617bf84c13a2fe963442607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38aa84a1e6682099ee9613a201394f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d23fedf4685269e75b716234403493609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040972bd9c31b40b5bdb2eb3d1f734b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578df65b4368817dcdf24e325aaafa6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aaff77a90e8047df8282933ea2edc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4495d934e0f05d71fe8110df23098613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f1a7a7ca10701a03c883aa742b308614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8954915286093a9ef225cb307a4c4bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fe1438fe66e24e204432889ac34a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bfdd524c3891aabd72ce2e5e26091617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b3d28781261001a2486b59d69ecb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582ea13d2cbc2070ac05fef7f210e1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81247ca8951541fc8cf372f388754dd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17c557b43c1af4ce56f86bee4386e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808c5fb17a3a461e4e39edbf2ae19de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f2c7b001840cfed670191b56faa41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914221aecb8f4cf15a9cdf3818a2d112624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce6883dde6a23903a78588fc1eb07b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a451875627918d2f2deab83e189fedf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207d13de5831c3a8022c84f32e5f811627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e8d9251e94004b33140950d7d2074628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6c54360637142e5f968c5812dee45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdd914bc49a27c3a741591ce0a4b9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb07b641e27aef76b37e87c096bd74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f6cbc4ec96ec192a83cf6fe89ea70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcee06baa52930768a65a673671d7e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261305a5f70a84c3f77f0574715ea1be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d37bda6e8ff22fdbceea43fac13f3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5f0fb9b42694766dc54f362f4696f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec73a42ed89fd94aa5b3a132a4ad64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cd99fa2a8c6523afd570d296f7fb3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477c0e1ab7a1a5de3f0f1546b1b91df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fad210afba77c203e8219853b9b6e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c71d9178376278ab7f4d18ba3cd1e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388784930eda7245093b59da4878180c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bd67f00e321caa62f24c000827775643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332fb478d7a5487754822ca50bcb0c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ba5ddaca48a18f7c1d3a0ddd4987c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86626cc41fc190bae51099188390c94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9e8a0eca448cd1d2868ddb5eb28f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f25e5c168551782eb588089c572e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0148b7c1200c00769596e6b036aa849649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332e25eb1348ea2719857f8851cf101650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291488201ca437307ea6e0eec40a75a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1ea57e57cf4250de905577a39d6ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb719e71604014fb75b3d353685ce0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107057d0015bd0997666a52f827b24d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d236168e9375e67e23543c3a902e65655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fc0e32a0bce3f452f4f4f10bd4a80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce6b547e37b5028c73c86095bdbd54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3a008ba7c931162a6ddd2a9175113658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3850283ab82ee4a619e690c95f2e6f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7f5c9ab0d826c2f8587173a7f5b43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8643869e64cf9be0e497a26bfc75a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225ea47fe3a048c9d9bb2153e933bae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811c6441317657ba1597994421d2da9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b519efe25031e8a896738d2779183ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f026e0cad73b65f7d748da365ecd9c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe296115a9f694e9f640adbaab86ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027440f329d60e5be5c75b2a87efbad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e95db96c18f6f9593766ba8aa9a183668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36aefbf627f7f23e04a40eb289c1e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1480818aa6078c9cbc110589b49f9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697a032688bcee01b1997de94bea44b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27cb01f58bfe46228f509e02a835be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2896ed01d8af67c69d19261ada77ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a913d77ed43a64a3206144374b3a6df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cadec500385b874f386808b609fc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866bff08eefa1e0591108fbc29c418c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06737f10e5fe75964ea6bfad2712e325677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eeae9eb9839a3adb6cc863c8344d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ab20a979e8d63aa483606cee37bb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a09f447b89276ecd6c3905d027d5c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0866340e2af5ac225e9efe9481d5d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a62a1be90ea92093274e7db68d2e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd313a9a1a6913db466e9f4fc0b11f8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a25ac19c2517ae5b9739cb2ff8a6a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806bebf5ec8fee4dd7e22ada7bda0ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5469668ced29c4882ef4dc9bc10f9af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7018e72e5ffc27f0103db2be63154687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5205dd35fbe213630e2473ad65394a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ecf6bba29a90b771dd93fee92a46f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2a0409cdf83ff58728dab73d97bba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0da1f9221585cdcedda6f853b5ccde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1467a1eed692fb04c4beb7ab1b018692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbac7d5490f9509c0f1b737470244c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a801339bb1c651c76b8e9f506a10fd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd14b958f059df279f2570ffba2d7d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bf2500cf31a1d4e0c87bec0ca6bf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0d4f7d7deec0147aaf906306075c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969d9fe312586c6e91c42d1b7374063698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70a3309bdf063477fe141ddc695802699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c07bd812d448920acaa7dd72475bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c5dd7c61b41005f8f23a7b7c3de1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2496bf4c8989de6e7489f7e1a114e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608bbb09eac5636cd4b3a66a863c1bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fa6cb03246734aeb4f90417921614704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c011f9df7ac1a2eb1a70df087459f5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be702f1d840156f8d31775625e2766e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f887ef8e4ef792aba3237e72a39d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a008122e0fc446e5510a4e92a397749708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdea4f5e4f69efb462880ac9686947709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bcd1d0d5c2c0f01c39e9d066cc805710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf22bf728359606248e263c793f9eaf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a50bc1fea340bdf807fec7daaefa5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04324a57a5411b731ccfc80d563fb0cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e2d95f023e2f58106a90548829d68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8c7a8d71c1d31192222209e15c68c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7edc0429e8a69a3596f52d4b48fff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419aea0fb9b456227483afb712d56f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddac53b2e920dc963769d6ebdeca60718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd0200480725324b9a833ddde1f614719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f97f3b14a42b45a1448740a65c9638720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26021d357ee028c086616aa3045ee7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff6a53f8467a283dbe0c5e8c91bc11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a918cf49688813f6aa2b11beccf01a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655aac4d886e88a345b889e6859fe7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e97319b9a0fdebb26498a29265eba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df7583e78eeb3def3c837b03078d61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6dc1a75302e55232a10085e83a086727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d572966621be616983eeb7155640354728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c65ed287caf9eb13ffa212cbb06bb7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4b22d19baec33324e33e78351f523730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c51f9636287836600203f57feb7c1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cba7389d29bfae314f2c910932de8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42fd9fe8eaf8fcc6e91e5a437cfcc8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff126d3a4228a8f012e3dc2636c5c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635935e5ee933b6eb6265f25fe4b7b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153eb1436c4d42a383a58ed3f6f927f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc032c6d684a26ffb3c0a0c3c021a572737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d83fc3217b14507e65b21a7e6862a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7264bb7b5a3340a07e3ec4ffa2792739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1431fb670b638f306cb020bd1af6d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291280e4f8570a0ec1604fb75af8075741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648673584b9b38aa4e63ef367b2e780742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a606c3b09295a715aa8bb71dec67c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a47b3643b95497ba380ecbf7974100744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f034339c93917637e9174d2333a16ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccf783d891e5801c5633c09df3b915746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8645cbbc9176e4de78550e2dee3a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f344a94111a4617481b062a32eca191748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0764d0d14b539401991f7d1cb055f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d305bb5191e396b227860e3153a5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce33bc06d5107a018d8a39b56029c33751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a101b875467676051019bb759d947752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171746672d835cc928a5518ab8b1e7f7753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da44cba5f5469faab5ee87262b94331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a7a837fa2bda7e031c1ad78f342062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8dcc1700de509788526f8618cdd5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d62819bd776d29ee21c2b43ff97be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d817ebe15d84412f250bcaf9215bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f4af49886ea44cf6cc4bb825fde906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25d630595613698fe34b23833514587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee51f7cfd8805cac7c12926b8160758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059c7a357dbab062087e2d2bbdceb149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66405035de8bac3bb618ab355c3e07f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a782be7cee88c58ecc7524e98a75611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365da96ca3c9708ff2bacdb69f53e1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f85e22c450fbdd04a3358e1dbd711c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db6c73b037d0e7d42dd1fc47f517c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2cca3fec81fd9ae6962d3b27490c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee611b2328957a9c45eafbdd6cb3933d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decea38525bcdd6af96693cea5d9c54d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d089c6c9d94bc33585feafffd2243318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f02594ee5bf39383c45043ec6d57d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe238b6ad62ef47355d290f6e5457e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5f2939f142c58283f79fbdf5cbf6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b8f3bb45c8cef4d0a9d029a83187022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47663706f36805d2274e6f5cbb5a6a0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73221c4fbb3686b81700fdbc443f4deb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42098def688a6bfe6096f033e845555a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e624af7b64196d8eb69c8c38df861f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c1165d91f2e900d35057a177cdc8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9dd28f36c2a28dfb79d30274ab1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478947668faefc8af9ff20cbd1f641729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b17f44f84aebec4573741eeb58bbbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138882cf402b9d802678e0cca34434631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a482e37c87b4e6192796529497162e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cb1e4322ea73070ee31979a51fb3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbff6a018e5a60c63f8f6641c752ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803ec04fe44db82600bc7f871599b4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053b544920e5576bdc5a76422ac2a9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f4bd42e580af697cebb4f8d11f80237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d75b52096922088186eab609f9ce7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593c371432d3cc7f8f97d6c9f61508c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bdfe071f19dc8b0f4dfa0a8cc2ec140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11b219de14d97a54a598e8037e6c6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6908716ba77fab9d4e9f94b58379442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfee4bc82a5b152c99a0349816a40243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a81787593ac1232376a36c6aa5e4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead67451d9393f23adaf6bf3251d435445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df15d31a44eacd55fb0ccfb8445b5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7621715439b9730800ea63752994d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41135a9d70b7004c1f88e1355386337948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6ce6d862f1b80b922569247ee8b6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f92916e00aeecdca7315a76b65cc4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3546f37b669d5147c023cb922c38bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c48e4f6face67e397f4536afc7f24752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdaa4416143dcff943b5c67c8312f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e945d12e0fb2a0136e67abedebfee4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58aa3afbdc287d5d390a972e3e14b3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eafb7375efc982adf699bbb757dc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81629d762c2a95dca9b4ed45f9cfd6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630c89d5265af795a2cc77b7662ae3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49047df5c45bd50ddf2c1ee0b22d857659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d199f65416218bae4f7dcb1a5a4f70360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ff37e5cac82ba6b320318437d629c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af5f9cb48b85db8b59cbcc656959ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cddc0ec1f2e0f8f6c03236c4817e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b63e860834a42b5333adb6a695f5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f98275e1369306545293ac50038a5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07905f7abd53817ec1a9177bad5acda466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00372d495e34737951ce17528751cdde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff253b35d7be8f56d6281fd4b81706f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea615c6f610f14a1cb3476608bab506469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5623b618d5b8e9c0aa1be75224ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c30029262605bc48ad58e22c5cdbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f109bfa2c34fd8272be0a5d59d4b77172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcb55a162debc63c5e2419221ed10873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028dbb78c7336dee944da94ed2b4f5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a405722816f65aa833a6e74a2146e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac7faa5078f8f0f81b2b6b7aff836b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4da922b7bcf95ff330529cc730d39d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3fb8f00ca116735ea068a2717107978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8e908968731700a1eeaae626d5cd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28878f5ab75d2a7c23a2fc4043d5ad480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723d4a18b2d88909270ef31120cc6fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892af6a3891d8c301ea68b42d30cb6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4ab1c32e34101ab0dd66956468db983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45147087b1480c54a83e0a513196919c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dc5b80e2bd11a883e7f3cc13a8a9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726833a29b2f2bb9b4f4bf15bde3070286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982f1276032b55cdea7fe1c47f0d09087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53b959cef0e89968d8895089bc413788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c6313d41663860fc4615b56e7293989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaf36dcdbe853d46aa8a7904f530cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46184471664f99061e3da04b130e15db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9d52c0f38a2fe3c6e04060a706ca892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c417e6ff63a151a59a731a7b9aa81c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dafd2e79bfbf88518006834f176a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36df298a02caa9916c388045242c77095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0224e5f11f8b280ca025f2c494a3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aeb4add609f775f46392be3a981b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24eee7b0f800d312adfd9abd5b58b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4be0eb407b3cb701b34574f914969a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7b58c4fcdea28bb0316e1cd9d5870100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cd46c7b0a5ca6ce5e5787bf88adaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc273ad05c402c16f9b9f3f0ba9689a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc334ecaeed733bb5bac258bd85bfd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341f4836f4a12d1c045c7631f90dea2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6064543b68194c7c557f22c1183e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5bd12695d021fd29e37f37defb838106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa6f9900bf30efa063daaa501c9a3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f7a8823c1a4b891d2253238eec997108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda124e5303c0ab0627d510cd282c6c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f71dc3257cb624b8cd5cf7bc8683de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f6a7d0b800eb3e0a09fef76e2f741111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a07e3c965ca9ef96c6b997d94945a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7336f80e6cd444ddfe359225fc862fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483866b5663b4e602ece5ed1cbe0a22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f113f14324ff8c411b1770d69968666115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e475b8af14f2fe0810f51af2af05e77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4b75cea75cdcd8c7703ca78daca64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffab3362fcca7469258c90ac9e84e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643f8f922798eeeab2b3265dfb123a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e326cd4ee42bf3ffef02a9f53c83e9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ca8ed1c80b9ea430333f42f57cf96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb5e3274abc1caf0d84804531878dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d45ba588bf492eeb399deea87d1aa1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eead73494c257f3feb1f5027af362124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c3852f99c45def949380b49a2f3bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d6ddaa9b67d30eff2cc661f1fa272126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0382a0270127e148d35ed5199d244127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b406dcb7e5695619474eb25cf114ae9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb950dde92739dd9cbfa754c8027554c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc585488d3a1f53e6741733fff775e52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5e89fae4dc7f06164b60a1fcae254131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26f4e20a23e2c446352bd938e432fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2fa788bbe24c5b468698690ffdda3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295bb557f1c5dfb347713a896b59a2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8776327a44447d156b5442ab55400135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cdf4e40d8f989739b1ca140c6a5d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522c18c1f8d0647ca93d446c855507a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b79566e8186e46b43312ed90fd975138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7603450aaaa9597a8814b3d326894ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667517b6ce5799ccfdd93acd442c59c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd054ee87d6b4f431f889138a9b7404141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09b117a023ef8907302d623f2860bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f62500564374339388111a0bed81ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d5c5b0f89feb627eae26b94c30df2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bfad200133a734d422464bf678326145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b41c28b40acdc6c506300c8dc59d29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deed3e286d353abe7d8726cb24a3b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefb85df3951436da62b0b9fc876ef0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10cff9b1f73d2bc2b263de84b0379f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d07128ba80bedad6173eed6d526f8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695b897b1582a064956f1fe0a5c2ab5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0719364625043b7be7af37d65e94af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f977bcccb479b64eb0200cf5e640a0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7c72680647d8b5b76f98d423fac2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da812480afdb89c2fbeba9473923b20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345ed06ca65eb690f1ab946769d3b4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c9448c9021f0ccf0c52ae0227f32b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a2817df5438f4af891ac99cc75086158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126674a1e3af87c17dbb15c62b40af9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54e9f0e77ab58e8e388ea7b553ea9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f7f9122c52a397573172540671af4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae9ab0f80a7ff05b5ef4038a0062e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4648cf78b822f2c3fae7f988bc54ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8b7836788aa4fab03a8b0c18dffb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb772ba8f43b0281aa20fa05bcc10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4affd72e2d368825643032d4749ea2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdea5c40840804cdc84d699b925b93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519b9ff9fa4696c7da057f163bd18b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4994dad976ed014c017b445dc370f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446509d6bb84a661ef9056017ae3d27f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078290fc0563622fca7185482ba584de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a94185c6d03f0b91d2640a245bdbc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e14fb3a33fd3f7e5e4c864cf6257a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b184391f9de76c0a8e4084010646654174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8ae20d9e020cd8e089cf3619ef334175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f1c7e15af33fa690c8e2ea5e06dba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1a5f8f6501310f8482c967995854e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda4ecc14fb165dea490e1b2e56e37c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcab53ebf38e4fe3296fea6a1503559179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65084cb4d0e84708cad355bebe9519b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d0e2f2c2f0637254b5acb76bc436181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ea147b31f35e25ca34b327581100a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b187d4d28076abfba771257e54c05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f727f30c206adefba6df30e28fc03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f83e6328c344c69bded780865155e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb7b7a5b1162acfd61354157dbe76b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47f469a139f43a77a99ba2c122770f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deb08644bb127a2a2744cad92e5788188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02271cecb53c77edeb50f1d76fbc6518189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17847e6d8470e675e725dd8a0d3954190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d65e54fe6ae8d5293c5ab94d1a4055191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b709605166719427d3f488745b8a8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64787509107e4d315d396154da477d4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcf89753b4efca136dc70c0f741c7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536bbc368c26e0b2ff38008a8f76fcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcbf4ff06a6569cb54434862653bb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0d0c487cde073a6460cc8713323cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d55aae083fe8de7d7f963e662c61f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984d55b976101dacd759ab896b08540199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cca935f918c0dff4284202a0b0f4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54eada52e8b58f014bfb30445ae47d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591f19c28ed43c07a0e09d073a54d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cff2038b57cee3c1618ece5c6b9811203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a103e4f7b5401d3a0d20518e395a6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87667ad67403974e01ea20084a19f571205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdad6c9a8710d5318f2bc98b31293c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d44f98c0cfbd0383c4fb13b67203ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542229e1dec1d0753c75c6c4d72f2bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211494723b85752237f3bc24fb7c79ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298a726d719dcea8337093571da7ce9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e265785f8b8a717998324fa3551c3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82689b3f0f944a4d03eb9437b4f172212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd458ae1432d0a0a47d8bb744faf3d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8ea0972b8428a9428c4b0170222ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8079bf2a1318b3449547cfbc85fea63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b554e2f8c2e56f42585db4b7da8d465216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7770e0cfcf16ca2503fa3cd703d38b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca647908c08f625db70ef6f0b8fbb4df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403568ab6a1224a1ff9187d0d85867f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd68d24fdd9f1d15c0c89c0d092f940220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcf3d8e91eb8695f478e0262c069ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa534320cb5e7b6d17f2d6147d090c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5877299bcf6ccebcc882de960090857223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a99f0da90552350a851c1120ae40f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c7fd7331e538dab1574bca35c7d84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c3d531d67a9e41a523c7e2d05bf25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7187be255be7643e11a6d0e5e7c4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139d52bed48a9b66564761cf7770013228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd556b695bf04188cc3b360561cc97b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306b8aa3070d855d7aa676f922a062e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5fe1809c169ee193130f33586ed7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f020df9a30c7f314d63883f1877f6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da68ab7726379a45f0009f926317c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab72a73048bf8d4c22fa38283dcee0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae4fe47bd7e36eab12540ca0b95c5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfbaf18d26a952f8669e98311077d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b03d7fd23ecff3805dda797a7aebf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66b15a175a5762e00510c8b1e10e92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad05fdee83b63b83b67fc315bc1bdfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559704b1e8b8e1cdb6c13e210fce3e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed799f9293b52c0231ed7bfeb82728241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18de91f6e06423b434e5fe5edcdc804242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c93988d7d0c21a488b10de615d86d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c06098654c50cf64effe19c36c1d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2932c769307aae4a8f67a6d188733245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01069b84deaae7ed4948cb4d2598da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eaae10d3363c84dd62f6291c21b53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746994181a6479702ea3b92fb3df1b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe23aaba4314cc2249e728490e4727249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28712fa1f69d8eb8081d173584e3a027250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f31cfe69b2dbe060a9e2a8d798b77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cac586fb2bf824cd8863da80f48f0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e0e3aa17d96406780b1c20da73ed7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a0c6cea31a304cc7152577c858b17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f8f00733d953252acd18be6311670255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f65afd62cdd509ad510555ed0d398f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95476b7100c59695dcd0b13661759f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bee164d23b0609c327f544801e02a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e14c23bfa783897cfcae2b1e0c135c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809ba629af4b1ce3e546b9cbba84389260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ce640eb0e8ce87046f971069e7cfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc1f23e4a9fe67f803f7f328a6f1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf12c747509372ead26ffefa2a2ca0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7cef18d397e09480cceb2f5270de5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9fe0e0b27667df3081ba517448b61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bbc137db631f5b1250ef74fbd5766266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad6a9cf0057bca3a52ba6fced2aa6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89898092c57610eaa4f59725fff48ac5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30e535d3404072b8a2d20d92399305269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923bb3b5889658fa075dc9febfe947d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ba66e380d7d2126a0d52a23a5ebb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bff10398c437ddfaca9c228029baa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616f34aa8cf43e40539fd15cb4b6c59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ed04b73227ddfaec473809d4ca80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429bdd71a09f1986ed1c0c3a9d29cba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2af4dce4c1e3c2c7a0d2874291087276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504489ae31c62d9130282bb11e2fd3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b68e84d201dd56312ba8c5c86b5b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2015204524e065981ad00acca83cf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6330dbaa4502e22af3e8b9e465a729280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bc9d39a4005d19a8afca931ddfa9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6c8fb3d4ec7d5c454878f70cb4fe3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cad6fd2b472d333fed9872d765149283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa6d4b83417d2fc650f7f6549ffa15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbb0d1e8caad14f2dd339d8046f10e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eb93c67b49b0ec663b29a690ca540286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e0ae9b6aaf84f8819619a2e6d68f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68e975c3e48ebcf2ae63d7ac059f99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9da61614789b7c38531b551c69eb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2baad6a5fb32cbe6246db9551c451f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cb668e6d055f63324c824244419e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fb78fe695284491d491446d0db259292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a57a5b104ce1be08ae62d2683a80f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19191f1b3c6fa5df332e4d1f6b64bf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766de5b369345eff3788704358c1566295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc117ab5083ae9592b973e7d7fa1c68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e445baae289388970890f80024893297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a459e8119db4a80d8c64b9a1907ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d805bdfb4244e4c6bfddc3baa39f085299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50f133df9db3fcfa52160addbdb176300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbae0190cc5a7c1d28ca749b76f26d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71ea2c8d13b853e8340b84115b94a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78724220878127e84268a71c0a45716303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad43bf2d09e3c6590c54ab49f8fb772304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9e0e0782a4ff1731c4f62aa9d21d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f2aef73e3a58de395ac8599955a40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cffc2e2e4373f52cb12a22a9d23b8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d689182aa5932f5a5d317c2ed47b7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaedab979bca737011136acf91f2c63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36eb2aac2b1ed8de4c0fab8c9828dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbaf7b0200345f981f47f10ec7407e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d50679bfad94f3cd8e3c08696c3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f06c401a3ac027a4becf8106df2ca9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc3144cf7cc2bdc4ce0de8eb2c97ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa5186ce824056ab3a5ee405456c6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b168fc23b8c69f4765e313647ff2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ecb12743a6d793ecb4c0b0cc2f911317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f7ea992158f712b3e2c2b843e2edb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c098af6abfdaeb9129bd49b70be0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6525cf12c64efa7022e611f1304e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e7835ce610bd625f4d949ac2fda87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfd59d3ecd60b747eb979ae16ff445322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7471504c8548fadae006717c9fa765323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3550ec1ed466292f9665e1cc05e189324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12768478484b39d872291c9aecfdc244325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a342abc2c961c80f4f261d1306ce1af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48724cd39a37a5bee7055174da58fc0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db3bb1c49e07326a702bc784a6603a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce256f39e8f0fffc4ef5c244e67f068329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6e6ff9c9201c543b56147fde7cb60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05ffb167a18ac1eeaedc8648c60b62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965010974a85dcbd2aeb6db9dccfce4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b114be582e1bf4bb742f9b3a4b3a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b147a00681aaf982a4045900e4c37ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38326d9d37ad034ab2b7ab7ebdbbd59e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332a7178e711504b340adb55cf1d4e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539d4d9b0279a1e7c4adda7b4a20eff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2c20e4129ed3313ef934677393ffa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55b4864df6d2d87911fff1b1dc286a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c666a91ff05c8ead7d7586abb44dea4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e4af52f73c9e31c798b2a8a12a487341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3479c14ec65c1da0b8f94c04972d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8692273c3c56f019e44f2c93c7da64e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1910bc69ab9b605f9b87a1ea0451b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea7b91aab44f4505cf8dc11b3b7b4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774badf395d7de732b09842451a44aa2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea90284503bb483cd7e682dd9fed3ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bf629aabb67df5a115fd3e8993ad7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d5aeeb0bceddb2e4a27b32915916e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc3a198845de6eefb073e43fa6a29350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9b2a21a85493df5aa682ab2c629b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2cb86c65d001ef5809a0680596dd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eca950a92b8993dece58f1512005c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eac394649942e88936039afc122e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ef021f684b123b4eb62b0b0639b06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12576ce7c2cca70f08a656165c6e14c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c6797b3b88a4c6aaec1b4ada4ae1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682e84b5f42746239b6222936f78f87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f51b5f2df180f63d5b1c4a0a42acbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a445b1538baba2d7538b4518edfe8ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf09920ec0e6a55f1a1bdc24d3ffa19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748207b6a94e71fdaf43e6468934253362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541c61b13f319808014e0315b8e068e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c5e60b01a36b7fff7995cacbc899f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceb78ff0c128b3b70bf72fa6078704365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cdad2e5aa63e026e05fd6242e16e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6c76c30b12ac18b93d527d172db25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b30d925df7bfb8243655ee42be6f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd836783fd277695c1034d04b9309369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60be320cb68ec33a88128a11945930370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f59f064527a2754eeaec40fe7f9ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383666dfe2c11a82d5887b68d738d74e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e8aed0a9fec45521a18b0fb2d3d6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa7d12a2e65b06857adfd4493ec837374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab71e5f4a0f8bfadf0005bb459b3a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f149554b31e117cea93e22c13f6d84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93443481ec1bb9822c9a80c88cea6a9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c63612b865e7851414fb084411f34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23effe8174ab15445d6c830508ae80dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a59ae62f5c9ad0c29871cf4862026f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cad7c47d616a2957b15646b1d1a45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4e1cceed73334b81ec20e54c9ce6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eddc453d377cc854196d9582b95082383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd172070cbecde0ba099392c0af0ea69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192eebf330f6e67bfe9598216ce11c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce96d7c36db59b11d673496f53fad2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16738b1193ec8ffcfe21d72e478c2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938212814d41c9453fe80122416aaed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a025f2c40681c06da3c30130cbc02e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d71676cefae0b496f20cd78a20797390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1951f4c04874675122429d4fe54784391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edd72eae251037b2f801cc0df985b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7be7dcbd1aeabff7bf7c188839da24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ec1a28ca5d9f4671366ebf2a0d371394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2f556952e1f40ebfee0217f2a8f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cf944ad9e8f5f5cd0df294fdea573396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363906ef3c388a4354ad9b3590559070397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501ee2843804c662ed6dec75cc9f1d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f975c91e618ca3abc19a5760aa41a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6350aa471d152369bd6f84c7b626c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb1c7b3f534b5a2f8be37159fd2c50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d273a0c89d9cce152fc320183fa9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6efd7dd1ef218c56b01b9d8c662be3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f439c1da9aed4b46bd6dd5f526b08e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee760f4bdb2f0eaa4a2ee8ae80c5460f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722351ca8b96998d0b992575fc23ad3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817399ce44c9bd76e232d1b6f53e0c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e06d4e51988179972d2cd62a19d4eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be880ce4f0470c0eaa6938692946cdb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aace86caf0a6dce6119ad24dee46853410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76645d7ed8b49302c8c299c6c440214411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e5e1fad02383ff063ba64d063fa30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85150d132b99f825cfa83baa259eea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118621673fa0793bdfbb655dbd8cf38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e3aedd4aaa77968b20e52d605c1d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5c6d6cd5e3ab194a709676aa9545b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f2f26ce0037c9789b46ee8bf8f33b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ae2ba709f55e5365a7a7fbf75cfb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a056c000da0caea62d0597c8b2365419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d6e8d0993f2d36ff2b7a778eb4b93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7a7895986d50a8a86f21042729587421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5137fee9d89c098d56beda9bf1b83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018feca55f53551781116b31ee32f9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862fcc2309f170a259cf0dd7f26b2fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da94658bb12040a82438b1257c9d68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53546f99753aaa6bbbd481406c7595d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e96666af0ea5b88906fd8344a390bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d587184965b3f9323cda029d2f337d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf145b75a703929d15ce38e62edbd193429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c53b5263ab4aa326069f0dd1aa7c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fff335225a11fa0807bba06ac9b5d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10027fbe05a1ffd86e4ec81c45e82c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31836aa4b3c1901908757ba90cdb12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae53224e0156cd758bc997f1cb84fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05703bb8927f9571ad16874434fa990c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0876021aaa1c7a6d048d45545c991436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ab4ab550835b63c0003a2de24802b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dc63540b17fe496176f4193484797438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a4d150b859b1820d4211a12ebf5e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57df42caad5961870f33f5f50044e89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838baeae74181a02a2a274dd2e17e065441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32012d8372364f45e7b316032bf50bce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf425aeb8d6cff964f756f14bd9427de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159253dd1e5ac1b462717c89e7709660444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5bb6b5f486bfc7ecccbeb1527148e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52473ce4d8cb993a610d8307c52f4208446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d70fccd786df6fca4b5c8fdb068b75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a6b1f00506eac0b2a166b05e941f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971d6a777ff1b110a59b28d966535c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee33f7ba50383e3545189f70600a58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f33803f998821619534cc637bfbd65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea6332b117bf1d90e3125c9e49559f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d9b2d3c7a45b37bda066393c1fe71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd995b8ffc77d33dd324707f7bad27ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f069491d5e6917a5e1cac3e705f37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148684225fec0186179bfaf5647065c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3e2599c4ccc6d327e4046c090a8ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313ee8ed39959f694c6d80672f2edd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ea14227c41ecc64f30f5eac436661459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2eac8e993726d7003ba216955f22e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ac4069a7d84c2a8807e575dc0ca95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd0d215173d7eeb63d60cdf753b063462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c161b07c58a4a1780b9b7dba6a097d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53811461cc34c5dd36d4494d5d437fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f14877649020fecfa8945844e2e90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c29a4e6c9ff22ab35d6b91442841a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d41d44d087d62792adbbe13b1e39f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9555be684d07d51c43a2e43ff99656468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da900842bdd195c2f4096fea00ed77f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f8a31972a8dfde46def483df3b1c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8462903297b2e52fbca5f7b67a8fcce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec440370dd96acf912d5a8587460b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d45a9ec484c90388b7751b992f1642473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f2ebad0a11b4d0ddb0da2e39235d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bb9a749c46fff1759da1ef746723b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22293999807badd3f399ce92c1fa905c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e28c80a3bf89acd411088353d0a4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0446d23b7466a54e2403a6961b6644c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dc4951292a20651f25ff17f6fc2b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31088869c93f13b8ea74b752e4908480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d124415df4af05ef14bd50eb6d407481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37fd03426332771e0ac74ec4426c99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd015c1dbc141337dfe872daac63d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e099ab1f2d00f6d9f08709840a9cd5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a12fd74852307fc949b49e6ef8d74485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dd837a7c977c9da0e3857ddd4aaa5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ace9d1777fb2b609ed9f54e18d59c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7a825e27895f19e3fc10f54bd04bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02d16a9d97ded038cce90dce5979ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544dc5076e1d2194bba5a0958241273490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954cdfe6a46b7512061e53cfdfbc9ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84545061cb561b548bba61c6f913b0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e044f64a1c436aee0edcab272d16e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fdb0ed2f4dd715bbf65bfe45e9bfa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18193ebb1dcf852afc6d9d7fba4560fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffba52246528dca249dd080b611dd8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375f24fb9a6c932c8b73c220423deaf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5176254e19a7fe96d7bfcb90388992498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c7d35a7393f48745edb37ff7cffe8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba59c16a9c0770c7aa48b7ae00e9bcc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213323cf1b8a3d8d919ccec152fa61d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661211d941993998a53b9a2439c1f18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad11ddc100c1763bbaaddfb585f9e10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138468ea94052f9419e3b8f3102d21a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142890d6ed720591a2499038207e040505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f039b94e4b1d9f66ba66e65684e8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904c061a89926d2fd89b21bea28ba56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf975fa856a1c63a6af9aec483c8e9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399c649c13c23c4cfd19b3fed242d37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ccdafcf409bfbf1a80a904706a0c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8757027688024a1b13ea71e4a15b365511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db411ee12ebbdee978facf545290e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933c6478ff7d57108804710cdedfaaa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24084221dfc0576a682b3939ed2293f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4b227bf3254a9109dbfda5f6bd87b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894761226068af5603ceb89dd2930fc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737affef9a9887a83efc37aa2954a76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c4d46b991ac72df1db13f2392c415518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681521304ad9e19a16e2b8ec744942f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242418280479bd38d238bd6c95d9c6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e9790d8b653d255974eb35ac8a6a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8fbd664eddb15bc976671ec73f8a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444deb35d1c5375befd4f1edc037870523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66949422999ed089a289edda50f9b92b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2ddf43d97de4f665a6be15241c842525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64fc87aeb1805a5e32da00cd0fcb42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c623abeed68dc0e76003df4b48734527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae279ce4d1892f7709d4903d233214d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ffcf28ecb0c5f0441ab251235083b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854845ef9725efc924ca2649ec061cbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacf17e7931c6e4311011f1bf97011c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37308d371efc5a8e351ad680f97e64e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a649d0547896dcf81d6b9cd47e7645533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dea07f00e177781e4137bc46d4130534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b4193c48d92c34cd0de595102a887535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94f85cb21cc9d65b4ed48ee0802394536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e21d302e13dc429484c8ace953f73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3cb82cc00694a29a1281f129965b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2156bb02aa980bedc4d01439788fef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc61da5772a37fc77bb4520760d878540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a666197462786672b772c127970bd9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeab6e271f69b5f45a44d3793515d64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b353a6cf0bbc24b4e6b07c29e7ea53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58385dacca2c2dd8f9e45d341e7675544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebc588af48f5766cda727b9f96cc6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6ec57f34593dc2f963cb0fa7df4c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662d60ba50cfb05b368afe969e7c3f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434ab915429cc47aac6fd6c85ed8a6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d61c1c4fe8266085822cb8387f23f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcacee1fc0f65c47c089906c7130ac7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb1e518c6e45ee6e641a630898ea4d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafd51d7d7b85b012b7e43fcf7db9e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc517d4f88d0c0f85e20dce633896247553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568d1c41a0d68ab7d063ab01dd11697554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32b709269ce9faa8c4ee9101c46ad9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b96c2ad1297dd851749ad0170af19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76574abddd9e1693e519d71883fd36a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7c4d06d1e312853a25c1fafc51cb7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b263bfb58664279a284eaa391b93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813269cd8ef1179edb56413701daeae0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f52a44beca159a22ea415ab71a2df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882be745c8472eda5700f3125dce908562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dcea68a47b60a3217bb0eb1494acb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7de6c89bc80dfd06e165fa4b9ce88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb69a50fdea920cd389187aacbf20af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d303a1dab9de43e3d7f92489e73efe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a1d3c344724ed51ac54ef2180c402567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0df9b9e7d4a3b758863b37cfef5be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5752dad7557dbf47cd2cbb03a3b01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99237a591e01a71194b2bcaac824d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64b98f2929b0cc3a702111c1823a2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645efbcbb93cdd57f68cec6306ccc048572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96033be0be88be03a95ecff1c1570f32573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c72172e224ccdd1f622a4728cbf4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60808588fb9c56470278cd6b378438575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a50397bcec97367f6b69971fe93bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f322b3d0659e01afb3ebadbb39946577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a06035b5d503c582534b98660f27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a643b35081f9bad025a388202f2f38b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882f66f14bd4fb2114630228fb6b66b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19593ec6017c35cfa02cbf16afc77f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f0bf0fc6f35a78ad4b8fb4763fc69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7156f2b21d719c8158532622f2f7c45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc05450b05de2db79936c367a566bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2807a356f5a47eccc5b2a67cf15a585585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9841e4d71cf1f5a2e05fa6bd59048e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8b57d56a41a96cd2fa21438896600587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a6f9cfe6db0d95f3d877e32c40b29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8fbee0cb0184943b451d891bc46ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7d87861de0e2fb4c5dbe813813a5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fd6c5d66763541c2695cf09af6965591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149443df3c99c35904e05eff10a579c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7686db41a680f2c11dd0c5951c983a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e144ba0cd2b1153cb3229a754f64f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65748131b3aee5d8a7a6283512f60f6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9289609ff14f08479d8a3c40a7bbb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b58eff273a1c4321437d5e8feaf64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721cdab977eaf7fae3f62843a371033598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c6fa7ab944eb911c9bdc1ad7c09da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad02ab248862068d734a4a804e50a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9448a7a0cdf88870e4433e626ec47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadedbe8024e78d3422cc7dfc74569f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73b0b9b055fd58311a93ce05cab0f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e9ef03d52cb1c58f492281df1baa1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f962ba1d13bfe935888ec8549ff09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba48b29df34368a8c24c3e5fdfdb004606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d79e62e9045bbb812291a296715b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5542de552798b8de11fb3d25d2fcf4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe35dbaaea7da4519cd53799261f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bd286520d5be37ba4cc6997238693610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799acdbd00f56cea150e4d53f4431e85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da313147ba65b4581002495a6223b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47f546a8f333730b2f0eaebad66fe6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026688c8c64c6392262a01fe1faf419614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39086671f9aee074282575d3ba3cf11f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724abdf34a51b5496ac352a031761131616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc5a6be6af71914c4f6fcfeb9703c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec8e77bd7e80f695ed440e575f0cf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2a662f64ca41c3446be9e6eda5b18619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb07a3f0a50e82e57aed93e634a01c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeb835be6f254cd90d60552f7f5abf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f292cf5f2d2ed481af15b1f5f63122622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e746d031586dcb24cbd8b1f218471623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cf9086c9f4d934ba6618a20c067ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a5c57dc089db4c69dca39d4eecd54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50037dc26d0c0a77c2bedec5edcd9026626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a8f7defccdc059aa01fe7125ec2d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c914e00d0ba78553f38892d986ae6c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dfd8c7cd87787719c20267895638d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270ef4d22f762bdb0c3bf41e7924c48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f64bab3357743537bc42f3533ba8dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a368f9522b2427e2cafb468382c9fe0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85115898354242cacb0dacb8b4da8f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbea1edcf19f14051b0683a2aa5425634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae0134af2e12fb0cdaba8909daa5b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecf47ddf826a0289abbfffc8809c85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55912e9a0629b01ae8df01adc87c0cc4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a2d21bce132f9d73a88647b82138c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecdb2f783dd9da60f89fd827de9e0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdf31ea144a7bd30bfe4706fb303dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2821902568c97f047f7ecad1bf8b8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a4c3036f7c3d4e56c50234c4466dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39885a03a3a7d8ebc89b5905348dce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4c37fab61cda64e9a19b6aea7c063644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71a201342d3a6005d9434ae418b403645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ce0995c482656ca4b9782b38571c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbe27bdfb1b889a5a97f0512900d78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee41c0647d8431f2d08a74081fe6dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bd5ac15fcc870d6dd02206a581be3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fedd3678d6b4b16d236f1baa1c513a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294163b812826cc876d067a48e3ab534651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd69608e38b0efc7eaef68dcbd82c2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d8c58ca8d370e0baa12b7c387ccb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711668bede5ce90b17578e179e0fb45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ed119bb94c71f0ff47b178080fb7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7045da0d166a37c467f163c85052899656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab34a189a9efeddbdb70446a8fa42f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9447ff8913fbdf022e0c4ac686806658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beb4f5efebe450d040096f091bd2b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd4b0077950a0364a6ce590f1688bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1232cb3030ae3806c860a23303b7c59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3a209b8634e179a3ae0b154e3ad4e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6f4aa95a2aa406dda0389dbcc8f20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddbbf9612247367cf7df6323584f1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ee93199d1e8f66c12655915455843665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9532cb9b6ff96d32d1fb188a6117c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd84918902e98baefc46ab716579abd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bf6392709ca188cc6aaa9f2398148668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776256cf3f43993dfc4a89ef22c25c4e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3bc34146c3cc22110d5dfd64f796b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ce905ff7c012c2f938d8ca4dcd364671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8088d0e25bc08b8b6aa2008a4a140672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e612c1591fef86dd30d5c46f34492673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36b756c9a1a1c3d4b5c684a87ed137674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8478648026c2539d8b18a7c8504862675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2f019f298235d043958bf4d424173676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59743d99fc7f6922e7fa095bba5a5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321afa28cf6429f4152ea7ae35fca4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb05709dcd1edc2115194120d27ef49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80341c80696b9ffd9da94fbcd983ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e739ac46896f2898e8e102862f280681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823de477de26b1e26bc2c945461fabc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaa056119f050f6101988b8dc926cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea578383834d05c47c21131105676920684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd66e9c255313072d80b3f97581f62685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8e7babb31748a94882db3d9d11cbd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7b3d7ca8dc7da3a4ce6c7f09bbe0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f5d8f1544a26135850c6a824eb3a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab038c33667a9143855b0624c346a534689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8724d0e50caeb62a6b369948aff66e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb803259519aab978e1a58567b26f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a981d42cb06558b76bbe2b6d4417fa0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1f171653103131cd8135a54cce4df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9571a2f62277c6b96ccef4175c3397694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728ad531f37c5662691041a2a3495a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8abca588831faed0aea8a9a4ba487696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0df8954697e6b4e2312fdaf58645b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b303fbebb54057e98cfadc85e79c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91030b1f847e4257a56f0cf02afb006a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb74daab844443b1aa19a85f862769f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995461e7e342094550e41dc89769273701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e266d0d5cbc6ff7ed365757aeecaa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947be2eacf3ff246914c57aeb489904e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8db3d45dd321942642299116ca42b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a11cf82c20aa7d85083401810e7de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ed0ed32b79189e642151d1f5f0f12706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31507dc30d80226d482a68eb94fed2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9c19263cb7ffd347e17d855c86777708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ba779c5eb4f7b4296aba270d6b426709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f80493370ff57fac0469dcfc786754710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749205eca6422049ec5d1562eaea0e9e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e887473cde3a965a5bf82f8359bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271b051aa2880a5c9f48fee9440981e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f65effdcad48df746e4a4f508019d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed47dbd3beae9f2c1fea418de78a4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de65b4538419e332bf768773d0e6b46716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124ec3d4039f314f5f826331ac76720717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c31d731703bf40f83fa0a61f67dc46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9b0ab2ab6fab9ac4e0e9ffcaeb20e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cfb3ecd6afb12c7d1f31ef949462b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7899ab0874eb8de7dcb800335882c22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812c432791200a6b9fda1a36232d11b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc6cc78f1920864f903454b6397841723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86533b02deaf04070e7580038fbe3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58629150093b1c3986857843b77f40a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bab6b589d386c012a121739b1eb6b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e09880db0a5a1a544e88219c4e41fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f0e244cf27ff77af63306f638dec1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed72087ebe6a37b277fb156c44e2911729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91eb942bb8b2e6c464062755d17079730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d0b1b8d997d56e74c1ca72a99cf1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81a437958a124003da2eebe23e1607732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06403eb68512d9f336a137ddde85f19d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da153e911cb1973f32415a8208ba5a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0e4c3ab3bb674bd3ebcd00c17fb39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702a47980adba8a4cf07c39541d61a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc6b629c73f0050af2c84c6472f419737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eddc99c58204557bbcc8aed0b22bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090726962daba142b0a835297a0dd896739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd32bddcb043fb45024ac7bb53f7c44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2974cf7be00d63bca570b64a4712c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88889125564eea27fa18a59227eaa076742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8ab36df0f4b9268e5bfdbcfac0717743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86587c09b26b42573e183a47e103648e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529c203e93e511e68f8fe8bccf3bfad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb6b268baf24fddb266ce6eb8a10d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31e8ab03662f3667081e58263cf70d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ef2b8c953c88c459c1c235941def748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8791ff29bb591ace5c5149b5bce0f7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec60d6846e8d05b09210daa403020750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668c3cf82d13c4ab3ea1dd42911af93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aa30c32773647449d78e737ca865f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f404ad3680e62941a46b77f16a0f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435df0ff8e956dffbc4e7ab6957fdc7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d208c5e84b841caf381ed3d76dea2d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9637b387148e43ef36faf436409a56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17242b6f25180db48152df45aedc266c757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>