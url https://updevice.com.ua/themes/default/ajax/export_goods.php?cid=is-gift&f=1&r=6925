--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747dccc559b2169d7c719aaab7938131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e9e6861551b0bae23b4aaa1d01b222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a25877931665248ef35bd5ce2175e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08d8b3ed36e728fe47d9ff063462d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf4f71cdbd3c0575f471c49ccfba7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617a97a0639059eebcf36f3148328336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de420f6021d278f35010ec5f419040ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e62094413a81cafe07486f0569ffa68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e84f916be643a49c5815da01f6a749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9752dd1616fc8f81616c0d6c554b2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb770ce432decc258a5a76c9be804911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cb829e0a5222cef4e47623d1f5f1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5889ec67cdadf7cf2cc270c1a694013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe2b0114ed383fc2fc6c74dd59331114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006349660cbf44757764a2ca02b2ae815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d5f49c97579931170d91cd222644816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af2c78f4e9dde2910fdba8c026b66517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7409866f91379d2324ff0de70d3326718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b75cf31ec6056e77e4a3cbb079bae219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca73424ec63a29bb715c5a7cc9cbd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b657b43b371142c9512a73e82fc5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d366446fb49d0bc410e6153af1cb0b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03615495408a26abf019fce27c87755a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924b95cd70450b7f767cd84703bdb8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119836ed6421db0aa0e9ee2a35cdec8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d28426e4dfd7e1eb858e6a3d8cac526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305f181941385b5ca442b5cfd3f29cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86846955ac9ee82c6df085a2b128033628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0660aed0ec3f3899b1723c6c8de37e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bff0383d04e8e147f174e9c5fbdbd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454aff5b789ca2af62bf59e0cae343f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b141d888a17c8b120c32c05f830d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6b78a7fd3a2952cbf81d529df319733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27439b480a2880a660983e9d5016815634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b64c6ae13e4abb0f15b501541c4f1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25a3b39e95232f8d1f53f433fd7c7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76bc605e4360793f0e0ba7cf9ad27a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a339fe01b103a1c6de9208b979d05c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c4dc712bf63787e4c179a6399d6c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a41d26ca6e9a8f4925650df10043440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786c3f67f1126a242b91bf2453bb9d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62190c8ee1123033de12040bdf65b03242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7b07ff67295b15704fac652d4581843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628707c974df3d780580e6333bd87b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f8f0995341acf47476898c60c84f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58a0811321056101ffbb289004729d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb686f7063698489a51530cca430dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791fa762b9493e66156070eb735be2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea066379097e8be4c94b751de16b2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300eaa8a052f8637f6bfce7c5a9e49e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86830a1f7c5fc3a94c8a22528fc6ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5473c3b28b6a71d1aec6576f5733252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394852d116d6c5d03ef6cc4843222c6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e815496af2bdcd705de774e8e988154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349c4c56da2057799577eb65006ae6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ac68dda18ab1af176c66b06b18f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347baa4a391f761a3429914b82d6d57157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e955155745905a31910ec05dbfac0ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a2c0b729c401f345a4d3fbc4630bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c90d89ea3c82d085568e897872ca1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253927f5e6e49f97a979cd6e4bc8212f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4985b3c9520642997e5d794d98e832d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1131326120d121ce53878b24bc8d7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d302c0ebe276e86bac9a23f38118664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f36fc9096eed3c2379c6690820d18165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32cb80e461b4125d8d329fe26cf54266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546291099b7476d163a86dbcdda2ed967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2a20787b6ce85005285056625a51d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a32be13e409e4e16c5575df2bb9e6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eec92161627b2f82b4f9e4256c33a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25b091e9a090a59910da2de3e4e82c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f14fdb54a2bf6f8c23cbc39705ea872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acae4c67416aea03772c1ad526df3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c151e412eec0b865f1f154026017acb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64df99c38eb9c4b955eaecf9342dc3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e1b47241548b439067501d809c21f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5dfc2247b4cc0ec376126b5726fa077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a4d3da6b63056827e05c7b87dc4b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197533b53e5b172e105f5ddaf52fbdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32e54b90b4ebd8797d13e464dfa76080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9295929720edd2d1a07178823b8d9a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca555f08edf8a06638c3924537d6ec0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b3cfbece12007008b6b7235259f1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812c62682e1386a1d74ec065db5afe784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f6de6e28dcf7f0004cd87bfc9be8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dabeed0be9adbabf7950b4a8aa2f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da0b56043ccae5029b18d669f097fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9ccbfaafaaa0261ed873081457d2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ad6475f562834c495067b1c6fc35589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f69c417e48885e6b470bac030307390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdcbf5f7f738c4a1dcb78d083748fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efd58f76920307f20eb2f4f7107dec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac976a0085a631557a3ef59e1b0cf093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6659140569c0bcef230919ac77005694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd010a105c6f4458d654a460cf5c53395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125ccf8b908fce3089ac07277edc73896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06894b544ba10aac503029b6e5b9945097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a96c56772f298de288982e37204bee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b72f9a986cbfd5072e4c629749cabf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202abb104fe5d297ded9058c0a96c028100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f058cd0d1ed69e661e53b546596ffd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd04725b328cab89c0ec07b536956e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e4545affc330fe45e60136301ce85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294979ea9ad5b1f2704f3c63737eab05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752f9dfec3d51345f0e27b2d313505c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ebeb95c502ecd3ce6ab9209e41f85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00488cae4dcfd2cca8d47ab2b212710107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dcf6880d2c33a7f784ed37529efe9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea6e80acd1cdcc8867a61fc245803d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543a1f03b9fd59617f13ce8ffcaf133110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd0bf8b81ea216beaed755b64b8fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158f474b7a88239b1b0677a3d63b25f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17524dc6d81cafd35b39a4c100af9bca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa673d4eaaf923758fb9dc98329bc85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b17f508a99895e8b4801ebb71506e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bd10647d76e82d6ce5695ca8b2612116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e4748b012bf79aac71935fa01926a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df1c22385c5594bcd4e61e653d8d54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605776756612a262ac1eeab8627691c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a0d7a1d6e36235f44be581ccfb8c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597db6537f8cc84c3c308d3a844e0c87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726e30d67485d54438c4151c25872af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975ff19821258ac562073c7468d1273123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8ed708a5046ce279ca3695436b166124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce63f4a672698e8479b187f62c4fab9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167ab71a38cd1a308a9ebf01a2752cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82cbf4790d142e0af06be0d3ad4511127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e10a128edd5404443a08a8d933e1c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd5128d19c073a1cba0e5b6541e321129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f50e215ed60d4180d26dd5b377026130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfff2f31438ed7ff188b7654c5f41d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad31fa335d644a3cccc03c19a1d6c79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34be960eaab0b323b6b108da061b9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139ab1192481df56804f3e388ea2050134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb9e5521a8adfa2366eb8571db373a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d4f260b1c0fc7c65f1c09289b1527136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da165fe859907f8ed4c11583ef872df5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5329a440e928c3afa8002cbacb1ddef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161271f5d203ec539b1ee35d9a46d8cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ad66ebe9cf782699a3da46599a5b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ffb6bef0e92580d1cb34da43e293b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a00d6a9f115377f5319af8080aaeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eb6d95c5ab2c37bdf4bd54a6ed374143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92327438de5cb17af71ea9847e2e802f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06378039558c53245e4094411888c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365628c66d4907b2bb269f252c22fb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533820cee4275374a4f5daafa29d7d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3158a58752fa7a59781bb5c1d8f3e92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f933d9c40bb6442d78909a06cde3d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832669367a0cfaa200c9cc0f17183652150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d951806cac6aec6b3361734b0e8ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823198cf9e3ec752050807d59260c215152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf11fd7b12bab8980a5568a5fe56a55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d460b4cadb7d443ae439be31b58a33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221ea51a10415bcdea9a323e5317952155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6bbbdbba1c469b24481bf3136469b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6352cfca8d7c2ef9fcb3bb759e216157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea0d556932f1041888744939e4fd10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01afa13752a50adf1eb6703aa86059159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f7efaff5b7f2ed26c4909ba92e1c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404815a2882975609bca012d23e70979161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485aeaacd4f38847ddfbb5397e535a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0248ed2d1f2984bc44bf20e1f73f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559308534a8c654c6b91ded9dcafea63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497e1f22953101c8a64a67f6f8b7da6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bed83fce2d4f67453df481594af8f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df89da9a1213807e1305fb9278c5dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe508f63b1c756d134cf5100b0df84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f804dea3efde3923b9cdaab0266cfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf65dfad3687e8ba0b8d4d2fbf7cbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1363735fc3af3c77f879e44ef145fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54911aa4fee07c8f41665dada7f5cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0016f9f1a0b80195b29906a6ab2ed7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706cd6fefa468730bd28ffe96cccfb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c718f528e9b26c1a78cd88b0a22e46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdc37531289ca12d15e50a0e77e0ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d156312fd50e29108e5235e4bed1ac7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d13b7a17b8cf7f248715966162515178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6062399809ab63cb5909609b39dbd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1086456ad3365b2209eaf915e4416e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8762326535b571c0884bbb3ee3463181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c28fb7e20ddf8d95faeb340dd7536182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c8559d83831e37a93fdb1373b2cc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e48c7ebf6b3bcedf2ef89476c92f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef038ec99b4c8530f2fdfac7aaec5b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccb5b9aeacc23e082bd5de645126e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e74ede54bf1aeb79e9d9969c84478187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10268d7ac0c2d0189709deb331a4db05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8145c2ecd5376d44d8e2b58b4c0d62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81195866af750e3639eeb4b4d6c5fa53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be925ff89fed7bcf4f3537e48ec7fc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923c524874738a035d3ca1f9686ae38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba36a02b69b5b92a96b1ed930e21ecb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943106eaacf42eac3b9e58700624892f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2293153b2f827caa7579638c8781db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91ff96199b798ef98647f71d1ff3b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e8d4567df5a9aca1e7028ccc62649197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667f1b1ea3dc675e797a2e8ef3bfa39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2534cb2d77a33093cd780da60283da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae9067c074fcfd691169355aa9476b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebce0cd3d1e56884d8a531426160e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808550b3d29b8f016c4f9444c61cb068202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f01d7b2223a9fa72e1c5e88ad18445203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bce89c7005ed59748fba8a48cb135204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951087a26f33d4cef5e4b0afb9245756205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f044abd4bc6da8245d79ec33a3bf58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d614cdb357b852370e81b4ca10bc58a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67780dc09681bbf4138e4322fb1ec30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b64cf21bf293b41ed343fe1432be1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208df3c4daf929b3281532ba2d7cf8af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba58f031c863a34c8f4bb10e1570ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73914ff2d04e5cb56446932b64d04426212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bee0646b40e33b6058f596d416921213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3465d58a31e7c66c847ccbdcce8da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160e377893f44331b87dd16f0f4ae72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96140f8d7dadd9f40f67063b544e6bce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eead316217ef3bbf95f9440ad6faf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e7cbb10cde4b9d39757205ae4eb4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b883d9f75377b4deea2ab26ee9660219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655081b4e102fe146f8e5b3805c2f9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c69f182672eb9a18eafdcc93c8e96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69f4bbbd56a5134d612e95069a952f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172505d90d99d4ef7463e76c49878aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e922e370de745359485bdc0cd41e792224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd8ca6f879ecab74e577168d9a2e2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bc0a2318f0ffbfff4f0953ca4e9d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864d05eb1ffb8269a98981d4b3984e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2260529aae471cd1745f2a191a3af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abdb654ca4b3793737b1dc2c97be9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6af950d0db8165654993cb3ee1eb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e15521242559eaab84dad1ca481d72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281c5de8d18e31fd0801f11a952b7e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576007e59b88b5f5cfc97401abc8a51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f061140441c0ea58c891f56970dd5bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38930c118f2029cd75cda73667ae63c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179e8b203b0d5707f41222def7384fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbc8a2ce40acd1dfaba80516144865237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ab1c4d6f6f30e8133bdf2c9313e6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b74ce54309235d6e39e45db598cf6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33adf1ebe83d3bce6158f81f427716240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b42ffb0bef91dab1fed9903c7b2172241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc32b7564dd30d02a4f3ca643a3fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00740cc2d8f741f948d54465ea2610f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaac90595ce4dbae17738c26252fa87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a8508233a59504e46f5f32a5c55e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f79bb73bd776cd51af0eb9276d56f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86365f53b34783e77d30b3fe111e395247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c1d9ff4fd7989baad3f879f18a20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b01ea9c68393eeaab2a5cd2a1d953249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dda8a2c2a4a2aa02d899a47dacf5ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98817f6e5ff77c0eaf1c6271d0f6f5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94053ed4a0dab006411714d1d6769fd5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada530fc3135e0700453198a518b945253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166ad6bd4a1ccb8e192a0098c6eb9fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c0592580558034d60efe7ea521bd3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921837b563042efde973e1e8cb1dd885256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d711cfa4106edd0da33ac31b02f0ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5026be663275e57fc58e4cb58e6c71f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc281ffc2398a5133004f6d9a9fad3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246039402aabfb5b518cd6a5cbd3b568260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29586dd8d37fed7e13ba7e5cc44aa480261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13820267043a8e4e137a9382111195fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dc519313f60feb86409ec8ff5b267263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abed31888885a4e8b0e46eeca060a67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f78fcce0fc026c53f3a9df8df276a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d12f3c9d7029446ececbe280eff548266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5b1d4bee175f51729f531be25c4c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29954a58e987b14a3f769e64fbe235268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8822014ee5087c0dbee0876706b85c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13580a264ecdf4107f26faccfb97362b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7050fd798a3de5b2fe4117cbdb8af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92481a6982a9d6ea1fcb6116f80a88a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d867640e84b5799e57c46be383bc22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab515dbd5b26b4c5e3c67f972b334d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca69fcaac90da8f995d51ff79379b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b7f39a500b9c6299630cf281ad168276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b55deefef75a1cc66b2f7f5339eef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f33d5cbf6d220988ee511ebf87d0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8256f9cea49fc487b5c196e8374b260279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d61362ba125250b136c7c827cb254280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37badbf966ea226ff2457ca440a79e71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41031b5977a40acb60a983bc9c031dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e85f8cf9d06f82a026b51312d9ccdb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4da92e5f1f81ddb8ebe3047df162ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16323fb5249ea139df7b5b650b42f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbd3daa39c1b113a68ea8caf7c4096286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed3ee9938571c26189e20c3cda44c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfd6f339b08e22b6e5c4f195a7f043288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81986745512deb83bde08727245190dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81469d1f2f2719c2bf946c7bed00959290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efb2e3e671b43a4c2c673f61a6bedc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f8e0944b469b5047c5e3c51fd804a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3f75d9838b0b5ed79971821051b53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8d9519d8dac5ca6b46a7b90322629294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18048e8ef2775c3a7ce202e62a6488c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f188836b6accea6b41710b32a7fecc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bdce82a5d8d743e3178d8d35a5d37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50e7189eebd5c80d997688f0e31a01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273c574a54049fd690c63d06e8a33ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdde33c7489827267939da35577497300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9a5b81de212919b481d35ab255879301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee18dfd4efbf84b4e6a8749c747fa1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92e4c144da19d9a5366ac4fbda49a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a12e788d2b0a390d62043f2357526304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb037e2f48349a70c3e0715d355c2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd4ec33cd5e1fdccee4b60604ea178306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50576e6d727ffa55c5104fb031c582307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbe9afda9487110c88de62e8e3022f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f063183e70faff72d7f01b917cc908309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00e18fe1006adb2bef62a2afa78ba9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226e64d8b08a5a48ea5696e2c3dfef6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05d29777d0da86ee36939629fb279c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06519a2a7eaaae93d390ffb00f733a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c7f5a69f3639fac02975e311113e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ed9e5626b5881d32324825974cba8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba6ed9ff43e9f3d006d72f1a561a66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35ba23b56aa4ec219c1331af9216bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c979424561523e2878ef2b9f60acfa8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea505e701c6b6401cba994fe34ce5a2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df2bb51be7cbe588076ef4cd4455d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7bd6bfdbf1d75c1ee38b030ee5163321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58fbfb4dc350269eabd7b3b4a74b04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28efaa84355710328bba3cf86ab26a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e863f3f2e5463baf15e244f419fd11b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191357ae8754a90a5ffcb3a23bc35311325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a7506b96b433524814f7435df1e91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50db91358f11b8847fcb55edb9f4514327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cc98e19e66912341ec855a63253b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac74e185e0e46538fc1c7379b7d9fe1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380b430d02264dbca2e192e84196d7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd6841312ef47428d0b958c94cbcd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f7478e6961e732334228115bf1865332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927a6369bb82faba19b888e1627d00f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a765b03a0f1935d26e7061dc90fd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471d7ff05711d815eb8b40cc5c68df0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a34b83fa57abad4e268337b12b174336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d2b6da820fee567f7556dcef651e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e60f9ce8f66fe0a1783e41fc1b7d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cff5a92a7d1ab0a6311c77a0fabcee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09faa951c236044fbe982afcb70181340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7245cf7fdadbe80cbe6c79f74f096f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df88a39e1e183f4d1c15a306c0f9f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe0377b0c8f80a753bbf536d106eb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538f81a9f4154163b421a0c98029689344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568871b702c0844b75736c47ff6f630f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df554ff35db1b11909b9b341e21981f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85db9410ed1fa523d24ab76661221f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fea63edc5c0ad5b0a45c74daea42ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937b7cda2496af9c1a5f0d0324f980f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff90ecb983424b01b846c03ed3f01a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a916f63388358e3ea0807940f1b9a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cd4f46709db8f049ce8d0ba4b600d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94fdefc4ee33c86a6bc88a117fc969353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ba375ada20a16ac4815c77eab041b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c6630bd59c08660dea39e9109e9b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bb9e00a7daccaa2fb07e73a65877b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d9f58e5f898744057aa6b9bc440f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749a704fac4b193b8fcd46cf4d1424b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80523b49ceb79712638e08468c757987359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f840dc6180c41ea84e57a0494e1445360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0608164c4000aafc8e7274708be58a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec039e0e0b4bd0c43a97fa87f91f37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab71ec53011d7fcf12317ea71c49be2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832f6dfbf33089f927342836c804ca6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74250f859bb6022ea9818c71e1b3c520365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bf1d39d53f341657f1c2180656ce6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96748377f93be2c95cefffaed4b9ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04478d6467a86c2ef412a79b168bc968368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f6325837099d8be8799130e47d31c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4f2d67312505a9cf6cae8bb30a2b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05c041321873dc396208620cc1a5be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae2a954275d7a54135fc296f42558e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039e3e3dbd44456fe62a3453c976383373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ad39c4abf59d9fab8566e36adce37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac773bbc4a8857fd25ff61ace5ab018375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a927c4379eb0f7d5a34360658a8bab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3af33da7fd4b529ae81bb3c81db29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feabb25f96b2676762b6926bcc960b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8ab6d2c1330b61f25418bcc2c1fe7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d3e1282ecfcd9e5105526570598bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccee3270ce24c941dc56b8797bf633381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f84c47398591be7098a75b8a9d37e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145abe26cad563d7c4abe4137926945383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d61932613966e5686c28e45de5ca00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed6f78e6f32e9b7b7e6bd7e8fee8bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459e0c8a1d08ffeebd64a29af09f7c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fb0ae9ec406f45e93fbf105fd6af5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ebf422ee384e753c68ec201c35b1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df3fdd9b4f72635596eccb2265772a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cabf83f86793309d1b7df7372a5f7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e03db70a7c9f061b55b4d491cc38c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb1c8ebd6ea517600a13e0fc2f5ea8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf86c4f0e83eb715b0140c70db1d9f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28cf4af357d733f4ca3cc0551c751b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfda5f24b1c928cb10b4988cc23181b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9154b2b6d90ceab6c206a65c20cda88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068385a3b419c6303d1a60dff97d378397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35425b1d4ce852a7a5c55476c224a6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc74679614fcdd62dd6b362e522df7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971fc0879096185671ef9047a28e8d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a5897c717805101ced42ed59275b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae616fc29c5ae2466fb86632137da35f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05eaa65fbe843a69d70c06b1d02fb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1f069730fe7d6a1494659de623036404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce43ac8dde8172c1bc1d3b14fe9230405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ef0d25ef3c9329312f22c8c90d1f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089e88fb1bb159440f89dbcf0c8a7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51d3e12078a4826f3df8c860a01f66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926748717c44c1cd46a1aee53cdb89c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7377b6ca568a783d84d4c8260832c1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731f9229a49abae7b61290590616e96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bc2cb8bd3b09cc7004ebd3031a247412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb932518107b2354f95bbe2219bb644413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13485cd501a04ea6c1e16802cefd62e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb526d8e0ef0e21a44821bccb15a5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213aae3ccf2ea69ebda41ba47efa9bdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac80aee345005198d7862d35596b6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf8c6e3c5f1856f796ae22179f9fb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b549011b8fc55533e1ad6d7a57b7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c91f38b644e011e62895fa2ad50c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa7929d13ac68fd994053821316980421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fe3b0afda89401fe0f87b4d79d21f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce851ee96aee02250d84b10594773e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beda1f4dbcfb968ec7806f1eb0aeff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e19e3fd62adf819c1741ed55df57ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bb7cbce932d88e06f4be6318d68e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf8884eeea26194f9eb4ebd6dee7f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee7bf4d71d385b63389961575966ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea0b7f63a1c2102ea2a1c77b747588429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6629cfda9afac5c0bee5ce718fed2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd230f4d31e120af63889dd1cb9e57e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09acf6ed6a613dce443d5514bb66a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd8087301ec2934cb8d11212f41457433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f353534e036c3da66366a7ee39482434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b006bc0e6f3ab4f0e081f71f79a0cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f15739ce3cbaf768a40d58bc1a818436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f599e78741ca7cef57c7134492d0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaae8506174c078d391436b38fd9f74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3318e76347fc751ca437662ad822ef8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710add4b85df7589a7f9b802fb6623e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243f8db73951916fc6224d4c83e08ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6be37dd196b5680a3a8f5ab312805442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a9dd1247c28519b33f701001d76aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914482d9f85f40f02cedcaa0ab59712444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16a2938e36d36ad5092cb7f35393d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47e3e56377c562b436ce9a804ebecc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b8afe969c96b3cbf6451a17c47a65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69777d14976d98d3f8f03c08ca77c3fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb74a108b0e341491ac6e51c03f865e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebc4271216d6de87c5fac66be80b00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68bb9da4fe1ad2bc31532b27f0cfd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbbeb4a8ab2a812628fadec5aef5ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7020971832b5369e9f96b7e433a6f59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f0815c907253976899c7b4ee4c43e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb653e794c678bce16fb49cd9a2d8884455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8665ffe683d7e08d6cf3dafd85b0a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27028a3c1d2fe98a3ee440ccfa5dba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5d19070fad72558a3f5c188cb1848458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370fdd4906f010fa787c7f0876d0772459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b8cc3218e58ad2520e3faba94cee1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50a21f612671b9bff5e768267311c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a75bc75d8a35f2f8546afd41be0b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff391405fe1405d8cc31b903af8537463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99b00961b391febe807e28a5981d02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a65a6758074c240d169540100e77c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9209769e645a180c4368509bef1f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b219babcc89d7fcace3123ac6dd41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af67b689b0bb015ad0a3bd61297e05b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff84254576862dd87950135004ea9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ab3be120c1d42603a95c8a2309f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721993d6b310d807fe101697f067f739471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1d69cd8d0944d4897ed3862e33ced472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9ee1c2bd3b9684f585eab865496f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7cd9261c7c19d42866332e02ea2b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa725b279d7feb17498e73187a1888e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90955c6823093d720037dde256d6fd0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc3ee23a14243eeab5da8ac5289ebc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4354f6b9e9af5e95c9a5f58a3f259a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ef855f39c8b40837abb1fd7b4135e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864bd237f666c4db748d4d51ee98094480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6ec77b6ed283a1eb291e502624bcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31655fc33e909debe45cc28af47f58a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfeb7dd7c3808d5df84115c1f11f1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1406cb578d3c322f3032156fb464f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b04397dd4913c292ee9a0b1c4a836b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7aab0e6d0ce88929afcc3ff3310de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93b5222d6ddad249bac8003af2be7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b61092ff865b983460bbc1dcf9a3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3c00067b45bcea2d84acc511bec5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53cb1e42ddee4743488f87a60fae42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9d37cf642d86232c40cc0e2c8e841491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e1cc49515c2af6b44786c15bee55f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7341cd74d680c169df4cff66fb9c674493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ba9ded33457ecfcd5eaf12bb04a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cb07ac573cd9f83b2b263e359199d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922f58f45f623ba0548eab2840f57bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91bce7140c807d02ea8bc0fb8487a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d62aa34336e97251a2d8f4042ee12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318fc4c2c20e65f32cfbabb6b7158d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acf31c22b21e1f019dfc0b74fac045500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4b5185c8157d938576b441a533493501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809a77a7fce6d7a02a9b56681d8aa44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541fc076e917c8f2b3653156091a1ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee95484b6316aac264d8855c391647f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b97916415020852c829fb4d58d4b15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49b0ea9ed0b45eb4e266fcc63179f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff2c3047124ee675e34e8da121d06f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda8d75e7b0027860f2d4f18a5bda8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb88e05f905ac1d30d4d4405c0a981f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98f3b96014011c4503ed5aba9413b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8beda1f30efd4d39771e65860bd982511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385c71e7cdf278a2b1bfd47015d4e14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b3338a68f8268dc28da2de0961d6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cb903829f8286562bce4bde8a7683514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f6a98f7904ce52866863a5fe92c9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269298daeefdc41d5781ba51a91bd19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547787e91af1ba6b974db4ef79be4e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36ff7cb55aad442aab34aaef4c7ec3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235123b6977ff33bdff4de83612ecd89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21786a042952f2d5ad1df1b7db210f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd093057e39666e616d9010e1703bcbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7729045d72313a294afc9c1cbb906522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee860903ef136d776e990fbaaf4d1a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab253cb5e003cab466de2495c247f265524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110d24a840df6ecc94dee0252e24903525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3e954b8d62a8ea93bfaeea519247a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6126a50568da819b5d9a2ec21668381527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cce050a0dfc71030c955194da858e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab3a0508e7add37e33dd56a6be913b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8df4da31cb81c72f0daedd73d2e90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a8060e9dba1e491097c427670caf5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984c142ebf87ce90663754de666b062532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05c0bf0d1f9400f5715bbd3f33dcaa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676187c50a19d89fae5e5e1099b28540534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8adf3774b6da47f0352228b253b95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0a81df0a41c1968d6d4ac5a50856c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92d6814aad57b94bf7df70abd6bba9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d225fa28c1ef67c564638f352ad8fbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caa5cbb58b15c590c4b0e4b12f5307539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946f19deeaf463c0c1982e9d403f06a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff40ed52e46072464b09f384c40f79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfe8a5383c1deac365aa4ed01fc624542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3988db9de7bdf0c276f4232a08330ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c226788f2cc8c8dbe1044811e2ea3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b064292e89be93ec7db309cf21555545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb183d4b3e0b443859dfbafd0c8fa495546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766b40ccd2b189556108ba2d66d6acb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f16ad1cb3d89e3ddc00b9ba54616d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aa3bcb476b9a2dbd2e69e79775a23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af658da455cb6bdada345cb69bbbb04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac2aff02565615e982faa92070fc03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf91a47ad11c2b282447ba90122553a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19e52fc0855be0e7a2df0dd5400d92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a615d08e2728e7b8206976db4c655554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff390111079a0d0e3bce11438e0e41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc225241e0b378ab10873859a6e2d27a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2e8fa31a9cdd0f1d028e13618c32e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ac93a435e30736e0f1ee6abdacbdd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9114980f437c591817c9f4d3b21c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d2bcf37d2c2a9b13de432ef19c6dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956919a2d5bebee98919511603df9ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ae229b81c119efe8a492171154db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fdcdae6fd06b2dfc3b0abb16b9adf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fec88f67411a7b191be9cf18de0893564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e6877a67c1a913efcd29b453ff90b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20433a3e77109c1c529960e09fd5cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eb5f96c3c6405de9f57293a7f8e63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356496557f61cd721f84ca0eb93f15e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8b4cfabb960d49bc8694cfaa37ce9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87b58b5105b601ba20d8f9bf65bd03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817278e151e99b4fe17063d43fc07cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cb714db1ed6a1dcd4159b438cdfe6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14799b4e344c77db8b7bc4e1fc0ee840573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e03f1dbb46f3409aadc248412cf162574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fb7b82693166ed2d5bd816c66d8d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6037d92746cff1200bea96f7d12070576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ee2ee0616a3a3c92c4030b898b23b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f6a71c121904514d851b2075ba056578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc1542fee38a58df7c4da9aff0f435579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b917955597aec60f5f17221ff76b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e16abff21b3e30ca41b010afd09d85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8888389b217d7732a7af9de5f7c4861582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d8106327f88fa957319978c3b9757583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fa8cbec194411bd75184806d62efd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b94e71de450d92c3d02af092e64e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd82391b92785212c3e7efa3714938586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34560aaaadafe49bbc020c327936467587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baabb7ec3111a49db1d6c7e6b2e29fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f385dea546c26aa34b9711224fb19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cd6c1ecdfd15f8fbd65c89a8f5afd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee9dd9ff6d3110c356f900e4e458c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133522dc869d2ba6cb6eb0ab37679efb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2604cc811d2e25318f4178be6de3fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec105e53c09b2c9ac6a23c9f3d3585e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ca275ee05595871d27ead84880d90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d68be08d2fbbd75d5a2afb4298fe36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c80d5bb0ed22308b9458fb950199b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c6e51f5fb9d55d30b7841c6901ee1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8848aa488fb3604946afa4ca297f888599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b3e182ff54372f64ab6d686fa7b54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b34a1c45dd68ef9400a1ef42c11a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa80517d24891ba229b21f5ff595a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4392e3e1857a14db00ff34415d9bdb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759a4fee5173413bba46c606e85e166604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666079f75ac2f6dc31e4262c0d8cc969605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed367c937d741d8ac369239caca20ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cbaf546117fb3dc6ad6117a914827607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f674081fb08c4fdc3bf8ae84337dd1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf282c471908b95881002f7f0867fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25336762d82154cf01ac07fc0ca1c6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdaa02d3a02494005f968a83955f91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1761993842281f46441a9331a38dd02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a80fbf45ba6601fa46ef3f9897f800613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bd32da50da4b6ce74b3026c0af132614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4937d02dd0cd13153686fad183e0b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3ea18eb977d6d6878228fd115b2ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab0342b93da9470e3b6a429b3f60b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0de2547997790fafbeea897fbbb60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecbe410ee65d8ce2e0c13b0cc2cd91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a1850fc8a39b98a918ad572cc4532620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1126326edc4d1bdddb14489d2ce4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ca3aebe7c9a57026693dee52c7bc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc916d882fc9a4dbe8deec1b110e0b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b92b6de21d0d7e18c048ea1032ab0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7673a30f212731971e7458b5a40aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba78ccc8b691d91e7b43057da897de0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b88b5df6656e30baa7766af85a27a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd3e4d562e7a2d34d8e0acc8a35853628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc6ca5405fea53ccadd2c9e6e4edd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bea34e0322ac0277f3af6c074d7558630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db089f056a4a928b4eccad3b1303cc2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198b26355215f80d44e067a8082db99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625b15f7b0a11bd55d234ee1210192e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be17071108b4baac86c33fc2bbeb8a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c92ab61eb96f14d471dd2c25eeb1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fdffb12991573146e7faf3cabfc50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405abb32517d85173315a99baac7537637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7213d38ed9d7d50273696a82ed875638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c8afe871f7c49d8ba1b7e3bce9ad3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a36ab51866df15b93d04e5cbacdbcc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849d7fb0affbf523850bc9dc246095b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12ab999ba2132cd1d9168623ff32f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177b70f673c53717d646a437940a944643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c847f51bd629be5e857da22fdc367f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9bfc2b75e4514da5dac8fdf53b3d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf4be24774804f268c29975c7e5fe5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb17e975ce1c589a8c823bc35fce16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda461f6dbd5dbc0e0eb692dfde118c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862560bab1400401cafacb01faa5c7db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc5c5524c4bf4110a5d0ab2d6a186a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d91679ec54e6a9e85072bd51a25c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc13d9f6a41cf4400b901fe08440c9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0acda594eddeb3bee6c70d1c34b9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c31f192ed45ab4caccb627c9b249ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a454b7cc10b8f9282c72e9a7ad36b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6931a879b982a68bb9baa6343c26b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f9de8deba44ada7feb6fbcac66178657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914814fcd574086bd8e3afb7911c32b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4fcf4a071dd66b4461055822ded2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958062c5fc19e866ed8da618f865871660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcff7cdf592d8bbff31021e33fb506661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04945952997f7dd1aab193dfcedc61fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff25e5fe58dfbfa7764448572ff5667663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e30ca425db4666730b9db0b1281629664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afd48938af56588bbdea2457fdf611665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f6ae55ffc5e3e4ffe4e16876dffee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e267284db65f9656e8223494a8d8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5557f4a40cfcbc930a057bb03f1c2f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b401d0d6eb480cbd4215ebccdd99b2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edfb711556a96305a74a279d6ded76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ea148f433adea445f9e27d219cfc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820160a7cfe33ff1bfcb80c6d357660672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6845ef078c1fe2e7b23c4a5785ba8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a22ecbef2639a2cb37d17075aeed3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6651520d6ed2a81c5f7f3610186136675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2da43592b77e27ff52244dfa5ca30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78e28fc3872b7468f4a0e7a31bdfca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4481d00e63f0d2caf623ca48dbdb5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9cc8d425bd11f43088fabfa94f669679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b7eae247af0ee5eda32ccbc32141e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894bffc0670c8efd1c21817a5366862681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf65780a0aec81e4b544c8fd416217a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56997dd108b6b2adb97b7c1ca4ef88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38136479159460d3d8f1f14c02792d2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544b1b95ffbe31441d121fc816607d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86acf24d15a58588f0b23dd3383ae3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dbd7a9ce164268648c6c42c06d973687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ce76cf7c9a8cf32eaafd511965f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd81b8377e130e5a42f6eff961919d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985005db200201c52f9e112c46581b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4f7b0475a9d3f54c9b22d5ca88767691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8876cab8f8002a388dba9eca90cd0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78772d930db58c2d6effefb23ab2a7ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a06a3aaab1430fac66c112680382d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49101a2ccecad8b22a0b02beb80c212c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9a2ff5792813dfd7d8624217af91d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38794c767ea87981139fe12414075ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3fbc9eded0853df913a97a469debc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659c13330548037841b7638d33a2ecf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeb6328250f787a5457071f95e6a55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e3e85df38a07bc55c53e6f1c89ec7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3786b6e0abc99e3811461be08c18589702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89cc7e7f8d5d49beb3fc0127b6a17d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b119cfe35ae27f781a084fb397d593704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e323a89d2f4f7106f319fac9b98e9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8c9250ad4208de238d2cc8de235f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf84fa1536fc2a1472f4c1ee5da83a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85256b829714aa53e0fff6eb39636765708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfe7277ef76b6148bfb12c15064848709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9052330f8be90d7d818bdcf8b233a68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d2514539972f88129dad0613ce88c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d26b42f72252c60b3baedc670e007712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a6aa28aee66b3c53be7426685c040713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397e12329b4b0912b35d44d983a06e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d700d6191d13e23b529c31750119d4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d231459b7dab782d694642a5050d77d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018d06ca6c0c346ae7c5a043ec3ab69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9680990389b8e9db6d04377e52e9bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5c62fe05e066aa5473088bbf3c0ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32fe9cadbdb893a183f2b900574f44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78926cfe0945dd146ce59276b4606d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b033ba6bfb76270e1e2e4c6fc39e32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7e5e03f27cbbbf910736844373ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb52c86c69d6629ca40d87839a3389724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f65c552d3782c04c4d48a20a7e9420725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d002cc5fbada5ce75b98fe1ca4113c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af2bf08af67a1961631de62b758f8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d88b1499c0ecf500e2c2437e05494d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ebdfe4a00e6a506fba9386e091262729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a480206b89492f43b0e148cf2b148730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531311d59f0f237043c6bde7b92aa1af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e692ea504089e2dc23d23b28c45f43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691e5b3bb714c3ba35b8e721744f456733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dd9e4811cc7a5b2f433efc2ef9dc0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e308adc3d180894db779caefaadb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b25cabaf76efdccb3940a9c9319b9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed48ff33246a62973fad0a8f6810f38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7652e99e1885ebe6f94034da60b93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da36545e4c4e87e0f5c7f43c7e0aa3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2cc7d4d0cad93ca8b022a8b0d685a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04ff2e4bb60b34f7934639cc41b6bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aa78eeb83a9e73f90489c7ecf8f4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5048b83b1e7734e9c4bd2f56a627c6c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934812b04b58c2db795fa6903fa5b7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3f91cd2da7dd1046585eb7105c065745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117d1a292dbee067b75db245031f705746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd106d2a6a471f4b4146429a3f78c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c822930777b6d1bacb6a267301bbf5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db027d5ac89df9226e4a4e0a78e7a14f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb524d0106211d4f411c3f91f7eb47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13e52e6dbd54256c5adc843bf84a0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4322893ee21123ed5ed5dc80b27b9db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2dba3501e1be9d93ad992a22a9c4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc512ef95a4ebff1530700c62d3b0542754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f516f3b65ba41ea25a57abf8aff72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c320815e800be797766d7167d8918756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5905f25ef52505968645c6c6dcd1731757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce637c13cd30cc42d4f2f610353a46d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f14e5e34590b41cc11cb44b35ce03759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521756c1981161494cc0c7fbe57a32941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b61100feab8155292c54647b28d982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a518f5341fdd9b8a0d4d67080b0173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e49b35f4c6fe1c9a3348016e8f6724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c721ab0f9477c81737d3b42a2259865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3023bdbf9793c471b419560f546926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973d4c37d6433db4b050f21b2a680447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa42344715ee57e5689069676b0168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020af657995e39647b6d019283a588ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b48b9c0e6a9fb859baa5e98ae90c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235321d67654a1ab2c97f963cd4065211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bcc5ffe47098f41edf0457aeb138712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adada926721c41d6bb9152ff1a6d263413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdaf433864da31f52308b612b659d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee8de744e9606a198405214e4c3ec215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad90b1b05b0c1ebddb4e8fb2787cec116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522721765e3fe50839211f5217cdcc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243c86df575d7659fdbf8c4072399c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc3e35fc1534ee8be0c91f82cc8f4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5d276692d76346a0c6c7a7d6be10720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3a75ce6a429874dfa4fef406ff06321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f34434fe357448750ff354bb78ecae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a9aac79abe8b3a7b237e38da84a1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad12a5a49d2d66e69ccb239e94b507a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf68ab9f8d0c909b16d6f83ae9eb9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37201e16a2a8fe317b1f256ee2ae5d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8e90a94ee270a51f68d7640526f8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935bc57b7b27148174aef0fbfec561428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12fa2ad851c6cb668c9da2b9ab55c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb97a4b9ec3846274e550fb0a2f2b2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75b35de259bad94824eef2623d1d2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29167750b252d3fa09d4418a43bb75f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf42ee326d4b0f3efd3aa1ef63e31d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643973c6de817bb0b4508cebc2c3a5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520da2693468f333776a930d2c699dc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493cd783ca01da5ca459b08e828c7ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdfa349f06db6df3d1ce497676943a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c58e040e3e2363016521d5539258238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a91cb7214575d479eb56b3aa2c56e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fd94707ae888d7178d4f6b9e3d04a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961053c47fd6d2021c4a5648989c53741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29aac5342cff5b036866afff22eaa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105669e6a42e405b801bc3e769e509dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd641ff725f38b64f40dcf7256dccd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4c3d24aad7be4e941ae05566e7bde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4120a07366ea8964998e7fd8bd93a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6498ca696d5e8131d99f8a45d4f689b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb369d40194e95c10d84a7c53f46d66a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16e84c3411f431d7212265fd84f52949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885852990952b85f52488cf2c3b870c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58392e4b43a4321fdfde528d1cee58751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9090f376e7ce864fdbbb5eb80d584552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc11177d2184893d779a6d68a5971a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5a857c84f5a10ea0d0ee45dcedf4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098618f48c48279cd0b4b329731969f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b381681619d21027e8d12f1cd86a7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1301cc47cb6af230dfb7ec80a386cb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4edc1c256257239e8356d4d8750f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953c5022482a93c3993a3f48762ff7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ab8f06560dedcf71be768c82cbdc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db542c313ed3170dc1cfcc594fa48261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900124efb265885c9f95c5b6c09e387462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a77d9157b891dca803356686d8746163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c366e56826e0544ac9ec86257fd5a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940b186fd950170ea1447fe9e87cdd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b1ee2009cc9e84774c6bc3c58bef266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571293fd94fa58afe1a01ae8913667f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0d56aebbab5cfe658d218e52d09fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fc92faecf9218e67987a5d707b2c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19a9c8bb6554ee07e1a7717ebab72670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d103f0b6eb59d633c8377c2ed2e12b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992bb2a7c20a386065d3995ec236d5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21590c5e856d2e20b716d06ee2f6a99973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73bd3a4839b930d8fa4dfef642f5bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd7109a1ad4c94ce10efd08265ce5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4b4b7e382789d14f26ce15370d59e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fe053320cd0267a213a6d4bcdebe877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3028728ff2f767326f4904639e90f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ba0b99179663a03bf02c645a6441979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9a7dee24d95490efdab6174cddebf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf27646b11a1a0e8f76845437f110d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536b5895e0abd7d88f8d64a1f92636882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704e4e358b0c8dd478e71410c82473583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dd9ac57ff0de4433fc67391bca61e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daef1a99676333443af9fe6cc37fdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f7db72a9c703914131833233fbb0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85d62c8fbbfe9e0fad01a3488f58ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f857e1f661b3193aeafc9cb15032aa388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2614ebbb582490932c8180c437a13e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c917c1a17d48fede87924575b39c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d46d0203251c484c0f57d1ad3548191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401cb1c7085c2d3860552c5638cc97492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d7c59e68c3754b3ad3d56740f3c7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beda74217ade29c9b60fbcc1662d7ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236976e01f18a370e0f95b19888106f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86e98906148784811d78fc26fecaeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c4450d2f41a4f7e78a0dfa38b65797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4234b983fb75a1dfc8688a926a27ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ba307424a4349b6335add730268c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498f139cc4a1b90aa83b913fbe5cc85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc7defdcbcb3bec04b8dd70ec33f3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2b1ba9fe7c3a8792e53aec10d7dd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f346062fc00a236b00e173dad2a3361103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecfeb7b1b4784ea68e9b48c7a04ff6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284512945968b376f18265a032e96c2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaa825ea16df3128d864d3774a96f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e4139f3cb57f820004aed88257782107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eed77270d92a5161979eca18563f4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb65531bafc8cfeb31f04c1c133d23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ef360e840794b8262606ce27cb686110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcca4a4cb1f5b0908aa5436e5ce40f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b085742980ba678dcf62ab1e57016112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26ad6e01400a01cd4111f75ec28cf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f969ec3ce3c242677b40092849265f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450571220b2a8b99681648c2e9cfa15d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c602fd5ac3343916e1523c8a2ef6df4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b80b6c08a7f87b2f501871a34cc94e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981cb0921ba84b60f70b2c8a03060db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36380c00e3af3f824c1c578eae312119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f00209f8477c0704287564272f3408120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60be2155f7f617f26a62e30f2def5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b8f1855651168397bd9e6365cd21b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2307823fad1c938e1e18baa562dd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85d65657e671e926f7abede8a787a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1980811f630c1ae9a5d2202e62d52cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfd1ec833cb21a18092777f75fd612126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe1ead38e61712f00f69a00de90402127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fcbf22b51438102db44950f7a6bd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75650a955f2fadcbc1fc5b9634cee7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60ff2c8f41a6ab6fbaf1df7e5e41d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b2c98d5071b06429f8561c66a8199131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb1332d2a3b462b87a0b959f7a034d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd010c9c94c8e07d922f42a245eb867133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a16a53a137b6c327ff2b262bba0f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36755bb566b1cb592958f95cb9b8f83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97b93b0d8b63cc64e8921f49addee0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c8895206a9bc423b99e046da02d24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ff2bf561590f82a2e30175d9ff6e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a0b07aa7b6ddabc770838fe6629ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49ca2b67f00cfe18a5963d934522a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e629112a665abdc1c1a5c6d3dc80d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0658ab15a64bcb160193e4e183d12df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590de3596b23716f52e87648db8ed7c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7277b763241b985091f8ba43df59a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fbf03d04d3be0f6e1fe3fee5e03f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b034ff3a138f0aedfbf6b95c0400f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55e45da4b32ecc976196eb70038389147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549394f37b2d421e98f0ed147c27f1dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f085668d9a6ac5d310bdf81c3e4995149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b311da5c3489bb1a4b298f8dc4e11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb567f56f6e2aabc9861640696d4e77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66527c540bda3baf5621ccb7121b6789152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dc63f5026bdae8d3e0e8b3b9b4a89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bd926893c620e13a6da1d068af34b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22e383ea86ebebe3e8320b2df3b117155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d326064d61d45147d9153e772279077156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8368262f7a1b320ad19cf6e2b184519157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f45ba433d1eee010102fba9fb00de8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a810ef5d75aea13907e38c49575805a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032d3b39dd3f2efe0a18b22d0258060160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9c03522f03dbfdfc7506f9f646a8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531c98efabfba1fe1cabbcb32d2a79f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f16011b5c72ca328dc72ad4107dfe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d0ebb090e0fe4a9cad23f90303896164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0621a6ee92f95fa94d9ae2a55dafa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801ef39613888757080b1e2a86f240e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59dd1df948a952bbac666ed9e03523167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bb1945665fff62754734dcf521775168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81efecfc183e7f959a6c0c6ba1e6fb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc6e9fbb016dd91e35ba2a9487d2a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602d9b290310062b20326cf77da3f70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a72a1f6c9a4545cba1480ef3fe9db2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cc3f569e9144710306257e5fd5969173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cdc89e9a305e1f99292086831236a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec36cdf15d25207ab982f0e284e1dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf0621b0a3ba9fc904bbcc11f1d021176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e108d1b036a8570493c342b2cb9b4ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658ca7c3881dea867e210cb01c24dc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d5dec49f6dc538261dff7cbae4b9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4c399bb342494e6ced4a6d011c83f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868adad2cfdc6540af5ae38fb134ce3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab2ac8250e590acde74851f0e8d487182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8b5944d60d8d0f778ee7196cb05ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d796acb2343bb44e80c50ed68991df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90654d0e69ef3fd6b3c24a4ac80aa52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e4dfe0a472db81a24aeea3f3999ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fce86592a54fd43258055fa8fface3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae93fbc8bf4b18bf2fafc002f83646188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2220d522942dfabf3dec52b01db65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dd646b7c65d5c9008b99d8eb0b77e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cdf813e5f6744bc67bc283e559a37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ed87058857060c1609330801c029192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3583056fe80fcd773d7dbebf7e1127193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f388705355eaf32ed7168071d8dff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778ccba1547aaf8de7a733295d1ba83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15905f34c98f1016371ab2511096ee2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fd6a79f7fa8b9bfc5321fe3a38753197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d501c3f4923a6fda03e606e39f4be45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75495ace6b1810b5a396ab63fd0bfd2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7610a947f24f7097e053299d7f04f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271b298c47ed40efd84da27b88fc42c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619436e6813a20cd7f79a912b87b808f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bda5e2690ce860a12d9d865c2f1e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b80d04d95480d0aa5854c5fe12635204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fbcd7df39907bdd42bcb16b5aed25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97f70f14419605cf0e7ea1a65b8c65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746f4b3e8b8ae96dccc18928eae68e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ca9f3d7705ab4b1361447b7136449208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead2ca15ba363294128537780219c59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aaba075b67dab3c6ebf64fc91c96f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab752b50c693de7797f885755b2330211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35a5d30c1b7357bc2b67d89caa3854212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc9d9b4096045f1b4366c42a493cf8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b15932e84bfb2cdea2e48cac6908214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8be67c4df772ff725570e1520ceb8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5805e3507ecdc981618740bb14e8f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd0793733c60342460bb7b727b771e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f81b0a3fda5c2bfe45d7159b7db56e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfc0a9c9ad598578c8074925425b40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06db8ef8bd1a022c46fec7ed7f1e2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913a6ddfeeb5e3eaef7a90ad366e6c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe6373a199ae0d524198f82e53e15a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1364bb89e275833dac145884eefbbed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc391fdbdfa37c1c8b0d60999f6cee11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a7c232a7d9a889d49b8142c5bc8bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6888b5212929bdfb2f4d1becaaa41e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cff8b6a1e55719e390b619fdb19505227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeb454651111e5135840d22bb44b58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded050814316f3e6c14c1a60c023c06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f025995dce916c4bc4200a6f623bcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1b573698caa4025481732e2ba713b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bddb6501f2e29bd8262c1707ce2e10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040cb0c7f961aefea2b3cc430c6ef50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420de2a1b1e493fadd1b6c75e1fc4b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f0ec66e07be83b703bc399c9878bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42869beb886d60168da8c8f8e8cbe88d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe0b47e80f008b392713050f26c2e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0328a8065d647c8d08b8d1c3d29bfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f5da0b02bc557ef371956fd8e1b41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb9a99e81026dc10400272b4ef2939240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67e4a149deaab5cf63ebeaca9df50b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5186957094e44bdcb1118064ea129242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038219f75f7a7e3ce083b189312d1da8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d348deb15e2817ea0d1eade84dde9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363050b2984629eec69622fcf9201caf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18711470f56f41e16c7f2fdca4479e71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faf44882c33fa86ebacd752e25a865247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f942ae8d94eedcf7e87050f163237d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30dfe79451bdf515124b23023ca826249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c5901b49387c73fb0d38b8096f89a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709eced6a4f46653cad441f3e84eb69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc39c7b5e8354ae28af8bf2ace5d12e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c72229fb7a43c007d7bc9d34210d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1086a77e7fbe0298332329dccb5a04c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fb4a32bae593a3078f95a0c675f55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c94526eda686883f5f421d43e8fa2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb28f06a53ea60341d13c1fe10ae390257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b8e4b649e0d795aeeca935409b425258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d47e2f244e6bd2bc02d61ee03795c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac0638170d25f48d212ceb366ecbdd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f47c5aa3435bc6ac3f512e20ce139261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b109a398b467d40ffc9547a58246b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72b33a7a527504fe575a729bbab6aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a9b95eec99af723b365c53db04cf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84107983c4d6b65bc250028d21f983dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67491768d35c9f5ec6d5dfcf774b91f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a5219b0b4a2e0cadf14fd8a24fbd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51645969edc35fb70ea0f9a1016dff92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5186ecb4b9e47ff86d51d5c292b245d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249128e7c7c73ba8fd62cd2680179c15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590ab0e8ccfa676363370b345864598271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620caba04e9e1a22c363e1090f139a5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b2d6877b889888c6ab307d7187b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee1fbce19d9a64f4ac9ba07df19c18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88982a49d03532e51ca31ab283d403275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca06c741601490de14f367e69b0977276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaa1ba4bbbed96f8332dfc2feab372277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6704833543b68549ed9cce8133a62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d6500447d93ecb97fca5e40779650279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40a03bb29006b7fc1a23b14f367bd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaad01207389018c6dbb4468daaf3bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdb6f3f1a95c3c3e8b68047c1b75d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d724f8138746cb4d3ca86f0aed52557283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2981036ff45bf47b70641d4feae05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e036925efe5be42caadd0f3c9fba0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751964915a2fb57469ceb5bd4bcbaa0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b3a54c38f36cb620b4c60a15a1a55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755f5515371c41f6d46fd50995d5df8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba89ebecaacb08b2a0a77c4e8f5a521289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434493fecbfc2fd782ed97d1128148df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa4dce0e9413e28dda7b9be6b2eaa9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c6d25fb57a44bbfe97bef5a909584292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492462f0998b00e84e3f15b580dc978293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5d8fbfa2e1b04ce27abdf4bb9246c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335930d5424160ddb62c22ab4f09e3c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446ab56d8419da2f4a250ee25ac91a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc37d6994eae5bc3882492034a4dfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7f66bbccead2f739ef3ac3d0dc301298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125b0a38b196e90f307fa2354686a8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a74674306973c583178b3a5dd028b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf39b3043e8601d71a04e0e935b0f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13e932b073dee1b98a7010b0396e89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34544033962412e6039a1b1b1f6dff4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae815b1f35634db89d3cdf1b539e5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c8405f311d729959e6dafc4ed3b26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45500bbd6344c8b5c8dd90c7eef3f31e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbeff13e8a093117a6c38da4a395cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c584f83a78f7b18389614b040ae8a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee160d97951f71c51eff99df9f13fec4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b00bab8a22c5963eb22bcb68d9594310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac453a0a1584feb14f09f8b4df5524c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bac2b432a74d548ec5edcb6bd699b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101843f20d5fce2a6d314a98e2375f60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df5a3ae884f8940dc1094f4276e50f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995069578964a11d9a381cb960f1ea75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d7b49d6efe876199a7e93ed0ef3ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599fd727d19d048dc9134a98a90c4ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ecdb43087dbf62992c8de51033e90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01f25f04114273a5373bce42895823319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4eab5575b419721b5336c6f3534eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa6478ac355d62d8ec6236b107a7b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33d1bba4dbf905edfb5b1800ff90f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501692be0eb0d88c25a78079e5104760323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d218a6d90074711cd37d8f9b8961d07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af894132dd7e13c0845b62c9359f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dd1135da5270ec9eada77c92ff416326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925375ce56b1be4f0a80bbf1eb92150327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640265b0e6cdd87d8e32b5ac43c402d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da2415311949defdc0ef305c8bd667329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9c44ebeb4afdaff89a2f0dfe9a59e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f97eceefa28d605c79cd61aef48b97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51ca875d66c4388b8f1fef822fb83a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f4c9afd27a8a02d688ad1559ee9ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a112ceb56505ad4772051ca89ec5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade6aa61e92c5cd1d6eb4df424502e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1c1cd61072a4cf113fdef1a50dd90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eeef54b161747471b3eff790c6dcb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b0931ca126bf15de5cbebec930c33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581a2f0f1286e8b8f4a23cc0b1a110c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb511eab1171c290ee087ddfbba16129340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ab93b7e66f8e6e8e9ce6bedf457c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a82f57557b983b55da9c9749b773bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c27457850bfafb5005c2903e78297343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05e86606ea54a4dad1b2d2179da02d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a20897bacd396c973190f2090bba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e256b18a948c0927fe6716fab0ba8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f19e7f36a5b2f28ad0b730334354e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538042b0af721324a57c51eb50e0b1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a095d6caab4f705d2352efebf2362a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921ba74f0a13e124303022a4bdfb62a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bd0ae701b55a88d80839f415a7f96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd49aaf8522411fb23ade7bd2add1fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40adba2178265c1c19b484e3de5b54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77209bc1f26c595ad9798da5d7fe5f98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059644dda8cbe56e82e3c6a68347458355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9ac8b7e70394394c608ee755816ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade0053aa0a2e4ef189ee399ecb345f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c194207a6e6471e60221ef3d1f228d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135f554602f0072da2e7bc62e3f9542359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdba3390ef778340846a8dcdc7ed92d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb300f8abfb6af2c68538b4c3c7134d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907679c01b0408e7767fe12b8cb86a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357375ac6da83ca0515852112876859363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe125cbcd89f4388b166442b1c533a28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70678a23c7f177ac8754bca4dcf603d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19091b0ac507197a7d668d053a4ae519366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f760a9b11a3d9c15cff0654e8ba6891367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3cd26d3a84339fb409ef5b2a2a226368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55039190793a409a9b0d4f0bb625b41c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52a71384c7f622e7a785e7c79c3c2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87073c3cdada56b1ffd1ccb5f90e931f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fc0484cf940c3c0f9dc3ec50f9b03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723e9dd637e502a7c24ae888f8f57e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543d6e01f0a715b4dc741387ab3246e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d587bfe9edba88386ba80f70272055375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aee9111009c29e8237388c49c9c7e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e355991edbbd7b79946eaa568c5f65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b70e7b94e1eee692b1338e9d07b55378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fca88eb1b85125f6241a2dfa9956f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99ac394121e7ac0fe390058db29047380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31dd2ca8c70899b60ce2caf23b59cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a597b5b0ebe1bcbc38ce4e728a6ae00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23463d9a96da73c9f730be2b46340342383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfea967ea36da0bdd2af30aa0dc193384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5cf75c5ce35f9bec673b1bb7ecdfa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa692c5e0e6c26922a8650d5014878386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9a1cc77ee0db4310fa88b86b16d0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c2adb66bf6b3db64acfdd5d82db13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f165aa1db65cb6687378e31b12fcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4117c87212b9f817dd70d851ae892390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ca370b76badf646fbc06c7ee7afa6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc34949e49c21a6b71eb77e814dd8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42e55ff1d68649b3a7acf0a19ea84a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dfb862d57291fcd195ec43be1c586394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d1fb25e60109e395bcb3463077138395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f2acd828c1a29bea699cdb4d4ca1e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36bdb165f9bce868507b8234f91e19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96645029a36d2ad742637f3b377984398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443b202cf61b4f4523d68d560d6deb0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6f361fa00a3a7d50899fcb1b2acb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67ddbf39aa86166197d9219a0cc63d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be76b34a1b1e38aeb450da749adb5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfb3ed871cc25f76df04d8c657f2df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a29161b5ad559bc92583c5a2fb0fb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d7587f16a3db2d93beb74a45b044f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ff9e7e2903e17ff6be6023f215367406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754713ee7366ea1dfee422061d09e5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51533db2f44c38723e3f8bbffb33e65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de025f24a18012fbb8132223c8c6b944409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703fe15da31c42936e3e5aa9b032d69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204387dd7f4e41fb27fa6c47e89044c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc1b2cf282cdb350648df5f0a056d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049e180c6b59f33fdc58557e8c80edb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db215f7a731d949552ac46d580257cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dd3f4d04acc15a9d28ec653c394bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97600d680cbb1fae22b3c471182f5b77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0a5a5b374455482613a86fb873128417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47af74abb03432fe441537e37dff2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c131e9a7c3665575e15874da9dd9be7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d2b964ad275049439a6bc70b6dd51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57227a1505851528ea499acb83bd1ecf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736244a71fa43570e57b3740e90c974422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795349445b9ee5126891e677fd01db1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699e762177290ddf0c33eaa42b7959f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee720955281bff10ba8c2c72bcb018425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c52bd6c4dfaf502dbcbaba38ad09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb784c211341acd326dcf20042ffb94a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc10c9adfad23b4d1d6c5e7f1cf95c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c8fb454470dcfecc5ff8bbf99a1a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7e85a2ca422d0df50dd260d7bd1e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cec85be4f4331ec1ba93ee62f038c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0e39412f50d2ebdc0edfa8bd05335432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7c74ea9b673aad1ebbe4ffab617b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db07307335178c81b2a6bd9e2d35b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c173736a9c34100883f8d8f784c242435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a237d8929ce5de2967171c13517887436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822abf856da282817d0db857ad82331437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8e69f0327e6489d414d942ba355f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e38bec5a670df9aac98ce9b1e9dad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22895b7d5ee2988b449a8e3e6c166498440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe22e195e640c9df3e215066189b2ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7d1025ac415e0e9834b01a440ee16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e61d9ddc0dbd39d5b72e636e74548f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eb9d1768fc272b24318c4a3d866f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bb064bf5ccd67473eca2fde1c42fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbc2be57e5e18ee2719cd75069aa43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639abd3e56abc6c0fc7c3d2bcd61b538447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e3f9f0e1a9e15a98ecd88ab7e9817448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c38758277eddde73be3f2d88803fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eb79b4f8dda7bc31d21d5c7d4664a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c17458fea594b509bb82b3e4e0f680451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cae3515f320afaac4188bf3d2c8ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb023010fa61f2bf7113442ee127e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4616cab3a8604a07f028a7d685f941f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057934536aebca93f51669512fd68c6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de00829db22853cbcd15f6385ec18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a89a70e9c827351ea43e228d26cf98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b29c1ba73598c1dca72b8b9ddd0fc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268b5ab2e292af1450fa3698d94d90e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3b3cebcdd124d121c6c121d398faf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf131b1a50b06510265911d0cbdd96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fe50cc5115c3f8fbad8646fb77430462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a39956ea37489fb5edb1c919fa75f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3bd803738626e05b836554170e8b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e553a2d32ce842cc5633020503dc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58ffb8676de3bd8a104643bcc1707e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02452a3067fc5533850d6e596fe6e0ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e878c5689abbcf4e175f84631fb2be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51017cd6fa155808a1204a314d40c375469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90d15f30cf03bd791bb9693afabd44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5691f214d43a8f86f4ab047123d15c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dea866257a85b82392d8c7354302b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a883e71b728e4ccf5a95595bda0f7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818bf7eabfcd7bf7a344311dda0ae03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d772afa3eb4538670d66e69e537be2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fea31090075a7a88996dd90833a5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6156f16e34c8e2bd323a89c653d0827477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83063239438ebd2fc085bee7769a277478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bb31a1b79c5b3aaa73acad6f1d47b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109dc81c277abb5789b88b2b7dd7941480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a30c43003e42580659a7bca0c1f24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19decf2fd3980bdb6c8d34878db4433482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951aa50edca1afc7b6b393d0cf625cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d53a93a67e5b8c660308b5bf8789b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de808c5878067a0cf14dbc5d855e64f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2642827adcc5212a92fc03fdc567b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0bd277ac88eac1dca4cdc648d22b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e30e12b581d47c206ad2bcf0b15f7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836be17711b8fd3814ba762fba4d921489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f728f64eabd2deecfb7af4ced927bf4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05aaac50172a50850d7fcc79d619b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c258d56225ae93c3e693236f800f9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e20c0d3495eabd3e6c63e5770cddfc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec78aa3aa1c7ebe2b78a1b091b7c5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c580ebe9387360f9d948035647f5a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6621faf12f1d852103dd7eb90152d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138286ff8dfb342a598fd0d6551469d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a087404da8d75ba6307b58b54ea843498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8cfbc87561e87c3c7c6213eab173c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395a31f0c9d4d1fdfe0d96c79b3a632500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3f8fa985c3ce5ddffc6cbbca0cde0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c7c736cc44145b9811ddd3ca04a21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dc0002f73a3bdcd424ab153d894a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210f02e60719ebdd78247d644bae442504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b7facc22beae340f904cc0deac13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca1c947ace391205a03a6ca7439855506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87632261b055fbe2a738a495b17184507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f38b9ea3ca489c3be7c77338585e1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6954ce959f8018d5a999f320c4956f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38f72ac4f8050c0566a0683c2af750510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189efec67ab23ed82e2aa5502e889be8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c80635b42849436bc5ada7de3fd1f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c7fd001e865d785f7492bd3b17b16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52fe3629733f4286c2268cd0841da1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7d4c333d8fb3ed232288262fc5cfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a662c7e6a9957cfccf610c2ffdf6f9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be2c774ed374db0ee686ff183e4975517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f64bc60ed732a3ee4dba8eca68a4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc8124874d98f424747d641cc1d797519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d2fe4616fa24c0ff0db3348769c26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e34a3740bbe0933d8029b0051460a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c7fd8cc168764a6f8495d38e289ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da37f316c37bb335c0fcaf454a1522523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d8f826393dbc57b93a378fbee7bab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02c242777e3052af6ebe74ede8b5e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a931761be66018670a871c17c950526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535604c064e724705099a94cd1e54af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60e9f94eb6bd2d24a12e9c322b5ae0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0691753a2213d6c3403f27800561d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6577a6320a371411cb5bc4f4a26c89f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c794a654f37aa8850bf4dd27b51e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5606e7adff41efcf452146bd18e907f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f13c75b89ed95bc39d2c89cb02448533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557f62532d67e6a58b28304c7313c12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36af28d725770949249f128df0054eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acd428ad2f8a4f6ba0ecc9c5428072536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5138f5b9f09af502c89207eb7af54e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8c83895a0720d11525493a5fe2873538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ceaddba0acb609174d1d6b9624265539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584116884a3ba1e5c0eb9d3cda238ec2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d2a6e319e247b5f7e098446b9fd82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea510447ca6bd2341be761ab893c7941542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9bb29977307f17eaaac27c3e3c594543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c93d12155a7ede62a05e8ce7fe974b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c224215c68187bc1e9aac10e3bc63c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776029fd1f2397d18b26f4a8c8fc7906546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41eda426a8574a6550efa823cd3234547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5add7fa73d290d204b8512d213199ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d5b85efda654405fcc860e6638a57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3e22e50282de7de419b516222ae7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b2c718410977b1806905e9e65f52e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd24420560bc4410fdc015a45c21c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e096a07f29f55c0faf0231750911ee9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393b9bd5d62da4ab9d751397752202f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553b13f6940727d73aa6ab0e5822471555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeea6e0a3d9ec44d652739ba42ad154556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c4ec89e22e84aa9ef52d3382bfe1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37527107f037be36c9ea6dbcec0feb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b5a7745a4239279940d5d24165247559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65858fd1909f4349b4d425baf37941560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7599b1df167c9b0c687181dbbe28285561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35480aa71e8c2390daaa22d9fc489348562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a16fac3a1ac46711ecc79e23c72a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831a378958a3561ee7d5338ba3c1a5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc7eb652cdb1d796bbb660fe503417565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3143b43854479edc9057a38d96fc69a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c25865cede3b235557a71d550cec40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb42f006f97bb37be79b84165b2a4bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1802c1f4f72cf2f01a708b98ff4ce1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cc8254b91ca69a87b6ac5dddedf2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b5704d01c56b6b360ad610fb74727571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b754f7143b4799a9a76cfb5165ffa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd4f8ffb92b71bd9af11d9efdecae1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b425c93b63940268bca9608627db7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319e644cc54b5ee9cb53772b45de719575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d699550a8f8b90743b36ab3997744f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64caf88c7b133b1e6b838319742f5de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271be7bf3c015d0c9e3c5a9a7405cdd7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d09a643e43569b42aa4eb44b4ae6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb49cad33922c2c68c19eccee6aa078580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2532f36d355f7f8e14da459aa551e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185bd6f625058eada5c90638bfbf754582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812c0785d5407b52c6572041b7676f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634a3771ada5961ae4362410aac2c6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382584cc34d130e532be848380cd1f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2fce496c00409167d1b87a5f12d62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05f14a1235cd85c1327ce000f748a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f643d636cb49ca96bfd3eb8a38f34a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e941a68cf68fdb3f7f8b87f18092b2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788b535ba82e16554a057d2f133408b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92fb3c76484eb7c8f74862bdcf14d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9b1adfb9088b4744eca060c884658592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa43d189e15965e78d43a90e3ff034593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76a5c8ee7b307fd2d443fc246e7809594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3730a699929ec5898dc6a155fa5f7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c07310c7ee56948accbc15198024b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6bde95d127d120cb103ee780ea4b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a410d883f15ec11fc5fba9466cd9c05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5813fd65d54a2482835b8ceda11fa2b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77be81168c017a0fe3b0212f5886b1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fa78a55ec930d768a71c33a023289601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6a934b874a3470d23e487a4854a36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ade5ec56324d4794445e3ec249c4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4a401b31ce77bfb8d92994f92ba1f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899296281178e09158615492d31a389e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90871565e31bd2f012a210aff0255954606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4e6ddee26df2d321915f39e8214ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc31a69594ca9e2e3e9e8bd44123844608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c6e56f5be5bde0eb62d5075a4b3a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b96e4354531b3c751bb004841df228610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360c54d514834c4d66e99f7325c2cce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b67df21c5ef8e857a160a185a6403612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d45aa35d7abbd348a5457d0ad71d07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576ed581ba95ef220e08cfb4438b6a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7828904597c65e711dba9ed85d328615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06262c66097d0cde4a88946021626a8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87585f9d434866319911bc5b8a7865617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f91c8f8d59509b3c9bd6936c91f71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bc5347a9e53316713a1d4a87a4cf8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb6a6d86715fa739386e79e4df4885620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6980d7b330403a1da55dd6fa51270621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f221a6c38fe613ca064b4fede39bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009bb1a5728554fb6ca32605d454a83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46de61adf4788960de042445783e493624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211de04f4a1c81e997dfe8a122c11a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72a8d4dac82ceb12174ddff30b76c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fcbf6145c14c776505427e29bfd8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677803009e4e6e9bcb9f4b7091453d0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8383a7a6ba15475511f0888df4e5ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1258ae58355bcc550325effb8a63a6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b3ed16518ac4dd00ab1e85c95c968631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff107138cf0c4dca5fead095898082632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dd9d17d8aded3dd9f90f7a7c7599b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9797013050922f3858c494484c320634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adba14fa3b422053088afb7f4457512635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2636f335ce9c02f530291a615f3dcd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54896831b7339a37a4f7ab090964f4ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc116d9cf8b7dfd56c56d2796921061638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448b0d66726986a85094f7ba58f02ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed291cd162807d455e7994d322f3133640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2103ce7f78857c3cf144872355bf4f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785d59b314d530588bcacf1b466493d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d1e21ee8597be86e42e4e25c4c85f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531774311d5e4399e62d03ae1a56358644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbacf90767fbef36ea50630961e0f00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae89b32fc721bf140c0455bbeb3d95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cec75ec5c91c7c7e3915bfe0734bb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e603bd8b4a7ca2f1068cf8db314a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6c9ed307ddeb93214e237f183750c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb67e42cbc731853363c6ab98f043d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900f24c96e2dbaa60159d5644da87a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c33e24a4d4183838292e14337c391652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36621ae47d172f764ba500f03698b2b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7537660f6ed2fa4673f338ddd13db25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d24034c226907aba69b6cfddb7a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcbeae12cdda5cc5e6d9a72412b4e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdf31c5599b6bf8fa032feee9889f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14ad96010388cc0cc28027f849bef0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793073f18d286e7c5014529b2d088a02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d51a37d798dae9e3ef8fa5001e3bdb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc8c570fa863837e0f8523ea9e4994661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc18d7dbb696f46ee21d51302452986662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e434bc5b2b148a1067a9d9b672851a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a3695b9d03253d257d36f634eccc7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219b3d0429b6bfb86f95976d6b43b71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075ba332bebd24bd5418651b2f32442666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4d9fdd6ecfcbded56bd3ace7c0ba6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b3f876702865bb6e6df6f64366c55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2133b43e6eb2cacefdcfabfed4685669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc5753e8ff1dae0914a4d61134fa09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddbd409ca8e7ec12582c963ad1a207671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3818bfb571086533e0caf6ce346346a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271831ddeedfdad02fc378f69a65611673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319b6756ac3f6549d34e09999b4f714674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b299a5ed2ff9e052774ff7e6b5f7107675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eac02f445a17cd62be87a587280e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c09ecdb9874ae38ee5e2f74f9a789677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89fe571bfa82904a1425ad2678ca45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed738222bba039063e44f0392568130a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a917beb52aa64a58912443c0c6041a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6739392e4d5be076bc723c1f9697b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587271268b1bd37ccd0ee887dd9367a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce6682b6e393da95b72772398a426f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f14f8705aa8064de02b6015042880684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452db3d37afd6c4a0b78ca543ecc93f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87271659f557e8403f590a163cbe05a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fc8e23a7882c2baa7aa38dfcbc3bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a8854d6cb8746dbcb2cb6614471e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012d015aa5aa65357f467914de02371689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247a0795a85ff705bc4412c7f094ddd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6a7f07eee9bca49c439efa11ac1ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d03eec9e9249059c640cafd5e1b4e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36d409e6c56d184749f3a13c8142ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996832ea99b82b90b4ffb5e33e9b3bbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271af93c13a63fc7fd92a46b13114003695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d57e7b055900746b7ec4c7989349f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c981a9a186a9c09fad1eac56697c126697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00f3a947f93fbef7fa2938112eb077698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797ba394efa7798e0255adffa6e5a69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470979bd57519b0a8465f2133a17ed42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d46b09d912cee119a6d99d6ac7db54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c21cb0d419594a9f6e02c22f2315d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f52b295eee06f3547316777ae6aec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6743c93bd3ea873e7c622ea168c5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921e6c6e71cf3a3a95c66cc66331c43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713af5c71da4fe720ac99339706b83a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d055f893bd8ac06c167dd704127f2d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94c7e346329d422cd5ef8066c7818e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df768bb9f46394db873463ccad1eba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2624516ba82ad0465cf0b5634f659710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fa1ef678e9144768eeea267e889c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad959f8c1770a0302a4ce7a183e0c2dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572b670ec7c2069abf69438b327c87e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523e80ac6df4c4c3957aa00d54a4bdc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffa7513c616b7a124bf6cefbbb6e07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368debe82f08d6847ef2f93aca34517716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92102455054f67b4afe0e68d16b7efd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45349e4244edcff4def33771b3c9064718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82824b34e1e0ccdf1ae43340ca357515719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7475aa72daad725ac68e6d6295299720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c61564d8c153201feed1f059a44e0d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f72afa8164c40f184dc99a41cb51b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4bc4d16625790c76558b9c9d78dfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469f003eb5239361ec62c69153c5516724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3447174907ffeac85e22a8366865c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf57f37d7125184c7de9289a28f68e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178060cbf7d36a1e0d8f3564a725497727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f30099377db40199a2b282846b0dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5f47e885ff5cb4c02a244baca850e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44ff349e8a5c59a21dfad13b3a2b0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5103073f0c43b046f9ea570eec60c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540f031c9514da106429064fb279c9f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a1359173c85efa22a4b711775f7a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cb96c1a195fb9b58a877a1d42bb33734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fc0816105b00a8e375f157eeb7d0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cda64b5568c68a1b8e04fdde2c90d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa4056621a2496a80327d4c65672a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12087551d227867d6e4010c44df9ade1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4a2535f0c2841a30675171afa6645739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5207a4bb970090a8fec65ed0bcaed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fd681c9611e881fca8df7a1aa1fe2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f19ae264bd31c3e2b288c62eebf115742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f56eeeae99e5c1b95e9b23ede41c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203dc111dde2eca87b60a683a7ba587744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ddf61203389755e81d7e7d72e233a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6374302a26b194820c6ca3b0fb1a19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596184cf0d0ed1882df46a13d73ad0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453da391853a13eebfa80c22cb248033748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215fe57b3d167866bde2848711d5685749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481decb57842021aea032a9e2027b15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38405818010a540c3e3ab28fe664b12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06637c89d26474c5c9af82ff211589752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00031a26ebbb5d79f8f2962cbc3083f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf228f4415a0fbfb28f160501e507c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3945d29e072b6d81e517e03f25f1f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c40e0a7f745ab17bf8d6960f67402c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc74a516aed9af4197f2b1e73a3080757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60bf216e19f9216172d6664a56e4c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ae4081dd090e1f7d7d3acab79da27759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>