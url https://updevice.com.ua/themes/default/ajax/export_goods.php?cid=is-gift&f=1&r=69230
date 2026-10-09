--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23179545b12e18ae433b25e688a6f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e33e748b68b002a6559a631204b89b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43fcca8b95d52dd8bb65b6fb5712523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3e89e0fab016a5502ee8d5a0f23fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafacde3a14e8f9b4e1fcbcbc1366d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dface1e415c843613e6d53918156aa046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0fbf44204a26d7462dcfedccc8cfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7353288e4a8478d8998f96542685e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bca17b6a9b79c3b074c770edfe08149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a02c13cb7857c5a2100c582a2bd58710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a272c4c533d62917a4f49be9cb20211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d83685b35fce947c18cf6f9cac90012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9bf07fe6bab05d2f287af1c5d403413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105dc2f8a22b9b6164cee7ceb66989a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d1217bda4a64dfbe42e2171de961c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dedec733095de5ea3770fe0bc1f2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79751725055a61ce6146238532d62a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6382a7e85b02eb8a8a018fe2d93f0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87a0353975d917679a858bb916f5d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15355b096313c83925cc3a37cf344b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e72bebfd29cdeca2854d30dd7d13721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60234be9967094cc878849a2c8bbb13c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196e39810cc40b39b24a5a20a201a6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410b1e39472854b1ec7536be41417ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4af0a0b03da2e36cb15d44b6b444625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba6a5c4d6709b5b7f03d82458143a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b1514f1944ff592e976a67829d6b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553096084416c16bca00a233a6fa33728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d038376cc33a0e9b7d6da52d7f03fb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71fb69d12746889f9437c8f2a3d14030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aa0f82072d20b4415ae41a53f1f8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c9580e60a81aa22de0b75f6ae7f4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979e95d243b2405b8a36d9f8fa6a36633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd708fddcb92c7204eaa3327eaa49034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6875ac79458ecd2201e8146a4e45bbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9777b2cb9c48683faf9f76b69a491436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1fe50ec1bbb8b605449e9e01ac99237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc553605ec4f21bf7e27ac84a562b28b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214b71044f683e415665a7e06e28b2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa85f2dccdd574ef2559408c5231a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50ae08ece2c3a444cb0a54b4d1569e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c8420eb593bf67d6cb7d6f78a9fe642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924258fc23bff4bd1ff6ff2602cd13643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51230b6286d203ab1119449f165a179d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35176b04dec7e9697d6f3943ead4c75b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fc300e42860470734095a78dec7db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404d8ec0411f6978ebd54756476871047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32112c2a38f52adc4f33991984d78948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b7d1b5bf4f2c8f2e65d47cbb66bc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701644e170dd9757defd6d3fd7f922850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670dd18f7b48c7ccddc0af31396ac0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92bf36142e295d7c84ba502bc0f2fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5299fd0c3d9bdef6692d95ebeb5bee553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046fb891117aab1ba165aa28d07ed1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18b1daf99351807c0f7c360703414355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2fc7ae4a62e06b276c5886dadb51d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935114157733ea5815d8e3b8397116957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ca1895f75d9ce9ebb7345d4f4674158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23888f9d55e9c2e52ea023c140ddf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174b6d1cccfa90396b1d2825b60966160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ff5b0ae06924ea740fd88411d06d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ce9009fb3f7e56c3029ddcbc59dc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85079de6012159ceae01ea8615d28163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0512af92b14a9587b1f60a93625a6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af88e0c7bef467094b071f22468feca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4769e3543d8762fcbef92877de2a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f0fbc9a6a608971d1822c5dd272e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5e616f1fe518fe63eb29bbe71ca1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5939ddb521ae528ba56da29d3c0e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df5c545a20395286467cce7f21030570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b27ae60dc4cab5b50ac059f1a10ec571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f13d62e9bf613da8b0b76c6aa27bdc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757a7784a02df1d7a8cd06610b9d1a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b495550fb1a099062e790e71d3f4f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c1b8c3a5884abfb7d26f4abb8c14275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd98b70b19db1c0cba67f911882356176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3de1a358a2415903f5c4def41183077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846ca8558ebfceb4f4736d1f700a07678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337d8468f374bc488e1b6fe1558e8b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091570ff7ef30a5c722e7b728f716abd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cab7d0a9926ce69256b61a33f984e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1ca7d6aee03a30bb594603a57d6ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142e738c6dba0d3c51ad985ea972e9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3e4c9b4180019e60215253f7a624584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74050b8edd1a5d75849f0fba6fb1fade85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401a97bbea14e62188b0963e5caa9d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6842b634909e8341a7dc4809101df787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32a53b508d272e4dbe2342105d3fd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1090a338182b6b4f61fa0f9bdf94e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525551b0d230b6ea0ac34775df2fd4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ac7c0419cc46ed1ec93f82c30bb7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff8c15ce348f72ccd218870a91bd7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4058e62c9c9319d6a2479b750d5b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c82847e23c4e8542a33ba91056fbc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e478a3ad8e6388df060bf790a4f50595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c8e226fdc0b3806e26a43f36076296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32172ef318b75b3d960f8769d9f88b6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c666f7a98010d88da3ff904de677da898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb663d13806e907f2d16775865b3dd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d388edd5c8c3d2af6c7815248789ca8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469f6d55d5b214ba7c07cc38d0ccff9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91231435a3f6a98ec83297801acf75b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c78f73603fbb77eefd3f81c3cb3d7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d1d239722561c9798800d8e916bed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6667b8f861be21d97e932ac833c67f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481cb410beba7329a078ba4dafd2d5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959cec0692941dbc585c4af4c60fd84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6764d84d45da6fd412c7040b957b6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf26cd7b33ef39a8c140747d47d9a60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a943d500ee08e5d59532c151e3736cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7172e2c75d4e9d2a96a197854d9085111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c46b69c6acad76a2cd6694a3db4dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c710c1cb53c773a1418c62dca2c2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c3c824480fd3ff1b2063134f4e29a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f8c99d0c7137c52653a8e9d0e0a30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a1e73ee7bf4259e0dd75c110b1315116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722e95b72983176536b5b8f44ace19a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eb897bb0023ffd6e33ccae343b292118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399bb412a1681b8d1a8cc7c4988f276119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb33cf7aeab08a6ab1d4ea50be626e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51073059d247775463f6744514f6604d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e15491df16dcc16011f199e8fecf8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bffee9f8cfb0437583db7c72ab95a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ec92b0bace24cc6186d0388492209124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359d23d8e4c314db8e7a9a5ee6f4b68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b702f9ac1ff7b472b469725aaa278126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c801ce6641093cc67a0f4ef5f60656127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff9391ab350e798a026d8824dc8a0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634ae1d970a94d072c29b64e998a42a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22518fa6e26c94b998498bb67e4f59e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504787b15cc62a49ef185bc345a26c93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeee41ea88ae9bd1af2202d4723f07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b8d887a0c145ff1bbbf198b53682d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca60d668d5c2e07ee5ecf5980f5d34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86470be38fc9ca2ffe19b463e23a7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fea9f6b3db256ae7e91fedb8fef4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a02e5493d554516905d8d1dab6391d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92024d516f65964ac2edf50805742a5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f67bd7ce1c2912602b71d549225c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8afd07b8b9a7c5551fd7e6e16067c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8055a8cb30329007f7035654117fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95db9d61291bb1297c10fc1b295295d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59788eaab721082e7094ff809e8117143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962caf85d9253a39fbae3441152a255144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b85dd7259776f4b6086e5e04557819145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded446f89b8689a58c1383d76b7c0fb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c07e23f8fae3270178ac76c545dda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17717ade0871e37430f66fbe44d9e39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b6ff79955d03f08f48db034ff8a62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2778882423137a0675cbb6f3937384a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77451b544b6ea63c4f64d304d9c58167151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68895535b2558e0a2fe69c6009ad04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3297442d660a8097a098aa15a14c67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b801245b052dfa031b425fa47bee5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16c87adb9e7e558e94e03aa4b93b54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e9c48b8e4781ae01564dae0a4d3c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be1b3a633933a1048fd015d90d5793157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7d1e5c1cb7c55a46bb8a85146b9d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186effb13061740f790700a48be648e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8069119db5224a7b3b2efa97c840d31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94d081845a9b347cd51dd78aa15edf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21983fe4811a237a2236c960c99f0d70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dca38951d94a7311b5e0142435d87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db25163c4ea7a972fd43cc5e7914d8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846251a574900a7e31d4d70397554283165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dcbc090a9c72521c284d782558eaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690a79511094165f31786d7602f9492167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a122112be1e3189fed3b76b815c166168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38982df43392c8fb226e36f4c0de2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfed21df29e67359c3174a5e390903170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7b20b83cc6d2a4d4f1c52795d198d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed6c5e57caa03b9e7b698564d8b433172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafc0497ac0d57454421bf052477753173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ea407e133e8eb7e8479ec3140a3a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d9bfe6734236383478dc3fcfe427e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa9256deb9b1fa4198454163ea43e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72724f61769f83aae4d505793fe8ac37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951afd61e804aa8b873452fb9002f4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9dcd11ee0e1a902e305fe695aa587179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e8bd02dd9b8eed7918b09eaa303aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebab8fee3a674995da99568474ed48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a657dc896f18fb731e5d178926583182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778c6a522350d8414d294745ded4088183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6b54b1150640986f10dbc049ad26b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076225b627ebf523e7a07fce85e8f6e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de924faf180febb6883ab146161f736f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113f44c77623717cbf5b403493ad8ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0a8c5382a375eee8986cca3610150188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d164cd0dc8989ae508bca44ba2075a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99d086ba5d06d1f87bae012cbd6c21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61c6a9cf2ac84bedba1a6cdef38ee5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc25c2d5b8f212217e51898c7e6b9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736701090f8ce9d3a0dd56d49ee25de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e868ae125576dc100b91fb4e2e8828194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c5fae31aa1a31f29e88d8757dd55c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6b1fe9da0c768504e735bead310c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bb224d4c93d35bfb7d05356424b52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75223678e7ee27e14bb8cbec9e0e63c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2169911a7ffc4042d5813c034f29a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c68695f823b965e72c80415ce7d66f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331a6cb43ac50967ffd738779baae1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15b275247aad64710d206f36e9b50d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61d0d1c04b280d87abbdcc1e73264f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec95f9b9f2ed82cb0f883339c764833204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56ff12b0649ed19e8897eec784b97b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf3df9bd1486bddd05da8a70f857ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe5eeb4e52c701969f52c52cde1f0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2150ef7794c67490c17474fe7426f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4988eec88c86010a123deec3edc94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8f38c7a093845b12776e1889a0d9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af2a238231046a81c9d019c800d91e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada23dcf26edad073cceeeab1e5eddc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e159301dc01ee3c2effaa475df7fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74200710f8dde47997987dc9fdd33f63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923db590deea8b60ae61e8b456b364d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b540b9d80bb3c36f99ee6943990a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efeffb0ad93614bc6f26a3ea56e9de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1d79362915054c79d86036f18f2f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462b17ca7fafe930b3c70ec5d647f9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5b8ef9c1ded5b608d22521418e7e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62030761572b1573143ec0b9d3d8287221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd0f95589a1d514b60c8c8ecb58b12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8242d1579509e0eb937a058d456e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b6efe68f4953292554d90fa7c0df6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12867efda52a580b32a418208a185690225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308c9a7d8ff8ab196849ce9f66ac68b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590ee6a154abe8d99b55c55417c195d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1352cc7f6ef5e687a82a92fa838f221228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f167dfaad63f3afe9c6bf0f14aac7ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16082071a39ef1b961c40be74c670b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6894ac1a4154d2cd6571487a7db216231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42928a672b63c7cf347b3a045274eacf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0096cfbe00b3dff8940fe5a55edc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7f7473aac23cb741764e5a41d73ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3339243b97993be05c59cd94b310ae8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d51116849b977417a9a1e6f2cacee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f199c646a0bbcdbce3e271ae8259c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a107d9afbd6b28efb78ba66828537aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07e972d8f7d561fc67ae1709e0f2bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19949674ccde43654ec7abe64819c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bbdd602f7943af2907d9d48dd64d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117fd8c376c041d36875383ee0b0f03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a50d087cb599d8822f556490a4ae5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9d247317986f8b1d9fc528b2b5a82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7289ea1c6d27f5dc090552caeee37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e518eddad09436ba2320a871f15e70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfeb9ddd223b3269c83eb3013d61bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acec0483b31cceae3d63dba6ceeddc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e90c5a9bb6d6348321ca32083d2b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a91e24eb65045034bcc0cec48cdca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1087f7aa6ad540798b7faaa3533a7f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3595a249f117763dce1bf9892de1ea8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50910e1f29081b00d1f61aa5e06d6408253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3862ac0684d3b21ee2646537f14db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebd325b2702afdba76c154ee3c14d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae4e2983518b02413e33fb68bdaa96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861208304fee81b734c0d01ca588463f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a93fc90d31dc53592c9a8b3c30783258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545b1ba221e075520731fe9de58d701259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b051ebd894094a116f897b96ace156260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b1cede2a8d8805ac7347fff1a7696261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437bc029838d8de12701b364aef9939262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b0a330f98d657c251d787b6d7415e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59841589f875b10981fb810230fa170264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddb22a5550c20cca11440774bc3c99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5956fc8978d5ba54a9bcbc8d6cc80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3b6d3046f52c149132a98180ee145267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e480221ab5fc3edb9b811d529dfaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb8eb7dec1b0dd1d8493105d5f47c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b4598ef7d73020f90fb7a63f21aad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded56e01a93a9e5b4c18e7e0291143b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab156344ed6828d8f3ad62179debe0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff81e16230f74b9d0aaf4168a28c04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee382346e0bccd4f40e15288246e20a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485dfe97332cffb99729ede5ab7ca14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ce9f1e82fafb3c5a234d77231f55b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a931dfa898a58d25a27632bc84ed85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78a8585ecc6ad63ae16146fd1136c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d459da97e94510b15e70bfec6937661279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279a2f26c4cf399975ca375ae948022280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdff91081af96f9e9e53d4c4bfff0ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f623ad648bb594883ccae3874d87687282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7885ff0374d5e638a52ac54236dc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5414cc3dce22845a650c91f5f3ffad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2898b7906619b2578964beab001893285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99d93bb2240560b09bea633e09d096286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505f1bf006ae131f70c7daea0e556ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bda7adc81f7b870ed00a7df0a8a93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa066ef74928afe68f51bb1e955615289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201f640bb46c0d2243cf1424825c679290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074be8b5761331b8dc575fd3e38a577291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f6c9c9a3e5c056dac82ae4144cffa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052c94763ea73c1dd6b320dcf1f0d72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd9e9a969b7b4a91af484c387791e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913fa425dcdaf25f00366d5abe233d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd1d2f5212f522e90e393982bf59b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627412c3da002cd8964af7e8d4704bb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2f6901560c3c4e5ec268d14532a34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb5207318e4304f9a6f034c8127a7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05be6339856af50e9a0cdaeed823b07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954d1fd61b2bbf583556e7629e3a164301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729daa9a696f0222bf11aeafcdf9e198302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee9531152e7b5b045ff25a7ad4c44a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954afac1940dc0a69da11f8b90ee4f76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52ca87caf1a441f43bf00645e625de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f2fca3f433550f666692547a0a588306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4f590aae51d05b5018faaa91c7d7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abf1b113b688f9debd9ebc44f550e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663db3db7c869d174df8d371b0908b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab14adb33395ef0bda3c9a9cc209f0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ca366ccb1de063e463705bd8f080c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebd39b618bfcf32a9197aa7c508294312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddbd51cf00407b4f3a109fb866b559313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2baa62e928e680ee4a810843b8cc7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881a6777d10ebb9c928760621ab1f2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b46868e3e2b68f451de432d4077c21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf9751b80c8e0c02eaf06c7b526ae0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a37c0ac59d7bff91af022967531319318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6239a60e050d69e08025a9c259bfc93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a225a4701d840e4d54a4eddc32ad570320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d0ba0c33261e956fc782474097c32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4378045181930da1a505d16c7515e32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eedad8fb7e632358d1a63325a98cee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a53ce1020b665062c9f2310add7236324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771858a5b3dca2db00c6e9bd53850d8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33752fe61fb95fe06d461d0b3e4f62bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d800c0226f94bd2bb5140af70dc0fee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aff846735d5d80422ee34db605d4ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818e9dafb570af5c5b34579511f539a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83d000c08b3a3d36f48d1893a0a493330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faa7d4e332d2688347ab824c047679331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f13dd2a390654665bdacd416fd132332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2cc475a83d3b87d481c5b98d068e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721a2248f5ba899d219edc9bec9ddf0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd875e2af656a9a5bfdad95ff90c5660335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05134ccd0176dd3e7f90dc9e380491e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d0662362b8f1c2f92469f90389959337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519954bcebd33478b19485ad42967953338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad26cbb45018b8afb19982bba2021a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5536f8461cf41e40ac272caa896efc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833306c7fcbca8755dc333a7e64bf5b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0d1f6e2b3d34f5ab8a23e11e32c39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4c7f0e77c76d0093f625d7c6031e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b53a6ca18d85f9442dd6c6dc1760f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef5fd437c6aaf9f99f147110ff7c15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973e702b6399e4aa9423768faf80727346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ab0bc5a19fc242aca81e5834cc457347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd5fe6fbb6a4629dda406c4644dbfe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b2047ec05ff4caf409c13f2d00e00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ab02ac0bc6d95173aa989d6aa44e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a2104ef14743c3a00a0a38c10e705351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3cf4a68aeb6deb167646200a48454352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45979394ff98a64eafc8f0111e67d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5a973544d79712b062ca047aa4b6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736e2dd1559627cba8f8e579b6cbda5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25aa00b60808be31262c9314d21f5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77e9cabc925e16c41e5534effb9a65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dda638b46ebd5af1284c2d47da4e1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762539f7933cf341f58572fb418a9e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f74fcf0e29771a06079b2dd821f6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf49f5f8c9f169b761bac70b4d6b6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeff5ca8e0c5f2b41032779c6b474fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a0a9e25cd49dcc0b8f5b60c355f84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbfe3c8913a8f4bd66ffd5a7452899364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e928642d4086a8548f94e3c4a109e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ec817c7b39f258352243dbeb016e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb35e0579aa76ac41128c404abaa360367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14dbf5fad6020db35a8234c76897a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b33cca7d5854d156a153bf005557b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883565a6b1e54f56d86e0dff6c06f8a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea44743596e00b7fb9bfcfb4e235676371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b9d99fcdb95c26799609991715a3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b98c361a36ba912d2e5eea53629780373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e303a87393e8b524215dd54744d50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953d2824c60ad331db7a39d88833e49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35617a321512ae4153b4562c28e603f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb85b8d858af3cd3086935063d36bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e26be9c9ab3a7c0a912bf5c638dcac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79d9c969d351d268da7c8723c8d9b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fa263cd646b811759bad13f1177ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a60adf958dfc57ed73dbba880423a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91592ba383691b615ac07d8c0a719a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de102592035405094552a704b348e8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bdcfa4202c79bb6b709b0b7078676384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f21bd666cc48ea891c416778df335385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd571c757c0102bbd452c1b41a6b5f70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32b8922ead26de2159f2f31568f929387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e549927af557c73a1a3d91d121aa8d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e3a3823592ad5c875ee580581aa81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb6d6167f22d176c4b4015c47c7aca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82beb75f02a8ffe44953f68db18b56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31505bb2605c405981d779f61c658ee3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df18e977f36cab8dced37b8b88f0e1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5df5e3678c72879cc498cd98f023e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a2c3b07b6f5829cd88ae18511759f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c0a93d544576a18387f6b04b3d29b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10813aa8b2e89f4bac7778f180452c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d45be1a8231a82fc7d4b31258f8bd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51b8b0413d6a59e71eb0615795e164399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8569a75d27a156145a9367583ea6b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ece29a74005e5398ee1e3b544f83a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dea45efa62f9ffb02f95a042cdf890402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353340d289233666705fb54c9f59c26f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afc5dfcb1c3870f5fab0717645b12a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729da9010379b45127cdb6bb2e1b7d09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fd58d774547985adfa4166b923900406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6a80de49c00d8333544af82b8d976407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87e9d6321e61db4bf91613de5adb9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfb00ca05e028a5f0e3ac21f21bf05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d29c02f55ba5f1a28b9a41d294b20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a405b7066bf8cf1ea5b20046cec70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b50cd8b950fbd3a32c895d5e387564412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b431db5920aef9ce8775a5ece8a50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf15419e63fd76b9d8da40503d4cfc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafd4bcd68970f29e7eb0c397643739415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cef207318e0e7ea3833466e1c63bfd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f520df9082a4e1e74173d80872c685d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d530644e2d8cf4aba368d5162b777418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c62d9482be513eb6a77493d4b7d6f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622c0760b01bbbe55fddf62fcdd0abb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd43d88886f9cdf472715affdc286e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d3d729da52869b3f8adb158a61efd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0143376dcebea3559141d85fea0ce5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3b7d8e3261e6587977e35ffa01264424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f686fb25c9de7c1aef3fcad428857425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db054eb9f43c9559068e7506693bae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e79f37f99bf5ea2447cb358a67942e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a069ee9da0838c74cfbd797402a4b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa1ce74586950a4f54644f322d72c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf2b603c7cf7c62a09dc96eae72f04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bf1bf14cf93d159850bf57965e3d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e231c4c9198c9b7d9adcfd40f42fea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bf3ea0885e2bd5fb09951536b7172433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e248dc6036a78792a8e5f2242d6b228434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85606ac1c55e08a5cfd8cd3f6aa2ced1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c03178d158600c38cbb8c395be4f16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8980e32fbf883598ce1000ee26ad5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00184dfa6790b3e5c4c5c433b7b447438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ff8aa4bb08aa9fc6413dfb903ce3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b53dfcf43035f1ee76352cf73b8da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89c67e757a11fc466dea590d233c0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cf189c469d43e9b4c7cb4555990c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a910af7e092c951981406d27e8a7c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6b4b578d5ee914345d2a4d095fd2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5e61271f83e5f3f21470db567ad8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59710a3d6c75c587aa55645b0028e7ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea261ff8eed5fd5301bd6c3e5765679f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b684ad12d8433aea40ca944ca8b89f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cc5be35410ff34cf40acf2917288a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958cbd65608ecaa6bd51b50e8f1047d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68db2c41b8219131fe8dd57657d523451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddfe49d696a7351891d51319649b03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19070c9992638d37ecb33736c07f6637453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0783b831cee9fef36660578e9c9c1b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97855e1e51867f64238c18f70b44c8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497af4d51024974cc8a265ddec8ad540456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccc2f273f6e4618e640eb936ce73d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a268759dd64e7793930c3688091515458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed964357910c4a3769e3f0732c1f0e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce298c0c57292cc0af16a4a5c86271460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a58bc18b55d24b89d9d3ef1e8ad721461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcd469dfffa13f333b12767c596e1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6f61ad1e42fd7130819310d90c985463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5444c182eee4d200da5ebf111f1c27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f64a58a8923ec08901c14200a6a80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038137f813421607781747e3d1da4e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390d3999c94bbc172604a49de1ccbd1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec013a00e567e9a7bf89cb288c8c973468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15248f4979d0596c9ac64df43734551469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a35a2430a732eff52dbfe0b7b9ea7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2987db94c10ec95a4476c4a80b03b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13ec4d4bd8b175264e62688b0cdb82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf018e3855fab022970be6ff3570d0f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3541e1c3cb977c6894d9007b24c811f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4624823beddd4f06659a0fe927201475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fc164869c52a3e23f89ca5354d5ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf63b7caeeb327a056fc7d6f4e77d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284ebd9019755521b701a0ad239abae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7326023be1c937f6a86a05efd5793479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d0e3916637ae62a4481406283c686480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68873b6d6912e49049b5e919f6791e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88915ee3b580a53e4d621a9177dca7ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e356c84293b3e681fb7e2a8c8c05ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5bde7ec037059d86744d2a722ea2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58778d0adcf0f21fc5e61a12c39731b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70423cabd9bb7d10d99a4d191426659c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793d5c3f7dbc290c528daf546b3a80c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8436d444cfc5c1bddda686e6d2f2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce35dca9dc0e8c2bdbd1424491249e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519176da676a84f21ede23d53b2ffd0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800974735031b1f1de70ed4ccb78a6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671f4a706419efe188eb66c8dabe979492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321c340a4311fbe2167b25d400806b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901c04813c46c26f5d956bcb260b957494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b653ae7888bad03224aef0ef823bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58474b206f4a972131edd6eda416e61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e1e65bddb1125b5a2256e3c333467497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b38dd20455da36fe2f6a703f4e583498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1b15f3a012ef80b2860f3e2f37b5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ded80a2f7b6f646557bf016ff0f61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f07c4a13ff55a63c029399fc0df81b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1195f08af376cb93d64a284222880502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034044eeb0a5c1ad0a04c9005146e6a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57594cd5035983afb0789cd8396d55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557baf5b84294db1bcd327e8491287cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6b12fe4a0374f1dc158aada885fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd2809818a046cef8d8e0423b9db0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3108b8d0415f095dcbd81a066676f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070028883a61db7c8eec64a0330c6ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c298469968a8502fab8d307d8c28a0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f450272937d851953514231e7121e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacf26ca6359a555dcd1c1c94746987512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e0314a5244aa343f963c4345a92ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64971ffba5a3274aaf55be5d081483cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83a372bddf91e837c55eff16944933515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b984fbd649fea1ee3e3d8d611d4e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf62c59b81cb9fac80f973c702ee75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbda1de15bb31b736c07f26c14b859518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d362fef162154e1bf267f3cc143198519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe18258ae4b90b43903cdedc66ab10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b5dee441f5c9c4c199b47ddfdb12c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb3ea658b3e6121af4c535bbe6465d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac58437966a04007746b2708f2a9cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494f79741f06885aa9ed193cf90450f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546deadc1cb2a98d46aaae529509b26f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727a107f3699c593180ff7bcc6d361d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61c891e33f8f4fcfae2f340d53a4d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8ed8423b5000f2c1573031625e1f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9963b2174f4bc361c21fa8abcbdea27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a8b61fd2769904a1880d75c5985c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bacb60a766091f41dfdef71399c1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6299070a74f51be0e3922af1c4cfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e1ec3fb80083a6d7dc5a6489f6f00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e42d5611b174b59d68ee3e2e6bccdc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63030a1821b57cb58cc26f1ddca2533a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b7514b0a5e7e127645a8ee8dac8b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2ccd81b9d4162f7c356c02cec5b2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834def1377b58ffa706514971ebcebeb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4edd1f0df6cc33c1b32a7b086fa72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee66aec374dd94155780b1194b5d920540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db79d8c33cb1571709adf2a4927ea2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3789af34cb5034e80c9722b95f456542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeaa5149d6048e6d14e27dd68de9a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb624b6866f085a351653c27f3f54eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615995f79a9e97999415c80bfe5463e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c003cfff3a5c4aac47f62ac501bc1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e9f2be4970a5e4ff66e3a23b60dd4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e182eff07ab9c74dcb972ec6c25e8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c230b308bc918bbbbe72de3774fcb41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218c19931fd9fb3482f3a8f153294fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eb82ed8c4003323ad4525dc371ed1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b5b7ee338d31c453324d0f774afb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f33fad805b05a6d02d02828cd61400553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312bf5ebc181d4f7a5b98d8f970e942554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1743a9253b20f72a56c10547dbc4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13feb6eb891ac2b37add0c2da323547556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21579390d05444734f1012ffda02844a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66064873f0ff22fe8d55e1c0d856772558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b6c7bc127c310666511857fecf098559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7fec9d0f1efa4cfc1092e39684773560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2792bf8f0fd658f7f012e9d6ed0c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788936f51fe2e628675e4da724fa8bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bd70632dff75ba4accae6caa4653e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd2c283d3607d7faf2f2a7a4b72f2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce68c8c10fcb6c0852446470a578c8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf5c68386a1f47d315028449909781566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e85bd487e87a2f9c16592196e5dbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d5f44d03d09f7485e5326e053a5de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3281f5a200685ea6ae10fcfd61421569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3593fde236dd717c04c9bb675af59e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6ceb7a2d12582238abc560d8c4e90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d7bae56ff97c60aa020aebd3acdb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a74899a53d909ce98e8129efa8ee2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3a85fc3f0e563d19dc79ef656ca71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4206312243274b81199145a59917017575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b105cd80cb1429984dade25225a87d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b941a53e6ed24cfc85a78fa3ce228c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e38460de726e97b43e4864d8603cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439e4ee1d7f1455e2231151d7924ce2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20182236073108406ef7e82fde7778d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754cbaabf515c335bbff4efcb24bb96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be3f6e25a217cbd162230f871e5d70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec32b43365af2a258c90e0b8398019583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93523c3638494b38ad1d71ce0b1effb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92c7546d31ee26fc56f544b5ef0cf4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d9c8c1bc14749572075cb4892f8ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194c675eabc9ee8531b63aec312a7d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63562e13b4133333ea5ee6532042746588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8602dcda2f11ca1d0b7d1ae6cdf10c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef1ee73b14fab791ff6fca79ac58bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932233509edb028c521f0ad7643e5847591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802910f1dcb780673c5210b65f2ffe8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cba96da9870ffa1ddb05884e923c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197e2a5151846e01daa85052cbc9414594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172701b83fa3c4f7e92b504b2f6a60ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec986392e205b0cb2618bdbfaa4ce1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44d3e34b9d3bdf17fa32b851f199cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51ef88a91619c9ca0ba67fc11b19a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd330d166b0859ed423d47c98cf5e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c8ac04755f6efaa21eb252e6544c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d53a8f430fe583154ce60a3d1d7e41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2021b7521d0a254e63db18579607e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b832c6ba06e08e14609de388ff7ba2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff609d0a15ab5449dea2e309c66cfef7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d234a2599dd1214f937aab43ca64763605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70175920079022e873eb1c956ce357606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a28c540f42fa304c5eb8e90af6d838607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3ab635951e134329d075e426331fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1286babcbb8713d2d1b76aa414f98609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c326e5b3efc644e751fe5d3ee0b5afe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8b1492e872cbd6ccaee2ee2f81a1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904acd4299568fcc58c54e4f3824550612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda586733ce75ad40497f654f9b6513613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58548ae84b03dd8e7c3a8303f1b685ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6a9fee3f818df271b955018a6c1fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2d9b24130f7387c301f11abc3d389616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb934042ff36f8a1320edf00f2909e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7480a547634ffee6fcb81968775b671618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add38ad80e18480c4f27d7a78b6705de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc06f07e52f80f9bd9873f11d381d14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b8ee2bb4377fb7be068799f6f61ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a20f58d31542e61d2e7b00c86b732622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c496150d67b76cd79c9ce2ff5b78f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daffe3de41d2ff4e45521a8021fb03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9f09a70cda4773b1d9a8585ab6742625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deef79e77d5ca6ac781aa8ab8be2bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6305040ba2d70faa5533f98d82673ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce466525f8361c512c57e28d23225e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2ca1c1ea24de0d3095f61b58fb0ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e685f72c27c88c32297cb78edd5b7ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e3a86f2f3d0d64b214ef937ebedd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5629f09560925a704950d450aa7a704632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c52bb76558368f5ea869a2ed624469633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d12353ba6fd4afbfca24b206692c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4057e10f75284abe217b52298698c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30c11f452a8ca00c5c3058ef4a1e74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1d475ddf0b8b539568fcb96537a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eefb2cb52be98824a0874a5b42e5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653bc77a98a550dc0d45c4a3bd3d44c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8b297c18e4e4415f58d8d0601e95b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7160f2241da8378317b5dc0db0e59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1464aa7866e488f2ae916204ccd46e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b2d8746d1e6ed5fc48d58fe16535f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5191c6fd88541e91243e56b0483b1a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3fdf2791455cd759d1af6f006c202645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b499444a329020aa2177747f2e5b8c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039602075b3aadeaa9eaaac9e7d57c42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814a84cfbd703ffeadb4bc4aa541777648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a311b8ba92f6eb0d1fb9605583fa57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645f66e30472e5046c47513de4a95a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c076652a2613314ed466c56b340be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06494f152b25fe54a868204ac8c257652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fe8bbdfe2d2a6fe27f178f74d2302653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209ae286ba0636a0125d11f79a3f11c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc216ea40587eed7a56685aa7ece40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91586f8171212feade9ddd16f0f4e5d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d43ca0e42b0b524f164754d4c2387657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3917dcf4f8e2fa158f89a696f860e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0f4273fb07d50fcb7a218da9bbc9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2a0d63d623b4b6cc8fbdc0a472e54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992430493b8c1c641befa0a4789ce886661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db910032e15a02ef830d70662a25be8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a982d98d1625ac57bb85f7f36c4ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908138e7e56537c27daacb20b204431664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b7f8845b57ac9af6a0968612f29e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aea30add3e5f5e097e5bd6852aa57d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22d8515e36da131fd6760b2db0a5db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de989aa87d6d7925e90966d4ce55b97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1d82c8564e6ba59d4be0d06bb486e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012a14a32bd4ad51a90594fbe5152e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7847659c2798c614cea2f533fe12bdf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05810de3a170b9f821c4f02719992068672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d560ed722d86f54576c0c2fcdd6ede673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bbf11ce7a721314cd5ec17afb1c0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650719367e6e452a4dca8c62c7959df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2af16612465db42e39f3aac3fdb87e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ac40abf790b3d37ad3fe9818560eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76f5080cbd418cb687510bf5c5cb28678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5ba08ff585eb8a68ea8d02bb37356679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30c038c562c4bc0825c38a6dbdbfd6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd3b2c24632da6ed68a25eb6f83501681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a209ea07c87e7a560dec0eb1e926b03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb643be220fb6fc6e6b88f39a9e42923683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a2a63ae3230bda112bba7c55beb7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159d065f4dd93550719a0e862947b45685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e4187bd9aac1eb6023694622e51cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576fad9df4e784cba0b51457db29324687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc1b6af3432b21efe87ffa06dc8390688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93f5bb4d19fc6ffa6650e733bd16ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16879121b35a473f11d26226d32c8eba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236a41a50229544baba11990ca22b1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5145e8283943ff1e0321e3ed445209692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe5d2f7216737c01372d50e775b45e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d12aa3eb1b51da47f7c49d7c57ad6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb048b27ecfedc17b5d443d6848a59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acf73f38d9e40be565cbd67105750d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fff2d8fefd8c25c1c7da8b3a8dd3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c494ffd144049b80bc065d347d960698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4685f390946ceba076163a4767f23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72602e25e9fdcd341abaa2f45dd3d7ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1115551dacbbbbc88dea66ae1310b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a6ef54346e37789094d7d024efaaf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f8175d347cbac42b4caa8dbef9221703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65a6b8e9967a7fc07b0784b77cc402704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab30ba750db57e1fdfffee2bf9891a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523987ac32a8d0ab3afb198ddeb44b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a349b4fb2e3a4aeecdd64cadda0aea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615e93afa626f84704bff0d791e00e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397947188a57db57470f44952fb6d37a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c163d3f9a3be1f55a0b1b01dfa6a08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8c783b0c49fc79a8e1227f3c97d30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcdf74fc96210cb4a5e2a37a904e17712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e32102591de479fbd2d895daa9d3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d416f7fcebdae2e7dc0880d6a43aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad227b77879272c3729101304ba55be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aad34a3412218997b9ed0f360ca91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adbc15529f0a771b89a638b1119f9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9b18a917795926404d1c3b976988c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2d9cd91c5e892a03f46a0e8e94f25719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5a545b7fa4f9caca8cf8e7c094972720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af18568aeb7310da6d84fbc3f67ccdc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08086d7f908bf60099051a1ffc4443722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4244e74ed91c54a703ea2acc16b2405723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338bce18c2d7f25e4e056fd55cf6b53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba232400b3d6db242f836c2adf5f777b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a4e69a22955a2da2ba7ca4ade06e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294638ab5f987921b2c348845c36e97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c93cb1e5962c954ad98c5b66149bad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c9a159f878af7f47c60a7d5f935f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79017771cf3540df5c14d355c6e9832730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa8f28e37f930ceaad7b4a041b6536731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002803e752c288e6acec69e73e2701b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9e54709f2e234b97681a673506d40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003fd42d7b178084e99b651477d1b15734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060591134ac23360406ad5f7884a6d2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92ddab638e380d9ebcb2493404d2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264208a28560be3c568e179becea37f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc025968ca4aabe44d150c4b2d677805738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef469a9b5d41774084d5167e6d9f9c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fa81406fbc372a914c244f85b85ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f38d5d32183b1823c8ddbcdcce8e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829dea146ea520bb1f00af7c9281659742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180191ba9371b690ad4d12b53afd474743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bb76d1907b91c000d140e34731305744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54158d197a373a9d3e267f66f85b08f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8de58977d6eddc3396bee80eb1674e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaa1bce11a1b945e7c8ce10f0175aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99408962852ff0d07cd35e26f44d93f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6df5f075c107f7603d1a7be2b79b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6573a67abce6bcb89024ab3e448bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7d21e1ea4c93930e41d9478c9055d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075ad7d9c2474700933252d1f57f57a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea873e3e5371f554939d09c0e09a40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd339b75c97c06f2fb0f0d8f081856754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483ad7cf87d006559134deb527dcdbb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeb2660d3eaacf445a282a9524b75e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa45f3baa3b8e4a4a200277e7102ef4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e1ce528ce007e162de35713389ae4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115f411b50baa07325016ebeb838198759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032a226cf623357ab45a6a77dff81ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7739d2419373dd13a5e8cfaea6568b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafe3c73056dee7f15374958f8089923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585457940b1e4d2569128ef8f7a1bca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d451aead598464499ff11a61a6b23d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5139025e3f9197b9c824c135b22dd0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801753d0d3ae6b880ee07eb72f5e342e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ad0c7cebc1f15731b2c87cae750cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790c0d1395cd9232df0990a8d23292e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd449b35b29c6bbe41819ca7553a64210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab67ec65c80043676ee83dca19da6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77bdb68b073edbf04e553a2888d80912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0074d5ca6749db4db01e7e3d056e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a764088ea0db43859b07e39aec6b4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af796dc3070d42a8b310c028ed90de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec82139a2f548a5045ffac38a6de0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e8eef557f8231a2195e4836e0f5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6081a63ecdd70818079dbbe2dc1042318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e9058cfa0be3804a01c1e321e67ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83fc7a415748a65fad8e629d418a0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af88d471fd75623239414865bad1b2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5913559690145599dbff16622d70f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e307e7c5712eafbd682d4bee75fd2eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb93b0cf4eea169096da602af538ecd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e5dc90f441195afbb0905b81ac0ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bff433440a362189230b799fca96626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189942f9f73007a4b19a0137d60b17327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6104d1a4a4e0bc8161a236ab7dc2ebc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ade02f52883f8d7b28dcaed1f902629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f4ddfabde83fd6cffcc941ff50c3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10804fb27670aff3ddf693a7c89bf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fc21497e0d3b754adb79febf835b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06612c6cf8b2017124fd7158461dc7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf0971f8ac924fbee592c9e8ff42ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112367d5567fcf8bb79dce6f1884361a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5a67a076b1e62ddcbf4403cdbd21c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6f643f0b98f8ee8456b70968240ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1e5aeb3ab9e7eae4d6ccbfb2227d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb36cca5d74941ffd7f360885e211739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645d7b3c97fc45185122479044e33a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0596fe775169072ec519895636750141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce156fda536977732c72be8ec076fcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cc3e7137dcbc4258b54e00cf6386243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4ff0693e6a7acc5cd1b2aa3b64b7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb5e6323ea9937f0e240e62d33570645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870788235cb39dac06cff2c5217bc0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a87b08e97f2d6bb14b14845b211dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7e2ce36ff9908018a0a7bea21f19b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877ce14e826bcf30ea6c0af3426335849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e5d0773a8e51865d4953ac7cb241750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f063483baf90bc0e526d5a924f63351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a142d34123feb114786e7b2d9966652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef831bff08a29e759534d4834c698053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4cbc4344721212ce220fcf7058bb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02276bce2d3d96f29d264404d7d86daa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4eaecea3783a18f281fe66b573b4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48dcf0c152c202185b066e7255fdfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbae7e261706d460bf74722b3bab2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247bd2745f3fea717b5156a3570252259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b20eb9a0f8af67103fc3f9ae2f270960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71637307c48dd7a408e34fd116c186661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861f015d594b5b7dc378b797d0e1f8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677b66551e729b2731fc77c089451e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0078c5bab6512c7c2b3a7a0507b05f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d79b3913c72453c8882e7f182368b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfb915ba3fa3cc3fc633198e3d2a2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ca4696036c351e5ad16948d6752f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eb8eaca0406e759dce290f1a0f66568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3b9da968a86e7e102b7784bb96b6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae03b9fd8b5706d1afefeb3c48484e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dc6285c7504fd43aad9eea05fc08a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49c24ee132ceff01d98ca7550a263172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4318a265193d2f32822187e2dbb5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e925fbbd2d58aa45e35684bf123cc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8e784a10ed6a2f6f456753dc9c35875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82690f24912629420108b97316d4540876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6eaad07226617ca619644f60a16477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872358d3c6c0a6cea9c378cdcbf64bbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb23926a9a0d4409cffc4b05455630b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7a9b2b5cca8f8b2c5f7d24f06564c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859049f74f56d196f2d8dee5dc0caa9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162f6c0c42ea8a388511106cb795b9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2be093fa89340e9159a0ce252582c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c19bbe10269509086e236b49f64f5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035a8ecf59e1a330635bf17d563b60385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a2a67a5fa0576fbcf89da95df207686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcef8fdc19b9c2030fc125c72b816487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a77a611aaca7e34b428ba4844192288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d28bb73ddc4e2116a3f97a179e675589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc301a0602e87a1c50734fb83b42be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5e6e87530fcacee787696d2dba2e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe95808625d154261e6c30db25434c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e996ff9565f2d720c61d9956e4e42993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a826fa6ff246553fc87278077989c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7208f23a82b90938c7008dec2663fdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdf2672f86dd34f503afce0deeeafa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410732736ea3015b5cc1084fc0399da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bc364af4c2d9dd5d39512e897a11098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09862a62331c955e36202ba16d8552d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06435440c5bbbdd327edb089a8b57cf6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408f3255b40c0c97599f876152cd13c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d023249a83c8c1e052f506b766d58c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8305e36224b322e34449d0b60734a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157bc77d29a57f23913100cb774e6e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1949bccbc0f2caa062d34f006ded6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc81c7a730a84d301f97207bc79d615106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304780752181d8808992f5737beb20b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc592a35403210773cafe7ecee47c4c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eca71162475bf97fda296f2836368109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680cffc782d02666ecfe57ca30f210e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540abba8ea6209d775d94c37353b4635111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da381bebbc319ca4577c7c3b68df7eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08552c0e51c9bd0ed86ce48cd088a19e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c63096cedeeb2de6701e36ac3d7526114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15457cbf291d48486b19279a7a04d63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237e2cb54e1b605db2ba847cb894d48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940d3ac5aa48bc13ce0ff2790a62017117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23668810d289f501b3ff1cf4aa43a59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e1b68ec71c297ca4d9501243648a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62306210c5e66350bc6d4b4a73d4fe0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df49a0dad07e3b90a9f6c9a8a342ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099c2e5529d0191d7eb5a46dd90603c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a92364d049644eb797048cfdcd9a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b258b13cdc848e693aa54d83f240ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3428ba6ab9c5135d90f10a91911ba9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc928d3a66922f0b985fa6179361ee8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52289f09fcb0dc3f8b61ed12c8aeb410127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fd18afb3d2778328796671e06b0c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e8b5f50231382f2c9cdcc04c64d5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69050e6f438d9836970ccc4618112997130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef579e5de647ef24c607864a00e335131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdffc1647be3aed15971216e19fb95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892b7e019ea225f732a73249cdc0b0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619ee32197276024c82a5c81a968e9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b7c9e96bf6f258e1794ba53e24908135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0834d4f4b1227afa2fc5d00bb74128136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb55254e2fcf27778c47c67059afb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c6002d0795753027ef6a2085c664f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036306f0c00ade968dc782976f716403139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723db2ce05b90ca808d6a54c79b5a824140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083ed48fb02d53469a1dbee53c3489d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715f4788bcde64d873dd85904473d88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b86ff2028ac0c15c9ed29a69bbe9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da02f2824974692b088832e4b8e7b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5490eac9b1dfaa397db2f575fc491145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510391e5bcd2960c5778bbb32492368146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f8e421039c2d2365c785bb588ef02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06fce44a395375ba3c3d4b503c9198148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c598833fb852457f8a2c171a7d84fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f333b8d50f8e5a55ef7cd1d10d8e9d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce930cc79d419dccf6e73c0b8b9d20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db7bd0486f6a38ff2f1f20676c85e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c34c363fb53745c509853b241b7fc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787edd6a9096ed945f810cfc10d41c41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c91d3d715f1a48b504192fd0018a84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb736fda9dcaad913e52868bcad621156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82b59e97825fecc0c959c2199d7ec8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f4fdd16c0cce0ba7d8256961a0b8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2f39fa531e3822e6fd35a1c4d1e00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87a5b3c72c26dcb315eda492b2c92d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8b60edc772d579a9fb5d1dbbbf33b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdc75de24df72f770c8e387437d14c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a70d4d9b0b461b704b41f806f4003d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae17bb15a745a7f0edc06bd97abe727164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d1f4394f9b1f5b179655a9809e89f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7dfd3780568dec70d4a6c04128fa0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7801d71235e20e7741727375bd14b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6b58396ca293248a0c3f529af2e9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df80aac535893d17a0fe5b5891b2a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694bd2617393d3491d830a12b7e56dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7ed43f6659403e34b1d2d32611e12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbd03cfe659f86c8c785e88422a727172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea682a44e8f1593a36aae81070bd565173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada34c971e7bae027b3eebba8a975c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85940f6d0c6772d1b57885b2ac9a55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810da8647930ad586a2f0a0b0546ffc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa10bb61ff666b1d027b307a95bc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e3d34538e9bd43a13b783f26108cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ca8566884d6223f8a94f149710c9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1a149a37d11ddf4717c76cc99911a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d14727efa5cd1b6572d8e68f4cd3c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab51a7ae83ad6d730db2de06c5f19df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae896074bb4b5a8584530d5ddc3fd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaed2c0f67e89d9b5b422c18833319184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f49c1b38dc763f4dda3f876866087185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261ade9e93ce9429a666fc40f60118d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ead44876fd368dc0d3a187eb1e03c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121654d396d9e6ebc5ef31333c4b64fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d67980595958654ad811efc3ea4c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5849e96c0282868ef68c0be6cdc5d92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfea38596ba4434196d4f664b8409a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb186b5956c7448c51a2eb6417b40930192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64ec22e4565266bdd74dea96119b42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38358c297899debbb93703f4e8025b1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342c43f47b3ce1b133c87fc6ae9d8f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bac4fa4acb65319ba6110602495472196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f0d80c1292e9e3c208ae6c51ecc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f5da6f497118b5a315c4b91d245eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88be936ee25087e2d4bf16edf40ae14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca41f6206ab64bb034c36247e9aa4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e6ac09a2122c2577c7cfdd556d113201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbfa17134c34fa7443f7c8bf2c0f61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985b3bfbf029426ad29b013357eafd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28251319f7a3d5399646d19d2d8c01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d6699d6110c475afb9852a4c9e999205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a9d051b37a37f9c0089d1b672c5aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330a93b71fd6182b23e10ecb9f1447b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4a29f52b54f0360864d376a7672a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64051013ec03ae062b9a588e07f9a4fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4b42ddf4dd9e60afa96d88c8d395b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069362f96f7977971ab193e7e71e0c45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1caef4cdadf4773aa70a48ab781e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c7f1182adf8543f252ebddcf7b3b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308932c033322c227b24bdad59186aa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9fc9273bf77d4d91244009bb5537b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a44c11d0c9064feb5d3179ca3671b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2744e68b9b7f48084c24bc8ad36e07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2a3d332f2013754c4c8231069a336218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5d686fb79d30c8512ff68cd77e98d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33d7dbbc1ac7866a75515696bed7e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece33324e9de5b5561daab51d9fcdf4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d95882421d1d1db120a6ff58ec735e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72c240724e57ef9b904cba616d5fc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d86e942fa94ff69dd790098ac68a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939e2d4b16b639b2f91c9c465723eda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c5eff569b2adc3da249b713ea38a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ea74d24fa38da047a760385a5e5fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c301ab49da56edda234141ffb3b0929228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13e60580c547960f82f2b355c6b362229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e74fdbe382faf96189bb9217c62a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71ee6ea748a8530de92feaa6597979231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115e5e9d60c894bc9772d484800b384232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa08743577722f25a5c51f53524a10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6cc1527ab5a479b225440ded67622234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d06bd8f306f585f0314eeb3675c8fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708bf1312937fb17ae9400097197787236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b168a7cc18a35b3d36e667868b039237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c51bd979676021d347608b1da0017238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5815eaa499f53584a3154bbc73646a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b8d023330a4c81614a88e44fa495f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73274e54be994d6abbe716e40ac647d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80778fa5bfc9211fd2e73e52cdf7015f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f2e0dddf6e4d806ed8af7262a7e35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc915f97488d8228c974d9dc3712d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c0edf65024fd1a8700ac755cff45e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cf201231c48f08ec70cbc6da4fb6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4ac4d5b0e372b64e9033055c4cbac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b25eacb8c16a36164896e23f174774248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b0233d68f2e7c377e9bf814a2d963249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238200867075dbbdfa7ea145a85a3c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bce9135de298d64683684dd136286251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ebda98333aa2d13d242e4174c92db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71d5ae4bd7f5527d9f27e17c5604e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505f1cc1d98e6993172bd64172576cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e170537d95bed00dd8620c359ccb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5d0c8b82801192962b12bb87eea9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbb311ff5a38a3ba70bdcbf96b2ea6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d62a7c333375ed6841d13e673368ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676809ed1c5999146ff03eb2bb254eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be0b3db64c9207ca80f557574c296a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35f41232dda6276c9ba9fa23bbdd8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc9019092a2a207bbc059baf52b35e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcd5f3b77eb2e5823436a45872549e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fefdbe4ccbd7722f77e50212de49f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d1cfcdfb60bafc266dbc02e17cb3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583992e9952c904b87d0192a970a86b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1c8e1cdc487ba59a83910d667e22e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a4bea934a4c303ee6100de7ab4b5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb2e29dca2b45689d1313bb5889dff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b909eddb8b602a4320443c9db09e2c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f7c969186e5ed3042363dc11d1bc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94816d4fea59c3f8447407ef995179272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022496c966d4da8bfcde1f2636b9d10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d1631e8020c883b0f48006121024b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120397649e9e43efc5fc7e79c6a7d46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd66d0ebf5ad006dbf8edff1ee3a33b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c680190518ce660fd9704fe121650277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b03f1a87c9f027ff15a77734a8c4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd904cb7b900b09209f5c91fd3cd8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b8f7133298737b4d9a7271a304979280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6354f686f0e7770e793f895e7f4cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e9cb02d2e61a8e5e97c74efabed6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551cd582db426498efc4db229f896d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf76adc92810200da33cf4d796e097d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6562dcab36b2d58a4fbf81cf0958c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7ecd44e942a559f79045dce78ad9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae219c46a74044365831148cf49a33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359a0bb49f733bb7908b8665acf0f46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155b436b8fa9015815d1da57ae7c60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb182997d44af53e44b696b6e81c82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85fdd59754b0f23280efc14c0675b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621b103fc435abe7ff008f722341561292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047624feaaff7efb97c6a0c53201461b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c1008b27cf1c4efa90087c72a6a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04405ee08a8a07a594a00e1ed3a43bd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67210c04cdbd63bf34d8f53966f07ad3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ba7a34b552300c5abb1d34b61005c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264037cda14f7f3e69294d50f875838298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130394b8fe323fd5e5b3b2c3e0e28db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2126a11a5a092400f4f621f845524300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f1b63f70bfc97b370c97a73887906301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473d273263aa4a650e3f1753287ab5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c3d2ad9248c44c7b89e4f97f00f53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39e02a405af83aea640c8faca6b42b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a168b08375e6f907b6d84d0c9d6748305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d28d4425a3ac6867adde5cf7fb3aec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc545b095b4bf46335bd40823f8cc64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d538fc78bf929941cc08815c36d264308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd45cea3570cc054e6343fd835b09ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f090ae43e0dd6ef720c45e325c00f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42fd61d2f243ecf3bc149f04ffffa9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b32baecd37fd79c7e4cd8f91b5a65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d1a8a0ad5cf39b5cc826558d0f741313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f794bb00f0e971b72641b826be4cd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723e1aed1248977e681ccb8de6acc98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e010269f543b3fec7dbc7ab546a73e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a13ac1d48f39270adbc463a1b74c1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802e93495a82b6d16e412bbc1631b93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acd42c7864df0d68ea735ada18a0cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5cfa253c29caea0b182b365073497320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ec7939d59f72b957b5715eea373d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bc59b7ab4522cba84e5e1fcf04c73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2788a79242b8e80e477e843fc13c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633998e9f20448c402c320c72add724c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bada41db6541449abc1b3c81ea08065325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364309cb9b645ea1a69650f5cd80b8f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4448c205bc3b23842cddb4f4395454327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c44cfb63c3d2e02f77e800e3f7d6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fd71b75213367c4b780ae8c8735f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac16aec1f11a062dfe55aa79468de95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5f52a17f9bc3072b8a6791cc9831d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085081c599edbca628953e28174129d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5243efce78336e0bd947e0df927de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f846954f910c54ff374dacdea3b55c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5ad76124498993780953c3954e09a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be9f87774612a0f6bce0c9f46a9fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4f3cc9f5b23e6d239572b8c5b5f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0bf888fd44773f8bcf6c182551f37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86bab138063b4b614083d604286800339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc56d932b7c6a9ce22932694943ca58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b532e2c846979a47769f071e7f4af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ef83f3ee2997d089ea20a030b7134342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaad773ea21b2fd4c1510c6a839bb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d09c291e92e6413af49a7848652e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f55232e6458724ac61d369e37faa4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f46b0c25eadd32632c97253609e64b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5beb508f0493afaf4d52ab06c9b3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e280f02012413e01219e123f94fc098348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f6a96a4b6021e867ff0e9e1f2730b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddccc00f5da98f82bbbd1e62ce66e35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17654a68cb3230859d110d8240a9a891351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb25fddfd819f14892a45b45b0d7a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc5bc2690a70f188be414cfcbcafc5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a57eac058dcf6d7b382a95583aa66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa533055362189aa23b7144aae7354d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103c264e9e120aeaf68513af86556d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ba6bd8d65d6d2481ba42b89702b9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7eea9e283c5680f63ff708b635084358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2665b7fbe18dde8bedbb0675bd6e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4747ae92a61668cfc5cde153bcaa4cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3ba066fca1d9dd619b4836b5f3eb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747913e69683b532a79a6cfb052cded0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573a3932dd3e29d6061a37c8b38560d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f252ab1e304b960d7caa348577c6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec4053e5eb8a4a6ce74c9f381eb197365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65302ef16bdcdccb0586b2a1a30592366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f575f38b3fe82d0513dc9acbe3f95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54601c283693773ca1fd1f2fefc812368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f52fe77e5620c70332738ff643d52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39988409212acae8e9fda9d38c3197a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1dcf4cded62b838f3a407a71887fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2bb9bc4e41eac95789249b98ec941372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9959c26df7d7307f5f515b71bc94010373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc28e6e67952d3e9f8e7763854a142e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa48dbf7a71976687d32b0a648d6db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2966c9f237bcc8f36454c151641e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3097bf5580b240cc6d30b5542af3a2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68441491fa9da1a8c7bf2a1f83b175eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed2eb76da340386e3cab48fed0496379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a5e31d33a334f39da52a8ecca4792380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d3b0af1e950779b25de1df6125c17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1177ca4d67c0d4aeb2351f944e83e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef38049001f78d64634bfd7d9bdc76f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db44ef3e1e7581c80bc12cff699209c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643730d169436ecc5e54bc005bfe050c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e67d1b6e0a5392f7c5dfce9162d144386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac8eaf8ce416430c0ca302a8d4334a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f33f5aafee353e5cdaa938a6fe46d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fbce1cf8d2340ae4fafe1cc59be14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc58a63ae98a15e71cf3b3af03ae2d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1a701c4ace396c1d7ab54ff54d66f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9c72ed3bd2584b3c39d19d8773c07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689fb284f918cfb52b1e575060995ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93a80c202c8e778eb018b8683a5eb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36510449970b262960b92b8fa1bcf228395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c6c4089a6707d3ace92c23ba78531396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18ebfe793f16a6b0a72a3d7c6749d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929c814bed10859e127217320f17aca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b36bb0b02344a07d26ded7ee75d11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ad8a31c41b13609489fa566263c4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6283e106acd3679490b18ef4ed17de9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdff834b54e00496f99b7103f4cb41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c57d18870d8206393f46722df233a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631d038da646cd437eae52c49808103404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f1c8e9a68e240ede520c5fdff9e47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105b04b6eb504ec32d1e4020a32aeb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc82f87129d33463bc0a1e524b75cdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf5089021dbf7b14346a5972dff4af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b0f1f00bad237d4e53a41c38d5713409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcc8b6d9cf0504599dfa7ef2abde95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc63ee2bc0cc62add536c6712105d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3492144be3902b7f261ca0fbeb6bfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b8c93263c7f413252d5b52db3b17d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cace97fa7e2bc6b361785b12f08d0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac89deb96f78834b71e2ea85b037bb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30202048be4b4c7214327738ae11d4ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e6e79ddb91aa4ca87f3f706512cdb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e21ea1fbb01d974ffabad2d6f8b2da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe2c6e95cc963919768a3fbacb26e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde6dc0a7b046f33af60ea1d051cd8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2451558d3eec67d0d494e631540444b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68665a1598efb327047f79c7393168422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7113033aea95879408d8d58256ce743423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96405e464b2b4159c3009f4362768d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ed24ad41eca89950d013fa97d00c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10050dd059f58870bdd6194083c99124426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d842f18438455ffa8dbc7266f10d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b88dbbfef6fd7eebc1b7fc727604428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418242e2dd156c59114b60aaaf2c706e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0599bd7c8547fd15802fe45826b9d7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5263c501acca5366922aa4bc0975657431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f21395b360919f00421d878335935432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364420870050bef04b9a74dc1b8d5df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3f543b57e264bd3dfbb24a7088e1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7faf1c5837166744dd89cada9e303e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4ef5bb84a1dad10612ace939b0913436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78371d67bb6569a5ff7f64adbc02a113437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441df4fe7819577c5d51e64d24fd107f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb5386a401cd5ce6820dbe510ff7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b343e6549ae431a22931d18b39362440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a496849b58b3266117c851e6654b0df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf722bc3b0fb779f9182296e72d697442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a749f4f760ff0f8dfc2eeac766d6218443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc4b0fcb3947651213b93a5340a577444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7cd367cedcf74454e536373e18d3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4ce2a044857de6582255324037dba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa92376879b567aac48f0dc7063288447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bd104f54ea3c934620f29b034e458448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ec76ad8cd0c2f7ddbb31ff87c2616449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef285e0748936542ae62764b76fa79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7b4ff07fe2fc221ae15e8841eb129451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820f97e439856fc6833964bc012163d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb84746b7bc431cb17b03996662d8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bcfb08c05187555a5558c84f46fc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2845d7d6237716e5a18ca77f5c50b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf079eaf1a4319014fd8cb21bc1d01c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac661b6aed77663251ff887e2be1a145457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17595c5f6c4b65c127f56e1385bfac4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2758b5bd0292481872608d2304930ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b2901c689cd305576f3a6b66c0c53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4358952a2c72b6888f4a409408083fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5808dec6480f402a7db6f291327bfc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b7149826578d7c0d5fe0f506ccbe0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59997ffb66ff8289995b05395c9ad566464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b37151e6c0ce7b0358e72183a4961465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94ca5c6ca4fd859a5eb3879061c6ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f4a4120fd24b8a0c88a02b8c0530b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb4164e8d5495ccfcc2a9ae2f1b27e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b182bfd79cbe3dc3b89639818530327469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7c701dc166ff70e62e6ce30a968fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b15078975d298b1f0f5802ccaa6c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578e7d513abe6c196b98ebcfed75a7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e419b12e098bf4593b5475b60132b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab76599a5202fee842d1f018f4f892474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a0c1606229686175ccd61849a06b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099b883eda8d292cdd10449f5a4f41e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cf0e914dfdbb37a29162d4cbdfa10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b30b07bb8372136d4e749cf82ebf7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d8d85b9b7737bfb866ba48791d6c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70070ea67c8d7c0174b87aff48fbf9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17c245e0999c47cb4139acc70335c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4395cb63437c19600ee401907b2dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1ccac91205c33da8e458082100a07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad02e72d1e1f058823ad3778f2b9cbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79737da5d113a3f483a77ddedc55137485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ab5ebe6f11ccf35494075284add18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad1bec4bf11da5bcdf7632e02e2cc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f70ff4999d731ae20851884b64745488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90204a121453fe26cf147c0eaf5d3560489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5060888a11e33989fcf9c0d2f9da69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b320d7fccac35da95284229270f0859491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9a55352cb3d168ce27091bee15363492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce58196f07b744be544a1bfc4a68260493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4693e8872743f513a92c77c354f3ab7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f7324cd1e55cad3cdc1ee4c7d3bdf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fd96fe3884d0434ca7cd5259ec108496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65206911a6f25f3c6c99598a292d7f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c02348cbeaaae872bc7773a4d6f0e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78517f1cb91357f25f095e549540e27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bb0c97b12302966ed01c50d733a86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0717d672379486d128f6fac411095501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4920703ffed21d2ed3050afac03186502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419578ecc75e026544c827eb1dfa1b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289278cfbff54cf35194aa8c2e969455504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab309ff915a7f0b133c3d6ffc4e0360505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b486171c883ad24242243d64368fe1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f042898200d06bc5b733c9f61dea8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb25ace86853585b38758d3f332116508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47d6add4edcbe67108b7cee774fc46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a5459e88b354a086b7fc533ec2ce9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672a0f593df54f884d6ddce3c6e7c3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe1c9fd8a062092443b2ff6b4fce24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc186913b5843dd2dccc079cb568362513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298be8bc84e6ada45299ddc8d754891514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39b544fe3ab8a6f88a9b1ff6e512e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cc5220daa14e3e397b7b0c13fa4e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f22b915d8f1b36246327383c0f52f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a79a11d317855b229a2a28f0945032518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ec7c29e4abc48c7fc4697ecdabbce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d155c8e8be2c34d015478eb779f6632520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02486e7b9d994091c5cc40f5d91c579521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f1314c186842d5dc314d9c6e48e06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaabb97731d6da464574fe4fcfd19fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a45dd46f9733fff316503f04a12095524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfddd22912382ebb7a765fd8766269525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c004c93138403cc8ab66f240fccaa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df6c8ccfac74dd8b11f8ee323adb9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c31ee7717340ea00682dd32fd70ff7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17fda5543b041a154494653aca4550529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e543611fe6af315bb88d3d23b944bb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c323a478260372da6f29e6692a0f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9ad3d7a936d05356edb6180d52286532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb541cdca100a7e2040213c90b33727a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b33edaac09198071ec3f2af1b985d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca916838adc2cd5a8cbe26f46fafe4aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d188a9f2d8c0e965cce128cf3186be5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c69653dc07b60b9b6a85f455d20104537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da862abcaf725f39821d6bd05a024a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cc0e4569edd13aec94538c4f533b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f91e48d21d0f600963ecd9fad0f81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633385c869a39f62c70ee6c928fdc09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169752b80ec5e8011b21eeb8092556b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680df0ff52af83f673a8de95d26997ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f20d5a24fa7471ddec3a1eade09ed4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed5f0b53c9d7f2c87de389e1832dc7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b9ffe8c9d03bb50903c87212c2ac9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a97290083718ebc65ae3e5f5d705b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f73e5c5a68fe668b1d323e6738de2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a9a9b8fe35fc93ffea44fb06718d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744b843911107a63f9164f05c7e752c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b44e8d68b2066b028b4609b8a5991551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923421a7534b5198037ca352edaa637b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fc2a399f84f9a9e87eb54f1035920553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99cdf5d912028c134fbfe4231a5aea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed272b057eb0c0c79790a95f769da33d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030eff89c0809457825f187d72ab87b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8510f9ea645a2dacf02b5f448087bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9e1546048d5f7253b551070ab2823558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb4496b386d49d13ae23dfd9188c6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95749555929e48d6da17f91c7870269c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1368d2ad5331ead6862901f204e7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0dc5336a59e408e9a35a9033460cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac7836faf57bc8841831c7309022a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35f871df7190cc0fdba7ec3bab6bf3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655db82e8c4545556c131f253b3e8d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129ce086ceb0faaee492b2567c6e126566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12ca1d2dcf51cc24baf30e98953382567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd753747b3975b78b4d87d97e7e42be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00522f02c71388c5f581b8f637ee6e28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16e02780a3f0c01dc7edf637b36c60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51c261d9c3fbab0f3c4e3b99253bf5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de8c77d29a3ab1f481c46d44e54140572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388dd34316ef798abfb39702d93bbbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf44434b1c2bd83e45723a7df491a97574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a27163489391377fb18dd46c60a644575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659b9389b65b9cbad8dc706198fbaf4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494b9dc105880c36b541697674dfadb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d2532a242bd8636441d973346e89c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d70dbb647665c8b86dcddfdebcb14e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85c1e83e0fe1452e877b02c87cc32f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d824b1630e753db88b37842b82231a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5631eb09cdea2addd8a3c0a3ce27f7d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039a58017f127fa96b09b6888ec25ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ccec1d8256c0b2c84a11e9deaa857584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164279369ca1501e44a51148257a2a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a29330e437e1547e3671c3f2571edf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b370aa83dad5142ae232302a31455587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c663cc5ecf06a366a349900224802588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b4d45961e63808941628aa4f2845e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4a0d9a9121052bd0aaea7114b876e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d54f0251d2bc44c59f637ad120e1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04399a4e4ceec646f43cbc25328dfbf4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9699e5fdb397afa850fcde6838cb4a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7de4581a60bb3fd635a2519b36575a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c367447133e142f56c03ae913b044a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4947ff8d005f62cade29a0f305a4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb0168d5e857d860c86e7b85de9825597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939a839810659e402816305c9181883598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac023228152e56e2229fd902ffca5cfa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf32a3143fecb21f0ac8245a3b65af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7d2da1d5e0da0dbfc825a42d89052601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c59fcaa37e9672b7624ca7b397543602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c8191151b6925a1afde2c598e2678603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7440c2bfd0195fdb6127356d801a89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21572daeb0a653436979a10578129bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abb43ef5469ccc98728afba37866a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b4e9d9b01490756488c60500bbd78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2626df01887073c14c6b6b570681801608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c5eb69091a2d67b55c2474e00969e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f70e2b554f83545dba22c42be8dd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acbdac5bc4af359a7edca26d282e9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c33f3ed115e502ef0fcc28b73e51e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd9434333be76fc7627d3021bfbcbd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2377dc25ee7d18c351819c5cb98d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ba79355ece5cabcf8c7ddf9c9109a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422e6fb09e4b5f51f7bc27a95531841616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cb9d512396106adfa8d230b80aaf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad6c3402b94cd4ec938442b3319698618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1150572fff01e14516567313b4d98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c891e6443958d24d254ba59f17f6d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025864d3aa39eda21a202a256fc85f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e56d3569af9c00123b578dee59714e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88128325dcc18d1e8163b5afe81b31ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07150fb0b3e8824f4c09e1ce3cea58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efdc331a6aae6f53e47c4d77e732bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ead081eb29b59a4a9730f27ee9f3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a7dd8db0db43fd48887c1c1a2e952627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c92d33927d4337a6ee4d815b3b465628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5facc9a840433b5a50ee1ebb30a94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6359f95470f365b04b22ace5da1d904630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb278d3f7b7d386e6dc6558b81088901631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875417cfd10d43c9699a083394742e0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a7e1b3788879c8bc6f88b19af59a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfa01711daa686cd81d91438608668634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead29f96a9c1aed0dde94b3ff33f3ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7f66e3f97a47de59442ecc0e5645c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0669ee0c21713bb05895c36130012c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984482465cd9dceebc62871ffd49960e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d47b1dea13c9540c47aade6362c69f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57d3a6c581a024dfea215ecc0c11d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f8799035c99c7183b9bbf8640f55a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b7b5c7c98a83cbc85625ce11e6059642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da97c6ad834b86d456438fd6283937643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eed252e9f8a73ad654eda95186d20c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c1d76bb46ddf68e0299972b431ed1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a12c49c8493dd349f2e59cfea3850646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24cb87cf4d5654365366f26eacc911647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32dc7f315c9cc8478078d71bacc06a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c65ed3709c80c2ccf7ac1719066c8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb595fbb6e4a5c4762bb76a5aa8249c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51b70279d250a18c2e948f42ec7f79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2f68ed2b7d7f46666a4d90dda9f2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4460003fff583ffc8c22af20c7f3c2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f6297fa96fd9a3025c2bd4711d58b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaefe37882302052e9f5f91ad6de7fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf11a0175a6a6b13bace06af799c3c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ee4d5bbd2dbaf51c913ba9da140c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a321e84241822dd363046db06adf4f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb3141bbe22c3d0e0990994d4674d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33584a02acfd3e75acbfa84a8bfa43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4226f977255e1ce09626a77fd9466661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6e7037a2538108b0b3d6770f833f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e927a4a0d0b0ea0edc6932d47e2f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c6aabd907a37d5f3d407332caf392664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e697e8bcaa9ef0ed41e5f64c987e24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fe5294ac200923261ed371a4b6ebe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cee976938d86afea3af28960776b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f2cef534a60348ff5e068690549d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9665c63323fd2417e36c07e021d759669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc836bb46bd9e65f86fa2a2a6bd5dcd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4313ef169222574b2fbf9e515014a2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0984b94bc5c74bb9f1d8107b9d601672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14913ef68dde2dd5d6746edc0e1df14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1f1082a24bb33947a7235ecb835e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b81e047f7bc4cbafe47dc810470da7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c2c40bc811a161fb9679afbbf15c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa38bd24d02cb7966d33057fa17de7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81ba3115e918c971a1984a2b13e3f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f85d772dc2128198d83f384d9fb291679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8b94bf6cd5fe3e03f5b5e2ec5c361680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7441051301ff20a6943ff3cda61a723681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fdda4fd7979664dcede3ad8996369682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193513a503c1282b6ba72c24718ca55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33cdd134530c1c334d2e03b3f669b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186232d37edaf5eba6d8ba7f1affa177685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7ad89825ce255d1c43d89354c4a58686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696926966474621a748ca86e3e55afae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528355a171f76721aed6c56e1eeab35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55975bd4955cae441fe2b29754bf241b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ad8320c5251ac116da46bd736fd2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb0de7231259c489b1775e4c5d256e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a600235fe9955e16156cdaaad4b5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011bf31c47bca387e1998356f6a3ddf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c29479725ed1de10c229c7ebb50bf9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4989c62e71e881ebb92dba62065afcb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6f75cd77ebdb1de8efab5f64fe25e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0922bf505d783e7ae46972e5b1ca7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481606fd887048f2e6bd114db3f2c1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ef56fe9dc6095f9e6b487be67128c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a841d45ed1415184d5a9c8a9f2e7f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fcb98c2bd939d92619f35b57aaaa4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bdc1d5be1457d663e385fe677dc31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73687d5665590234ba19f2bc108f12a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8f1c9a3119527aedbd9998e6842a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1d374b218524b5d60bae3ba580cce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91e2c238969928e8674b549fe0cbe4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07620ee2ed5d64079e28e24820f1b273707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fddf3333450f2b6034ca482cf4ab29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d497a2bffa9546d399c1bbc162ad5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db04d25b827d963c800fe020dfd1d23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eda66f102f76c7a326e96615373c79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b2509afa580fc3081ce230a6005c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75edaa0cc0063f9fe90804b3f84012713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7a48129b6e3693e84a344db6c54c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ed9f513d300999ac966573a976261715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa59879334605670a74ccb2bdbca804716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03e5d3ae90e419fe9fdf8288113c45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d22d53c618a1ca6fe6c4eefba7a6a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acafb857645accbd2f826b60b90451719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb435ea1c0135f8b4fa8fd255ebefd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc9fc911833db4e96d9b7b5b88ed38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510199c991cf2317c5f1900a4768c5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6e7801094c6ccf560551d27e4e6a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd8553ed41d1ad9c3222b68eed3173724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f90b2544d558471e994da4a670393725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cf808382c4047df77d694f16424bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea336e9eeafeb22d5d50b79ab94ed0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ec60f52aaceb9fa287bdad520a3d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3f4d4aadf32dd0441f68255d36596729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdbbba021a6f4dbcca9f60262c1672730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3c8aafda31d775f24bbcbeeb1f72b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dce542f2f5c92fb3a1806ddb04892732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069935545f8bc56ca5bbcb7fbe7016d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21845e93d9041435bc39923072c8ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f7307f225912366346ecf3fa9e811735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68204aa538917378cbaf161a9d7aee48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77510f297176edabed7787dde34cb7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bad5c033987bc7fa52089060b3339738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d2e15a13ab3c5bd75d4a59e51f7c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c332ec6636946bc582848a183d44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df1c0355da403afc9671fd4a942e24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d757951d749d78c475574106e5a5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a97f0755cfd88917cdbea63275a2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3948724119637b7fa9023eba8dcc3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7739ca1c9b93ecf720f8fb510b1bee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36a987ef14fc57a2554570508d1fdb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245d021f2471f2cfe1edd568acc63ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecefc7cb05fd6ead3906130e7607bb1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f15d9df580809ef23bb214f4094d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83d95a81aa9d498e11a8c7577e8a09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f313fd7a0129cd5dc6a02b65f9a76da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aef6fcfcd08cf4cd536da8d0c7b38f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf15c5829e7e3a7f0d5b6c4c1b4685753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a94ba65a6e7537f494a5178ea92fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fba9f4ecf45a160a005594a0350cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34359fc5da5394d75fa9980218b7f7c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826679926050b1131e039b611d96fb1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8fd8b2713732efe68ae3062ea2c7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662edb3139bd294f9b57ec59cfaad309759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>