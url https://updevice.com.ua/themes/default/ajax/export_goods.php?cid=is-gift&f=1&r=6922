--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14352665d8cf0621dd9ff3d12dd05ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe40bffb7f1bba3414552ebd45d1d122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450f052a43ee9c690b9d7f1c8bd50253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daacce86e2dc770953f8528c3e377fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6ab6888dacb55e0007749bf6d5bb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c89af0f7188b0eadfb3abcaf713e866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284772f76fcfeac6fd4419c1eb962937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8e7cf587c12d47dbf78abd4d47c5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25e6aeaf53b7b95bfdb8d269a921299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a340088b47e1f611af497ec35955410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91cd4280585d3620a4835a5c8a16b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d484fbeed20639586a728df60882ebb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fc36eb8172fed56fa448928a7784413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef73354a1ec8db7b12078fded014f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cee5756d7560f6d019e98efd396ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacad41558e686764cb1c7c52d9cc6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e203ba1dfa16da1bd0111ba0d162bf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e24e4b8dfaee3313dde3d84d3438d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50c7a89e550ed88711572adde89af619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11263d3420b26e6dcca328073887b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b377d7c634e319106d6898a2db4a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fda7e0a839c2264122e7c0c6b39eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53867a6923fb9fc87b240b00b2713b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332c1b305240bbeb0cc2f7fb0bf3a0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41db1f34186aabcf46ad3cf86406c7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f21da998c9729d3497d4103871da8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7578d759be586ba3aa3e374d0da1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00fc7554422163fb5330f1c51d881128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9086b4364ac900ad8834bb714fb5fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ea7ee6955f96c3657dbd2602cc55830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116033070af15944fa12f5e84bc4e16331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a846e289b148b66ecbf597c22c426c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16df6d1f76c79493be6057886d3a0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693cae772a7e3219564a136803aae8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5973e01b44c4db4894dea9fc23490f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff48602e98a19510a976dfcd3e816f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd02c6210857927ed7348785f99ed2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9542e2c21a4db31397371888ef13a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45546991c50ad8ad07da4c8704483c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70534d11fc7fc1805301814b07ecd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accb8c6f9149995207ea3426ebb74c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a30278ab1e25225dc8b20371bde8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e39f1ac62b832bd580a92ff0f36b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce50a77f77a151a8dfad7962f86ff144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc56059ac9d130a8db035047d74d6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27007116aba664bb6239e730a461ad9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db30af3b953855dc9c2014f1f1980547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76600ca8e589e46131c61f55d41d4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29c5cc39be7b811a769defb1d826e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a01b387272d7b43ff077787bb1b2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b3b181cd493e6de945d6af989c76551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3a68120b9235df0d28733a91378a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592a7cf7f98a9bac4246f278ec38bee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c707db3ab6bced1d47bcff29d0f6c8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc272c1f3c9cebff41fd0722aed19555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22533223bb59f2b8b8be90ca5be0572a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fed0fe996f437a9a4067f98e8beda757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6727ff1c17639b2fd7ca588913f1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2447a15ce27aa1cba6560925ad2ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b91894e72b3f7f21e18328adad95b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e1ec257d436f317b9ac76b45ca97661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b3d60d9d8aa91047149d11e9c871d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc5a0ceaf3a23401e5b99e6155b7c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5105507566a5f2867182fb21617b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24457782fcb9c8e0755bc7363dcfe5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18477090bd43311f4bc5b5d064e656d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e1c69d22072c412c1938afe84137367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b34df84aac10594271d207f800cb9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba926db311ae9c7ceab7deea2a25c8ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0d60387f3a9b5d3d529d5bcfe557070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57422ebeefa48fda00d3c188b59df571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab21659f181f0ae6473cf4d2ccee9bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ef2edeb7ba52fa5c18bd7e47c6c3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65c19b064d553125be5ab5ecdbd64374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515548bd1245f1ba686f94627ae06b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7353d4ba465888eac30d03a52cf8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173feb324380bea3d45788bf48020c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde964391c6dedecfa7b78a1aa1b5e3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384216a696c03f3d3a4446d5f6876279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e000b1f7c9918c0c86d54ce49536aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88837b43f8d28a35d786309075bf459d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b958b5547db7b9bcf642e94d54a12482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab58f58b44953060ff9f268cc0eece183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0108b742ec5c3c77abf9725c3044a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e737ea7fc235e9084ec3cdf38b41d1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba74b14839acdd051b2e9ccae79a41e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97412b97b8941f7274140bfbfdff0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2c3d3c1d26034ca02e48dd61c930b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978c202e0d6f959dc9bc03c8007031a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68905a768af4ad7bc1b3d1bc902c36f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67df939f09f9f4b34341bf35bff6d6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448968503e91d33a54f8ed10c312468092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39f8714a436f1ce521889aba920f6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962964e97b44f61d8c366332dd9c1d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69030956c51d9f8e9aed5f1d91826ac095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cca68153845a11cce7129fc82e5d8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83a42ac846856c11f455728976e46e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6ed075cd597b3a81a09f1da0f0e3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e49fb2ccafeabcbaba9884abefee5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bb86135fc23f2d691634dd50c9d31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6a4434bb48c829330520d660c09c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e9ec8a43a6482a109472ae71f18dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc53beb61d6edbf1a620740d98853c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20bf543d6d801df65d20ed1d7e34dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0ed6b5fca6c4bd93885d644868a72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f2c6a55cd13c40fc81d9b17a1202f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3c566f51876155ef22ef66a262561107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebfbf25b31015f45cfe5891cb214f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f8f97e3f4257621042528b6792cb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4827c4cfde27206d06ca860bff2b098110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21050e1ed31df695f5f87a5abe71008111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6f422b5ca91c134a93eae80c1dcec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212880a388486b7e68ab403153f56df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6386d7cbde9473888b33efdb81c8ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632f7e5036bd4f217184508217151dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f88f65866f3383db285bdc1fa65322116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c22706d6ed0303d246e33c73a182a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699edf208cd0eb18cd4e42b665621f74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67398ea9b144a648c63c8b368e0faa56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ea2e6cd7facef4c2b536b476fdb82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5851ab3b8dff14ba2bd271582f4ef99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd4889e21ad1d54ef2127b6167fa66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f3234ebfefde4a1bd230d235e3ae7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155e40cef107071bc327c2b685cb352124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c5118f6a833f90cc5ab30fd4a93d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cafd12a5612c88dacc736fad73ce48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8206cdd9ed8fc37750e83fa8e287a95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaffd36e553ae7c74beb02a5fe17762128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734ae8d3ff39b103ca6c9d81ec5cb04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e310d2f9ea7a477e8acafd268d85cb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b549cd03f70e90a288b08c32a8d10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d921b3975b9f0785aad471573b32f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff1bd6324a67272cbb12edbb74ce99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0427b4cddc4dfcefac1d1ae555a6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bdde1b478d97bb21859c52c706c92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1a1c87583dee9930406f11f420ba3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2af9e50069deb3c2cca192c3e9f262137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3513849733a9faee57a2f2fcf9d6183138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86386783df5fd342097b8b3661f9f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a70978aed4540504fadebaa3263775140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eb213bfbe80cfaeaf3f115bd97396141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f90dea086541ccbe5e71477d5fe44e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f54c1c8ea6b42fe00eac8cf3a98ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c6d0b5088ee8901c6f0d75c004ead144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb7b52a541ecc3c23b98cb86a5cb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a296df436cb83e791b1a2d144acf921146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903d1df436be6359eafa351c8e9b8d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dd310780d26ec2e1c2a39f7cc30b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cb18fe6a12c4e535c2c622e7c9f9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969572c8d5d6a1c3fc0920a085f81ccb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b8f62f7d7f7ef5fee31fe9cde3148151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c754cbc710fc5278a3debcea941e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a8c8942c98f262c947066c87c5906153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b213821ce3efe73b33506aed307d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6935564b513420b57d1fd049c811a23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba4d48c343e1837098f0403c78eb4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f151f91ded4836889b5079cab5267157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956805ea1b65f7f82fae1809257251d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6f77ecbe4f735fa966e72341d8c15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f1cb786ec0bdf42bffe60acc510f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a712d594b145ce409a976e940506aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccf26497bda798e413b7cecc203217162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcc68ba85a78af68de0d73e15beb84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c164c784efa4e45c211721cc2dd90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe964c93591bfe5c53999c208ed8fd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4115bae4c0bae0c44c2394879f3432c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d79aa6a90dc34064abf54507fabdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9af12b9a908951ea0826b3bf2ed56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f838f58a73ab00f3994bd7875449693169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1dd2b24ca17f7f02ebe77270e3665170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458697f6b71dfe6f281e5f6c9911c07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295df05d46b1d8286a5d1fbc8d83529b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85446481b54bd9cf7251cd95aa6e3b35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc89b3e5ec5b432098fb7a49318e4c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b7141f5f86a983e815d2d722bcc0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0b88169d67a4535435b75e73a4e26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ecb6184d1e5a1961cbbf4f3b36c99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa43a4334f49f09340c3974b85916b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e57957e18b62f804fd31575df92bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3372e3eed6e28777230a94d006fae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54829f7f6cb404a3c1322020499672aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ae84285a2853cfb6cc3457444ddcc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6692dd5430cb9fd28862786eb0026183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1500d5fe83b08b28651241ed6996d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28036eb48bf98663d368f9e027c1081a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4ac5539bc825527c578906a63e10f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa444343f6539f0e459c0be9d954f8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d73b74bff0d0bc158d198c9c2750ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a90f7971211cc8b024b8fe9dfb799a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ecc8287d9956a79708176cf015565190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3592dfd0ba33a61128b9bc2e6552843191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20357b4648bd01adf3b76cffc866e4f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a031dc3371404e6a0b11c5b9e02310a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8dc8fc33baed1d459bfe7aabffc34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26a77ad370d59f65f99317fc694c3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e55ee3ec79315967c1a3062dbac65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84b8eb28d7f81ce7c0eb78cdd6240d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb929b59a2ffa1037c5f158c4d209c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02297c5e9be4b48cb5737d6f0a93a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0e5115b8f3119c430162c45d6417c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d9be266315469150d96afa06b8fda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2959f4bc2fdae5b270c1077ee9fda8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c69d36546e85aa7aaa8426a4050d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca02eb0bb64925eb49eb1857cc8e0e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731da9e07de563c446ef45bec52fdf8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff291b75ee8c60d7d091576304752dda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcffec2ab253672478c0730f0a8227207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93964cf15a6f160cec7f731ca8c251208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d756b4010373f9119c24ed706d39d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc93180437a5379a8b842a5eed6ab1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d86f4c1785e813213e15b84f38866211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f8ff07f70c4f833a744c68a414408212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb57d2f51a2147033e31d5c6333291213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ffbdf86de27fe698ea72b5ad92de4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b121acf2a9be7e2dbf04eae87e07c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d0643e23d73f442da8190074dee2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9ee17cc7f2c8c5aa67e326233a642217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49992b6b15dab957bddda526fd54ad53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479bf38c077dc5df6c555b1fc0ecf9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53123539e1a623981ad8b894d2403aef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec89c379d243aff145ab57d40c07629221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5462c4692bc88e8a41619700f6d79a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8fd1686b23556fe1a692079462863223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5644f4ce0f133098df997ce335b4409224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c57172018cf9d414520a9d0cdfc09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061a13fdb856ae5d23da3d0add0277c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09458a09be29d382b8f62bce8e675d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92cc8bf504d8cbb1d1fb0a114147ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472463f4c052973609e81f97f25e111229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbe3525cf5e72f7f6949f323de833c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed436da5499d8c4d25db244f4a5ed5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007df8ec9708c1d7328eabce36f2e74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edc23a51639c487757090b0de43f15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624487fe3586efbfbb92ebb955277df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70335d941a04a365437bf88d90cdc4a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e4dacc4793253ee7746ad9d3ac16f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1d905c4f50803a051312992c40c73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55d8a9b65f48cd819439cab12b2258238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d30964922db21ab747b1f51aa9f424239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bf4b99a44aa054808f2fa665e3aab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55c1d239bd87ed078930a9e8e4e497241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be515d03bd01e4aa0175a5b98d48449d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286308c910aeddbedcfd5ffa5ea9e349243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6d46b651ac19dfbe10f79184a13c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ca73c6599fc09efff28d8f10b0733245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa819f4b4b15dc8f962d8fe0ad6f8c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ed9f430b0c871c2f8c493f2623151247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d712821360bf52929085f76e3c448248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f63a83f84aaad8f4c71d9769f49e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf9daa0938593a942740bb427f6e0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc59c8c227d64c8f069e49081ca3c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915b59e6f0834ded7ad3358290cf494252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f40964603608cc2ec63e5e68c7495f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a6a8783b4310f2db2e1a02dfc0800254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c463ce642a05d72511d47a0fcf14cab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3229e9a1c5ffd89c5f30ae2ed3128f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b90b7726d04bffd1039c5cf0108c6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c20a02bf396c88ecfd21e9532c8131258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95004325238d8752158995414ab5d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e824f40e8ac3091db4c7ef551cd2aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5a6cd8b95beaff78d0f69b24b652e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369aa4069b05abc45bcd44dfb27f749262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0952478f024dfe8d966d8301829a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d85fb91002da601d84169601eb5d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658721bac0a80ca96dade5d0a1dc807265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7275fa2d3e6d6d4c1bcb190083e9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31545450546328367b3a4818e15cca0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509790198d5be50340b3a56a65b45676268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f641e51287db3fe64c6a3216f9d00b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2804904e27c09907c42c0db42e1722270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5dccf0be9e5034ca931a8ab612451271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d37ec07053a782daf52239aea538a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315fdaeecedf17d586f16d2b98038ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e61b3afcfdb012105f13afc2048a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ab71a238b637c2c10a028fb075b17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d79321616f93ed4fa701d0c5457fa2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8b6895d991c6b6bc87450044121b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b99b761b373b7bf80e31e311889f8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8792ac25aba333a19fe913c49ebc95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0058646be30d146b4a1a7a59ea1df2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9a18e361fa8845ee2f4c604220766281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f16703afe89cf20a019f7501a46479282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c91117d3b6a2ed3a8989e1c923f97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f96bcb159da6b9e6e074c8f2fece6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589f8f3f75b3590c620630d4423db83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b771f92693cbd13a6f6e5fa1f05fca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61e284b64dcd85f8a9ce1d15632692287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac695b360780547d65cc4ee8b681376e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743b9385cbd5476ddd5acb04e7e1c8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f66796bc8a6f24460997dc54cc4701290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796120601e59d39d69d3bc4829500518291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1fbec1056978801f1128fca47de4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba98ae1532ca7cd4aa642f69039590293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ac76fb8065360f0c0b7fcaa1ca6eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c487ae9bc81f4f5f1ef8a20b7d2653295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87299f245be8d81f0508b28f26ede7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6035d7b95bfa508ffc345c3818352cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9f7b7de2c67f08ff642e7ebdf3527298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dfd2435c7618d402acf2513111fc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc5310d631fe32dfcc001ede29e823300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003be3c9a8bba812832b8254c75464f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a825df67530e68654254d7ebe18eef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a529873c7cac3d72f9734664731350303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fbbebb2d50da14a5cffb7c6c2efc1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cad30174bda88347b77892ebac3787305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458ce291e2e260a1c421dd742295105306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faf94643617e86ce0832cab2411a53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dd6cbdcb480ec179f0b421375aff4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c709c167afe60fdf9d1a7cb224af6a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38efa9a63bfa87cdf5835719eccc78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22516729dda6136ae9c9392b135e9d90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938897d27ad9c4ab7f096dd8c21daee4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a06632047715b82be251c3e81eb2b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d77ec58acf47f23a109a4bc2bb3c86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0f81f8c71294898b453922f687017315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985be08c36495b74b2d4df5d0b63543316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7068dc495cb286c7e7ec575c4a20076317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9108484d493dd149c3ec9775fb515318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7fffc523818cecc30f74c81f75555319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f9d70b57dfbf76f99297ee23b7dff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25646a52fa03368e3a3f2f0f700647321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0c20c759a44d56d27f366d6d372b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb89f019db468bbcf8f28b6d2f9c82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf175b38da357477f1a90daaabea007324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9129a6e34d2a36e2f21e79cbb75c21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a1012cca114f79d589f1dd99e62d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b162080be60087fabf96ca77583602327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bcef6c3ad929c64fcfb8a78274e43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da433dcf3da3df0816033aa5cab6ea6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64a10b53cc5736e6fc1ce29b4cf219330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc38a5d0eaeb9e923019f9e219a0a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec3564fbf73e6d472ffd7548106266332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b1c41c78b4db43e5e05a12611884f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc5c983096f6cc3cee86dcb0c651c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a9e9fcb70729aeeb49418b1e19109335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e57bf00ffee33ec550dfae9919fcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606d48f789235c7d8ed3f7d2727b539337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b3ee48772674372df9fc96868ef77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481620aa7617344a28a554f4b63cdfb3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd89d095a8a4473f4cffba2559c330340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e168134e6a2557e2e89bf2e2f02d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ac7a181f3e64f8bc251bf74fe6ab5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8cb75984ef2f83570824fdf6d487c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a50ea7de57d0251926c35467e2a02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a89894ecd60681bb840b5edc84f5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ea6ee373d72a74fbbfa9f713d7bfb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001367cead680926fc22e845973f44fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82e29cd6d3d0dc93e9cf1acb6ae4f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79416338b51b214b5ce42c4fbec0448349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc1e93b18a46d29f6817c8a0b24837350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcbf58ecfb48237183c4c3fd737c88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901015cef263a5e8720ed9067b8cab2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040442ec53cce09e4847ce9a966f81af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e3c25cdb108978e19c80be6f40cc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa690d79bd87767e7500ec3970a940f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257c8d5a5182c9358df791fa79edd72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13eec62d09e602156271f2897adfa6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b6446842cd336709dc6f95aa5287d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b0b92a0304e58d6dc09df2cf8e076359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f16106ea56f7322e4f9c6da5edd573360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d6d799bd93af7278301d7fd32b5a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820a0a93d946033cda873feab420e08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f6e64d0d5a3349a3a45746571bb95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240b13a235102ecc2705313a95fe1ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392aef8d1fb234aa9a8219efd4aa28e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9d4d41b8c84816743e7ad537ad7d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd7d91186898d5a34b8e222a80eef8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616c1f3a2cb00cac20ee907e772c170368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d581079ba9fe2e14090c633cb06691369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff85a808f38ae39446b4fe947d4888370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e30e7574b5ca5905f5c43281102294371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68673f3658fd26c9ab5e4a381b80d47a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a508b8caee92e3b3fe2a27fa02341373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbc14fd89dd1400cf044ee2af07ffd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decf566fa7b4e89857129fdb344cf14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec01ac03406b23544619b424046b795376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83935610e305a38252d658d7bd6bfdb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29edfcc4fc1f0d8497f34e25b75190378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c81ff91c573f13776253b2bad9f16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0491cf5818be8ff9aa2781e0a6b0ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b189b2ef2a866c519882d51b4bab17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea0cdd112e24e5052567905084788f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df46ffa7c3ac963efb61a64c1354a47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebeaa04595e1e9003bc0b722f8396a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067464784e813aa88855b2a37a01e0aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103f3d3044879f4a50793eca2ff51e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b408cbce8ed35742eae9749384004387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3f074e2a8e9e30fc234577c833c54388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb05398783ac4347b1a4177ba4218c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e77592e04132f5dbc039aa3721d552390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf403073ec422431b1f493d5f184e77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd204d4496da6aaaef192628e500579a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7106ce241ecc9be72c1ca89e5326493393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698d4067e3fce56dd2640faa8df9f07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8b6b544eb14b7e9cbea341dae6d79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f31f94f81e59970cad6677a507fc4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb896042153ba5b96f4bf5634f4a0763397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07587e22bfae33fe27981af985c7ff9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc921d55bff6206efd2c4f1a53c069399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4a7c701d2a234eee3c3d8a04152f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9806135ab3708825b9aa6c8eb0162da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b12473b7899e8fc027929d116e38fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793f7531392ea31f79428b6dc7052ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650549523450a105f7d438368a5ac34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17afa4af1a89eab68ffd3a371beb074405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa473ba8965bb727902fda591fa306cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fef329bd1d123533c487e41293ae8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f97c4007762c9d939b3937d56d7dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb0ddb3a1969908109b675c41eed99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eea2e9d7a00e10dcf416ade31d007410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cac80ecefea88466f922eeeff28dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267488318556e72d1b839a09076749c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233aa1ae40f04830192ac442d36924dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62371ea5f87b84c537af8db72224b468414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1a53497525992a13aeac459fb137e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a17311d503625d8b272f3af6f32cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd0a6b1ffe16f14790d749f8e6143e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359844b65b2d494b03f27aa9f092941418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2139a1c20bfa7db22a470b72d40d0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf67ad5eb4a9fd781ba3cec0f361ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea13a020847830496bebf1104b88c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06f989dc89fd117f1ba6d45f54444f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519e6faa3600b44170d398998ddf793423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418afd5822a8d555edc8b3a6e8b62de9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0275d8b1dc540d404d81d8342ab3fd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6527999e79afef1cbc68410846c8815426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe457d3bc1770a6e2742f20d42e576d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c9dea8d86492ea02cc0da1247ddf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd55732c553c326679e787c5396b87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a45846d50cbeba8a441486ad3eaf8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad86b97a5142834302591196aa951d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28113700db814cb5ed53d711ec8bea61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e296f4e501b54dbb0d69ce7a176643433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f50e4a2c4348ea1fbeaafe6ca33f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f37ab126a3b80805e639b59560619435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94790300b3a83f76b3b1a910cbe02abe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a4919a52d2e9ee10fae1980bdd526437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b7839850c889615ea5f6471a48e7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb89dc66cb65f6bb790cf762b01e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623bca5a7205ef1b374650e8e340ff1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568b67dccc8b83b3dbf6dc93c695003441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac88b77e5b8d6b8fc039be88d8ae290442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d5dd5ccc108e021032ce60b24113b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eb85b63feb4395f9673c4939aa439444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bfa72b660d9e63e3e1b2fea29ee7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafe40d830c34023ba3649fc08c1ee0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5828e85c7b20d569d626f54cef7c720447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f232a11720353b9f013d0a1bdd3688448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc34bb744f74535379f59885caf07e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea91fad2336ce21d8897fef117b182450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a1c9dbcab598e5c9e8fa9aa6f1136451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c05b1c5b74438e5b9c5af7657e84d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc9c95b66e6461f939c0a3ce4cf77e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b84c9d0bd3a11da7800316f6cdf4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76767c9756f2b813deedd3eae3a6c25a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28573ab95710f3e82d7bfbf3a86843de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b86b9f477e136318e77874a2cd857457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8dfba8e36256e776cb307eceb42fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93b25068230d86e863d716d4e22c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a43febedbc2f58b8774bb832e5d39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2536bfbf0d38af01340fa286d2fc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dccf43212ce3ff4773251935cbd26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71dcbbb841193455ce441dc0e1c97c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00698242d6f760b52c1caf97426ce38b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656041fa958465f2f35b870e1faaeae9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd2b015196da700753f40f8ad1d186466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcde9b182ed795fe23059d16e8a39d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4212a532f3756d5565ac2d9e36aec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426a4b5e9510560a888cb7083aa3dad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ab7c5312833d29146d171101c34f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a53e4f7272ffb6c892d8402a9bbd65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf26a9419ef8ac17864220462110f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd1bc95706f932c1aa388d96fc812c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0568c1ef10913286ed3925ee01d313e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae583fa29ad83c013d7a36e14372b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cefdfc42e03262a83cbcbba951e940476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7992c8f3cb8c1b08cdce6f39db27c71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6e78f0185e19875ea0a010076f18e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2873e70aeab94764059cb8374c97c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a936458c7cef338ab965d9bd2214640480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cbc0934ab6aa92204dc37f21f29b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f3bb506b47ed083899165e232e360482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41a6c3c35383e6727ce9e71e639aca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4898b9805199c1584b573e1e0de2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e85bb508a463d1b4d6d799b996c9d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6d7eb314ee888d3daa0c40d41213d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194316e61332f8fc20413337a9bf17a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c063fbc88348ab2dcc8cfdb7918172488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275861434e1906c67e4ce420111062f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6039ffe8e6a3eab71c7d461d6325ed2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716931dc5a7f202f3e2a070c4091b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ffaa65a70e9547f0ee4cb4c89e8be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3d46f51d40c523da2789c828eb3ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b24ceea0a636089f8bd0024dd012b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f96b5a170c0c81f752d5b245541ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec924388a7c3de6f65d9a5c4741693d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53479b86d0b53fc56615db44ed5bce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d80edc6cc9c7ed4e363bd1d1da45e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b497317688381fb31a8dff157552378499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1999a8c038acba4b84946d57460ef2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550f05b4a9f32b44482dff0dd43be6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e90e065eb60f7ca8e863f41285d042502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237a956b5cf1c28fc179c9a5f7198e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3183a8b729a820e2fefc18b4661db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c14b222b86110924a188be30ca68f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1c4b8b0addf733a2c6f914cccc8d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82f4a6cea140a006a567d252046db7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9aeb6772519eec5f91efbd16f9c8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b417c1e3aced0ac58782aed8cc8209509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92d08bea157cefdf3a4b6d44ee258d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618cc7ff82bc62e44bc6fe2161a5ba1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f871011e79e94f0b455b9cc37bab6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e207120cefc65b8f795964d5940b6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c97b5d7d29389e2ab87a8193d1d2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aba9a6a9439439163caab623507e15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47bca9f202e61e7f17e7a0df93ccd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a8aefc90ca39ccd7e071126e7d2e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f28faaba31ffb4f0e3fef5e1688d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96b5395ef407f831d615087d1b441c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd1aac45d8ea6dcaf1fe55b2e24e74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9a5b031a1322e5a0dae92761b371f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb384929673830867a50a467819017c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859e33f21ecf8003fb64c7ab310238e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630706eb664a185115c1bdbdf0d0036524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e0a969119d0ede2ccb9c5c9a7f848525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18511a91e3b6fd3eb75e9df237d5d8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1623a639556e8e15f6ea2d1e40c613c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92305ccce07a0a3f8526495d4ff27172528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed664a7f0077baba25e02f4896350c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a4bc05eae81dfdd2d7dda158a4f51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebe400a2465177f9d30066c29e3223531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bd4b35e8500d41aa665959f8c8e82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2101a67186da2fd2dbb8cdf50d1807533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535238351184ccb27900b1c3fd01e972534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb0d5683ac6ac607357ac54699642535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a379a0ac06dd3feed503b879d570e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d3c39d668d11eb69d93cb076b4559537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a71523e3f09ec5df7397cddda1c3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3b7c84bd1233591144d67b1c65473539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc17033f29d3e82dd3836e5f4f3e1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da02d8e2da8fd7a929413f0369dae9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598813d96c42acee621868fd01244aa1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c98e370aac2be9faedf3972a620028543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8504a11917bef24ea6fd1fa0262cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896a5f9ca8f2e4d7213220572439327545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8633c9db52b1143e3f7f9481ea1deae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494c2541879e91ef874d434ed16f1bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6687f6b30fc50bd885130076fc4f825548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945bfe56e3da0c57005ee415b316421549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04f4f9dbea5b24a73fef00ea99b0ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda97d805aeaddaee385c125c6a37b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41384009739c045ede7b5e085138e30c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28fefc365048b3fa57fd8cbeee99cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe824b62225cccc80a4037237662d00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4129a79861329999b7328f1c495bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337420d1cb7317e1ec3e8f92b0c5e0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec4fbf34944d70376dfd0051476195557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd8211a962b5de4e63196e4646285d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328532881416f5d260572e20a099995559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0073db11bf9e8c7d47068fa9a0d1d00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47adefbe13557a7acce917c2f830604561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79b2f0446f1a443aa659687f3b9532562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5fa74994e26e1a0d332b49fb8c9a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ff7e444792e1b20cb1e9d30e38639564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecb65a3a4441b2659a2b4e68d53835565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6473490e786826cdfb4a90fdfd8961d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577bb04b8058689f53f369cd6e8907a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89838c1e51db49d968fa32faf3b78d61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147b57b50299b3caa3867aa012b6efb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003da5c085d7f03037880a92a199bd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150ff4aa841b671d46471e8ebdb7355571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd300aac47735986d97771d6eec06b47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc281156e007b58cb0e1d3599ed414573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2c36669075d7b4972baac2dba71ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a74525c9a35217fa3aaa984bddacb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378b23032601cf56f678f47ffd512e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd3f721bfadcb97081ed287cd727de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1516b0ca5aa8428ba12122188ed8e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dc112b95fa0c158c4b0ffeef013d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcd19bb3d2a6eb535ebb21aa674814580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0634f4324615ccff2ba77acfb7a3214581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b87491b6e3a30edfe2677562000290582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9afcf87df9a571d7da2c64729d1d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3b76e53734ab85b8dbb8cca4c5d3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fabb3891d89c2a22adaf9d5e8f5b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aba5115a0c1154686ec4b68bdf882a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29fa014c8a6318f7490816919f4aa1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3091a9039a5f372eb200035e90cf5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c45d4354d0fc14df87530e2d0fe0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2568c2b2e3215ae81cd1d68cb2a60d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5d63e12fa630952bf69b3c4cd2510591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5950a601ffc575014823b03bb0978d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8212de7fae721659f52f219d9505d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79a6c2d476d0e1165af086539f074b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbcd7ef8219c580074af24f85463f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad930b7e5950563d0ea75d2e94a9dce7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103d027bc57673508232f49f1c0ba12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1055309f8797426e31f0870c52b0fdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5bc0d2ba5d885b955185c1da14761599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e90fa3a0d22c52a660500dccc23f6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c91465586f1f87545a4ca708c99d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd28d92a587430cffcc0cc5c09a1821602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaffef553f351615ad272336310879a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ef52ec1a6694c07d720c2359daa0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877a9771227265382f63103b4bd54ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dab0193d3d93f851c7cdd5c347131d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d7f14646a5eb4236f6394fd415265607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ea5b463356503f81b290e5da9a261608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddda0bf1c65cd84d617382e1e210f56609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61053957d831225c5035bfd080e4a348610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515f8e836d30b29e41a3fc179c5192c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27c6c2efd37fe05bf8a194edf26583612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90417d31ab19e6096e8ea0cd0b6908a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ccd76b925ffcd81c8896a5cb42eac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adca4ad7470978a0018244a1c3e193c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c06e8b2289c3c2774eb1707e8560b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722f0c0407ca95650c89b6efc90cf33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fc6c3c600b11cdc80f7197cc2dea4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592f7a5395956db7f25165de817d561619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595f248053b669d93c0ef3ecc7043cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba9d7feb9623fa55d503844a5063ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee078ba5214689bf2de1a1ddedb5f39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4bb2c7e8a667150c77113ee238f94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51ec3c67f75d641baaefb75e0055a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f489f10a5745a7e244bf9a77831cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294600aac153d0390254eec5c8e482ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a6e344681cd9f24b64265287f2bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484be8846694538d0534c5e5abbe6bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300de467d32cb8fb8726a69b5ea46a32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173214a477b73351f8524123d010cd6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ffa76567b7438c78e1b87bb901980631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec96a6320c0725b6a89554bce6e5e92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae196718736585ff7a6380d3883538e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f8d9556cd4698edb5c01c764c2377634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddac483eb2511634437c09d499d1d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d547e175b8656cc1eeb74865692df73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcfe974c3192d18a78328888c536e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54affb8677e391395ee5f8bc0e326dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585418a99a64710d6336c7aea61c93a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07646fdabd4970fa31b9d95cb25cf2c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65774d351f2acd2876be6295ffe2826c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d268f669c9e8b572e128edc767bc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bad14a60ca56bb64e0ac44733f71cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12192dab5d9219e68b6160f5949ca4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00598da65aff59d163d00c5ea3533a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb601d89d83f4329a5919089f25497646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91603650e557305eed9684482af18919647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016d1b4250106fe95da971e93853217648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290ccc55758aa4b8765eb3a6c79bf3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4366ac2e2c02c6cdc9cb01519ddda0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85566559e62f3b60cd2f15d0c39b3c28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9382a74bef37ff119c0182a8789c0f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3914c2f3281cf7673744f1bcd3b39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e743d2e5b8f514c144c368cb9de40a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ee0621448ce0613809f351d85c75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e3166ced94c70e24d30a48beb1e0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d17b7dd4acb18f8f5d77010c62bf72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360924239d26055b39c6e5c0fd0e66f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ffb7d7a846f4eb4536f82764db4a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69459963d13872abac3239cfdec8f51a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9bd3c7c2ed045bf8a76f4ea394702661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e59444ba041029474d5dcee486cf9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa276ce690878db6786b758fb04fb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5d1584f150ad9a604f3dcef58f813664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf0500bc501bef8e20f4328e7b58a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65a6ee610bb28b87b96198d7ceb15e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867439df67c8c87a3b50ae8fb5a8bb54667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a3ca0d5a270889a53a55c0fa998ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e0c5fab4565e1a0bcf6c7bbde4ec2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66911eeefa1030dab485e50236848cd0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e217e99578eece4edbca8f1c50331671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e34e9c13140473c4f24991941589f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeae9373a313176c3ff2301e08539ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841cc7e32fc474703541d0de19b2922674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7138f9df86146f0b97a637d62e6f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fb990b7656ab9d43b90813b9ba9f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15062b4e5e220b937eed88a5895563bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cc6add6c7ad95129f3ef2bb91e87a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baecd13f4b77c35253e8161406a792679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a9b889b1bd3afb2c16983be8e89f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bc4d4e78463de3aaf43e6c1b33ae3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75746221b3339f34716bfbddbcff195c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c3884a03e80a408c5f70b3f6c0662683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42306cfca97e442313a2675a9c4b3f0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9ced99a09f541f58b66175a20484a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381764fa338cd3ceb3ebbd5066a11643686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cebd1923229e63ef781e89f814d4ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26fc19bbbc6f5f8d5bc9717140a144688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481da02f4aca54754475666e26ea93de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedae85a2e89e0cc7a03f38318ec111690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8277d76b1c0ad7ed753e46bd3e18b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3ec701e84ad4913943967c2aa8c46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4474841596936d4022b5d11fe0cc9a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acd8d24b7f0d2d45d0398434355e38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263eb380bdc9810e840a5bc65aa472f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba2bcc906042a2b344d0ecdfa6cce3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e7fdac8de0721001ca38be755ce8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301eb188d4377115a06ec5eb158a4f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15892b355312db6e61760c4a5cc72507699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aea883b58c2111ac8d1695c98b33a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc128a91a2cd2171a24a81fcd3a437701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cd8a880a8c0a3de5172a31b6b3ffe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81b43f24ba6b14c5065a25202c9e57703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8195f1b08fdd46ef10ff915dcc10801704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3e3d86fc38c8705d9285ea1a5d815705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2f8fa2133eec5d7fd451236fe6e26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29efa2fcbd946844e85ad4481a3953707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253af3627a63f78ba41d104838c1353708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf02f0e0a094fd84e7879050643c526709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd37d0a11ddbcde141ba25194ecd00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f06aa6fe7802eca13bb19767c9812d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4034a8b90fceca9f8fc321053cf985712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2b2a792d3f4ca37462e860a0f909c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405b82b6740a2ff5e611b3c0339c0f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef5f59e52ea54ff34154ef3eb48535715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879707172719bdbbcd56575e9cd274b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22829ae96c564539405afc4a3f8a8308717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebe092cf4f6c639e7273f26e69e470718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13a0ba25462b578474247b0b2a665a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01e901da4c9b1217e7caf5d2e0b03c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf916e40afabbbdaccff9b534e69a98f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e05eea746dba21b5886b53bcfaf766722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a0ed2eaa4432f939c118e9719b9de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dcb42d6e810d1ffe484efebfe392c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a512895dae1df2db7002439b65c349725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d415e24442c1646b344214fb90b4ff5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cad2ce8ed5829180e41ce4d779654727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238f5628469e104fe4969e0899cdf8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edd2a3fb88103b28d4e7f99745598c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4401c6191405e2b1cb330d3a6caa5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8169ae8f73a6e015d757fa134d5bd9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267cd53ce61ab1a529e0f5be015d5bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862763d989abbe21764182abe225e3b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473451c13ff3c86de8c0789cf2b98103734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8bf039f57d7b21fbc3f58630b13ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b13d13df9dab1166dd02d4bc4f2b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088766cbc24bdf28ba3fb0b56ec844737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f86947166b3833a42adc30a5a68d0c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3339fc2e07890847e9a69f0442cdbeb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02657e32b91bf360ab91a05f115256c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f4ea0e2d0d838173ab5caa86885d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9725a629ecea31db57cf3e1982d755a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001d1b6f4fcfdea7447f5487909e52c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457e6a4509e102180bc26b73359fdbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7af7fdf000aa283b5be6d236d4d4e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882c778a321206f7ae54030719a8844746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16750406d89bd5850bcc2890faf6e5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4963ffb18df965b53b2ee8d7aaa1d8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a978b5d36d3765ef134722644592e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d174817007752babf50854895640ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c053c494fa316b8117ecb6c9f52fa1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a355b5977a13e28b5a2b4b2b95aa6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239c83e09bc9fe7bf79327dd3bac661753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f5ba729ee8dd16890991817afd59e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd546653277642e32c518471d1b0eaf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2b6a426696d21982344a9215980e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4963f361426f868e166b8d3f91cc4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77389a1410a342b0c3797ac27798a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f82e7b75e45ec397a9348b5cbaf119759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffc8088acea0200aa2b13a80c364b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b86b181f3f895106a924bf04893fe62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fe72dc4b00b91c7787c6cd05b03d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d7e2b05b0ce96a37b9f6ea97d1e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f04ce88fb071349df09e8fac3e36655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203e5e39e9f526cc22fa5d0d1ef73eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c71237eb169b2e24033583d47bd5ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d2048a8619e770505e7999b410818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058ff5d600b2d03eb7bb0a240fc27e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4663dd432f081bd0a1e381f2fe176fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b79bf2391c999297c28095ec179d3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa380cdab03ba4f164870f2bb6b6afa012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d10746a559024cc81a42b8f654fc7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554d20fa93469032ee5de3b1d86f39314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd3ee1f372bcd6e618c235438dd98315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120a7b57e7ea378023d2cb56918cd1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb6b2916ffc784cb1c22434745274d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bf750a68725baaa3753149bf8198118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcbeee8849e755e6c86096b7fff85a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3c7bde2f9b584a01f0c70abfd2b4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8939cf0e42abc3baf86a264ee56232721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d441734130a527e184f1b1e813d780d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfc7cdf44f4ecf05ef27beeb313b4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968771a52a0893570ade5dfe4d15ddfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ca5e392737d0aab1dc03022c9fe5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ead91398a2547bbed5cf5041201b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c5c20117091fa676b3debdaab7fe027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f24452c917d244e63f07ddc2612b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f021cf72084ea2c0fd252c910dbc0e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367d420c549fed3b2eeaf5f4dfb4a9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28856e78058ea414ccdbab22b0ce6f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534cdb332eb455fd0ead8106897adaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be86b12cc077d780349d6e44cf4b7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da551b87ee6db81d6dfb4e488ad88d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972827e2150ffccf473f7625b94a468d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a277063cc90648876558c759f51ed636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485ebb347c6ca1e0c0cc59cae38392b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c10ccb6456d8aff276c45fa24d1d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db645b094ac6b3ecfd1c25efd17b0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc5c240b229f8922f3ef402d209cce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7780d89a8851ac6deb11660e1f4c70d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a32e72a3891c9def6be9104474d77b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e0cf704081bdfa1f1197a065a74b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14873e8b9cd456acf27ffad6701b24544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5fa96087b911adab2802ac928096845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da95ac05acb659081458e1c98b4f5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f087d20c558ac0c402cf8d594b68647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7ccd220e7a4d21d997549c301fc5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059ac12a3bc15c6086d27d3523cbe3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0620647e035ede333ff33bea211eea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635be11e6a687ee66ff209fdedd95bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c014065cc675305857933f188525052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9594a0203b0f695bbb2497e4c3a149253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd239c4355354c3fdfaeefc2bc3a65f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74457ed8ef0a625f32cab6b4e360225655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b734a97e057c457eff61a82f95d1b0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0020fda496766ce992282688f203b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5cf9e9077f5e715509ffe7d2c4ae858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015cd45b1c92012a3546f974304615459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460d731613efdc6154555dd1e9c756d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a30e7b4c235decbcf8a81560702561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f082ce368fbbe1bb9ea707a43cb97f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c408d914ad1dfd6abe902f5437fd6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49235f246b3413b4148827b7e5138c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb261c9cbe87d25b2505a3eab84c29265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db850fea7fed2ec1042a17855b39f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5270f7bdff355e65a313558d1896867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a04f90c7f52c6e7021b993e63d8b0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8c21116996d786fe554566e235bd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbe016a0d9599d43d4ac89e498ab6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728062ab9ea66ab4035d171f1aa436a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299b2ccc47485a5474451b2e10a071b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12327622fbb85079621f35a1fb5f3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a603a334f408d2cba4f68191bc5a3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc304b48f3426dc5be72f6263c8aa0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88afe6b44b2dda4c7bba2e5fd56a0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e91a5065acbf340703054e43e8284177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a10f3ba20e619cf08cd3b0250999678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d6261a389b41052f302707201a87479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ac9f45a13999ef400316d5f53f83b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a468ad0ef74a942bfa569da4f5e58a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceabb7e82d7fe55003f8169fb98b6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4c6ac3f80f86711348dccec6bf88e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872e0148748616ab323850f4034dcb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a859e1bce440fc6bea0b52c712521585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8d607e5135623a5c26bda0e66b56e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73660b660cfc108a70d400e2db2fde2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab11e8ed58f840b472c2c6dbfd5734488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5315b98c557b81a505ff1a37bf13ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76ea7d04d5f6f22e4f0f379bc3cbae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8c489df6be1573440b86052bef50591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8e25f8021683c9db9a58b04e5091f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a3e173df6e2cb3e79f5b8a992272793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0727006ea0ed86c6ded120b8033a7cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d0ed7134c9186358894d394480e1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8407c1aca0f3cbe45546a9de72788cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef7f20a796d78fcecf40c3a980aa5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77813a48b7137a5a22f880992d96912f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62edfc74550e6133761b3c4b0e48eb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092142c344c3c16ef5ad0c9dfaa06bf9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cff2c89cb0d15d306aa06e04d12547101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4701699c7f9da906c3525806587291102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1f05a7286f0e0f5ca9df13b1e108e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c5ebfe6226fe472e53b79b6e517e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5ba1e900b2bc4c478c25560d9dbb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d28efa63c4c70ee78f3d40999ab19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65cfeae8fb7aaa0c966212fb988a9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a9550e6688aa869623db4885bd9b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee0399bf0aa2b71e03bb5b1930dccf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ec47fc6d8d6f8f41c9c208622ad6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20832dc8d9c0e6eb213fa07a1c54be8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1dbc47c93180239eee8a335a646ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f7d0297f4a8e9f17756883bffd6da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315453c6632dee23b1ecfaa5bccb531114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97fa8047c627bab8dd4040fc8ee59f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b73fd92211e8f384dc5b0d68fb81f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb509e7437004288d05e4bbe498a5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b204ed07f3386ecc14f1dbcf9fe89f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60149b3a195c55da793351683056401d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b06dab5f5ebebe249b84136d6068ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9723a931db0e112a29eed2a763b3964121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be14e873547e0c6cb6486260b624f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45c362795437e28cee7e7aeccc0a58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b9a458bfa5fbb1c82db161fc5e2ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6651c23163257338399ca66567d67d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c6e2639d117885a4734a9b2b6ebd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad67c76f6c0c50d17efbfd09bc0644127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872d78cf2fa69472ec09a35fa2a72b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8535a62b17de4f5ac39fc119112b19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185532aa487d65245f4be22c12fdca5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b46bddc4ddbe03d48e37cda99acb75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4c28f7346441df28e832fb7ab81bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a6100aa55e77dbd1d4128cc20d40f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44cd162caa8898530d8eb8e2ade584134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec661d3ef71397a3b50ca71195293a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f1be472b5f245ad5d29f9c047e5cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe98cbcee67ee3bb96f210bee04141137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeae92ce89799e5b56e25f9764cc3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ad0d4a8fc6bea6e6b0bba5e724a00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9b20ab95d37e80af57e49cd87bedf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113d58c7cf5254b92ab7e70c181f1ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca61811baf4f30ed47d5a6c4aa2729142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe5667fa848ea4e3cb57b1d13cd369143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ee12fe9b522a66bee9cfbc6e8c0d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6557ce92faaee5656a0cc2de60bd19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a775c424974031ffb0d86b413c00f08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4de0ab7c99221357dd3e501fc6cd0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ba7ad339a02c9de6467ad3cbd25e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db320f0c337808cab71d56d24d24c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfc3d53d06171ac3434f6397390a32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80efb085c24ea1b3d1c94b8f46105d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779de9e698004bf9bb180c569d3d9521152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576d098643d59a47e810807ab33bc0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1d7fec6b9d467049c19fbbc7798f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468456fa6b9315271944bf7e525516c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c0f65f617de2e29b4a982b7179993156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbf526dd073dd2e5188aefbfe80fb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6303910e99bc5d49176db1e1caf28b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b1fed75b7a9872d5432e37663e9df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc088a2efab52d0906a4c238d2b0bb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f4ce7f7f895dba22bae29fc0aed00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58329e4be61ffa0e01fbccb932fda43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0836e6ed54c4e2eef7013bcec13ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272846472a92a2ee16a75b0c799eeaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91094a0dbe33b2aac6a647b200d661165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a2ac02ecb865bbf08a4d71c2c888166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70603ae0edeba57e93bbee52e55c309a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd204b8064dfe8476e597eb5d183eeb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff81e0ee471a18608eeee918a0f6df8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924b8673440052bc789282ad426c19f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157ed6ce132b5fa138789bff3a166bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d690b54094b3a0ca9df33e2d857381172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34599076f0ba88e353e45092c5f08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb453ba3ab42a0630666e75f2e5fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d265f8a0934a55f387a094ff408d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4c70214f810609e9557fd09c6272a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57015b3c9c6279343f29ef5eb58769a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c6f96bf2a9fc6840449d58427e98c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9799df1832e00e7a1c21def26a04a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288646545a043e237beb597cc655c2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9909c2abafa6654da22c9f267bebacf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc2eca4c9602eab413bebf3f1b401b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712cdee28297708a60a787dd9a30787183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f53875ef449aebebdc3850710476d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5337b4f7b5ea4b1c2454628a4e148d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9f08af1067920325d7ea5791ab76a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0152837446d10df72b48f8677d56b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0209d757797dc898ac6f65f9eebcac2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6cb08300d15e45eecb192b3292dec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70aa6b499370caf5381cd32438f7ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb07f686b9b7a6982d392c771448e5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4c93829a11c2da0d7d6779efd5453192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bd0a779f3c927ab845a981c74e5c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece37a7871ba268f52d93bac5ddc6b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8b8b84804fe1fbf0e66a9230bcf0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c78c71b4905923d95bd8d348602ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705545ad47c5e94c9a40f50b9d69dc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c61e61f721ca23b2cc086014ef3db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2ff554cdad9ddbf6567ad523b27cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf132ac6caeda9e1eafcae08549744200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b794898fa3516f8d991a66b39611dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044334ebb8c353f9d177e0c2ca31b37b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78830a66846c2ff15968cbd616d6dd48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7cf83b7b41ff5ab77a0f3017da46f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcba23254b409e535fa2396920aec7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e074a4649920511ee8360436eba2eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8d9e4545c53ce8d9a238b227c06ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff49255b2b71598e816278c9de0202208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775748b756244820d05b50c12e49d98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46173e930f124b0d3edf91cb37581c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f6c515f9bfea703446b8aa1420e4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78084b3fc087bb1c0f9874c29d1ba128212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2dc596bc53f4a520178d2c938b1d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8e935d63bc55a335d66037f251d2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ce69706bd62c26b5595e9d5f66656215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6214b7e4cbe015112dfaa73013ec2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b528c1646ef0d852be8758d0387664217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484d58d6dba3514c81b7d2d934f75e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada68d934572f5d1bee438ded052eff4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d26006fe1e31fa020a21fbd8ac5ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71529a0d6fbe3dd99bd7dd3611688e49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ff47ce87df31121aa957b3f114620222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc417d8e8d715a30e2b23abe12735b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9795402891f0a402a4c2f0a764e95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb547f341180a01bb910860f7ae800a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f9ad4b7de26f33eebaebcdcf2e2f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50d51938045671719c75eac0331b37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f20051ad8ac483a76cd8bc19fa107228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bebb3b0ec7fbe244f21ae8f43a38d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3ca7e1929cd3eacc7aa1e2c249ffc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71be318a7faf4381b30f663d20f504231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac20f5ff1ae05449584b2fc4c60a7f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03f579d1c4f76f6c677ed7da41f960233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2ba6e0d4784cda60482e8350dbe48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b658619a302e9a8292b2c6d564500b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d9ed1588e40f69c2d164cc41f8ecb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2091e2f2f2975210e60923f4036e85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fd5c7a5b89df8e5a3f65d7e26c02a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc923d9f333b474e73de4ce194b41a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7d291acdf2e4e5f001f2383dcd934240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae314cc6fb9ca0136e91dee87075f3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e4474468fba8213bef7fd881dcbe1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fcdedf3b6c915972380ffe14cfb17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b1e529785bf233c8f760fd2535539244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f5ffb3b0a22128223970d77a72925245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828fe7ca82956c8901802aa3a5f392d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577377cf4933fe80bd6ca66e9092a5b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cbc907fd65885825b9b2b51ed77e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6e8dc9010ba32503c7e995c87290c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ad5ba7d968e177aff8dbeb475cd58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b9fe55f9ba6dbde805b1cdd91a391251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303c7f728bd1da2e0ac52b51707f32b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce557ce4ebcc7555283a8a87b3b17b07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c041005d11a8fb57a61749ea2969c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a05320914868f90b6698f6936f0dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095070a436811d2765453c846b15124256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164b0243994a2cdad1fc61bf93546ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572ce4028dbe7440043df71d3ec3dd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c0777fef6da64299976e2c06aadf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33342487fb3123d74b8b99b0da90406260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a827ffce5bbb6788c9ad5651c10d872261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c0bce8e3d4b8154389c3b1b40f5b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04d95a82166e59b12f15b7bdd69e31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab2b0d03af322b6212931c7b2a9f17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d75ae47884db3605bf116980e3e36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b54c2b77686edeafec63e7d09428c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d459bffbe48685432c37201d71cd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e3f0171fb5c598616e860ca494c87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174197d735402501cac0643768cfb14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5349e32f4f5b11aa9bb099c352e669270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06243d018d4360683a3b468439780bff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60b480e4d981759a9532d6849a6935272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5e84ab4a4777e4f1f7477edc8ecb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75b6e77b102a51228d604656244168274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a642a7e0ea1da2dbd7192bfe85b12c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8601a916035c3e3b8fb35f1ea8684276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db545794b1cd876a0b7899a78c89e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58b7189405fdd3d8828c539665887c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a169280eb9c8d205b10add4714369279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a7057a3a467e3d5b716f1c7efce22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfda3b3909b2607bcc659ff98e0ddc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80e86d439f5e0b647b5788a62d9f1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8394d1d12d96cf5cb00e29e3a1aea4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7d0b74023ae98e01ee75d97924cee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeca35b45c225965825982f85674d69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597c0f5a1de9c53abe2b7f782a801d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c0bc9cd2af8d34b72171d4c6594da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0703456eabdd263b3a0522dea3e18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d764b2733785032561c07f98164ad69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d36a0e6be3f62648ba1ba59ba9e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e819ccf7a95b8b3f65ce1f3e4193d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe14a89f5763cf2812b46bec0d9b0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e28540c4fbb9f7c6a7dd2b8863fb06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe60c11e128d9cd96d43d09bab5cb78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbac7fa14850ded2268ce43fa8aae3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a36e489c2768fc4762d23853df1ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39633a7c5af7c1a93aae3c800ef2ffb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af737aa18ab1e7854109b84da8c9390298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7177522b6d8adbfc3d8ebb65740f98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8692829531e6fe6b19f290e71d475300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750b63f1fd4ee18a52431ec0d844250301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9ae8bde05bddbe4b4765fd9ebdb82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebba8777747007de24e088919ddd9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcfb4ee567f3886153ae62651b2130304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76db8cd3c37425635cc9f08c4d147d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbf2fe890a493b4e5df42613c0c3d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45304fc05ed4a1d12d65977ec02aa21b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14080ea636b0c9c3ad8642957ac5ce65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7feeb5ac2cccc9355894548a3e0580309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25176e885ea727ac76619306efbe5c71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84055473040c1fc004c4ab9bd53ec2f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715f66e42e8baef39272216b50da985312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddd6a6ec82842642a4357999aca800313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab24cad0ede525395cf3f6aaf93fe2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9fc669f6d83c3703ba870c4e9f0da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a37911e5e05c5037525ca4f7f793e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030427ab91fa5ec4ac902abbcd7d9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5b4f65093a6aa6d928916b23d19bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc74447bfc4b3affad8b50556764b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2abac6ced61c28166b0634c64b317320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a89dbdd28926972cf8c0f2f4779eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2d3a99c8e42af2cb50d311519d7ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a612addb28e32ce997d9b22121b72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c223fb1abbafb58f7c55f7c65cdc37f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d082a3f33b90c17f7b3081840f9aceb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ccc72ba2e227738567cc1b87599d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b42e02df8bb22cca83ad196affb42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af6ba8367946540eff52f5c75eb919328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c594b37fed92dd50f5e5d74b0ff072329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13125556c4366776ea0bc9a3a96df3a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dff4d56ebcf67857c0b242e9e3c30f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc1d49ca8dc30d97bf32bde4065f8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05e36b08cdbb4ec89be23730b476c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80f8f1c26558cdfdb8a2f9771e46d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb4d03c40b21b8e2a6ef79e8c4bd5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699f7c5b1dd254f48d05cecc64c93d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333db4f21fe63df36bafe522f01587c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb683406cd66ca3ff92822015b20ef5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478d76da2a898722c28d57bc6ece4bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d542c6cb7882984425bd840403f28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f7b3ac1975c43dacdfee6a1ee57ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcdb7e1ae7687bf883507f4619b13c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bec2d4f58674908f9ebde7e322783343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608dfb148979776167b5bf20eb47ecd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6a5c9756e776d781e49797942e8c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064764b3c736fd8d93045cef5727895346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc44b430cf03ce90a311379e0c525c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4c4b58766003a84a53c6cad515709348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7967c2b05e807b048bd2dd40fd166a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9640a97cb2aeb7f2cf5d52ceb5b4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62401aa7b3c9354555c922d542408dae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a373ab5c1c41f3e4e1c1c583f0677352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca12cc9296b7331e8b3c9f315ce6d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fba23215a64578ce7567e3ce4342f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4767100479ca83301dddf4a4a2fd27d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dca3685f2ffda03bf472644b06e8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27093571e76728855d61fb6c8355e57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a555f7008cc2288c095ed026ed123ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4441f9f0a9c181251cbb78790747f9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869d25a73da4a08458ef6c1d8157f6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c74ca7fd53699d2736e9e198bd0d81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbf1f33e5b1eb540a72c6f3e955cbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3b48d8d32bef5cdec334ebcc1ec7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94c19e7ae1301a387d5473ba0031c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b964246f0abd0ce8b42f9d236e9027365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29ab630b22561f44936b6f6cbb0307366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26cfd97c14bb6b6662551cdd5f19de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11c7d6db76184b149198643c3111a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8382ddb0b9b14c58919ac320f3a405369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53a98147dc52b0c5cfe50657c0a47e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b238b28bcfd33837a62b8e033fcba60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4c50afe94a2714221c76d2a4dc68b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b31e76b4113673e08c01e142b4abd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b376b1b6c119c79e57d2dc2a33f73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad044420f364677294a1a67cbe1dbb2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723674b81a4f5486ef43b084b8fd1fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daed78e529f7913e4fac1fc9b0b731377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef435e94c42f4846ca60f70e51714f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb72db8eb6df7cffa4d7b1bb7987c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b80d4befdcdbe10889a0fdf221b6de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041e86e1d037c2b08b60b2f75c70703381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578a333816f28bdd1142dde25a359f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a57c579203034d5e590f8ba78bbf8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e539f2dfe8a13802392d41a0367ad40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d8969dda56f13a2fee0b31bdd1741385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478664762edef53b550ddef4bfe38a99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1553aa8934a7c14aa90295752d331fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b55f2779634a1d628a8f8c5600d60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d7fdee5b89cc1263c93f973ca6af6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41174eebc894f8eec42d815751be3162390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1ebb0079bbebcfdc3ec81e9b948fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41551dea1b848906a397537577732a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde159cd9e20d9acee38bf594819ea74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d8ca58c2b1ed0b83dbf3f6d6f5f41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d2abc3c83991d7ac9a6c6f4b43289395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaff8b054c17676a7c5417adb5a5b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a995aeb1ba36bf740ed766f50ccff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e67785182ef6d89ff23515aad3b84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457afca3a4b7c0e7dbaa13612bea9f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1abf3c40d9f675c2fa8f2c944de22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55e65cfe258b7367661ea6eac5b934401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba865d47dd28e32491038f404864c88b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d612898b491182adce2706ba28cbfa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c312279b527381c274d035d8ec3e7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319fe1780d370f666b10ef7815cca78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f6c54e6add50c238a09822e6e6ef6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412b8197aebfa2414872d16e61df5c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440486aa6372f14f3fdcd02f89383953408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6648f3bf3b8dec7899f598df215f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16203f57cb2b44d66adf506a65e08235410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4cbf4ade59a3640287fb06ec5a44b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1672df9938384d911f7e814beae89b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fca49187e787ce0dc58b271006714413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236d10885c8fb9fb0a288366df716ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8da945da10bf34f487a5f8a059bd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31531110744510b0190f78337d6922416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a91df8b7f6c860997217db42a36023417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb060e5c13d0e81f2e8e9a17b0d6e0f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b610c6c09f2aa6b1ae5ff7906c3a2ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb2abecaf6949d7405237421a26b12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdc2e0a9473be52373d7934719c9b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14ab4bdd182da1efa4b94d1fac7a0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07992718ed419678bb4046f84a8f12b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7c0dac962950e894cd691e0777a81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b5d6a6251457ebf0703ccdcec13b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3c48b08e1baa10e621e20a9de0cbb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35971b98e3dc30f7615334505f1bcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f48c0b6dedc4328fc77aec195e53b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10e737503c37b2188c2cc8b78a2ffd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7097c58c2d1a9542530b36e07dcdffb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ea8514784aa68faadc7f4e97a7af0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d33909bc4fc95074d0c9f15bb3815432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaebc525954c2117948ecf0a6997bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71075fc0c64ac2bb0256a6d4184ab0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4302d1077ce71660d14b28ab723f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba8028a1df29b5c74e27da3ddb6d23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73c1728cecb3671e2a00547f3dc1cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5f6ebcefc5a86761c26d5c98e673e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ed01f20bc799e4c1556a04748d22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf1054bf2f3be6fa88129828c36cb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be61d01a4bb7e633023f9c36783f73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33dbdece2abfb514c8d104662b781a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fb05e1ed3544c04f4cbde1f22d8d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f747093a7cb9dcb2b8537600bec787e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf591cb689bffd2845e3672078a354445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91921553d46a935108ca70b6a8396ca6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17176e6095c574b382b7e6302280bf0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547159ecf993463d29f7ae3642977a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f6639df70dcbd7523d9f530a33057449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafd7efdbcf94d6adcaa534018910e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57043456a98231d1b0178a83d4889abf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958124f8a0808234b4fdac502b95183452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ba10224b8870ce9596587aadcf32c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8325f81dd7e88ef8f81e9b72167a64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012118e6acb3144c19d64257096fea2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e7065d119913958b036a7e4b117bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b339f1305c5d0119de7972894b42814457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442906e3bf0685dea039471f02417c28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8dc94ea7a55270666daea4418e6fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09b512e1dcb05137c225ab0d4093d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae5f9a3e2ad5964d5e5248ada1aab6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5760352a654b870aecfbbbfae376a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcf19a8f7b314587f3775e12c562fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04769a3db285e45945874b3e1f7a97ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe8856aca3bb6863e8ac806be6a1dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43d8b3624aff7179c0099661e10cf4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed461ad57ea9b393c632384660d0102467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db00b860cca08779671fbe468f5d3f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f34cc1ca9662920be792d43350fe2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3e451d513d2ca73a06022cb986bd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566f548427217f16c0c3a18ecae433f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41522b7e1c678a94b9e28da533794112472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf912995f2875bba4ada3b55b0b3d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83773d1cf7375368313861b6a5a3e504474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02252753d2a0cd859ac3391f1b235bd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af037a69aaf6076271cee0d5d019b8d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ec400e26b51b15020bca5b62ea75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805895afdad8cbc61a412b0a892e8ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cd19bfd871a359fff13e899178d14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058e95115ee337f34e06e406ad0a4a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d82270021a9d158144724edf9eee8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9008adf6a4a5275a2a7c3db6c122b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef04ba9268b3f894d93b21cd57df079483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373ea909db0332a16d4dd610d431f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b718b9ca934ad4f0ea583cf1dcf4f3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6bb4ad0a09f3f3c0e36521517d4b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2cd4fd5c3714eb9132b81b4b5a3fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc230b539d2067917899d2382df5b55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c8d3e1034264a0d9a85215e876deb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fe4f6dc8ce38d6b2e037bf84d6cc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c28456cfd30eb6d87fd0e94180203491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b2cb34e0d952f2259493f9628eec1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcecaadce2d0cf4c3ad1fa87c41d86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76396eda84344c4ffccc311320bab779494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a27b431558da01fccc1964cba4ee9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d182c8702e4764fb0a54ebb1bf86e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5705e6b0d1dee19b6ee398693c849497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafcc43b814fbe3e9d058b8a43e02be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fdae0420b0a1f87969a7d160c9842499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291888333e533c6d463053fdb53bd482500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e09544d6cca71a71889a84421b39db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5382d24da5472bf5bf508886f06fbe0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826585a83ec6b2694d78d5891c714da3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a150768cbe77e0f858e3aa92d324b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3e15b7a5ff2a20499190e4295fbc2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad432414e2a032fb8a8684051541ce6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fb82d46ea4c684d9951118335cab4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd6174d7bf5edf3f09b98ac4cd0e37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601a05ef0a670f336282879896e3aa8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d505be24b8655ef55049250c47bacf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32943d371c2b4b27e1aa0e46e99e35d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7e02e5be7c7d6179157112dc1a3cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdf4f83984805f7760001b03670803513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fbb1a88e4929b170b472ce37d19d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aeb2492963f5f00e01f8a967d7c87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f637fb780d037e589f10babd85fb98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b9612139a54f322c60b08532fb2c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f62ee780513f0ed80739e8c68ff1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b2ce93203b2514086092386a92d80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3ab845a4ebf91cd4eca4640c99a51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d6c50776e45e7833cf3a1a920e85d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3150c248be6eb7277edf2aeca8106522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656481f657e023c6066ca6bb9fdbd76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d2a0aadb110f3d878c2a85ee69504524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45e206035a642ecbdbda6862f1e1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458ccee99d8a0ba6fdc2b774010f396526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03901ad9e22ed4bc83dbbb003127ffd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2117eb4884bce897535c2870bca6e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c0969e525cc374830d6d847dbda6a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c36f50ce29b67bc3f93b80399670a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8de245fa1058fd8dfefce8194ff4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da945ca9ec75bfcc7208205553717c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34086b31b588164cded41ecd3a240bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456117a701044385dd5a5e004948c71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ae6d15840afc1a23be3ba743d3be8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492db1b7d83750fea83408a6fdd4150a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9076cb1e8201c45a0233bb27a7430b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df914a47e6a9dbc2842c1bdbee40707538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dfabbf1f150a9d07b620cee2189d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090894d7b01545199bb9f84c70e7adc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0991d1f637f935b7c9d331d87491adb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576def838540f5c47699a38447bbec53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d90a16e7427fc70162916c355f12e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80894ee3f44619b14f5689e799c30af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fee5dee3e8be355626345db12944b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea81244c4e2c4c4ce87b789468a6091546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5c67ef5f34ef827ff889fd35d33b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50c1177b519f9bfc969d2174724b01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50827b43f96c3e95f0764ac17e633b46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfa899dac1a3fc31edd5cd0fcf604c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b95f2f985335af5669c01b831c662551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bfb8a60b80922b79d2bd5fb0e9f0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6600b0880f0cf137ee14c11f275d2dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beefab1f4c639135f8dc4152cbb540554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca010d6c12673994a0b34f68b1e4c99e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf25c075b3eae75f62d9cbfba78181556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bad609e940efc61acf4d5675acfef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf0d68494e955234c6350bb21651e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44725af99799e079a56e896dfd41674e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967100a2bb6de53259c79d30b20c074560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4087557e5d2ad67ca54909b81a67fd5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5fbe512ed2624af2dfead313e8a4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0e916559b279cf7b1e47f369c4e08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5482ae79565b276cb143f056709412564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb433b847d322623ff78a330adc1d319565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4fd7160be673ab89ff715a4168a8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922c152b21f843646f63dc2f23e3878567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88b2fe7c7115dd4d776671d3d26e1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fceb5ace466f22c5ce8cf5c3b370f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e2d64558ae4a3d96ace8cd4a5fe3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d06e618ce60c045709258765cf9297571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67281e264e8fc43b7d06390e9dc96849572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a27855bef40ebc820b37b83f9a99c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce2db157ffbf459d0551e7da081c63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb51640c6a9fc9201d3f5b84be4ed0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c110b15b5123c0041198299cec385d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c2d9e705bdf4d5f13628c2b936de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9a98c605f4c5aef250134a4962259578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c712f2ea164f67b8483ce801765baa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95f4b3a90888e4088001297dfd7ec0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125813c124a53652d647c88f80330b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b08a35e77270d599b9bdf890b1f39a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd25129a7f0a2ee7778889c662f8ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b7f7255ab14ed76b7b9c5a1815e17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96167bb2675db9f8a313f8af811d608a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97679a43e0374e1ce3f40717e1e3aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba010543771275c988adcedf8a3a65c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4041df6d280ee016d0bbbc7fe0040588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fa613895c75f6e11ad2e912569551589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da58c62751158679e235a877e6a72d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388feca410027be4d3732d7183a33ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce640935a19787d21b560def9eb20e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afd65bb21cff8765afca4c646f847a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de81f241d27b4831643a8d2f482b423594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000569439e5c3307218275c8476277c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3affd2d1766eaf890ccab6464912d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30278c7430f33a1ca1a860b649d8d0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128247db105be91778def57141949e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd6a3f6f7c62da12883b8066c9189599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96400e885694456b7f951fa739adab90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecb088dd323b5e45f23b276ab1ad2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb874e82a57595bb286a092f31c724602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdef26870787b3d043c009364f95f8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd01d8ed54a7bc45c670d72845c34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f25c213953ca23f5af27bd8c05815605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205e9ca130daf870f50fa381a4e7a99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da10fd1af5c7daeb100745fa9964d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934e91cc1a7b6bb5102045067db6901608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c428c209da4d82591da29eb883cba7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7af370982cfc084596d29f2167919610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c9c1b38ed2a32fc90c66c5097b689611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d970b620b16b27e43f1bb7374284f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ad85d4bad0aa2bd69b7d87fcb6c30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ceaab9e77ce0baadc1fcad7a770c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4101a36b460379812af8173250feed8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07f18508b36210ddac8e3a35bd2524616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba9af3cd84159ef02dc058c082cdf9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e517f1421de6e220b33d1c2e27e56d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f25a2ed005db9ddcfa338a754790b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f0c8cbe929c8357bd8375cc94ff00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87eda7624654bfffe247c10ac133c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cde3594070356a684f508a3088883f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b443403d8eae744d7bfca912c59f5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604975e48b3f32593cd8f1251837086624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec6b9a161ec1ab00af6747f6e2a075625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e6c2bfc0330065c2b646d2bd90423626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e1d29da0950e265049d54760d22b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d29d308572c0e80ff0256c3fd777628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d87c8cf2042414683b4b50c4aabb20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ce6e93e33828aaf12c95347eafb25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3328f2aee3f7035e58cb27f5b3e87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98579c24ea80b3becd0ae5eeabb7397632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2e7fca241ca89b03156a2552910e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113ca51117bea37c81d727ec701a192634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9f816a1c1e79b76185d0f27edacb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993253cc8df101ee2782ec4dca67f505636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c4fa2491563c8aef47e0344c17a78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eba24f2906dbc16ebd7fcca78d7be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef44d6b331b4753ed335dd0cd54c4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5189fdefd55da3821a4abd0d71f08e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fb5bc5f1cda0df4d2b0be732959dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6356450de554071de4504f8db562546642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd55c6c46c0da4940718c381583fa6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9a6afedeaf7bc0e9331dd41ae469a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288d4eb317ef4684fcf590a08fa6660645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9289d61aeaa767cdd711900d2f33f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb84acc4218f24f68c0f673682ea6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386ad1d74758efbe0d39b31b22387fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e95b0841a4ad80fee2c5876069c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2969925676b048f46f072d1df055f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339a24cb29a9741aaddbc65a92eef1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0cb9ffb075b7187222503e781fb98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb4bc2b7409a2ad9eff4a5d73c7c3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c10f8f3e96ecb4e07c54a3ad8192b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e58b1fd5aa6eccedc2a29bbd8fe015655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56ee19e1ab5b21f3b21b84070a93b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505340b30bfb674fc1236a48d3323c08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56939629f63367e2cdb0ae52bc28a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e6ba93b737db14bcec3b7cca578c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774526773fd7ef2245f4585026af060e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf801a5ad49d290ddcf2fe88d7d308d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7695c46ad7d6a1b88682cd2c46a294e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7cbabc848340ba89ce600428cc7d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d04bb199d281e498d2c0d042a010a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e648d58186b13eba9086e4af89d14ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52344b9e249d47d2e4f7bcbb62d108666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8be6e1f6767af71cd05876ac7c2f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bacd6b380de69b9c24e092a000e0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8703fe1e144472546e8fbfae7b0ed8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a0f6bfe6b132d44b424fa2d152cb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec943238855127af51bbd8fbaf7768d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca4c8f83421758319ec5e54493b30d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e600c83ee87c535f2ccdd1525b411673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62711ae6e9adeaf4178e61a1783e3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccf57518ffbdb16304bce81179b533675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc63831b9493c5a8d3d9d1ea531586676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b055f18eda7f80a575a72662dc8ec3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8271644c9097b715e5293a0a14019678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de27711e5c3ab07d10b086960f676fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf7cffed285c9d9e7b5195b01c19c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d369f622d8c1835ff6ac644cc3cae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a245b807934940136341b4ee11fa2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459e5e56dfa3c9ffd94b291a2e6c4c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544b978a89fe35f3e87d3aa406fad08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710a0e943718d8ee2182a6a9753deec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dda6cc36805d04050deee3f71e6f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20127aa1c8ebc57691eac2a477392898687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da2c93d44eca71f6ed1e485392360688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059637aba76c18e1006044cd859b093689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01bac128ebef88af49e8c7af854eaa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979770fb484c654ece5197c5ebb7f06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600fc50ffcfdc5f9b69abcd8d716fd5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ce522933666232d1c16df1d4ebb9b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c6c876bf5a790b20880928d7a858a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbddfa810e7eabbabe08d6796b85b92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea340c4f42d5cc89ee97ade172d8fffa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7256395f08e9d1350ae8976bff743d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a9638d1212fa23bdfba82d0ba683b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83131c907e66a0a4bb14eeba471305699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be1749636d92f51f483dcf62dd5203700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129f4c947ae3bbefff36eab8e652068701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b0118008c4c4832d0ff4abcd4457d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed39ae26619289c4273f9bee32c2370703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b58d009aec9c6325247e525e579b7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436005d7795aefb83dfe2d61f4cad576705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a5422c5498efd6fcc0e47ae290961706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89742f64d61f6ed2de86759a8a9210707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c7682f56a66116c0d80adeaa4d7e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fcd8e32a5a7365f2ecd48a9bd5b08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4e55a618a98d18d666eee1cb85c0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfad0b6099743f6e2cfa5882ae6002d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067d6fa971d339e67b8c4a8814dd19d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae032aca8d63ec0a88806ec889f5e551713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb325f242f64c1c445e1fec29c791f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480f8eb9f5176cc911b23cc3aa5f465715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c1c812087768429be469703bbe2df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c797a04ffeefd65ede7f3bb660ea4c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5200fa5bcd7ff4efe264a91417f79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f7053d4ef4568e12b86fba177f70c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e0115aa4a88dea7ad628c2357f29d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88200d8b4917928d4c82d171f7deb18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5324160557db2c9f73147c26843614722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eda8fc1771428e75da478aeb4a63f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9426b39d1efc49d4bc5ecca4296b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558d4084be66e5262b195fdd6949125725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1623036cb5f1598adc0024328b8886726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d50b82c1d183305171c50edae4eee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bea85142e72ccadc86c80f0671550a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d2c4ffbf9be9f5b033ca89b807f4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7a90eca3a8eaa1851ed7f693ff713730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7c29446d4710e725abe2ee33bb1a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0eb47c072020fddfafd24edbce61d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc87f694cd2335ef7001ef644e12e04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e199d0741f80b73787cb344e6f6355734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27360be8e496a0b74e34cfc8c742cb2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94399fafcd573f76376dd738565636f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b38607049f92b33d18c27cd81d0ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c26e37c76c764d2490280ac41d3cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd178e875d8f9d1aad766bac335f819739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f742244dc25916c1c8dfac367ba4caa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389614eb4e86fd117d70359eeb7efd3d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90c0cbb8fd4fd6f31f271b21ef2a84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d6da5e752ff18e8193467bc8af17c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b1b1887c9eda4cd86e18e6a2000bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a497334d7b79faaf8129bbd0709f404745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbc027dc767004f044b315a6afdc45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d2a8aa19a116389587b77da7fea11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b39bde0c1fa2fa8dcdb0a52e9c21a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41dc50062afd3d3350298b251c997d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f8b8821147b2bb6a66884fe596008750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20999fbeef3a7f9f108ecd4901962f67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0b9a9d94ca6c742674d799c7fa4cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a951f9f67e30eaf657dbac1766d1f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b2e909024aece80b20b62a9e5d370754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347b97cee36e4b5d0cfbb0337a76914755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79db31f0dc8caa36a9ec86133b33439756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98eb943b9e01f179e9ba4e905417e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838923eabe79bd13b5afc692e3214a39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010cda3cd01246fe631cf1e6c190cd7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>